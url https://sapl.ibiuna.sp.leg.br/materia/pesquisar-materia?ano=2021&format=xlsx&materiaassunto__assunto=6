--- v0 (2026-02-07)
+++ v1 (2026-06-12)
@@ -54,540 +54,540 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15783</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15783/indicacao_156.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15783/indicacao_156.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a instituição do Programa de Eficiência Energética Municipal - PEEM, no âmbito do Município de Ibiúna, conforme minuta de Projeto de Lei em anexo</t>
   </si>
   <si>
     <t>15784</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15784/indicacao_157.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15784/indicacao_157.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que determine a destinação do valor de R$ 400.000,00 (quatrocentos mil reais), referente a envio de emenda do Deputado Vitor Lipi, à disposição de ampliação da capacidade de atendimento de pessoas com sequelas pós covid no centro de reabilitação, bem como para aquisição de elevador para o paço municipal.</t>
   </si>
   <si>
     <t>15785</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15785/indicacao_158.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15785/indicacao_158.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que determine a destinação de uma Van vinda por intermédio de recursos encaminhados pelo Deputado Vitor Lipi, no valor de R$ 150.000,00 (cento e cinquenta mil reais)</t>
   </si>
   <si>
     <t>15786</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15786/indicacao_159.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15786/indicacao_159.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que determine a destinação da Ambulância encaminhada por intermédio do Deputado Vitor Lipi, à disposição da Secretaria de Saúde do Município;</t>
   </si>
   <si>
     <t>15787</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15787/indicacao_160.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15787/indicacao_160.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a destinação de uma Van vinda por intermédio do Deputado Vitor Li´pi, no valor de R$ 150.000,00 (cento e cinquenta mil reais) à disposição da Secretaria de Direitos da Pessoa com Deficiência</t>
   </si>
   <si>
     <t>15803</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15803/projeto_de_lei_34.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15803/projeto_de_lei_34.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo proibido de utilizar verba pública no âmbito do Município da Estância Turística de Ibiúna, em eventos e serviços que promovam a sexualização de crianças e adolescentes e dá providências correlatas.</t>
   </si>
   <si>
     <t>15833</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15833/projeto_de_lei_46.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15833/projeto_de_lei_46.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal da Estância Turística de Ibiúna a celebrar convênio com a FACULDADE CRUZEIRO DO SUL VIRTUAL e o COLÉGIO ELITEC, visando à especialização profissional de servidores e seus dependentes legais nos termos que especifica.</t>
   </si>
   <si>
     <t>15846</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Câmara Municipal - CM, Paulinho Dias, Abel do Cupim, Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15846/projeto_de_lei_59.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15846/projeto_de_lei_59.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1994 de 26 de fevereiro de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>15894</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15894/projeto_de_lei_76.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15894/projeto_de_lei_76.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de crédito adicional suplementar e especial ao Orçamento de 2021 e dá outras providências. (Secretaria Municipal de Obras  - Pav. Residencial Europa)</t>
   </si>
   <si>
     <t>15907</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15907/projeto_de_lei_81.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15907/projeto_de_lei_81.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal firmar convênio com o Departamento de Estradas de Rodagem do Estado de São Paulo - DER/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>15568</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15568/requerimento_05.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15568/requerimento_05.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Saúde solicitando informações da Empresa ADV contratada pela Secretária da Saúde</t>
   </si>
   <si>
     <t>15581</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15581/requerimento_10.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15581/requerimento_10.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e documentos sobre o fornecimento de medicamentos, informando a empresa responsável pelo fornecimento de medicamentos que abastece a farmácia dos postos de saúde, com cópia das notas de compras e comprovantes de pagamento</t>
   </si>
   <si>
     <t>15583</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15583/requerimento_12.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15583/requerimento_12.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e documentos sobre a Empresa responsável pela administração de nosso Hospital Municipal</t>
   </si>
   <si>
     <t>15621</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15621/requerimento_22.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15621/requerimento_22.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e Contratos da Empresa VC Transportes , Turismo e Empreendimento LTDA</t>
   </si>
   <si>
     <t>15622</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15622/requerimento_23.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15622/requerimento_23.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando cópias de todos os contratos realizados entre o Executivo e Empresas fornecedoras de serviços desde 01/01/2021 até a presente data.</t>
   </si>
   <si>
     <t>15627</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15627/requerimento_26.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15627/requerimento_26.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e cópias dos contratos referentes as obras contempladas com o Programa FINISA</t>
   </si>
   <si>
     <t>15644</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15644/requerimento_31.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15644/requerimento_31.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que intervenha junto às empresas de telefonia, internet e de energia que prestam serviços em nosso Município, para realizarem os serviços de instalação de fios de forma ordenada e correta.</t>
   </si>
   <si>
     <t>15735</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15735/requerimento_63.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15735/requerimento_63.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando cópia de todos os contratos celebrados entre a Municipalidade e Empresas fornecedoras de serviços durante o exercício de 2021</t>
   </si>
   <si>
     <t>15758</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15758/requerimento_71.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15758/requerimento_71.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, reiterando o Requerimento nº 26/2021, solicitando cópia dos contratos e valores gastos referentes as obras contempladas com o Programa FINISA.</t>
   </si>
   <si>
     <t>15778</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15778/requerimento_81.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15778/requerimento_81.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie cópia de extrato de recursos de programas federais, estadual encaminhados à pasta da assistência social do Município</t>
   </si>
   <si>
     <t>15849</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15849/requerimento_97.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15849/requerimento_97.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando Informações e esclarecimentos referente ao contrato entre a Prefeitura da  Estância Turística de Ibiúna e a Empresa de transporte coletivo   Viação Raposo Tavares Ltda.</t>
   </si>
   <si>
     <t>15851</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15851/requerimento_98.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15851/requerimento_98.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie a está Casa de Leis, as seguintes  informações sobre  a construção de alguns pontos de ônibus em nosso Município pela gestão anterior:</t>
   </si>
   <si>
     <t>15871</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15871/requerimento_102.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15871/requerimento_102.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando cópia integral do processo licitatório para contratação do serviço de transporte escolar, inclusive demonstrando o preenchimento dos pré-requisitos para assinatura do contrato</t>
   </si>
   <si>
     <t>15872</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15872/requerimento_103.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15872/requerimento_103.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe em que fase que se encontra o procedimento para aquisição de maquinário para a Secretaria Municipal de Desenvolvimento Urbano, cujas dotações orçamentárias foram reforçadas através da abertura de crédito suplementar levado a efeito pela Lei Municipal nº 2.406, de 21 de julho de 2021.</t>
   </si>
   <si>
     <t>15876</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Aladin</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15876/requerimento_107.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15876/requerimento_107.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre a paralisação da creche escola do Bairro Paruru.</t>
   </si>
   <si>
     <t>15877</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15877/requerimento_108.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15877/requerimento_108.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e documentos da empresa responsável pela obra da Avenida  João Benedicto de Mello Júnior</t>
   </si>
   <si>
     <t>15878</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15878/requerimento_109.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15878/requerimento_109.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e documentos sobre a empresa responsável pelas ampliações e manutenções das Escolas Municipais.</t>
   </si>
   <si>
     <t>15882</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15882/requerimento_113.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15882/requerimento_113.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Diretor de Contratos Administrativos e ao Prefeito Municipais, solicitando cópia de todos os processos de Carta Convite de 2021</t>
   </si>
   <si>
     <t>15884</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15884/requerimento_115.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15884/requerimento_115.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe qual a previsão para resolução do aluguel ou compras das máquinas para o Município</t>
   </si>
   <si>
     <t>15885</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15885/requerimento_116.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15885/requerimento_116.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe qual o valor do aluguel onde está localizado o CAPS infantil</t>
   </si>
   <si>
     <t>15903</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15903/requerimento_120.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15903/requerimento_120.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie a esta casa de Leis informações, sobre o andamento da Emenda Parlamentar da Deputada Federal Bruna Furlan, que destinou recursos para o asfaltamento, recapeamento e manutenção da Rua Portugal localizada no Bairro Ibiúna Garden em nosso Município.</t>
   </si>
   <si>
     <t>15921</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15921/requerimento_124.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15921/requerimento_124.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre as medidas estão sendo adotadas quanto ao Processo do TCE 017502.989.21-3 referente a suspensão do Pregão Presencial Registro de Preço 17/2021</t>
   </si>
   <si>
     <t>15978</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15978/requerimento_135.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15978/requerimento_135.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e documentos sobre a empresa responsável pela locação de Maquinários no setor de garagem, em nosso Município.</t>
   </si>
   <si>
     <t>16170</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16170/requerimento__161.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16170/requerimento__161.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando documentos e informações sobre a reforma na Rodoviária</t>
   </si>
   <si>
     <t>16174</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16174/requerimento__164.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16174/requerimento__164.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Superintendente da Caixa Econômica Federal, solicitando informações sobre a certidão CRF, referente ao FGTS da Prefeitura Municipal de Ibiúna</t>
   </si>
   <si>
     <t>16178</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16178/requerimento_166.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16178/requerimento_166.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie a esta casa de Leis as seguintes informações referentes ao Processo Administrativo n° 12929/2021,  cujo objeto é a contratação de Empresas para o fornecimento de Pedras, no período de 12 meses, no valor de mais de 4.000.000,00, (quatro milhões de reais).</t>
   </si>
   <si>
     <t>16185</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16185/requerimento_171.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16185/requerimento_171.pdf</t>
   </si>
   <si>
     <t>Requerimento a Transportadora, para informação o motivo de não ofertar o transporte de pacientes em finais de semana e feriados</t>
   </si>
   <si>
     <t>16202</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16202/requerimento__173.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16202/requerimento__173.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe esta Casa sobre todas as licitações do exercício de 2021.</t>
   </si>
   <si>
     <t>16203</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16203/requerimento__174.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16203/requerimento__174.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe esta Casa sobre informações e documentos a respeito de empresas que participaram da execução da obra da Avenida João Benedicto de Mello Júnior</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -894,68 +894,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15783/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15784/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15785/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15786/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15787/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15803/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15833/projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15846/projeto_de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15894/projeto_de_lei_76.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15907/projeto_de_lei_81.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15568/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15581/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15583/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15621/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15622/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15627/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15644/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15735/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15758/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15778/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15849/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15851/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15871/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15872/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15876/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15877/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15878/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15882/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15884/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15885/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15903/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15921/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15978/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16170/requerimento__161.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16174/requerimento__164.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16178/requerimento_166.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16185/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16202/requerimento__173.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16203/requerimento__174.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15783/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15784/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15785/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15786/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15787/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15803/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15833/projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15846/projeto_de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15894/projeto_de_lei_76.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15907/projeto_de_lei_81.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15568/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15581/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15583/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15621/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15622/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15627/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15644/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15735/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15758/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15778/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15849/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15851/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15871/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15872/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15876/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15877/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15878/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15882/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15884/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15885/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15903/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15921/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15978/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16170/requerimento__161.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16174/requerimento__164.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16178/requerimento_166.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16185/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16202/requerimento__173.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16203/requerimento__174.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="54.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>