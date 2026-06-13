--- v0 (2026-02-05)
+++ v1 (2026-06-13)
@@ -54,342 +54,342 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15547</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15547/indicacao_054.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15547/indicacao_054.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando construção de 01 (um) Abrigo de Ônibus, na Rodovia Presidente Tancredo Neves, KM 01, bairro Lava pés, em frente ao numeral 1317</t>
   </si>
   <si>
     <t>15549</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15549/indicacao_056.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15549/indicacao_056.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que determine que seja construído “abrigo para os taxistas” nas Ruas: _x000D_
 Rua Vereador Benedito e Campos (em frente ao mercado municipal);_x000D_
 Rua José Juni (em frente ao supermercado Ibiúna);_x000D_
 Rua xv de novembro (em frente ao supermercado São Roque);</t>
   </si>
   <si>
     <t>15559</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Luiz Fernando Piu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15559/indicacao_065.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15559/indicacao_065.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos de construção de um redutor de velocidade (lombada), na Rodovia Tancredo de Almeida Neves, km 10,2, s/n, localizada no bairro Feital.</t>
   </si>
   <si>
     <t>15973</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15973/indicacao_201.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15973/indicacao_201.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que seja efetuada a adequação de acessibilidade nos pontos de ônibus</t>
   </si>
   <si>
     <t>16102</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16102/indicacao_214.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16102/indicacao_214.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de recapeamento asfáltico no bairro do Rosarial</t>
   </si>
   <si>
     <t>15703</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Devanil da Ressaca, Fausto Dourado, Naldo, Pururuca, Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15703/mocao_03.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15703/mocao_03.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo à ALESP e ao Governador do Estado de São Paulo a respeito da retomada da obra de duplicação da Rodovia Bunjiro Nakao.</t>
   </si>
   <si>
     <t>15715</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15715/projeto_de_lei_15.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15715/projeto_de_lei_15.pdf</t>
   </si>
   <si>
     <t>Institui Serviço de guincho, apreensão, remoção, retenção, guarda e depósito de veículos automotores envolvidos em sinistros e infrações previstas nas legislações de trânsito no Município da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>15839</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15839/projeto_de_lei_52.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15839/projeto_de_lei_52.pdf</t>
   </si>
   <si>
     <t>Altera o inciso II, do Artigo 14 e o artigo 15 do Regulamento dos Serviços de Transporte de Escolares de Ibiúna, aprovado pela Lei nº 561, de 28 de junho de 2000, e dá outras providências.</t>
   </si>
   <si>
     <t>15592</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15592/requerimento_17.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15592/requerimento_17.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações sobre a construção de pontos de ônibus</t>
   </si>
   <si>
     <t>15830</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15830/requerimento_95.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15830/requerimento_95.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Departamento de Estradas de Rodagem - DER, solicitando a construção de uma lombada na Rodovia Bunjiro Nakao, altura do Bairro Vila Camargo, acesso à 2ª CIA da Polícia Militar e Câmara Municipal</t>
   </si>
   <si>
     <t>15849</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15849/requerimento_97.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15849/requerimento_97.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando Informações e esclarecimentos referente ao contrato entre a Prefeitura da  Estância Turística de Ibiúna e a Empresa de transporte coletivo   Viação Raposo Tavares Ltda.</t>
   </si>
   <si>
     <t>15851</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15851/requerimento_98.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15851/requerimento_98.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie a está Casa de Leis, as seguintes  informações sobre  a construção de alguns pontos de ônibus em nosso Município pela gestão anterior:</t>
   </si>
   <si>
     <t>15867</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15867/requerimento_99.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15867/requerimento_99.pdf</t>
   </si>
   <si>
     <t>Requerimento à Secretária Municipal de Educação, para que a mesma informe esta Casa de Leis se o Município já está disponibilizando o “Bolsa Passagem” aos estudantes Universitários do Município, nos termos da Lei Municipal nº 1088/2005, alterada pela Lei Municipal nº 1880/2013, bem como informe quais os meios disponibilizados para a realização do cadastro para o estudante interessado.</t>
   </si>
   <si>
     <t>15869</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15869/requerimento_100.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15869/requerimento_100.pdf</t>
   </si>
   <si>
     <t>Superintendente do DER, solicitando que determine a realização de poda da copa das árvores ao longo da Rodovia Bunjiro Nakao, no trecho que compreende o Município de Ibiúna ao Município de Piedade, iniciando na altura do Km 74.</t>
   </si>
   <si>
     <t>15870</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15870/requerimento_101.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15870/requerimento_101.pdf</t>
   </si>
   <si>
     <t>Requerimento à Empresa Expresso Jaguar Locadora de Veículos Ltda, para que demonstre o preenchimento dos pré-requisitos para assinatura do contrato firmado com o Município de Ibiúna para a prestação dos serviços de transporte escolar, tais como cópia dos documentos da frota e a indicação dos motoristas e monitores contratados</t>
   </si>
   <si>
     <t>15871</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15871/requerimento_102.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15871/requerimento_102.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando cópia integral do processo licitatório para contratação do serviço de transporte escolar, inclusive demonstrando o preenchimento dos pré-requisitos para assinatura do contrato</t>
   </si>
   <si>
     <t>15873</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15873/requerimento_104.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15873/requerimento_104.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações quanto a execução dos serviços de construção dos pontos de ônibus do Município.</t>
   </si>
   <si>
     <t>15875</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15875/requerimento_106.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15875/requerimento_106.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre a previsão para a instalação de lombadas, solicitadas através de diversos pedidos deste Vereador</t>
   </si>
   <si>
     <t>15886</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15886/requerimento_117.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15886/requerimento_117.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre o desconto para fornecimento de vale transporte dos funcionários do Município</t>
   </si>
   <si>
     <t>16091</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16091/requerimento_138.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16091/requerimento_138.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie informações sobre a fiscalização referente a qualidade do transporte público em nosso Município, realizado pela Empresa Viação Raposo Tavares.</t>
   </si>
   <si>
     <t>16139</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16139/requerimento_156.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16139/requerimento_156.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Departamento de Estradas de Rodagem - DER 2, para que realize a limpeza do acostamento da Rodovia Bunjiro Nakao, KM 74 ao KM 89, no Município de Ibiúna.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -696,68 +696,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15547/indicacao_054.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15549/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15559/indicacao_065.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15973/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16102/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15703/mocao_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15715/projeto_de_lei_15.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15839/projeto_de_lei_52.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15592/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15830/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15849/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15851/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15867/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15869/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15870/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15871/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15873/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15875/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15886/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16091/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16139/requerimento_156.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15547/indicacao_054.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15549/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15559/indicacao_065.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15973/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16102/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15703/mocao_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15715/projeto_de_lei_15.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15839/projeto_de_lei_52.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15592/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15830/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15849/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15851/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15867/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15869/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15870/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15871/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15873/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15875/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15886/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16091/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16139/requerimento_156.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>