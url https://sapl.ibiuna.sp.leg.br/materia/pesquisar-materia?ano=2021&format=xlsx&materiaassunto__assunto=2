--- v0 (2026-02-08)
+++ v1 (2026-06-11)
@@ -54,579 +54,579 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15541</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15541/indicacao_048.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15541/indicacao_048.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando contratação de professores com formação específica para ministrar aulas de Artes nas instituições municipais de ensino.</t>
   </si>
   <si>
     <t>15543</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15543/indicacao_050.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15543/indicacao_050.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando  determine que a Prefeitura  forneça transporte gratuito para alunos que cursam projetos públicos, como, CINAI, GURI, entre outros.</t>
   </si>
   <si>
     <t>15546</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15546/indicacao_053.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15546/indicacao_053.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando adequação da infraestrutura de escolas e creches municipais.</t>
   </si>
   <si>
     <t>15548</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15548/indicacao_055.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15548/indicacao_055.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando avaliação externa  para padronizar e melhorar o ensino público municipal.</t>
   </si>
   <si>
     <t>16206</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16206/indicacao__251.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16206/indicacao__251.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que em contato com a Secretaria Municipal de Educação providencie a manutenção das escolas municipais. (quadra poliesportiva)</t>
   </si>
   <si>
     <t>16208</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16208/indicacao__253.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16208/indicacao__253.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando  limpeza e manutenção de todas as escolas municipais que retornaram as aulas em todos os Bairro do Município</t>
   </si>
   <si>
     <t>15646</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Paulinho Dias, Abel do Cupim, Lino Júnior, Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15646/mocao_02.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15646/mocao_02.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos Profissionais Educação (Professores, auxiliares, secretários, escriturários, diretores, vice-diretores, coordenadores, merendeiras, ajudantes gerais e todos os outros profissionais que atuam diretamente nas escolas municipais).</t>
   </si>
   <si>
     <t>15776</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15776/mocao_05.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15776/mocao_05.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO a APEOESP – Sindicado dos Professores do Ensino Oficial do Estado de São Paulo, para que o Município de Ibiúna restabeleça as aulas presenciais apenas quando houver segurança sanitária</t>
   </si>
   <si>
     <t>15712</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15712/projeto_de_lei_14.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15712/projeto_de_lei_14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, em conformidade com o artigo 212-A da Constituição Federal, regulamentado na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020; e dá outras providências.</t>
   </si>
   <si>
     <t>15790</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15790/projeto_de_lei_29.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15790/projeto_de_lei_29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Escola Municipal (E.M. Pequeno Aprendiz - Profª Maria Ângela de Jesus Rodrigues)</t>
   </si>
   <si>
     <t>15791</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15791/projeto_de_lei_30.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15791/projeto_de_lei_30.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Secretaria Municipal de Educação. (Secretaria Municipal de Educação - Profª Claudina Xavier de Lima)</t>
   </si>
   <si>
     <t>15793</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15793/projeto_de_lei_33.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15793/projeto_de_lei_33.pdf</t>
   </si>
   <si>
     <t>Consolida a legislação referente ao Sistema Municipal de Educação no Município de Ibiúna e do Conselho Municipal de Educação, e da outras providências.</t>
   </si>
   <si>
     <t>15812</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15812/projeto_de_lei_35.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15812/projeto_de_lei_35.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Escola Municipal - EM Santa Terezinha - Profª Jenoefa de Fátima Agostinho</t>
   </si>
   <si>
     <t>15815</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15815/projeto_de_lei_38.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15815/projeto_de_lei_38.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, instalação e denominação da Escola Municipal no Loteamento Residencial São Lucas; e dá outras providências. (E.M. Dulce de Góes Freitas)</t>
   </si>
   <si>
     <t>15816</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15816/projeto_de_lei_39.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15816/projeto_de_lei_39.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, instalação e denominação da Escola Municipal do Bairro Paiol Pequeno, e dá outras providências. (E.M. Cátia Vieira Ribeiro Borba)</t>
   </si>
   <si>
     <t>15833</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15833/projeto_de_lei_46.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15833/projeto_de_lei_46.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal da Estância Turística de Ibiúna a celebrar convênio com a FACULDADE CRUZEIRO DO SUL VIRTUAL e o COLÉGIO ELITEC, visando à especialização profissional de servidores e seus dependentes legais nos termos que especifica.</t>
   </si>
   <si>
     <t>15839</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15839/projeto_de_lei_52.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15839/projeto_de_lei_52.pdf</t>
   </si>
   <si>
     <t>Altera o inciso II, do Artigo 14 e o artigo 15 do Regulamento dos Serviços de Transporte de Escolares de Ibiúna, aprovado pela Lei nº 561, de 28 de junho de 2000, e dá outras providências.</t>
   </si>
   <si>
     <t>15864</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15864/projeto_de_lei_69.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15864/projeto_de_lei_69.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal da Estância Turística de Ibiúna a celebrar convênio de Cooperação Técnica com a FACULDADE CRUZEIRO DO SUL VIRTUAL e o COLÉGIO ELITEC, para o desenvolvimento de atividades didáticas e pesquisa/estágio supervisionado curricular e não remunerado aos alunos do Curso de AUXILIAR E TÉCNICO EM ENFERMAGEM e dá outras providências.</t>
   </si>
   <si>
     <t>15914</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15914/projeto_de_lei_87.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15914/projeto_de_lei_87.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes a PPA 2018/2021, LDO para 2021 e a Abertura de Crédito Adicional Especial ao Orçamento de 2021, para autorizar o Poder Executivo a repassar recurso, por meio de Contribuição às APM's - Associação de Pais e Mestres das Unidades Escolares do Município de Ibiúna, e dá outras providências.</t>
   </si>
   <si>
     <t>15956</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15956/projeto_de_lei_99.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15956/projeto_de_lei_99.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instalação de câmeras de monitoramento de segurança nas creches e escolas públicas da rede municipal de ensino de Ibiúna e dá outras providências."</t>
   </si>
   <si>
     <t>16135</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16135/projeto_de_lei_111.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16135/projeto_de_lei_111.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de crédito adicional suplementar ao Orçamento de 2021 e dá outras providências. (FUNDEB)</t>
   </si>
   <si>
     <t>16195</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16195/projeto_de_lei_124.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16195/projeto_de_lei_124.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir, via de desapropriação amigável ou judicial, uma área localizada no Bairro Colégio, neste Município e comarca de Ibiúna, SP, necessária para a implantação de uma Creche, e dá outras providências.</t>
   </si>
   <si>
     <t>15557</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15557/requerimento_01.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15557/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Informação ou posicionamento quanto a regularização das ADIs e Auxiliares de classe, reconhecendo-as como professoras/pedagogas.</t>
   </si>
   <si>
     <t>15588</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15588/requerimento_15.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15588/requerimento_15.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações com relação ao retorno das aulas em nosso Município.</t>
   </si>
   <si>
     <t>15606</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15606/requerimento_19.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15606/requerimento_19.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Saúde, solicitando Informações do por que os profissionais de educação física não estão recebendo a vacina contra o Covid-19</t>
   </si>
   <si>
     <t>15619</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15619/requerimento_21.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15619/requerimento_21.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações se o contrato dos professores de educação física do processo seletivo do ano 2019 será renovado</t>
   </si>
   <si>
     <t>15625</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15625/requerimento_24.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15625/requerimento_24.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Governo do Estado de São Paulo, solicitando que informe quando será dado início a vacinação contra o covid-19 para os profissionais de educação.</t>
   </si>
   <si>
     <t>15727</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15727/requerimento_57.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15727/requerimento_57.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando Informações quanto as auxiliares de professores da educação infantil, suas atividades desenvolvidas e informações dos berçários</t>
   </si>
   <si>
     <t>15779</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15779/requerimento_82.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15779/requerimento_82.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações a respeito da data de distribuição do kit merenda escolar às famílias de alunos de nosso Município</t>
   </si>
   <si>
     <t>15797</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15797/requerimento_85.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15797/requerimento_85.pdf</t>
   </si>
   <si>
     <t>Requerimento a Secretária Municipal da Educação, solicitando informações referente a entrega dos kit's alimentação e as atividades escolares da rede municipal de Ibiúna</t>
   </si>
   <si>
     <t>15867</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15867/requerimento_99.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15867/requerimento_99.pdf</t>
   </si>
   <si>
     <t>Requerimento à Secretária Municipal de Educação, para que a mesma informe esta Casa de Leis se o Município já está disponibilizando o “Bolsa Passagem” aos estudantes Universitários do Município, nos termos da Lei Municipal nº 1088/2005, alterada pela Lei Municipal nº 1880/2013, bem como informe quais os meios disponibilizados para a realização do cadastro para o estudante interessado.</t>
   </si>
   <si>
     <t>15870</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15870/requerimento_101.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15870/requerimento_101.pdf</t>
   </si>
   <si>
     <t>Requerimento à Empresa Expresso Jaguar Locadora de Veículos Ltda, para que demonstre o preenchimento dos pré-requisitos para assinatura do contrato firmado com o Município de Ibiúna para a prestação dos serviços de transporte escolar, tais como cópia dos documentos da frota e a indicação dos motoristas e monitores contratados</t>
   </si>
   <si>
     <t>15871</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15871/requerimento_102.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15871/requerimento_102.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando cópia integral do processo licitatório para contratação do serviço de transporte escolar, inclusive demonstrando o preenchimento dos pré-requisitos para assinatura do contrato</t>
   </si>
   <si>
     <t>15878</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15878/requerimento_109.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15878/requerimento_109.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e documentos sobre a empresa responsável pelas ampliações e manutenções das Escolas Municipais.</t>
   </si>
   <si>
     <t>15881</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15881/requerimento_112.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15881/requerimento_112.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informe quais motivos do não fornecimento das cestas básicas aos alunos da rede básica de ensino do Município</t>
   </si>
   <si>
     <t>15979</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15979/requerimento_136.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15979/requerimento_136.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie a está Casa de Leis, informações sobre a volta as aulas em nosso Município, bem como a forma que está sendo informado aos pais sobre a situação da Educação Municipal.</t>
   </si>
   <si>
     <t>16114</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16114/requerimento_146.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16114/requerimento_146.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre as sobras dos Recursos do FUNDEB de nosso Município, bem como se tais sobras serão repassadas aos funcionários da Educação.</t>
   </si>
   <si>
     <t>16115</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16115/requerimento_147.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16115/requerimento_147.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações referentes ao projeto de Lei n° 029 de 21 de junho de 2021, aprovado na Câmara Municipal, que concedeu crédito adicional suplementar a quantia de R$ 4.350,000.00 (quatro milhões trezentos e cinquenta mil reais), para investimento em reformas das unidades escolares em nosso Município.</t>
   </si>
   <si>
     <t>16125</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16125/requerimento_152.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16125/requerimento_152.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe sobre as condições da Biblioteca pública municipal.</t>
   </si>
   <si>
     <t>16169</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16169/requerimento__160.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16169/requerimento__160.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações referentes ao projeto de Lei n° 029 de 21 de junho de 2021, aprovado na Câmara Municipal, que concedeu crédito adicional suplementar a quantia de R$ 4.350,000.00 (quatro milhões trezentos e cinquenta mil reais), para investimento em reformas das unidades escolares em nosso Município.</t>
   </si>
   <si>
     <t>16177</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16177/requerimento_165.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16177/requerimento_165.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre funcionamento e atividades presenciais na creche: EM. Cátia Vieira Ribeiro Borba</t>
   </si>
   <si>
     <t>16182</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16182/requerimento_170.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16182/requerimento_170.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe a esta casa de leis se o município fará o rateio de 70% previsto no Fundeb para os professores da rede de educação.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -933,68 +933,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15541/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15543/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15546/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15548/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16206/indicacao__251.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16208/indicacao__253.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15646/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15776/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15712/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15790/projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15791/projeto_de_lei_30.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15793/projeto_de_lei_33.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15812/projeto_de_lei_35.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15815/projeto_de_lei_38.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15816/projeto_de_lei_39.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15833/projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15839/projeto_de_lei_52.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15864/projeto_de_lei_69.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15914/projeto_de_lei_87.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15956/projeto_de_lei_99.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16135/projeto_de_lei_111.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16195/projeto_de_lei_124.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15557/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15588/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15606/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15619/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15625/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15727/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15779/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15797/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15867/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15870/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15871/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15878/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15881/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15979/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16114/requerimento_146.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16115/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16125/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16169/requerimento__160.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16177/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16182/requerimento_170.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15541/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15543/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15546/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15548/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16206/indicacao__251.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16208/indicacao__253.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15646/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15776/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15712/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15790/projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15791/projeto_de_lei_30.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15793/projeto_de_lei_33.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15812/projeto_de_lei_35.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15815/projeto_de_lei_38.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15816/projeto_de_lei_39.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15833/projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15839/projeto_de_lei_52.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15864/projeto_de_lei_69.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15914/projeto_de_lei_87.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15956/projeto_de_lei_99.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16135/projeto_de_lei_111.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16195/projeto_de_lei_124.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15557/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15588/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15606/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15619/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15625/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15727/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15779/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15797/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15867/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15870/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15871/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15878/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15881/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15979/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16114/requerimento_146.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16115/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16125/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16169/requerimento__160.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16177/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16182/requerimento_170.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>