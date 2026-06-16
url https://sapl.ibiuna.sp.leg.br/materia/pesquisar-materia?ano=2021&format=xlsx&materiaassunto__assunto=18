--- v0 (2026-02-05)
+++ v1 (2026-06-16)
@@ -54,234 +54,234 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15590</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15590/pl_complementar_01.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15590/pl_complementar_01.pdf</t>
   </si>
   <si>
     <t>Disciplina o Programa de Recuperação de Crédito Fiscal, dos débitos Tributários e não Tributários inscritos ou não em Dívida Ativa, constituídos ou não, em fase de cobrança administrativa ou judicial e dá outras providências.</t>
   </si>
   <si>
     <t>15529</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15529/pl_complementar_02.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15529/pl_complementar_02.pdf</t>
   </si>
   <si>
     <t>15532</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15532/pl_complementar_03.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15532/pl_complementar_03.pdf</t>
   </si>
   <si>
     <t>15695</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15695/pl_complementar_09.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15695/pl_complementar_09.pdf</t>
   </si>
   <si>
     <t>Prorroga prazos de adesão do Programa de Recuperação de Crédito Fiscal - PRCF e dá outras providências.</t>
   </si>
   <si>
     <t>15718</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15718/pl_complementar__18.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15718/pl_complementar__18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Taxa de Serviços de Coleta, Remoção, Transporte e Destinação de Lixo ou Resíduos e dá outras providências</t>
   </si>
   <si>
     <t>15726</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15726/pl_complementar_22.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15726/pl_complementar_22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as alterações das Leis Municipais Nº 1.655/2010 e Nº 1.557/2009, que disciplinam o Custeio de Iluminação Pública - CIP, e dá outras providências</t>
   </si>
   <si>
     <t>15838</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15838/projeto_de_lei_51.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15838/projeto_de_lei_51.pdf</t>
   </si>
   <si>
     <t>15853</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15853/pl_complementar_67.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15853/pl_complementar_67.pdf</t>
   </si>
   <si>
     <t>Disciplina o Programa de Recuperação de Crédito Fiscal, dos débitos tributários e não tributários inscritos ou não em Dívida Ativa, constituídos ou não, em fase de cobrança administrativa ou judicial e dá outras providências</t>
   </si>
   <si>
     <t>16199</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16199/projeto_de_lei_128.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16199/projeto_de_lei_128.pdf</t>
   </si>
   <si>
     <t>Mantém os valores de lançamento do Imposto Predial e Territorial Urbano - IPTU, para o exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>15913</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15913/projeto_de_lei_86.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15913/projeto_de_lei_86.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos Artigos 1º; 4º; § 3º; Artigos 11 e 12 da Lei nº 1671 de 02 de março de 2011.</t>
   </si>
   <si>
     <t>15585</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15585/requerimento_14.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15585/requerimento_14.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações referentes à possibilidade de serem reavaliados os Valores da Planta Genérica que ensejou aumentos exorbitantes do IPTU em nosso Município.</t>
   </si>
   <si>
     <t>15626</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15626/requerimento_25.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15626/requerimento_25.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe quais providências foram adotadas pela municipalidade diante da declaração de inconstitucionalidade do art. 8º da Lei Municipal Nº 1.856/2013 e, por arrastamento, a Lei Complementar Nº 166, que autorizou a concessão de incentivos fiscais em favor da empresa Santa Clara Ltda.</t>
   </si>
   <si>
     <t>15730</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15730/requerimento_60.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15730/requerimento_60.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações referente a Revisão dos Valores da Planta Genérica que ensejou aumentos exorbitantes do IPTU em nosso Município.</t>
   </si>
   <si>
     <t>16122</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16122/requerimento_150.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16122/requerimento_150.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe esta Casa de Leis quais os motivos estão ensejando a dificuldade encontrada pela população ibiunense quando da tentativa de pagamentos de multas municipais.</t>
   </si>
   <si>
     <t>15530</t>
   </si>
   <si>
     <t>RUE</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial</t>
   </si>
   <si>
     <t>Maioria</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial ao Projeto de Lei Complementar Nº 02/2021 - que "Disciplina o Programa de Recuperação de Crédito Fiscal, dos débitos Tributários e não Tributários inscritos ou não em Dívida Ativa, constituídos ou não, em fase de cobrança administrativa ou judicial e dá outras providências."</t>
   </si>
   <si>
     <t>15587</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial ao Projeto de Lei Nº 03/2021que "Disciplina o Programa de Recuperação de Crédito Fiscal, dos débitos Tributários e não Tributários inscritos ou não em Dívida Ativa, constituídos ou não, em fase de cobrança administrativa ou judicial e dá outras providências."</t>
   </si>
   <si>
     <t>15704</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial aos Projetos de Lei Nºs 08 e 09/2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -603,68 +603,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15590/pl_complementar_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15529/pl_complementar_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15532/pl_complementar_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15695/pl_complementar_09.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15718/pl_complementar__18.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15726/pl_complementar_22.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15838/projeto_de_lei_51.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15853/pl_complementar_67.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16199/projeto_de_lei_128.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15913/projeto_de_lei_86.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15585/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15626/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15730/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16122/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15590/pl_complementar_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15529/pl_complementar_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15532/pl_complementar_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15695/pl_complementar_09.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15718/pl_complementar__18.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15726/pl_complementar_22.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15838/projeto_de_lei_51.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15853/pl_complementar_67.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16199/projeto_de_lei_128.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15913/projeto_de_lei_86.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15585/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15626/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15730/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16122/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>