--- v0 (2026-02-08)
+++ v1 (2026-06-10)
@@ -54,303 +54,303 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15550</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15550/indicacao_057.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15550/indicacao_057.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a construção de Pista de Skate em nossa cidade.</t>
   </si>
   <si>
     <t>16150</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16150/indicacao__232.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16150/indicacao__232.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando reforma da Quadra Esportiva no Bairro do Rio de Una de Cima</t>
   </si>
   <si>
     <t>16151</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16151/indicacao__233.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16151/indicacao__233.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando reforma da Quadra da Escola localizada no Bairro Cupim</t>
   </si>
   <si>
     <t>16166</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16166/indicacao__241.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16166/indicacao__241.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para que junto ao setor competente realize estudos necessários para realizar reparos ou uma reforma na quadra de bocha no bairro da Cachoeira.</t>
   </si>
   <si>
     <t>16186</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16186/indicacao__244.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16186/indicacao__244.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitado manutenção da Rua Iolanda de Campos, no bairro da Cachoeira.</t>
   </si>
   <si>
     <t>16209</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16209/indicacao__254.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16209/indicacao__254.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando limpeza da Escola Municipal do Bairro Tavares</t>
   </si>
   <si>
     <t>16210</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16210/indicacao__255.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16210/indicacao__255.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando reforma da quadra da Escola Municipal do Bairro Cupim.</t>
   </si>
   <si>
     <t>16191</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Aladin</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16191/mocao_15.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16191/mocao_15.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao jogador André Ramalho Silva, em reconhecimento a sua contribuição ao Futebol desta cidade de Ibiúna.</t>
   </si>
   <si>
     <t>15720</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15720/projeto_de_lei_20.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15720/projeto_de_lei_20.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a classificação como serviços essenciais, das atividades desenvolvidas  pelos estabelecimentos voltados para a prática de atividades esportivas e/ou exercícios físicos, no âmbito do município da Estância Turística de Ibiúna e dá outras providências”</t>
   </si>
   <si>
     <t>15900</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15900/projeto_de_lei_79.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15900/projeto_de_lei_79.pdf</t>
   </si>
   <si>
     <t>Institui a Lei do Cicloturismo no âmbito da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>15910</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15910/projeto_de_lei_83.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15910/projeto_de_lei_83.pdf</t>
   </si>
   <si>
     <t>Reconhece como de Utilidade Pública a ONG Projeto Aladim e Parceiros, sem fins lucrativos e dá outras providências.</t>
   </si>
   <si>
     <t>15773</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15773/requerimento_77.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15773/requerimento_77.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando envie a está Casa de Leis, informações referentes a destinação dos Alambrados e Gradil que foram retirados do Centro Olímpico em nosso Município.</t>
   </si>
   <si>
     <t>16109</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16109/requerimento_143.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16109/requerimento_143.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre o cronograma de manutenção e reforma dos ginásios esportivos municipais</t>
   </si>
   <si>
     <t>16020</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>EImp</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento</t>
   </si>
   <si>
     <t>Ronie Von</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16020/emenda_impositiva_34.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16020/emenda_impositiva_34.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 50.000,00 para aquisição de instalação de uma Academia ao Ar Livre junto ao Prédio Público (escola desativada) no Bairro Verava.</t>
   </si>
   <si>
     <t>16049</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16049/emenda_impositiva_59.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16049/emenda_impositiva_59.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 12.000,00 para aquisição de materiais esportivos e de lazer como bolas, redes, apitos para a Secretaria Municipal de Esporte e Lazer</t>
   </si>
   <si>
     <t>16057</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16057/emenda_impositiva_67.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16057/emenda_impositiva_67.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 26.000,00 destinado para a reforma do campo de futebol do Conjunto Habitacional Santa Lúcia - CDHU</t>
   </si>
   <si>
     <t>16064</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Fausto Dourado</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16064/emenda_impositiva_74.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16064/emenda_impositiva_74.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 21.470,14 destinados para o desenvolvimento de projetos esportivos junto ao Conjunto Habitacional Santa Lúcia - CDHU</t>
   </si>
   <si>
     <t>16072</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16072/emenda_impositiva_82.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16072/emenda_impositiva_82.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 30.000,00 destinados para a compra de equipamentos e materiais para utilização pela Secretaria de Esportes e Lazer</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -657,68 +657,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15550/indicacao_057.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16150/indicacao__232.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16151/indicacao__233.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16166/indicacao__241.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16186/indicacao__244.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16209/indicacao__254.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16210/indicacao__255.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16191/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15720/projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15900/projeto_de_lei_79.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15910/projeto_de_lei_83.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15773/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16109/requerimento_143.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16020/emenda_impositiva_34.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16049/emenda_impositiva_59.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16057/emenda_impositiva_67.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16064/emenda_impositiva_74.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16072/emenda_impositiva_82.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15550/indicacao_057.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16150/indicacao__232.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16151/indicacao__233.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16166/indicacao__241.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16186/indicacao__244.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16209/indicacao__254.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16210/indicacao__255.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16191/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15720/projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15900/projeto_de_lei_79.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15910/projeto_de_lei_83.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15773/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16109/requerimento_143.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16020/emenda_impositiva_34.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16049/emenda_impositiva_59.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16057/emenda_impositiva_67.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16064/emenda_impositiva_74.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16072/emenda_impositiva_82.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="234.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>