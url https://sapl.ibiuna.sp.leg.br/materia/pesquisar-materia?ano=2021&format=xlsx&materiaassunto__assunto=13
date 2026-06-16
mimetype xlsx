--- v0 (2026-02-08)
+++ v1 (2026-06-16)
@@ -54,990 +54,990 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15491</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15491/indicacao_003.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15491/indicacao_003.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias do Bairro Regi</t>
   </si>
   <si>
     <t>15492</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15492/indicacao_004.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15492/indicacao_004.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Saltinho ao Bairro Colorado</t>
   </si>
   <si>
     <t>15493</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15493/indicacao_005.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15493/indicacao_005.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Prestes</t>
   </si>
   <si>
     <t>15494</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15494/indicacao_006.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15494/indicacao_006.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Paiol Grande ao Bairro Boava</t>
   </si>
   <si>
     <t>15495</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15495/indicacao_007.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15495/indicacao_007.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Primavera</t>
   </si>
   <si>
     <t>15496</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15496/indicacao_008.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15496/indicacao_008.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Silvério ao Bairro Lageadinho</t>
   </si>
   <si>
     <t>15497</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15497/indicacao_009.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15497/indicacao_009.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Recreio que liga o Loteamento Bela Vista</t>
   </si>
   <si>
     <t>15498</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15498/indicacao_010.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15498/indicacao_010.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Salto até o Sítio Bela Rainha</t>
   </si>
   <si>
     <t>15499</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15499/indicacao_011.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15499/indicacao_011.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Salto até a divisa com o município de Piedade</t>
   </si>
   <si>
     <t>15500</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15500/indicacao_012.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15500/indicacao_012.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Tavares ao Bairro Cupim</t>
   </si>
   <si>
     <t>15501</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15501/indicacao_013.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15501/indicacao_013.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Samano até a Fazenda Bonanza</t>
   </si>
   <si>
     <t>15502</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15502/indicacao_014.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15502/indicacao_014.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Vargem ao Bairro Dias</t>
   </si>
   <si>
     <t>15503</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15503/indicacao_015.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15503/indicacao_015.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Vargem ao Bairro Lageado</t>
   </si>
   <si>
     <t>15504</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15504/indicacao_016.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15504/indicacao_016.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias do Bairro Paes</t>
   </si>
   <si>
     <t>15505</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15505/indicacao_017.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15505/indicacao_017.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Veravinha passando pelo Bairro Domingues</t>
   </si>
   <si>
     <t>15506</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15506/indicacao_018.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15506/indicacao_018.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Saltinho até a divisa com o município de Piedade</t>
   </si>
   <si>
     <t>15507</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15507/indicacao_019.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15507/indicacao_019.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Vargem ao Bairro Rio de Una</t>
   </si>
   <si>
     <t>15508</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15508/indicacao_020.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15508/indicacao_020.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que liga área central do Bairro Grilos até a propriedade da família Aro</t>
   </si>
   <si>
     <t>15509</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15509/indicacao_021.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15509/indicacao_021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Gabriel ao Bairro Veravinha</t>
   </si>
   <si>
     <t>15510</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15510/indicacao_022.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15510/indicacao_022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Lageadinho ao Bairro Morro Grande, passando pelo Bairro Bastião</t>
   </si>
   <si>
     <t>15511</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15511/indicacao_023.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15511/indicacao_023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias na Estrada Municipal da Paineira, mais precisamente no trecho que vai do Sítio Sabiá, de propriedade do Senhor Shiguero e vai até a propriedade do Senhor Amadeu</t>
   </si>
   <si>
     <t>15512</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15512/indicacao_024.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15512/indicacao_024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias do Bairro Borba</t>
   </si>
   <si>
     <t>15513</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15513/indicacao_025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15513/indicacao_025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Colégio ao Bairro Paruru</t>
   </si>
   <si>
     <t>15514</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15514/indicacao_026.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15514/indicacao_026.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento na Estrada Municipal José Pires Filho, ligação entre o Bairro Carmo Messias ao Bairro Mendes (Divisa com o Município de Cotia)</t>
   </si>
   <si>
     <t>15515</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15515/indicacao_027.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15515/indicacao_027.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias Estrada Shimizu</t>
   </si>
   <si>
     <t>15516</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15516/indicacao_028.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15516/indicacao_028.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Paineira ao Bairro Godinhos</t>
   </si>
   <si>
     <t>15517</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15517/indicacao_029.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15517/indicacao_029.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Dias aos Bairros Cruz Azul e Coleginho</t>
   </si>
   <si>
     <t>15518</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15518/indicacao_030.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15518/indicacao_030.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam de acesso ao Haraldo</t>
   </si>
   <si>
     <t>15519</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15519/indicacao_031.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15519/indicacao_031.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento em toda extensão da Avenida Grilos, ligação entre o Bairro Carmo Messias ao Bairro Grilos</t>
   </si>
   <si>
     <t>15520</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15520/indicacao_032.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15520/indicacao_032.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Salto ao Bairro Cupim</t>
   </si>
   <si>
     <t>15521</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15521/indicacao_033.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15521/indicacao_033.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento em toda extensão da Estrada Santa Luzia, ligação entre o Bairro Carmo Messias ao Bairro Ribeiro</t>
   </si>
   <si>
     <t>15522</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15522/indicacao_034.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15522/indicacao_034.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Alves até a Fibra</t>
   </si>
   <si>
     <t>15523</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15523/indicacao_035.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15523/indicacao_035.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Piaí ao Bairro Paiol Grande</t>
   </si>
   <si>
     <t>15524</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15524/indicacao_036.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15524/indicacao_036.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Lageado ao Bairro Murundu</t>
   </si>
   <si>
     <t>15525</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15525/indicacao_037.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15525/indicacao_037.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Morro Grande ao Bairro Gatos</t>
   </si>
   <si>
     <t>15526</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15526/indicacao_038.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15526/indicacao_038.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Colégio à Comunidade Santo Antônio</t>
   </si>
   <si>
     <t>15527</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15527/indicacao_039.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15527/indicacao_039.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas principais e secundárias que ligam o Bairro Itaguapeva até a Base</t>
   </si>
   <si>
     <t>15528</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15528/indicacao_040.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15528/indicacao_040.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que determine o serviço de tapa buraco na estrada do Bairro Lageadinho, neste Município</t>
   </si>
   <si>
     <t>15534</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15534/indicacao_041.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15534/indicacao_041.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando “Limpeza de bueiros” na Rod. Tancredo Neves KM 2, próximo à entrada do Bairro Ibiúna Gardem.</t>
   </si>
   <si>
     <t>15544</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15544/indicacao_051.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15544/indicacao_051.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que seja recuperada a estrada Benedito Vieira Gonçalves, bairro Dois Córregos de nosso Município, com serviços de moto niveladora e pedregulhamento.</t>
   </si>
   <si>
     <t>15545</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15545/indicacao_052.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15545/indicacao_052.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando recuperação de trecho da Estrada Municipal “Paiol Grande”, com serviços de moto niveladora e pedregulhamento, trecho de subida com colocação de pedra.</t>
   </si>
   <si>
     <t>15553</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15553/indicacao_060.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15553/indicacao_060.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a recuperação das estradas do Município com a realização dos serviços de motoniveladora e cascalhamento</t>
   </si>
   <si>
     <t>15554</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15554/indicacao_061.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15554/indicacao_061.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a recuperação das estradas de terra do bairro Gabriel de nosso Município, bem como estudos para pavimentação dessas vias.</t>
   </si>
   <si>
     <t>15556</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15556/indicacao_063.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15556/indicacao_063.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução dos serviços de motoniveladora e cascalhamento nas estradas do Loteamento do Olivio</t>
   </si>
   <si>
     <t>15572</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15572/indicacao_070.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15572/indicacao_070.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que realize melhorias na estrada localizada no bairro Rio de Una de baixo, no KM 75,5, recanto Santa Isabel, próximo ao sítio do Lazinho.</t>
   </si>
   <si>
     <t>16103</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16103/indicacao_215.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16103/indicacao_215.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de recapeamento asfáltico no bairro Rio de Una de Baixo</t>
   </si>
   <si>
     <t>16118</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16118/indicacao_219.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16118/indicacao_219.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que realize os serviços de manutenção das estradas do bairro da Cachoeira.</t>
   </si>
   <si>
     <t>16119</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16119/indicacao_220.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16119/indicacao_220.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que realize os serviços de manutenção das estradas do bairro Dois Córregos.</t>
   </si>
   <si>
     <t>16131</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Aladin</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16131/indicacao_223.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16131/indicacao_223.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando os serviços de motoniveladora e cascalhamento na Estrada do Morro Grande (perto do tanque de Sebastião).</t>
   </si>
   <si>
     <t>16144</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16144/indicacao_228.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16144/indicacao_228.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando recuperação do trecho da Estrada Municipal "Aranha" que liga o Bairro Cardoso, com serviços de motoniveladora e cascalhamento;</t>
   </si>
   <si>
     <t>16148</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16148/indicacao__230.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16148/indicacao__230.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que determine a realização de operação tapa-buraco na Rua João Vieira Ribeiro, centro.</t>
   </si>
   <si>
     <t>16149</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16149/indicacao_231.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16149/indicacao_231.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando restauração ou implantação de ponto de ônibus CDHU no bairro Cachoeira</t>
   </si>
   <si>
     <t>16152</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16152/indicacao__234.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16152/indicacao__234.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitação de serviço de motoniveladora e cascalhamento no Bairro Vargedo</t>
   </si>
   <si>
     <t>16153</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16153/indicacao__235.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16153/indicacao__235.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitação de serviço de motoniveladora e cascalhamento no Loteamento Raposo Tavares</t>
   </si>
   <si>
     <t>16159</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16159/indicacao_240.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16159/indicacao_240.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando manutenção e melhorias na Rua Treze de Maio</t>
   </si>
   <si>
     <t>16187</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16187/indicacao__245.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16187/indicacao__245.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando manutenção da Rua Argentina, localizada no centro.</t>
   </si>
   <si>
     <t>15703</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Devanil da Ressaca, Fausto Dourado, Naldo, Pururuca, Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15703/mocao_03.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15703/mocao_03.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo à ALESP e ao Governador do Estado de São Paulo a respeito da retomada da obra de duplicação da Rodovia Bunjiro Nakao.</t>
   </si>
   <si>
     <t>16165</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16165/projeto_de_lei_118.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16165/projeto_de_lei_118.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de Metas e Diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de crédito adicional suplementar ao Orçamento de 2021 e dá outras providências. (Pavimentação Ruas Moscou e Vitória - Residencial Europa)</t>
   </si>
   <si>
     <t>15747</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15747/requerimento_66.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15747/requerimento_66.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie a está Casa de Leis,  informações sobre o Cronograma dos  serviços de tapa buracos, asfaltamento  das ruas, estradas e avenidas citadas abaixo.</t>
   </si>
   <si>
     <t>15749</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15749/requerimento_68.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15749/requerimento_68.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie informações sobre as obras de Recapeamento realizados na Avenida Antonio Falci, se ainda estão na garantia.</t>
   </si>
   <si>
     <t>15756</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15756/requerimento_70.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15756/requerimento_70.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando Informações sobre cronograma de taba buracos, motoniveladora e cascalhamento no Bairro Paruru, atendendo as Ruas André José Pereira, Horácio Pereira, Tibúrcio Pereira, Estrada dos Garcia e Ruas da Aldeia nova</t>
   </si>
   <si>
     <t>15823</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15823/requerimento_90.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15823/requerimento_90.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie a está Casa de Leis, seguintes  informações referente os serviços de manutenção na Rua Maria La Farina Milami, centro em nosso Município.</t>
   </si>
   <si>
     <t>15872</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15872/requerimento_103.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15872/requerimento_103.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe em que fase que se encontra o procedimento para aquisição de maquinário para a Secretaria Municipal de Desenvolvimento Urbano, cujas dotações orçamentárias foram reforçadas através da abertura de crédito suplementar levado a efeito pela Lei Municipal nº 2.406, de 21 de julho de 2021.</t>
   </si>
   <si>
     <t>15884</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15884/requerimento_115.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15884/requerimento_115.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe qual a previsão para resolução do aluguel ou compras das máquinas para o Município</t>
   </si>
   <si>
     <t>15905</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15905/requerimento_121.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15905/requerimento_121.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie a esta casa de Leis informações, sobre a situação dos equipamentos e maquinários da garagem do Nosso Município.</t>
   </si>
   <si>
     <t>16105</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16105/requerimento_141.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16105/requerimento_141.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Departamento de Estradas de Rodagem - DRE2 de Itapetininga, solicitando Informações quanto a retomada das obras de duplicação da Bunjiro Nakao e os serviços necessários de tapa buraco e sinalização na rodovia</t>
   </si>
   <si>
     <t>16161</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16161/requerimento_158.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16161/requerimento_158.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre a não realização de serviços de manutenção nas estradas do Bairro Carmo Messias e Região</t>
   </si>
   <si>
     <t>16181</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16181/requerimento_169.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16181/requerimento_169.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando envie a está Casa de Leis, informações  sobre a manutenção da Estrada no Jurupara em nosso Município, mais precisamente nas proximidades do Bairro Rio Bonito.</t>
   </si>
   <si>
     <t>16002</t>
   </si>
   <si>
     <t>EImp</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16002/emenda_impositiva_16.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16002/emenda_impositiva_16.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 15.000,00 para disponibilização de pedra na região do Bairro Domingues....</t>
   </si>
   <si>
     <t>16003</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16003/emenda_impositiva_17.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16003/emenda_impositiva_17.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 15.000,00 para disponibilização de pedra para todos os acessos na estrada Municipal do Colégio.</t>
   </si>
   <si>
     <t>16067</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16067/emenda_impositiva_77.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16067/emenda_impositiva_77.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 70.735,07 destinados para a pavimentação de ruas do Bairro Ressaca</t>
   </si>
   <si>
     <t>16083</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Luiz Fernando Piu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16083/emenda_impositiva_93.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16083/emenda_impositiva_93.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 12.735,07 destinados para aquisição de pedra brita para manutenção de estradas do Bairro Piaí e adjacencias.</t>
   </si>
   <si>
     <t>16022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMORC</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16022/emenda_modificativa_01.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16022/emenda_modificativa_01.pdf</t>
   </si>
   <si>
     <t>Altera o quadro auxiliar do Orçamento da Despesa - folhas 99, 102 e 103 do Proj. Lei 98 de 2021. - Pavimentação de Estradas rurais</t>
   </si>
   <si>
     <t>16023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16023/emenda_modificativa_02.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16023/emenda_modificativa_02.pdf</t>
   </si>
   <si>
     <t>Altera o quadro auxiliar do Orçamento da Despesa - folhas 102 do Proj. Lei 98 de 2021. - Manutenção das Estradas Rurais</t>
   </si>
   <si>
     <t>16025</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16025/emenda_modificativa_04.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16025/emenda_modificativa_04.pdf</t>
   </si>
   <si>
     <t>Altera o quadro Auxiliar do Orçamento da Despesa, folha 30 e 31 - Secretaria Municipal de Desenvolvimento Urbano - Setor da Garagem</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1344,68 +1344,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15491/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15492/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15493/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15494/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15495/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15496/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15497/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15498/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15499/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15500/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15501/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15502/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15503/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15504/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15505/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15506/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15507/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15508/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15509/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15510/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15511/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15512/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15513/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15514/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15515/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15516/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15517/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15518/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15519/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15520/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15521/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15522/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15523/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15524/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15525/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15526/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15527/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15528/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15534/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15544/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15545/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15553/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15554/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15556/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15572/indicacao_070.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16103/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16118/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16119/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16131/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16144/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16148/indicacao__230.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16149/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16152/indicacao__234.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16153/indicacao__235.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16159/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16187/indicacao__245.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15703/mocao_03.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16165/projeto_de_lei_118.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15747/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15749/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15756/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15823/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15872/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15884/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15905/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16105/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16161/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16181/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16002/emenda_impositiva_16.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16003/emenda_impositiva_17.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16067/emenda_impositiva_77.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16083/emenda_impositiva_93.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16022/emenda_modificativa_01.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16023/emenda_modificativa_02.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16025/emenda_modificativa_04.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15491/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15492/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15493/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15494/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15495/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15496/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15497/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15498/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15499/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15500/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15501/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15502/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15503/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15504/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15505/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15506/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15507/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15508/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15509/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15510/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15511/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15512/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15513/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15514/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15515/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15516/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15517/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15518/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15519/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15520/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15521/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15522/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15523/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15524/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15525/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15526/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15527/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15528/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15534/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15544/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15545/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15553/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15554/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15556/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15572/indicacao_070.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16103/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16118/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16119/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16131/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16144/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16148/indicacao__230.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16149/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16152/indicacao__234.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16153/indicacao__235.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16159/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16187/indicacao__245.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15703/mocao_03.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16165/projeto_de_lei_118.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15747/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15749/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15756/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15823/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15872/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15884/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15905/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16105/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16161/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16181/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16002/emenda_impositiva_16.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16003/emenda_impositiva_17.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16067/emenda_impositiva_77.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16083/emenda_impositiva_93.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16022/emenda_modificativa_01.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16023/emenda_modificativa_02.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16025/emenda_modificativa_04.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>