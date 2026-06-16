--- v0 (2026-02-07)
+++ v1 (2026-06-16)
@@ -54,873 +54,873 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15539</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15539/indicacao_046.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15539/indicacao_046.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que determine que seja feita rondas preventivas no Condomínio Minha Casa Minha Vida, do Bairro Cachoeira, do nosso município.</t>
   </si>
   <si>
     <t>15555</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Luiz Fernando Piu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15555/indicacao_062.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15555/indicacao_062.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a instalação de 02 (dois) bicos de luz na Rodovia Tancredo Neves, km 11, especificamente 200 metros antes do campo de futebol do Cruzeiro, no Bairro Piaí, de nosso Município.</t>
   </si>
   <si>
     <t>15558</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15558/indicacao_064.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15558/indicacao_064.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando instalação de 06 (seis) bicos de luz na estrada que dá acesso ao Residencial Arapongas, localizada no bairro Piaí, tendo como ponto de referência a Estrada que liga a Rodovia Tancredo de Almeida Neves ao Bairro Paiol Grande, em nosso Município.</t>
   </si>
   <si>
     <t>15561</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15561/indicacao_066.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15561/indicacao_066.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando Instalação de luminária, localizada na Rodovia Bunjiro Nakao km 73,5</t>
   </si>
   <si>
     <t>15564</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15564/indicacao_067.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15564/indicacao_067.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando construção de 01 (UM) redutor de velocidade (lombada), na Rua Antônio Pedro de Camargo, Perovas, no bairro do Gabriel.</t>
   </si>
   <si>
     <t>15963</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Paulinho Dias, Lucas do Samu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15963/indicacao_194.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15963/indicacao_194.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando execução de obras de melhoria da iluminação pública na estrada de nossa Cidade e manutenção das luminárias que se localizam na Praça Wilson Rosa, próxima a base do SAMU</t>
   </si>
   <si>
     <t>16095</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16095/indicacao_212.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16095/indicacao_212.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando iluminação pública na Rua Moacir Leme da Silva, Bairro Cachoeira</t>
   </si>
   <si>
     <t>16101</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16101/indicacao_213.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16101/indicacao_213.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudo de viabilidade para instalação de iluminação pública na Rua dos sonhos, próximo ao número 26 no bairro Votorantim.</t>
   </si>
   <si>
     <t>16104</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16104/indicacao_216.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16104/indicacao_216.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando troca de lâmpadas queimadas na Rua Joaquim Gabriel Soares.</t>
   </si>
   <si>
     <t>16129</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Aladin</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16129/indicacao_224.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16129/indicacao_224.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a construção de redutores de velocidade na Estrada da Cachoeira nas proximidades do Km 3,4 da Creche Municipal Benedito Nunes de Oliveira e outra 60 metros à frente.</t>
   </si>
   <si>
     <t>16158</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16158/indicacao_239.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16158/indicacao_239.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que realizem com URGÊNCIA, os serviços de Iluminação pública na ALAMEDA SOROCABA no Bairro do Campo Verde em nosso Município.</t>
   </si>
   <si>
     <t>16168</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16168/indicacao__243.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16168/indicacao__243.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando instalação de "bico de luz" na Rua Décio da Silva, próximo ao número 61 no bairro Campo Verde.</t>
   </si>
   <si>
     <t>16188</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16188/indicacao__246.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16188/indicacao__246.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando troca de lâmpadas queimadas na Rua Alameda Tucanos, bairro Rio de Una de cima.</t>
   </si>
   <si>
     <t>16207</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16207/indicacao__252.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16207/indicacao__252.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando troca das lâmpadas queimadas na Rua Adão Antônio Gonçalves</t>
   </si>
   <si>
     <t>15788</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15788/pl_complementar_27.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15788/pl_complementar_27.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de Inspeção Municipal Industrial e Sanitária de Produtos de Origem Animal, revoga a Lei Complementar 007/2004 e dá outras providências.</t>
   </si>
   <si>
     <t>15813</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15813/projeto_de_lei_36.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15813/projeto_de_lei_36.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1881, de 20 de março de 2013, alterada pela Lei nº 1960, de 23 de maio de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>15820</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15820/projeto_de_lei_43.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15820/projeto_de_lei_43.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1851, de 20 de março de 2013, alterada pela Lei nº 1960, de 23 de maio de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>15847</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15847/projeto_de_lei_60.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15847/projeto_de_lei_60.pdf</t>
   </si>
   <si>
     <t>Fica o Poder executivo proibido de utilizar verba pública no âmbito do Município da Estância Turística de Ibiúna, em eventos e serviços que promovam a sexualização de crianças e adolescentes.</t>
   </si>
   <si>
     <t>15889</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15889/projeto_de_lei_71.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15889/projeto_de_lei_71.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Segurança Pública e Proteção ao Meio Ambiente no Município da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>15895</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15895/projeto_de_lei_77.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15895/projeto_de_lei_77.pdf</t>
   </si>
   <si>
     <t>15923</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15923/projeto_de_lei_89.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15923/projeto_de_lei_89.pdf</t>
   </si>
   <si>
     <t>Adota o Programa Vizinhança Solidária no Município da Estância Turística de Ibiúna.</t>
   </si>
   <si>
     <t>15956</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15956/projeto_de_lei_99.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15956/projeto_de_lei_99.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instalação de câmeras de monitoramento de segurança nas creches e escolas públicas da rede municipal de ensino de Ibiúna e dá outras providências."</t>
   </si>
   <si>
     <t>15754</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Abel do Cupim, Devanil da Ressaca, Naldo, Pururuca, Ronie Von, Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15754/projeto_de_resolucao_07.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15754/projeto_de_resolucao_07.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial de Vereadores e dá outras providências. (Comissão Aprimoramento da Segurança)</t>
   </si>
   <si>
     <t>15640</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15640/requerimento_28.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15640/requerimento_28.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando Informações se a administração municipal já contratou uma empresa para prestar serviços de manutenção e instalação de luminárias/bicos de luz em nosso munícipio</t>
   </si>
   <si>
     <t>15642</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15642/requerimento_29.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15642/requerimento_29.pdf</t>
   </si>
   <si>
     <t>Requerimento para informações e viabilização sobre a implantação de uma Base da Guarda Civil Municipal na região do Distrito do Paruru.</t>
   </si>
   <si>
     <t>15643</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15643/requerimento_30.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15643/requerimento_30.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, para que o mesmo realizem estudos para  a instalação de redutores de velocidades nas Ruas Cel. Salvador Rolim de Freitas, XV de Novembro e Av. João Benedicto de Melo Junior, todas no centro em nosso Município.</t>
   </si>
   <si>
     <t>15644</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15644/requerimento_31.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15644/requerimento_31.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que intervenha junto às empresas de telefonia, internet e de energia que prestam serviços em nosso Município, para realizarem os serviços de instalação de fios de forma ordenada e correta.</t>
   </si>
   <si>
     <t>15737</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15737/requerimento_65.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15737/requerimento_65.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal para que o mesmo apresente justificativa a respeito dos serviços de iluminação Pública</t>
   </si>
   <si>
     <t>15830</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15830/requerimento_95.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15830/requerimento_95.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Departamento de Estradas de Rodagem - DER, solicitando a construção de uma lombada na Rodovia Bunjiro Nakao, altura do Bairro Vila Camargo, acesso à 2ª CIA da Polícia Militar e Câmara Municipal</t>
   </si>
   <si>
     <t>15875</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Valnei Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15875/requerimento_106.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15875/requerimento_106.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre a previsão para a instalação de lombadas, solicitadas através de diversos pedidos deste Vereador</t>
   </si>
   <si>
     <t>15899</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15899/requerimento_118.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15899/requerimento_118.pdf</t>
   </si>
   <si>
     <t>Requerimento à Polícia Rodoviária para que realize com frequência operações na extensão Rodovia Bunjiro Nakão.</t>
   </si>
   <si>
     <t>15988</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EImp</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15988/emenda_impositiva_02.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15988/emenda_impositiva_02.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento no valor de R$ 36.294,00, visando a instalação de iluminação pública no Bairro Cupim, com luminárias com lâmpada de LED.</t>
   </si>
   <si>
     <t>15989</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15989/emenda_impositiva_03.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15989/emenda_impositiva_03.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento no valor de R$ 18.147,07, visando a instalação de iluminação pública no Bairro Vieirinha, com luminárias com lâmpada de LED.</t>
   </si>
   <si>
     <t>15990</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15990/emenda_impositiva_04.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15990/emenda_impositiva_04.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento no valor de R$ 18.147,00, visando a instalação de iluminação pública no Bairro Rio de Una de Cima, com luminárias com lâmpada de LED.</t>
   </si>
   <si>
     <t>15991</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15991/emenda_impositiva_05.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15991/emenda_impositiva_05.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento no valor de R$ 18.147,00, visando a instalação de iluminação pública no Bairro Areia Vermelha, com luminárias com lâmpada de LED.</t>
   </si>
   <si>
     <t>15993</t>
   </si>
   <si>
     <t>Pururuca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15993/emenda_impositiva_07.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15993/emenda_impositiva_07.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 8.000,00 para instalação de iluminação pública no Bairro Sará-Sará (Rogério).</t>
   </si>
   <si>
     <t>15994</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15994/emenda_impositiva_08.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15994/emenda_impositiva_08.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 8.000,00 para instalação de iluminação pública no Bairro Campininha.</t>
   </si>
   <si>
     <t>15995</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15995/emenda_impositiva_09.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15995/emenda_impositiva_09.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 8.000,00 para instalação de iluminação pública no Bairro Barra.</t>
   </si>
   <si>
     <t>15996</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15996/emenda_impositiva_10.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15996/emenda_impositiva_10.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 8.000,00 para instalação de iluminação pública no Bairro Grilos.</t>
   </si>
   <si>
     <t>15997</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15997/emenda_impositiva_11.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15997/emenda_impositiva_11.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 8.000,00 para instalação de iluminação pública no Bairro Rodrigues.</t>
   </si>
   <si>
     <t>15998</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15998/emenda_impositiva_12.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15998/emenda_impositiva_12.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 30.000,00 para instalação de iluminação pública no Bairro Carmo Messias.</t>
   </si>
   <si>
     <t>15999</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15999/emenda_impositiva_13.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15999/emenda_impositiva_13.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 20.735,07 para instalação de iluminação pública no Bairro Ribeiros.</t>
   </si>
   <si>
     <t>16004</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16004/emenda_impositiva_18.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16004/emenda_impositiva_18.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 25.000,00 para instalação de iluminação pública na região do Bairro Domingues.</t>
   </si>
   <si>
     <t>16005</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16005/emenda_impositiva_19.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16005/emenda_impositiva_19.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 25.000,00 para instalação de iluminação pública no Bairro Colégio e adjacências .</t>
   </si>
   <si>
     <t>16006</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16006/emenda_impositiva_20.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16006/emenda_impositiva_20.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 3.000,00 para instalação de iluminação pública no Bairro Figueira.</t>
   </si>
   <si>
     <t>16007</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16007/emenda_impositiva_21.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16007/emenda_impositiva_21.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 7.735,00 para instalação de iluminação pública na região do Bairro Lageadinho.</t>
   </si>
   <si>
     <t>16010</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16010/emenda_impositiva_24.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16010/emenda_impositiva_24.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 11.735,07 para instalação de iluminação pública no Bairro Vargem.</t>
   </si>
   <si>
     <t>16011</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16011/emenda_impositiva_25.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16011/emenda_impositiva_25.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 6.000,00 para instalação de iluminação pública no Bairro Lageado.</t>
   </si>
   <si>
     <t>16012</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16012/emenda_impositiva_26.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16012/emenda_impositiva_26.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 5.000,00 para instalação de iluminação pública no Bairro Vieirinha.</t>
   </si>
   <si>
     <t>16013</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16013/emenda_impositiva_27.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16013/emenda_impositiva_27.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 5.000,00 para instalação de iluminação pública no Bairro Saltinho.</t>
   </si>
   <si>
     <t>16014</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16014/emenda_impositiva_28.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16014/emenda_impositiva_28.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 4.000,00 para instalação de iluminação pública no Bairro Salto.</t>
   </si>
   <si>
     <t>16015</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16015/emenda_impositiva_29.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16015/emenda_impositiva_29.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 4.000,00 para instalação de iluminação pública na Estrada Ciro Conceição Vieira de Góes, no Bairro Góes.</t>
   </si>
   <si>
     <t>16016</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16016/emenda_impositiva_30.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16016/emenda_impositiva_30.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 3.000,00 para instalação de iluminação pública no Bairro Dias.</t>
   </si>
   <si>
     <t>16017</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16017/emenda_impositiva_31.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16017/emenda_impositiva_31.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 2.000,00 para instalação de iluminação pública no Bairro Paes.</t>
   </si>
   <si>
     <t>16035</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16035/emenda_impositiva_45.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16035/emenda_impositiva_45.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 11.000,00 para instalação de bicos de luz no Bairro Rosarial.</t>
   </si>
   <si>
     <t>16036</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16036/emenda_impositiva_46.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16036/emenda_impositiva_46.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 15.000,00 para instalação de iluminação pública no Bairro Recreio.</t>
   </si>
   <si>
     <t>16037</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16037/emenda_impositiva_47.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16037/emenda_impositiva_47.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 15.000,00 para instalação de iluminação pública no Bairro Cachoeira.</t>
   </si>
   <si>
     <t>16039</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16039/emenda_impositiva_49.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16039/emenda_impositiva_49.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 15.000,00 para instalação de iluminação pública no Bairro Curral.</t>
   </si>
   <si>
     <t>16050</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16050/emenda_impositiva_60.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16050/emenda_impositiva_60.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 40.000,00 para instalação de iluminação pública no Bairro Paruru e Região</t>
   </si>
   <si>
     <t>16068</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16068/emenda_impositiva_78.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16068/emenda_impositiva_78.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 20.000,00 destinados para instalação de iluminação pública no Bairro Ressaca</t>
   </si>
   <si>
     <t>16076</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16076/emenda_impositiva_86.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16076/emenda_impositiva_86.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 15.000,00 destinados para instalação de iluminação pública no Bairro Piaí</t>
   </si>
   <si>
     <t>16077</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16077/emenda_impositiva_87.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16077/emenda_impositiva_87.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados para instalação de iluminação pública no Bairro Murundu</t>
   </si>
   <si>
     <t>16078</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16078/emenda_impositiva_88.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16078/emenda_impositiva_88.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados para iluminação pública no Bairro Góes</t>
   </si>
   <si>
     <t>16079</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16079/emenda_impositiva_89.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16079/emenda_impositiva_89.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados à iluminação pública no Bairro Alves</t>
   </si>
   <si>
     <t>16080</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16080/emenda_impositiva_90.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16080/emenda_impositiva_90.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 destinados para iluminação pública no Bairro Cláudios</t>
   </si>
   <si>
     <t>16024</t>
   </si>
   <si>
     <t>EMORC</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16024/emenda_modificativa_03.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16024/emenda_modificativa_03.pdf</t>
   </si>
   <si>
     <t>Altera o quadro auxiliar do Orçamento da Despesa - folhas 103 do Proj. Lei 98 de 2021. - ampliação da iluminação pública</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1227,68 +1227,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15539/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15555/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15558/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15561/indicacao_066.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15564/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15963/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16095/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16101/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16104/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16129/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16158/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16168/indicacao__243.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16188/indicacao__246.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16207/indicacao__252.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15788/pl_complementar_27.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15813/projeto_de_lei_36.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15820/projeto_de_lei_43.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15847/projeto_de_lei_60.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15889/projeto_de_lei_71.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15895/projeto_de_lei_77.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15923/projeto_de_lei_89.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15956/projeto_de_lei_99.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15754/projeto_de_resolucao_07.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15640/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15642/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15643/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15644/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15737/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15830/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15875/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15899/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15988/emenda_impositiva_02.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15989/emenda_impositiva_03.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15990/emenda_impositiva_04.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15991/emenda_impositiva_05.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15993/emenda_impositiva_07.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15994/emenda_impositiva_08.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15995/emenda_impositiva_09.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15996/emenda_impositiva_10.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15997/emenda_impositiva_11.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15998/emenda_impositiva_12.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15999/emenda_impositiva_13.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16004/emenda_impositiva_18.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16005/emenda_impositiva_19.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16006/emenda_impositiva_20.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16007/emenda_impositiva_21.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16010/emenda_impositiva_24.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16011/emenda_impositiva_25.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16012/emenda_impositiva_26.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16013/emenda_impositiva_27.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16014/emenda_impositiva_28.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16015/emenda_impositiva_29.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16016/emenda_impositiva_30.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16017/emenda_impositiva_31.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16035/emenda_impositiva_45.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16036/emenda_impositiva_46.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16037/emenda_impositiva_47.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16039/emenda_impositiva_49.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16050/emenda_impositiva_60.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16068/emenda_impositiva_78.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16076/emenda_impositiva_86.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16077/emenda_impositiva_87.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16078/emenda_impositiva_88.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16079/emenda_impositiva_89.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16080/emenda_impositiva_90.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16024/emenda_modificativa_03.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15539/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15555/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15558/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15561/indicacao_066.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15564/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15963/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16095/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16101/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16104/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16129/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16158/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16168/indicacao__243.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16188/indicacao__246.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16207/indicacao__252.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15788/pl_complementar_27.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15813/projeto_de_lei_36.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15820/projeto_de_lei_43.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15847/projeto_de_lei_60.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15889/projeto_de_lei_71.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15895/projeto_de_lei_77.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15923/projeto_de_lei_89.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15956/projeto_de_lei_99.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15754/projeto_de_resolucao_07.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15640/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15642/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15643/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15644/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15737/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15830/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15875/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15899/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15988/emenda_impositiva_02.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15989/emenda_impositiva_03.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15990/emenda_impositiva_04.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15991/emenda_impositiva_05.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15993/emenda_impositiva_07.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15994/emenda_impositiva_08.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15995/emenda_impositiva_09.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15996/emenda_impositiva_10.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15997/emenda_impositiva_11.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15998/emenda_impositiva_12.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15999/emenda_impositiva_13.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16004/emenda_impositiva_18.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16005/emenda_impositiva_19.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16006/emenda_impositiva_20.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16007/emenda_impositiva_21.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16010/emenda_impositiva_24.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16011/emenda_impositiva_25.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16012/emenda_impositiva_26.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16013/emenda_impositiva_27.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16014/emenda_impositiva_28.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16015/emenda_impositiva_29.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16016/emenda_impositiva_30.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16017/emenda_impositiva_31.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16035/emenda_impositiva_45.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16036/emenda_impositiva_46.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16037/emenda_impositiva_47.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16039/emenda_impositiva_49.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16050/emenda_impositiva_60.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16068/emenda_impositiva_78.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16076/emenda_impositiva_86.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16077/emenda_impositiva_87.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16078/emenda_impositiva_88.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16079/emenda_impositiva_89.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16080/emenda_impositiva_90.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16024/emenda_modificativa_03.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="70.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>