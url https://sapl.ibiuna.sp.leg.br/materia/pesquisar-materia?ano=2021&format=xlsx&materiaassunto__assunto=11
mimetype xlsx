--- v0 (2026-02-08)
+++ v1 (2026-05-21)
@@ -54,324 +54,324 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15952</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15952/pl_complementar_95.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15952/pl_complementar_95.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Saneamento Básico Abastecimento de água e Esgotamento Sanitário do Município da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>16176</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16176/pl_complementar_120.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16176/pl_complementar_120.pdf</t>
   </si>
   <si>
     <t>Institui a taxa de serviço de coleta, manejo e destinação final adequada de resíduos sólidos no Município de Ibiúna - Taxa de Resíduos Sólidos - TRS, autoriza a realização da cobrança por intermédio da Companhia de Saneamento Básico do Estado de São Paulo - SABESP, e dá outras providências.</t>
   </si>
   <si>
     <t>15563</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15563/requerimento_04.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15563/requerimento_04.pdf</t>
   </si>
   <si>
     <t>Instalação de Rede da Sabesp no Bairro Domingues e adjacências.</t>
   </si>
   <si>
     <t>15569</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15569/requerimento_06.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15569/requerimento_06.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Chefe do Posto de Operação da Sabesp, solicitando prolongação de Rede da Sabesp ao Bairro Colégio e adjacências.</t>
   </si>
   <si>
     <t>15571</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15571/requerimento_07.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15571/requerimento_07.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Chefe do Posto de Operação da Sabesp, solicitando prolongação de Rede da Sabesp ao Bairro Paineira - Cupim e adjacências.</t>
   </si>
   <si>
     <t>15580</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15580/requerimento_09.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15580/requerimento_09.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando Informações e documentos sobre a empresa responsável pela coleta do lixo e pelo aterro sanitário em nosso Município:</t>
   </si>
   <si>
     <t>15604</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15604/requerimento_18.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15604/requerimento_18.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário de Desenvolvimento Urbano, solicitando Informações de quando será iniciado o cadastramento para esgotamento de fossa e fornecimento de água potável, e se estes serviços já estão sendo realizados no município.</t>
   </si>
   <si>
     <t>15764</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15764/requerimento_72.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15764/requerimento_72.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Superintendente Regional da Sabesp, Mauricio Tapia, e ao Chefe do Posto de Operação da Sabesp de Ibiúna Sr. Thiago para que os mesmos enviem a esta casa de Leis informações sobre  a implantação imediata de extensão de abastecimento de água potável no Portal dos Taquaras próximo ao Clube de Campo de Ibiúna,  na antiga AABB, bem como no nos Bairros Colégio, mais precisamente na comunidade São Benedito e Bairro dos Gabriel, ambos em nosso Município.</t>
   </si>
   <si>
     <t>15827</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15827/requerimento_92.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15827/requerimento_92.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Superintendente Regional da Sabesp, Mauricio Tapia. E ao chefe do posto de operações da Sabesp Ibiúna, Sr. Tiago,   para que  envie a está Casa de Leis,  informações sobre  a realização do saneamento básico e (esgoto) em nosso Município, principalmente nas Escola Municipal Localizada no Bairro Areia Vermelha.</t>
   </si>
   <si>
     <t>15828</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15828/requerimento_93.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15828/requerimento_93.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Superintendente Regional da Sabesp, Mauricio Tapia. E ao chefe do posto de operações da Sabesp Ibiúna, Sr. Tiago,   para que  envie a está Casa de Leis,  informações sobre  a instalação de rede de água potável no Bairro Cachoeira dos Gabriel em nosso Município.</t>
   </si>
   <si>
     <t>15920</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15920/requerimento_123.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15920/requerimento_123.pdf</t>
   </si>
   <si>
     <t>Requerimento à Sabesp solicitando estudos para disponibilização de abastecimento de água no Bairro Domingues, com a utilização dos poços artesianos localizados em loteamentos próximos.</t>
   </si>
   <si>
     <t>15937</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15937/requerimento_127.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15937/requerimento_127.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Departamento de Estradas de Rodagem, solicitando a liberação do acostamento para término da obra da Sabesp na altura do Km 80 da Rodovia Bunjiro Nakao</t>
   </si>
   <si>
     <t>15940</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Aladin</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15940/requerimento_128.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15940/requerimento_128.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Chefe do Posto de Operação da Sabesp, solicitando a implantação de Rede de abastecimento de água da Sabesp na Serrinha, no Bairro do Paruru.</t>
   </si>
   <si>
     <t>15941</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15941/requerimento_129.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15941/requerimento_129.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Chefe do Posto de Operação da Sabesp, solicitando prolongação de Rede da Sabesp à Rua José Bonifácio, no Bairro Paruru.</t>
   </si>
   <si>
     <t>15942</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15942/requerimento_130.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15942/requerimento_130.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Chefe do Posto de Operação da Sabesp, solicitando implantação de Rede da Sabesp ao bairro do Piratuba.</t>
   </si>
   <si>
     <t>15970</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15970/requerimento_133.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15970/requerimento_133.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Chefe do Posto de Operação da Sabesp, solicitando prolongação de Rede da Sabesp à Travessa Laurinda Alves dos Santos, no Bairro do Paruru.</t>
   </si>
   <si>
     <t>16100</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16100/requerimento_140.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16100/requerimento_140.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Chefe do Posto de Operação da Sabesp, solicitando prolongação de Rede da Sabesp às Travessas da Rodovia Bunjiro Nakao, no Km 83,4 e Km 84, no Bairro Cocais.</t>
   </si>
   <si>
     <t>16124</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16124/requerimento_151.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16124/requerimento_151.pdf</t>
   </si>
   <si>
     <t>Requerimento à Sabesp para prolongamento de Rede de abastecimento de água no Bairro Tavares</t>
   </si>
   <si>
     <t>16173</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16173/requerimento__163.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16173/requerimento__163.pdf</t>
   </si>
   <si>
     <t>Requerimento a Sabesp, solicitando implantação de rede de água no Bairro Saltinho</t>
   </si>
   <si>
     <t>16180</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16180/requerimento_168.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16180/requerimento_168.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Superintendente Regional da Sabesp, Mauricio Tapia, para que o mesmo tome as devidas providências quanto aos serviços de manutenção de estradas quando a Empresa está realizando os serviços de manutenção, ligação de rede de água e esgoto em nosso Município.</t>
   </si>
   <si>
     <t>16028</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>EImp</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16028/emenda_impositiva_38.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16028/emenda_impositiva_38.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 30.000,00 para instalação de lixeiras fixas nas ruas e avenidas no centro de nosso Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -678,68 +678,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15952/pl_complementar_95.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16176/pl_complementar_120.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15563/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15569/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15571/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15580/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15604/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15764/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15827/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15828/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15920/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15937/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15940/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15941/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15942/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15970/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16100/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16124/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16173/requerimento__163.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16180/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16028/emenda_impositiva_38.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15952/pl_complementar_95.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16176/pl_complementar_120.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15563/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15569/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15571/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15580/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15604/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15764/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15827/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15828/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15920/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15937/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15940/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15941/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15942/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15970/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16100/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16124/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16173/requerimento__163.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16180/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16028/emenda_impositiva_38.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>