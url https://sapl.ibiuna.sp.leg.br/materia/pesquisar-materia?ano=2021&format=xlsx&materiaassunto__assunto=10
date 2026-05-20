--- v0 (2026-02-04)
+++ v1 (2026-05-20)
@@ -54,582 +54,582 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16097</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Paulo Kenji Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16097/pl_complementar_105.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16097/pl_complementar_105.pdf</t>
   </si>
   <si>
     <t>Disciplina o Programa de Recuperação de Crédito Fiscal, dos débitos Tributários e não Tributários inscritos ou não em Dívida Ativa, constituídos ou não, em fase de cobrança administrativa ou judicial e dá outras providências.</t>
   </si>
   <si>
     <t>15648</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15648/projeto_de_lei_05.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15648/projeto_de_lei_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e Diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de crédito adicional especial no orçamento de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>15738</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15738/projeto_de_lei_21.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15738/projeto_de_lei_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária anual de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>15755</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15755/projeto_de_lei_25.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15755/projeto_de_lei_25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração das Metas e Diretrizes ao PPA 2018/2021, LDO para 2021 e a Abertura de Crédito Adicional Especial e Suplementar ao Orçamento de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>15781</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15781/projeto_de_lei_31.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15781/projeto_de_lei_31.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2021/202, LDO para 2021 e abertura de crédito adicional suplementar ao orçamento de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>15803</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15803/projeto_de_lei_34.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15803/projeto_de_lei_34.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo proibido de utilizar verba pública no âmbito do Município da Estância Turística de Ibiúna, em eventos e serviços que promovam a sexualização de crianças e adolescentes e dá providências correlatas.</t>
   </si>
   <si>
     <t>15817</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15817/projeto_de_lei_40.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15817/projeto_de_lei_40.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de crédito adicional suplementar ao orçamento de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>15818</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15818/projeto_de_lei_41.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15818/projeto_de_lei_41.pdf</t>
   </si>
   <si>
     <t>15819</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15819/projeto_de_lei_42.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15819/projeto_de_lei_42.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nova redação ao art. 17 da Lei Municipal nº 2277/2020 (Lei das Diretrizes Orçamentárias do exercício de 2021) e art. 5º da Lei Municipal nº 2.350/2020 (Orçamento de 2021) para os fins que especifica.</t>
   </si>
   <si>
     <t>15837</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15837/projeto_de_lei_50.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15837/projeto_de_lei_50.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Adimplência - FMA e dá outras providências.</t>
   </si>
   <si>
     <t>15859</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15859/projeto_de_lei_65.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15859/projeto_de_lei_65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de crédito adicional especial ao Orçamento de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>15860</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15860/projeto_de_lei_66.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15860/projeto_de_lei_66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2018/2021, LDO para 2021 e abertura de crédito adicional suplementar ao orçamento de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>15890</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15890/projeto_de_lei_72.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15890/projeto_de_lei_72.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção à entidade BANDA MARCIAL INDEPENDENTE DE IBIÚNA e dá outras providências.</t>
   </si>
   <si>
     <t>15891</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15891/projeto_de_lei_73.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15891/projeto_de_lei_73.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de crédito adicional suplementar ao orçamento de 2021 e dá outras providências. (IGATS)</t>
   </si>
   <si>
     <t>15892</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15892/projeto_de_lei_74.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15892/projeto_de_lei_74.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de crédito adicional suplementar e especial ao Orçamento de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>15894</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15894/projeto_de_lei_76.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15894/projeto_de_lei_76.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de crédito adicional suplementar e especial ao Orçamento de 2021 e dá outras providências. (Secretaria Municipal de Obras  - Pav. Residencial Europa)</t>
   </si>
   <si>
     <t>15912</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15912/projeto_de_lei_85.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15912/projeto_de_lei_85.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de crédito adicional especial ao Orçamento de 2021 e dá outras providências. (Custeio e aquisição de equipamentos para saúde e centro de saúde do idoso).</t>
   </si>
   <si>
     <t>15914</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15914/projeto_de_lei_87.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15914/projeto_de_lei_87.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes a PPA 2018/2021, LDO para 2021 e a Abertura de Crédito Adicional Especial ao Orçamento de 2021, para autorizar o Poder Executivo a repassar recurso, por meio de Contribuição às APM's - Associação de Pais e Mestres das Unidades Escolares do Município de Ibiúna, e dá outras providências.</t>
   </si>
   <si>
     <t>15915</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15915/projeto_de_lei_88.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15915/projeto_de_lei_88.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2021 e dá outras providências. (ESF - Estratégia de Saúde da Família)</t>
   </si>
   <si>
     <t>15934</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15934/projeto_de_lei_92.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15934/projeto_de_lei_92.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação o montante de débitos de pequeno valor oriundos de sentenças judiciais transitadas em julgado, nos termos da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>15950</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15950/projeto_de_lei_93.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15950/projeto_de_lei_93.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de crédito adicional Especial ao Orçamento de 2021 e dá outras providências. (Custeio de Ações da COVID-19)</t>
   </si>
   <si>
     <t>15951</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15951/projeto_de_lei_94.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15951/projeto_de_lei_94.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de crédito adicional suplementar e especial ao Orçamento de 2021 e dá outras providências. (Pavimentação das Ruas Bairro Ibiúna Garden).</t>
   </si>
   <si>
     <t>15953</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15953/projeto_de_lei_096.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15953/projeto_de_lei_096.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de metas fiscais, programas governamentais, custos, riscos fiscais da Lei de Diretrizes Orçamentárias - LDO para o exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>15954</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15954/projeto_de_lei_097.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15954/projeto_de_lei_097.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Plano Plurianual para o quadriênio de 2022 a 2025 do Município de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>15955</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15955/projeto_de_lei_098-compactado.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15955/projeto_de_lei_098-compactado.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município da Estância Turística de Ibiúna, para o exercício financeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>15984</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15984/projeto_de_lei_101.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15984/projeto_de_lei_101.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de créditos adicionais suplementar e especial ao Orçamento de 2021 e dá outras providências. (Recapeamento de Ruas no Centro)</t>
   </si>
   <si>
     <t>15985</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15985/projeto_de_lei_102.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15985/projeto_de_lei_102.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de crédito adicional suplementar e especial ao Orçamento de 2021 e dá outras providências. (recapeamento de ruas urbanas e estradas rurais)</t>
   </si>
   <si>
     <t>15986</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15986/projeto_de_lei_103.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15986/projeto_de_lei_103.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de créditos adicionais suplementar e especial ao Orçamento de 2021 e dá outras providências. (reconstrução de pavimentação e tapa buraco - Bº Recreio e Gatos; construção de Creche Lageadinho; aquisição de veículo)</t>
   </si>
   <si>
     <t>16084</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16084/projeto_de_lei_104.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16084/projeto_de_lei_104.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de crédito adicional suplementar ao Orçamento de 2021 e dá outras providências. (Pavimentação e drenagem da Estr. Mun. Honorato Antônio Leite).</t>
   </si>
   <si>
     <t>16098</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16098/projeto_de_lei_106.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16098/projeto_de_lei_106.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de crédito adicional especial ao Orçamento de 2021 e dá outras providências. (FINISA)</t>
   </si>
   <si>
     <t>16107</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16107/projeto_de_lei_107.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16107/projeto_de_lei_107.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nova redação ao art. 17 da Lei Municipal nº 2277/2020 (Lei das Diretrizes Orçamentárias do exercício de 2021) e art. 5º da Lei Municipal nº 2.350/2020 (orçamento de 2021), por força da inflação acumulada no exercício, para os fins que especifica</t>
   </si>
   <si>
     <t>16135</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16135/projeto_de_lei_111.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16135/projeto_de_lei_111.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de crédito adicional suplementar ao Orçamento de 2021 e dá outras providências. (FUNDEB)</t>
   </si>
   <si>
     <t>16136</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16136/projeto_de_lei_112.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16136/projeto_de_lei_112.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de crédito adicional suplementar ao Orçamento de 2021 e da outras providências. (Pavimentação e recapeamento Rua Juca Rolim, Rua Escócia, Alemanha, Januária e França)</t>
   </si>
   <si>
     <t>16141</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16141/projeto_de_lei_114.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16141/projeto_de_lei_114.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de crédito adicional suplementar ao Orçamento de 2021 e dá outras providências. (pavimentação Ruas Espanha e Calil Rahal)</t>
   </si>
   <si>
     <t>16146</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16146/projeto_de_lei_116.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16146/projeto_de_lei_116.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de Crédito Adicional Suplementar ao Orçamento de 2021 e dá outras providências. ( Custeio de ações da COVID-19)</t>
   </si>
   <si>
     <t>16165</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16165/projeto_de_lei_118.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16165/projeto_de_lei_118.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de Metas e Diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de crédito adicional suplementar ao Orçamento de 2021 e dá outras providências. (Pavimentação Ruas Moscou e Vitória - Residencial Europa)</t>
   </si>
   <si>
     <t>16183</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16183/projeto_de_lei_121.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16183/projeto_de_lei_121.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de crédito adicional Suplementar ao Orçamento de 2021, e dá outras providências. (Despesas da Educação)</t>
   </si>
   <si>
     <t>16194</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16194/projeto_de_lei_123.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16194/projeto_de_lei_123.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Metas e Diretrizes ao PPA 2018/2021, LDO para 2021 e a abertura de crédito adicional suplementar ao Orçamento de 2021 e dá outras providências. (Custeio ações da COVID-19)</t>
   </si>
   <si>
     <t>16198</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16198/projeto_de_lei_127.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16198/projeto_de_lei_127.pdf</t>
   </si>
   <si>
     <t>15757</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior, Lino Júnior, Luiz Fernando Piu, Naldo, Ronie Von</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15757/proposta_de_emenda_a_lom_01.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15757/proposta_de_emenda_a_lom_01.pdf</t>
   </si>
   <si>
     <t>Cria dispositivo na Lei Orgânica do Município da Estância Turística de Ibiúna, para tornar obrigatória a execução da Programação Orçamentária que especifica</t>
   </si>
   <si>
     <t>15728</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15728/requerimento_58.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15728/requerimento_58.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações referentes à emenda do Deputado Jefferson Campos de R$ 250.000,00 (duzentos e cinquenta mil reais), destinada para a Recuperação e manutenção do envolto da Capela do Senhor Bom Jesus da Prisão, em nosso Município.</t>
   </si>
   <si>
     <t>15880</t>
   </si>
   <si>
     <t>Dr. Walmir Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15880/requerimento_111.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15880/requerimento_111.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando o fornecimento de cópia da lista atualizada de credores do Município e sua respectiva ordem de pagamento</t>
   </si>
   <si>
     <t>16096</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>RUE</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial</t>
   </si>
   <si>
     <t>Maioria</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial aos Projetos de Lei Nºs  101, 102, 103 e 104 de 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -936,68 +936,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16097/pl_complementar_105.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15648/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15738/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15755/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15781/projeto_de_lei_31.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15803/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15817/projeto_de_lei_40.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15818/projeto_de_lei_41.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15819/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15837/projeto_de_lei_50.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15859/projeto_de_lei_65.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15860/projeto_de_lei_66.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15890/projeto_de_lei_72.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15891/projeto_de_lei_73.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15892/projeto_de_lei_74.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15894/projeto_de_lei_76.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15912/projeto_de_lei_85.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15914/projeto_de_lei_87.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15915/projeto_de_lei_88.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15934/projeto_de_lei_92.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15950/projeto_de_lei_93.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15951/projeto_de_lei_94.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15953/projeto_de_lei_096.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15954/projeto_de_lei_097.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15955/projeto_de_lei_098-compactado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15984/projeto_de_lei_101.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15985/projeto_de_lei_102.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15986/projeto_de_lei_103.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16084/projeto_de_lei_104.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16098/projeto_de_lei_106.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16107/projeto_de_lei_107.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16135/projeto_de_lei_111.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16136/projeto_de_lei_112.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16141/projeto_de_lei_114.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16146/projeto_de_lei_116.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16165/projeto_de_lei_118.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16183/projeto_de_lei_121.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16194/projeto_de_lei_123.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16198/projeto_de_lei_127.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15757/proposta_de_emenda_a_lom_01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15728/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15880/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16097/pl_complementar_105.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15648/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15738/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15755/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15781/projeto_de_lei_31.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15803/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15817/projeto_de_lei_40.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15818/projeto_de_lei_41.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15819/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15837/projeto_de_lei_50.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15859/projeto_de_lei_65.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15860/projeto_de_lei_66.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15890/projeto_de_lei_72.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15891/projeto_de_lei_73.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15892/projeto_de_lei_74.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15894/projeto_de_lei_76.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15912/projeto_de_lei_85.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15914/projeto_de_lei_87.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15915/projeto_de_lei_88.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15934/projeto_de_lei_92.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15950/projeto_de_lei_93.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15951/projeto_de_lei_94.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15953/projeto_de_lei_096.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15954/projeto_de_lei_097.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15955/projeto_de_lei_098-compactado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15984/projeto_de_lei_101.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15985/projeto_de_lei_102.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15986/projeto_de_lei_103.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16084/projeto_de_lei_104.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16098/projeto_de_lei_106.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16107/projeto_de_lei_107.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16135/projeto_de_lei_111.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16136/projeto_de_lei_112.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16141/projeto_de_lei_114.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16146/projeto_de_lei_116.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16165/projeto_de_lei_118.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16183/projeto_de_lei_121.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16194/projeto_de_lei_123.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/16198/projeto_de_lei_127.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15757/proposta_de_emenda_a_lom_01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15728/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15880/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="59.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>