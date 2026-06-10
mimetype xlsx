--- v0 (2026-02-21)
+++ v1 (2026-06-10)
@@ -54,297 +54,297 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15370</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15370/indicacao_104.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15370/indicacao_104.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitado estudos para que seja elevado em pelo menos mais 02 (duas) horas a permanência da feira livre em nosso Município</t>
   </si>
   <si>
     <t>15379</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15379/indicacao_113.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15379/indicacao_113.pdf</t>
   </si>
   <si>
     <t>Indicação ao prefeito Municipal, solicitando instalação de enfeites de natal decorando as principais ruas e avenidas da Cidade, além das praças centrais e praça da Matriz.</t>
   </si>
   <si>
     <t>15166</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Ismael Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15166/mocao_002.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15166/mocao_002.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento a Equipe de Plantão do hospital Municipal de Ibiúna, chefiada pela Enfermeira Sueli Cardoso de Oliveira, na realização dos procedimentos necessários para estabilizar a criança vítima de afogamento</t>
   </si>
   <si>
     <t>15425</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15425/mocao_009.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15425/mocao_009.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio a ADI 5668/2017 realizada pelo Partido Socialista (PSOL), que trata sobre o ensino da teoria (ideologia) de gênero às crianças e jovens em idade escolar.</t>
   </si>
   <si>
     <t>15442</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15442/mocao_011.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15442/mocao_011.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao Decreto Estadual Nº 65.021, de 19 de junho de 2020, que "dispõe sobre a declaração de déficit atuarial do Regime Próprio de Previdência do Estado".</t>
   </si>
   <si>
     <t>15416</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Paulinho Dias, Abel do Cupim, Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15416/proj_decreto_legislativo_09.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15416/proj_decreto_legislativo_09.pdf</t>
   </si>
   <si>
     <t>Rejeita as Contas da Prefeitura Municipal da Estância Turística de Ibiúna relativas ao exercício de 2016.</t>
   </si>
   <si>
     <t>15475</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Câmara Municipal - CM</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15475/proj_decreto_legislativo_10.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15475/proj_decreto_legislativo_10.pdf</t>
   </si>
   <si>
     <t>Rejeita as Contas da Prefeitura Municipal da Estância Turística de Ibiúna relativas ao exercício de 2017.</t>
   </si>
   <si>
     <t>15253</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>João Benedicto de Mello Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15253/projeto_de_lei_205.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15253/projeto_de_lei_205.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas de ordem financeira para mitigar a frustração de receitas em face da situação de emergência e estado de calamidade pública decorrentes do novo coronavírus, COVID-19, no âmbito do Município da Estância Turística de Ibiúna, e dá outras providências</t>
   </si>
   <si>
     <t>15287</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15287/projeto_de_lei_233.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15287/projeto_de_lei_233.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de artifício e artefatos pirotécnicos em eventos realizados com a participação de animais, ou em áreas próximas a locais onde se abrigam animais, no âmbito da Estância Turística de Ibiúna, e dá outras providências.</t>
   </si>
   <si>
     <t>15233</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15233/projeto_de_resolucao_29.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15233/projeto_de_resolucao_29.pdf</t>
   </si>
   <si>
     <t>Suspende a realização das Sessões Ordinárias da Câmara Municipal de Ibiúna em decorrência da pandemia da COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>15251</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15251/projeto_de_resolucao_31.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15251/projeto_de_resolucao_31.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial de Vereadores e dá outras providências</t>
   </si>
   <si>
     <t>15485</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Pururuca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15485/projeto_de_resolucao_36.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15485/projeto_de_resolucao_36.pdf</t>
   </si>
   <si>
     <t>Altera o § 4º do artigo 16 da Resolução nº 005/83 - Regimento Interno da Câmara Municipal da Estância Turística de Ibiúna.</t>
   </si>
   <si>
     <t>15446</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima, Abel do Cupim, Devanil da Ressaca, Naldo, Pururuca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15446/prop_emenda_lom_02.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15446/prop_emenda_lom_02.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 20 da Lei Orgânica do Município de Ibiúna.</t>
   </si>
   <si>
     <t>15457</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15457/prop_emenda_lom_03.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15457/prop_emenda_lom_03.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 20 da Lei Orgânica do Município de Ibiúna.</t>
   </si>
   <si>
     <t>15447</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15447/requerimento_075.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15447/requerimento_075.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Presidente da Câmara, solicitando que disponibilize para votação o Projeto de Resolução Nº 21/2019, que altera o horário das Sessões da Câmara Municipal</t>
   </si>
   <si>
     <t>15119</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RUE</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial</t>
   </si>
   <si>
     <t>Maioria</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial ao Projeto de Lei Nº 193/2019, que "Dispõe sobre a concessão de subvenções à entidade que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>15161</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial ao Projeto de Lei Nº 195/2020 - que "Cria empregos públicos de provimento através de concurso público e dá outras providências</t>
   </si>
   <si>
     <t>15388</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial ao Projeto de Lei Nº 281/2020 que "Dispõe sobre autorização ao Executivo Municipal para promover a abertura de crédito adicional especial no orçamento vigente no valor de R$ 556.333,44 (quinhentos e cinquenta e seis mil, trezentos e trinta e três reais e quarenta e quatro centavos), para os fins que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>15445</t>
   </si>
   <si>
     <t>7</t>
   </si>
@@ -705,68 +705,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15370/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15379/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15166/mocao_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15425/mocao_009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15442/mocao_011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15416/proj_decreto_legislativo_09.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15475/proj_decreto_legislativo_10.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15253/projeto_de_lei_205.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15287/projeto_de_lei_233.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15233/projeto_de_resolucao_29.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15251/projeto_de_resolucao_31.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15485/projeto_de_resolucao_36.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15446/prop_emenda_lom_02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15457/prop_emenda_lom_03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15447/requerimento_075.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15370/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15379/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15166/mocao_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15425/mocao_009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15442/mocao_011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15416/proj_decreto_legislativo_09.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15475/proj_decreto_legislativo_10.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15253/projeto_de_lei_205.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15287/projeto_de_lei_233.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15233/projeto_de_resolucao_29.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15251/projeto_de_resolucao_31.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15485/projeto_de_resolucao_36.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15446/prop_emenda_lom_02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15457/prop_emenda_lom_03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15447/requerimento_075.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="62.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>