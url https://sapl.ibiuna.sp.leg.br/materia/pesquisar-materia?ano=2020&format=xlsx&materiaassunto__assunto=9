--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -54,297 +54,297 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15115</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15115/indicacao_011.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15115/indicacao_011.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para envio de Projeto de Lei visando equiparar o salário dos motoristas de transporte escolar aos cargos de motorista da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>15129</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15129/indicacao_014.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15129/indicacao_014.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que determina a correta aplicação da Lei Complementa Municipal Nº 175, de 05 de setembro de 2019 que "Institui gratificação de periculosidade aos servidores lotados no SAMU</t>
   </si>
   <si>
     <t>15224</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima, Elisângela do Escolar</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15224/indicacao_075.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15224/indicacao_075.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos visando a edição de Projeto de Lei visando a concessão de folga extra mensal para vigias.</t>
   </si>
   <si>
     <t>15130</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>João Benedicto de Mello Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15130/projeto_de_lei_195.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15130/projeto_de_lei_195.pdf</t>
   </si>
   <si>
     <t>Cria empregos públicos de provimento através de concurso público e dá outras providências.</t>
   </si>
   <si>
     <t>15131</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15131/projeto_de_lei_196.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15131/projeto_de_lei_196.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de referência do emprego público que especifica e dá outras providências</t>
   </si>
   <si>
     <t>15236</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15236/projeto_de_lei_202.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15236/projeto_de_lei_202.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n" 033/2007, que alterou dispositivos da Lei Complementar 10/2005, e dá outras providências.</t>
   </si>
   <si>
     <t>15168</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15168/projeto_de_lei_199.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15168/projeto_de_lei_199.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de folgas aos Guardas Civis Municipais, e dá outras providências</t>
   </si>
   <si>
     <t>15269</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15269/projeto_de_lei_210.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15269/projeto_de_lei_210.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de folgas aos Vigias Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>15270</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15270/projeto_de_lei_211.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15270/projeto_de_lei_211.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução de jornada para servidores públicos que tenham dependentes com necessidades especiais.</t>
   </si>
   <si>
     <t>15452</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>Câmara Municipal - CM</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15452/projeto_de_lei_313.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15452/projeto_de_lei_313.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção de cargo na Câmara Municipal da Estância Turísticas de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>15453</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15453/projeto_de_lei_314.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15453/projeto_de_lei_314.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargo na Câmara Municipal da Estância Turística de Ibiúna.</t>
   </si>
   <si>
     <t>15307</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15307/projeto_de_resolucao_32.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15307/projeto_de_resolucao_32.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal a celebrar convênio com a Cruzeiro do Sul Educacional S.A e dá outras providências</t>
   </si>
   <si>
     <t>15451</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15451/projeto_de_resolucao_34.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15451/projeto_de_resolucao_34.pdf</t>
   </si>
   <si>
     <t>Estabelece as atribuições dos cargos de Assessor Parlamentar e de Assessor de Gabinete da Presidência, existentes no Quadro de Servidores da Câmara Municipal de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>15467</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15467/projeto_de_resolucao_35.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15467/projeto_de_resolucao_35.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução de jornada para os funcionários e servidores da Câmara Municipal da Estância Turística de Ibiúna que tenham dependentes com necessidades especiais, nos termos da Lei Municipal Nº 2315, de 09 de outubro de 2020.</t>
   </si>
   <si>
     <t>15116</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15116/requerimento_002.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15116/requerimento_002.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informação sobre todos os funcionários da Educação, com seus respectivos cargos, lotação e com quais recursos são pagos seus vencimentos, referentes aos anos de 2017, 2018 e 2019;</t>
   </si>
   <si>
     <t>15125</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15125/requerimento_009.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15125/requerimento_009.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações a respeito da Lei Municipal Nº 2272/2019, informando por qual o motivo o Poder Executivo não vem cumprindo o artigo 6º da Lei; Por qual motivo os funcionários ainda não receberam o referido auxílio-alimentação; Se os servidores receberão o auxílio referente ao pagamento do mês de fevereiro.</t>
   </si>
   <si>
     <t>15170</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15170/requerimento_023.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15170/requerimento_023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe o motivo do desconto no valor de R$ 200,00 (duzentos reais) no pagamento dos servidores da educação, consta no holerite o seguinte termo (COD 801) Desconto valor pago no Adiantamento. Informando de que se trata esse adiantamento</t>
   </si>
   <si>
     <t>15171</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15171/requerimento_024.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15171/requerimento_024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Educação, solicitando que informe por qual o motivo não foi realizado o pagamento da alteração feita na carga horária de 30 minutos dos professores municipais; bem como informe de que forma e quando se dará o pagamento</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -651,68 +651,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15115/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15129/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15224/indicacao_075.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15130/projeto_de_lei_195.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15131/projeto_de_lei_196.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15236/projeto_de_lei_202.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15168/projeto_de_lei_199.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15269/projeto_de_lei_210.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15270/projeto_de_lei_211.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15452/projeto_de_lei_313.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15453/projeto_de_lei_314.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15307/projeto_de_resolucao_32.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15451/projeto_de_resolucao_34.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15467/projeto_de_resolucao_35.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15116/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15125/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15170/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15171/requerimento_024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15115/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15129/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15224/indicacao_075.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15130/projeto_de_lei_195.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15131/projeto_de_lei_196.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15236/projeto_de_lei_202.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15168/projeto_de_lei_199.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15269/projeto_de_lei_210.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15270/projeto_de_lei_211.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15452/projeto_de_lei_313.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15453/projeto_de_lei_314.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15307/projeto_de_resolucao_32.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15451/projeto_de_resolucao_34.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15467/projeto_de_resolucao_35.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15116/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15125/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15170/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15171/requerimento_024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>