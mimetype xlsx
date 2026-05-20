--- v0 (2026-02-07)
+++ v1 (2026-05-20)
@@ -54,1248 +54,1248 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15112</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15112/indicacao_008.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15112/indicacao_008.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para denominação de uma Rua no Bairro Centro com o nome de Rua Irineu Vaz Domingues.</t>
   </si>
   <si>
     <t>15113</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15113/indicacao_009.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15113/indicacao_009.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para denominação de uma Travessa no Bairro Paiol Pequeno com o nome de Travessa Laurici Rodrigues Soares</t>
   </si>
   <si>
     <t>15114</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15114/indicacao_010.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15114/indicacao_010.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a denominação de uma Rua no Bairro Paruru com o nome de Rua Brasilina Domingues de Moraes</t>
   </si>
   <si>
     <t>15151</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15151/indicacao_022.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15151/indicacao_022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando benfeitorias e serviços no Distrito do Paruru, contendo: Base da GCM com viaturas e guardas disponíveis 24 horas; instalação de Câmera inteligente em diversos pontos do Bairro; criação e instalação de uma subprefeitura; disponibilização de uma ambulância; aumento no atendimento médico; atendimento odontológico no Posto; urbanização com instalação de bicos de luz, guias, calçadas e pavimentação das principais ruas; instalação de Posto de Correios.</t>
   </si>
   <si>
     <t>15153</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15153/indicacao_024.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15153/indicacao_024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando benfeitorias e serviços no Distrito do Carmo Messias, contendo: Base da GCM com viaturas e guardas disponíveis 24 horas; instalação de Câmera inteligente em diversos pontos do Bairro; criação e instalação de uma subprefeitura; disponibilização de uma ambulância; aumento no atendimento médico; atendimento odontológico no Posto; urbanização com instalação de bicos de luz, guias, calçadas e pavimentação das principais ruas; instalação de Posto de Correios.</t>
   </si>
   <si>
     <t>15154</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15154/indicacao_025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15154/indicacao_025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando benfeitorias no Bairro Rosarial: Construção de duas lombadas na Rua Fabiano Vieira de Góes; duas luminárias na mesma rua; operação tapa-buraco em todas as ruas do Bairro; reparação de todas as lâmpadas queimadas</t>
   </si>
   <si>
     <t>15203</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15203/indicacao_054.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15203/indicacao_054.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que informe o andamento e finalização ao processo de denominação de duas travessas no Bairro da Cachoeira</t>
   </si>
   <si>
     <t>15204</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15204/indicacao_055.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15204/indicacao_055.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para denominação de uma rua no Bairro Cupim com o nome de Rua Leonina Martins Vieira Pereira</t>
   </si>
   <si>
     <t>15369</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15369/indicacao_103.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15369/indicacao_103.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para denominação de uma travessa no Bairro Recreio com o nome de: Travessa Maria Mendes Barbosa</t>
   </si>
   <si>
     <t>15413</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Claudinho Coragem</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15413/indicacao_114.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15413/indicacao_114.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para denominação de uma rua localizada no Bairro Gabriel, com extensão de aproximadamente 120 metros, paralela a Rua Antônio Pedro de Camargo.</t>
   </si>
   <si>
     <t>15449</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15449/indicacao_120.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15449/indicacao_120.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando envio de Projeto de Lei dispondo sobre a denominação de uma rua no Bairro Cupim com o nome de Rua Lamartine Calegare</t>
   </si>
   <si>
     <t>15353</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15353/mocao_004.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15353/mocao_004.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio a Fundação Itesp, responsável pela política agrária e fundiária do estado de São Paulo</t>
   </si>
   <si>
     <t>15254</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>João Benedicto de Mello Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15254/projeto_de_lei_206.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15254/projeto_de_lei_206.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 1417 de 26 de maio de 2008 e dá outras providências. (Travessa Izildinha da Conceição Soares de Souza)</t>
   </si>
   <si>
     <t>15256</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15256/projeto_de_lei_208.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15256/projeto_de_lei_208.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remoção de veículos abandonados no Município de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>15259</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15259/projeto_de_lei_212.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15259/projeto_de_lei_212.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova redação da Lei nº 1400 de 26 de março de 2008, e autoriza o Poder Executivo a adquirir, via de desapropriação amigável ou judicial, uma área localizada no Bairro do Votorantim, neste município e comarca de Ibiúna, SP, necessária para o prolongamento da Rua Alice de Camargo, e dá outras providências.</t>
   </si>
   <si>
     <t>15264</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15264/projeto_de_lei_216.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15264/projeto_de_lei_216.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Rio de Una de Baixo, e dá outras providências. (Travessa João Vieira Cordeiro).</t>
   </si>
   <si>
     <t>15265</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15265/projeto_de_lei_217.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15265/projeto_de_lei_217.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Rua no Centro, e dá outras providências. (Rua Irineu Vaz Domingues)</t>
   </si>
   <si>
     <t>15266</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15266/projeto_de_lei_218.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15266/projeto_de_lei_218.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Vila Pitico, e dá outras providências. (Travessa Capivara).</t>
   </si>
   <si>
     <t>15308</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15308/projeto_de_lei_237.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15308/projeto_de_lei_237.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de uma Travessa no Bairro Ressaca, e dá outras providências. (Travessa Ovidio de Camargo)</t>
   </si>
   <si>
     <t>15309</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15309/projeto_de_lei_238.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15309/projeto_de_lei_238.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Rua no Bairro Carmo Messias, e dá outras providências. (Rua Leonildo Antônio Domingues).</t>
   </si>
   <si>
     <t>15310</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15310/projeto_de_lei_239.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15310/projeto_de_lei_239.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Estrada no Bairro Vargem do Salto, e dá outras providências. (Estrada Municipal Eduardo Cesário da Silva).</t>
   </si>
   <si>
     <t>15311</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15311/projeto_de_lei_240.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15311/projeto_de_lei_240.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Laval, e dá outras providências. (Travessa Jonas Mendonça Leão).</t>
   </si>
   <si>
     <t>15312</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15312/projeto_de_lei_241.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15312/projeto_de_lei_241.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Estrada no Bairro Pocinho, e dá outras providências. (Estrada Municipal Thomaz Clemente Machado).</t>
   </si>
   <si>
     <t>15319</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15319/projeto_de_lei_242.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15319/projeto_de_lei_242.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Paiol Pequeno, e dá outras providências. (Travessa Emydio Vieira Gonçalves)</t>
   </si>
   <si>
     <t>15320</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15320/projeto_de_lei_243.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15320/projeto_de_lei_243.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Praça e dá outras providências. (Praça Vitor Cassemiro Filho)</t>
   </si>
   <si>
     <t>15321</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15321/projeto_de_lei_244.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15321/projeto_de_lei_244.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Rua no Bairro Gemima, e dá outras providências. (Rua Manoel Antônio da Silva Lopes)</t>
   </si>
   <si>
     <t>15322</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15322/projeto_de_lei_245.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15322/projeto_de_lei_245.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Alameda no Bairro Curral, e dá outras providências. (Alameda Sol)</t>
   </si>
   <si>
     <t>15323</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15323/projeto_de_lei_246.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15323/projeto_de_lei_246.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de uma Travessa no Bairro Jardim Gemima, e dá outras providências. (Travessa Sérgio Teixeira)</t>
   </si>
   <si>
     <t>15326</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15326/projeto_de_lei_249.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15326/projeto_de_lei_249.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de duas Vias no Bairro Feital, e dá outras providências. (Alameda Jacob do Carmo Leite e Alameda Carlino Antônio de Oliveira)</t>
   </si>
   <si>
     <t>15327</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15327/projeto_de_lei_250.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15327/projeto_de_lei_250.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Via no Bairro Rio de Una, e dá outras providências. (Travessa Paulo Rogério Baliza dos Santos)</t>
   </si>
   <si>
     <t>15328</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15328/projeto_de_lei_251.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15328/projeto_de_lei_251.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Rua no Bairro Rosarial, e dá outras providências. (Rua Pedro Antônio de Moraes).</t>
   </si>
   <si>
     <t>15329</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15329/projeto_de_lei_252.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15329/projeto_de_lei_252.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Gabriel, e dá outras providências. (Travessa Justino Antônio Garcia).</t>
   </si>
   <si>
     <t>15330</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15330/projeto_de_lei_253.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15330/projeto_de_lei_253.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa  no Bairro Gabriel, e dá outras providências. (Travessa Dorvalina Vieira da Silva)</t>
   </si>
   <si>
     <t>15331</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15331/projeto_de_lei_254.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15331/projeto_de_lei_254.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da denominação de uma Rua, e dá outras providências. (Travessa Carmo Manoel da Rosa)</t>
   </si>
   <si>
     <t>15344</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15344/projeto_de_lei_256.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15344/projeto_de_lei_256.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Rio de Una de Baixo, e dá outras providências. (Travessa Joaquim Esteves)</t>
   </si>
   <si>
     <t>15345</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15345/projeto_de_lei_257.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15345/projeto_de_lei_257.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Rua no Bairro Carmo Messias, e dá outras providências. (Rua Joaquina Pedroso de Oliveira)</t>
   </si>
   <si>
     <t>15346</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15346/projeto_de_lei_258.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15346/projeto_de_lei_258.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Rua no Bairro Ressaca, e dá outras providências. (Rua Olavo Ferreira França Marcicano)</t>
   </si>
   <si>
     <t>15347</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15347/projeto_de_lei_259.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15347/projeto_de_lei_259.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Travessa no Bairro Ressaca e dá outras providências. (Travessa João Ferreira de Souza).</t>
   </si>
   <si>
     <t>15348</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15348/projeto_de_lei_260.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15348/projeto_de_lei_260.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Travessa no Bairro Lageadinho e dá outras providências. ()</t>
   </si>
   <si>
     <t>15349</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15349/projeto_de_lei_261.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15349/projeto_de_lei_261.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua no Bairro Vargem do Salto, e dá outras providências. (Rua Júlia Vieira de Camargo).</t>
   </si>
   <si>
     <t>15354</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15354/projeto_de_lei_262.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15354/projeto_de_lei_262.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Colégio, e dá outras providências. (Rua Tarcísio eme)</t>
   </si>
   <si>
     <t>15355</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15355/projeto_de_lei_263.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15355/projeto_de_lei_263.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de duas vias no Bairro Gabriel, e dá outras providências. (Alameda Gentil Vieira Cardoso / Alameda Miguel Vieira Cardoso).</t>
   </si>
   <si>
     <t>15356</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15356/projeto_de_lei_264.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15356/projeto_de_lei_264.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Logradouros Públicos no Loteamento Condomínio Águas do Sorocabussu e dá outras providências.</t>
   </si>
   <si>
     <t>15357</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15357/projeto_de_lei_265.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15357/projeto_de_lei_265.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Areia Vermelha, e dá outras providências. (Travessa Vitória Dias da Silva).</t>
   </si>
   <si>
     <t>15358</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15358/projeto_de_lei_266.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15358/projeto_de_lei_266.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Paiol Pequeno, e dá outras providências. (Alameda João Paulo Domingues).</t>
   </si>
   <si>
     <t>15359</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15359/projeto_de_lei_267.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15359/projeto_de_lei_267.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Areia Vermelha e dá outras providências. (Travessa José Rodrigues de Camargo)</t>
   </si>
   <si>
     <t>15360</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15360/projeto_de_lei_268.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15360/projeto_de_lei_268.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Cupim, e dá outras providências. (Rua Leonina Martins Vieira Pereira).</t>
   </si>
   <si>
     <t>15364</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15364/projeto_de_lei_272.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15364/projeto_de_lei_272.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Logradouros Públicos no Bairro Rosaril e dá outras providências. (Travessa Santidade / Travessa da Oração / Travessa Vida Real)</t>
   </si>
   <si>
     <t>15365</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15365/projeto_de_lei_273.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15365/projeto_de_lei_273.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Travessa no Bairro Rio de Una de Cima, e dá outras providências. (Travessa Raimundo Godinho Dias).</t>
   </si>
   <si>
     <t>15366</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15366/projeto_de_lei_274.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15366/projeto_de_lei_274.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Travessa no Bairro Vila Lima, e dá outras providências. (Travessa Jesus Simões Angra).</t>
   </si>
   <si>
     <t>15384</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15384/projeto_de_lei_277.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15384/projeto_de_lei_277.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Dois Córregos, e dá outras providências. (Travessa Julio Mario Soares)</t>
   </si>
   <si>
     <t>15385</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15385/projeto_de_lei_278.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15385/projeto_de_lei_278.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Cachoeira, e dá outras providências. (Rua Maria José dos Anjos da Silva)</t>
   </si>
   <si>
     <t>15386</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15386/projeto_de_lei_279.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15386/projeto_de_lei_279.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Nº 1428 de 19 de junho de 2008 e dá outras providências. (Rua Jabuti)</t>
   </si>
   <si>
     <t>15395</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15395/projeto_de_lei_282.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15395/projeto_de_lei_282.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de duas vias no Bairro Cachoeira, e dá outras providências. (Alameda Geny de Jesus e Alameda Maria de Lourdes Nunes de Oliveira)</t>
   </si>
   <si>
     <t>15397</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15397/projeto_de_lei_284.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15397/projeto_de_lei_284.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 1759 de 16 de fevereiro de 2012 e dá outras providências. (Travessa Família Jerônimo)</t>
   </si>
   <si>
     <t>15398</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15398/projeto_de_lei_285.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15398/projeto_de_lei_285.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Vargem do Salto, e dá outras providências. (Travessa Moacir Ribeiro da Silva)</t>
   </si>
   <si>
     <t>15399</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15399/projeto_de_lei_286.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15399/projeto_de_lei_286.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Vargem do Salto, e dá outras providências. (Travessa José Carlos Pires de Oliveira).</t>
   </si>
   <si>
     <t>15400</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15400/projeto_de_lei_287.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15400/projeto_de_lei_287.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Vargem do Salto, e dá outras providências. (Travessa Benedito Ribeiro da Silva).</t>
   </si>
   <si>
     <t>15401</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15401/projeto_de_lei_288.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15401/projeto_de_lei_288.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Cachoeira, e dá outras providências. (Travessa Marcelina Augusta da Conceição)</t>
   </si>
   <si>
     <t>15402</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15402/projeto_de_lei_289.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15402/projeto_de_lei_289.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Vargem do Salto, e dá outras providências. (Travessa José Vieira da Silva)</t>
   </si>
   <si>
     <t>15403</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15403/projeto_de_lei_290.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15403/projeto_de_lei_290.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Vargem do Salto, e dá outras providências. (Travessa Moacir Vieira Cordeiro)</t>
   </si>
   <si>
     <t>15404</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15404/projeto_de_lei_291.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15404/projeto_de_lei_291.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Vargem do Salto, e dá outras providências. (Travessa Gentil Vieira Branco)</t>
   </si>
   <si>
     <t>15405</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15405/projeto_de_lei_292.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15405/projeto_de_lei_292.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Vargem do Salto, e dá outras providências. (Travessa Oseas Cordeiro de Medelo)</t>
   </si>
   <si>
     <t>15406</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15406/projeto_de_lei_293.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15406/projeto_de_lei_293.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Rosarial, e dá outras providências. (Alameda Antônio da Anunciação)</t>
   </si>
   <si>
     <t>15407</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15407/projeto_de_lei_294.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15407/projeto_de_lei_294.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Grilos, e dá outras providências. (Travessa Maria Bleinatt de Andrade)</t>
   </si>
   <si>
     <t>15418</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15418/projeto_de_lei_296.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15418/projeto_de_lei_296.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Morro Grande, e dá outras providências. (Travessa Alzira Vieira do Nascimento).</t>
   </si>
   <si>
     <t>15419</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15419/projeto_de_lei_297.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15419/projeto_de_lei_297.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Recreio, e dá outras providências. (Travessa Maria Mendes Borba).</t>
   </si>
   <si>
     <t>15426</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15426/projeto_de_lei_298.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15426/projeto_de_lei_298.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominações de Rua no Bairro Gabriel, e dá outras providências. (Travessa Margarida Maria das Dores)</t>
   </si>
   <si>
     <t>15427</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15427/projeto_de_lei_299.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15427/projeto_de_lei_299.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Capim Azedo, e dá outras providências. (Alameda Eunice Moreira)</t>
   </si>
   <si>
     <t>15428</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15428/projeto_de_lei_300.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15428/projeto_de_lei_300.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Vargem do Salto, e dá outras providências. (Travessa Isaura Vieira da Silva)</t>
   </si>
   <si>
     <t>15429</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15429/projeto_de_lei_301.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15429/projeto_de_lei_301.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Vargem do Salto, e dá outras providências. (Travessa José Vieira Aranha).</t>
   </si>
   <si>
     <t>15430</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15430/projeto_de_lei_302.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15430/projeto_de_lei_302.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Pires, e dá outras providências. (Rua Maria Pinto das Dores)</t>
   </si>
   <si>
     <t>15432</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15432/projeto_de_lei_304.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15432/projeto_de_lei_304.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Capim Azedo e dá outras providências.  (Travessa João Cardoso de Moraes)</t>
   </si>
   <si>
     <t>15433</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15433/projeto_de_lei_305.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15433/projeto_de_lei_305.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Capim Azedo, e dá outras providências. (Travessa Paula Cardoso de Moraes)</t>
   </si>
   <si>
     <t>15434</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15434/projeto_de_lei_306.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15434/projeto_de_lei_306.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Vargem do Salto, e dá outras providências. (Travessa Daniel do Nascimento).</t>
   </si>
   <si>
     <t>15435</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15435/projeto_de_lei_307.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15435/projeto_de_lei_307.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Paruru, e dá outras providências. (Travessa Mauro Reikiti Baba)</t>
   </si>
   <si>
     <t>15477</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15477/projeto_de_lei_308.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15477/projeto_de_lei_308.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Cachoeira, e dá outras providências. (Rua Sylvestre Ragusa)</t>
   </si>
   <si>
     <t>15478</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15478/projeto_de_lei_311.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15478/projeto_de_lei_311.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Gabriel e dá outras providências. (Travessa Alberto Antônio de Camargo)</t>
   </si>
   <si>
     <t>15444</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15444/projeto_de_lei_312.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15444/projeto_de_lei_312.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Rio de Una, e dá outras providências. (Rua Recanto Alto da Boa Vista)</t>
   </si>
   <si>
     <t>15454</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15454/projeto_de_lei_315.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15454/projeto_de_lei_315.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Curral e dá outras providências. (Travessa Carlos Teixeira Júnior).</t>
   </si>
   <si>
     <t>15459</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15459/projeto_de_lei_317.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15459/projeto_de_lei_317.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Carmo Messias, e dá outras providências. (Travessa Rosalina Nunes da Silva)</t>
   </si>
   <si>
     <t>15460</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15460/projeto_de_lei_318.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15460/projeto_de_lei_318.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Vargem do Salto e dá outras providências. (Travessa Noel Francisco Ribeiro)</t>
   </si>
   <si>
     <t>15461</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15461/projeto_de_lei_319.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15461/projeto_de_lei_319.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a complementação da Lei Nº 1970 de 21 de agosto de 2014, que deu denominação de diversas vias no Bairro Rio de Una de Cima/Bairro do Cupim e dá outras providências. (Rua Lázaro Pontes, Rua Lamartine Calegare, Rua Vicente Alexandre de Oliveira, Rua Raquel Pureza da Silva Araújo, Rua Manoel Antônio da Silva Lopes)</t>
   </si>
   <si>
     <t>15462</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15462/projeto_de_lei_320.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15462/projeto_de_lei_320.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 2080 de 05 de maio de 2016, que deu denominação de logradouros no Bairro do Puri, e dá outras providências. (Rua Anacleto Soares da Rosa)</t>
   </si>
   <si>
     <t>15463</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15463/projeto_de_lei_321.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15463/projeto_de_lei_321.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouros do Bairro do Rio de Una de Baixo e dá outras providências. (Rua Vicentina Rosa Domingues).</t>
   </si>
   <si>
     <t>15465</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15465/projeto_de_lei_323.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15465/projeto_de_lei_323.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouros no Bairro da Cachoeira e dá outras providências. (Rua Otacilio Paulo de Oliveira, Estrada Marialdo Dias, Rua Josias Vaz Domingues)</t>
   </si>
   <si>
     <t>15480</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15480/projeto_de_lei_329.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15480/projeto_de_lei_329.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominações de uma via no Bairro Carmo Messias, e dá outras providências. (Travessa Severino Garcia)</t>
   </si>
   <si>
     <t>15481</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15481/projeto_de_lei_330.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15481/projeto_de_lei_330.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Dois Córregos e dá outras providências. (Travessa Júlio Mário Soares)</t>
   </si>
   <si>
     <t>15482</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15482/projeto_de_lei_331.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15482/projeto_de_lei_331.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominações de uma Praça no Bairro Residencial Jardim Europa, e dá outras providências. (Praça João Francisco Pereira)</t>
   </si>
   <si>
     <t>15483</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15483/projeto_de_lei_332.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15483/projeto_de_lei_332.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominações da Garagem Municipal e dá outras providências. (Garagem Municipal Maurílio Cassimiro)</t>
   </si>
   <si>
     <t>15484</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15484/projeto_de_lei_0333.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15484/projeto_de_lei_0333.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominações do Anexo da Creche Municipal do Bairro Capim Azedo, e dá outras providências. (Anexo Andreza Francisca Pontes.)</t>
   </si>
   <si>
     <t>15455</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15455/projeto_de_lei_316.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15455/projeto_de_lei_316.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Curral e dá outras providências. (Rua Sebastião Coelho Ramalho)</t>
   </si>
   <si>
     <t>15172</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15172/requerimento_025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15172/requerimento_025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre a notícia que Ibiúna perdeu grande parte do território do Condomínio Granja Veridiana.</t>
   </si>
   <si>
     <t>15291</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15291/requerimento_043.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15291/requerimento_043.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Chefe Regional da Empresa Brasileira de Correios e Telégrafos, solicitando providências para regularização e implantação e prestação do serviço de entrega de correspondências na Estrada Municipal Francisco Vieira Gonçalves (Estrada do Porto)</t>
   </si>
   <si>
     <t>15411</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15411/requerimento_067.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15411/requerimento_067.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Diretor Regional da CPFL - Regional Ibiúna, solicitando que tome as providências necessárias para a mudança e a correta padronização do poste localizado na altura do número 259 e 297 da Rua Antônio Coelho Ramalho, no Bairro Laval II.</t>
   </si>
   <si>
     <t>15239</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VETOP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15239/mensagem_de_veto_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15239/mensagem_de_veto_001.pdf</t>
   </si>
   <si>
     <t>Veto Parcial a Lei Complementar Nº 184, de 31 de março de 2020 que "Institui o Código de Uso, Ocupação, Parcelamento do Solo, e Regularização Fundiária, no Município da Estância Turística de Ibiúna e dá outras providências."</t>
   </si>
   <si>
     <t>15252</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15252/mensagem_de_veto_002.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15252/mensagem_de_veto_002.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Parcial ao Projeto de Lei Nº 175/2019 que "Institui o Código de Uso, Ocupação, Parcelamento do Solo, e Regularização Fundiária, no Município da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1602,68 +1602,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15112/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15113/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15114/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15151/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15153/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15154/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15203/indicacao_054.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15204/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15369/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15413/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15449/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15353/mocao_004.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15254/projeto_de_lei_206.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15256/projeto_de_lei_208.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15259/projeto_de_lei_212.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15264/projeto_de_lei_216.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15265/projeto_de_lei_217.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15266/projeto_de_lei_218.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15308/projeto_de_lei_237.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15309/projeto_de_lei_238.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15310/projeto_de_lei_239.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15311/projeto_de_lei_240.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15312/projeto_de_lei_241.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15319/projeto_de_lei_242.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15320/projeto_de_lei_243.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15321/projeto_de_lei_244.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15322/projeto_de_lei_245.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15323/projeto_de_lei_246.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15326/projeto_de_lei_249.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15327/projeto_de_lei_250.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15328/projeto_de_lei_251.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15329/projeto_de_lei_252.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15330/projeto_de_lei_253.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15331/projeto_de_lei_254.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15344/projeto_de_lei_256.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15345/projeto_de_lei_257.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15346/projeto_de_lei_258.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15347/projeto_de_lei_259.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15348/projeto_de_lei_260.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15349/projeto_de_lei_261.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15354/projeto_de_lei_262.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15355/projeto_de_lei_263.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15356/projeto_de_lei_264.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15357/projeto_de_lei_265.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15358/projeto_de_lei_266.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15359/projeto_de_lei_267.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15360/projeto_de_lei_268.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15364/projeto_de_lei_272.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15365/projeto_de_lei_273.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15366/projeto_de_lei_274.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15384/projeto_de_lei_277.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15385/projeto_de_lei_278.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15386/projeto_de_lei_279.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15395/projeto_de_lei_282.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15397/projeto_de_lei_284.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15398/projeto_de_lei_285.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15399/projeto_de_lei_286.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15400/projeto_de_lei_287.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15401/projeto_de_lei_288.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15402/projeto_de_lei_289.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15403/projeto_de_lei_290.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15404/projeto_de_lei_291.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15405/projeto_de_lei_292.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15406/projeto_de_lei_293.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15407/projeto_de_lei_294.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15418/projeto_de_lei_296.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15419/projeto_de_lei_297.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15426/projeto_de_lei_298.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15427/projeto_de_lei_299.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15428/projeto_de_lei_300.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15429/projeto_de_lei_301.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15430/projeto_de_lei_302.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15432/projeto_de_lei_304.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15433/projeto_de_lei_305.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15434/projeto_de_lei_306.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15435/projeto_de_lei_307.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15477/projeto_de_lei_308.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15478/projeto_de_lei_311.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15444/projeto_de_lei_312.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15454/projeto_de_lei_315.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15459/projeto_de_lei_317.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15460/projeto_de_lei_318.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15461/projeto_de_lei_319.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15462/projeto_de_lei_320.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15463/projeto_de_lei_321.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15465/projeto_de_lei_323.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15480/projeto_de_lei_329.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15481/projeto_de_lei_330.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15482/projeto_de_lei_331.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15483/projeto_de_lei_332.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15484/projeto_de_lei_0333.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15455/projeto_de_lei_316.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15172/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15291/requerimento_043.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15411/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15239/mensagem_de_veto_001.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15252/mensagem_de_veto_002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15112/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15113/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15114/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15151/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15153/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15154/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15203/indicacao_054.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15204/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15369/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15413/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15449/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15353/mocao_004.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15254/projeto_de_lei_206.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15256/projeto_de_lei_208.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15259/projeto_de_lei_212.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15264/projeto_de_lei_216.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15265/projeto_de_lei_217.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15266/projeto_de_lei_218.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15308/projeto_de_lei_237.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15309/projeto_de_lei_238.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15310/projeto_de_lei_239.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15311/projeto_de_lei_240.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15312/projeto_de_lei_241.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15319/projeto_de_lei_242.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15320/projeto_de_lei_243.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15321/projeto_de_lei_244.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15322/projeto_de_lei_245.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15323/projeto_de_lei_246.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15326/projeto_de_lei_249.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15327/projeto_de_lei_250.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15328/projeto_de_lei_251.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15329/projeto_de_lei_252.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15330/projeto_de_lei_253.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15331/projeto_de_lei_254.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15344/projeto_de_lei_256.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15345/projeto_de_lei_257.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15346/projeto_de_lei_258.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15347/projeto_de_lei_259.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15348/projeto_de_lei_260.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15349/projeto_de_lei_261.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15354/projeto_de_lei_262.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15355/projeto_de_lei_263.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15356/projeto_de_lei_264.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15357/projeto_de_lei_265.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15358/projeto_de_lei_266.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15359/projeto_de_lei_267.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15360/projeto_de_lei_268.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15364/projeto_de_lei_272.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15365/projeto_de_lei_273.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15366/projeto_de_lei_274.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15384/projeto_de_lei_277.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15385/projeto_de_lei_278.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15386/projeto_de_lei_279.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15395/projeto_de_lei_282.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15397/projeto_de_lei_284.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15398/projeto_de_lei_285.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15399/projeto_de_lei_286.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15400/projeto_de_lei_287.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15401/projeto_de_lei_288.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15402/projeto_de_lei_289.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15403/projeto_de_lei_290.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15404/projeto_de_lei_291.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15405/projeto_de_lei_292.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15406/projeto_de_lei_293.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15407/projeto_de_lei_294.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15418/projeto_de_lei_296.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15419/projeto_de_lei_297.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15426/projeto_de_lei_298.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15427/projeto_de_lei_299.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15428/projeto_de_lei_300.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15429/projeto_de_lei_301.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15430/projeto_de_lei_302.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15432/projeto_de_lei_304.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15433/projeto_de_lei_305.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15434/projeto_de_lei_306.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15435/projeto_de_lei_307.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15477/projeto_de_lei_308.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15478/projeto_de_lei_311.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15444/projeto_de_lei_312.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15454/projeto_de_lei_315.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15459/projeto_de_lei_317.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15460/projeto_de_lei_318.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15461/projeto_de_lei_319.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15462/projeto_de_lei_320.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15463/projeto_de_lei_321.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15465/projeto_de_lei_323.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15480/projeto_de_lei_329.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15481/projeto_de_lei_330.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15482/projeto_de_lei_331.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15483/projeto_de_lei_332.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15484/projeto_de_lei_0333.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15455/projeto_de_lei_316.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15172/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15291/requerimento_043.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15411/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15239/mensagem_de_veto_001.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15252/mensagem_de_veto_002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>