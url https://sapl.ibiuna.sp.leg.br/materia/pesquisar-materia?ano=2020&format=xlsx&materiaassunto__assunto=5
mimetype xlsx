--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -54,564 +54,564 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15127</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15127/indicacao_012.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15127/indicacao_012.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de limpeza e manutenção da Ciclovia (Pista de caminhada).</t>
   </si>
   <si>
     <t>15144</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15144/indicacao_015.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15144/indicacao_015.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando reforma da calçada na Rua Maria La Farina Milani, altura da esquina com a Avenida Vereador João Benedicto de Mello Júnior</t>
   </si>
   <si>
     <t>15146</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15146/indicacao_017.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15146/indicacao_017.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de tapa-buracos ou recapeamento das Ruas Cel. Salvador Rolim de Freitas, Rua Francisco de Barros, Rua Maria La Farina Milan e Rua Severino Moraes</t>
   </si>
   <si>
     <t>15147</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15147/indicacao_018.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15147/indicacao_018.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando pavimentação asfáltica da Rua Portugal, no Bairro Ibiúna Garden (ao final da rua Girassóis).</t>
   </si>
   <si>
     <t>15150</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15150/indicacao_021.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15150/indicacao_021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando construção de tubulação para escoamento de águas fluviais na rotatória localizada na Marginal, em frente ao loteamento São Lucas</t>
   </si>
   <si>
     <t>15151</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15151/indicacao_022.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15151/indicacao_022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando benfeitorias e serviços no Distrito do Paruru, contendo: Base da GCM com viaturas e guardas disponíveis 24 horas; instalação de Câmera inteligente em diversos pontos do Bairro; criação e instalação de uma subprefeitura; disponibilização de uma ambulância; aumento no atendimento médico; atendimento odontológico no Posto; urbanização com instalação de bicos de luz, guias, calçadas e pavimentação das principais ruas; instalação de Posto de Correios.</t>
   </si>
   <si>
     <t>15153</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15153/indicacao_024.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15153/indicacao_024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando benfeitorias e serviços no Distrito do Carmo Messias, contendo: Base da GCM com viaturas e guardas disponíveis 24 horas; instalação de Câmera inteligente em diversos pontos do Bairro; criação e instalação de uma subprefeitura; disponibilização de uma ambulância; aumento no atendimento médico; atendimento odontológico no Posto; urbanização com instalação de bicos de luz, guias, calçadas e pavimentação das principais ruas; instalação de Posto de Correios.</t>
   </si>
   <si>
     <t>15154</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15154/indicacao_025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15154/indicacao_025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando benfeitorias no Bairro Rosarial: Construção de duas lombadas na Rua Fabiano Vieira de Góes; duas luminárias na mesma rua; operação tapa-buraco em todas as ruas do Bairro; reparação de todas as lâmpadas queimadas</t>
   </si>
   <si>
     <t>15177</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15177/indicacao_032.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15177/indicacao_032.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que realizem com urgência a reconstrução do Muro da Creche do Bairro Gabriel, bem como verifique a situação da creche do Bairro</t>
   </si>
   <si>
     <t>15210</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15210/indicacao_061.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15210/indicacao_061.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando diligência para a verificação da situação que se encontra o final da rua Maurício Barbosa Tavares Elias, no que diz respeito ao desmoronamento  do barranco</t>
   </si>
   <si>
     <t>15213</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15213/indicacao_064.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15213/indicacao_064.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando construção de duas lombadas, sendo uma antes e outra depois da Escola Estadual Frederico Marcicano, na Avenida João Cipulo, 51, no Bairro Ressaca</t>
   </si>
   <si>
     <t>15226</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Ismael Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15226/indicacao_077.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15226/indicacao_077.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando limpeza e desentupimento da tubulação no Bairro Lageadinho, próximo a antiga igreja Assembleia de Deus</t>
   </si>
   <si>
     <t>15232</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15232/indicacao_083.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15232/indicacao_083.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando melhoramento das guias e boca de lobo antes do recapeamento das ruas França e Espanha, no Bairro Residencial Europa</t>
   </si>
   <si>
     <t>15247</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15247/indicacao_085.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15247/indicacao_085.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de limpeza, desentupimento e manutenção de bueiros na Rua Colômbia</t>
   </si>
   <si>
     <t>15297</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15297/indicacao_091.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15297/indicacao_091.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que realizem reparos, limpeza, manutenção na Passarela da Vila Lima, bem como limpeza do córrego; Rua Portugal no Residencial Europa; término das obras do Muro de arrimo na Avenida João Benedicto de Mello Júnior; Reforma e ampliação do banheiro no postinho de saúde do Bairro Piaí e pintura das faixas de pedestre em todo o Município</t>
   </si>
   <si>
     <t>15301</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15301/indicacao_095.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15301/indicacao_095.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de manutenção imediata da passarela ao lado da ponte localizada na rotatória próxima ao SAMU</t>
   </si>
   <si>
     <t>15302</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Claudinho Coragem</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15302/indicacao_096.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15302/indicacao_096.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando manutenção e pintura completa do posto de saúde do Bairro Morro Grande</t>
   </si>
   <si>
     <t>15314</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15314/indicacao_098.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15314/indicacao_098.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando limpeza e manutenção periódica dos bueiros existentes no Bairro Silvério</t>
   </si>
   <si>
     <t>15315</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15315/indicacao_099.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15315/indicacao_099.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando construção de 02 (dois) redutores de velocidade (lombada) na rua Itália, no Bairro Residencial Europa</t>
   </si>
   <si>
     <t>15316</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15316/indicacao_100.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15316/indicacao_100.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando construção de 02 (dois) redutores de velocidade (Lombada) próximo ao Salão do Reino das Testemunhas de Jeová, no Bairro Residencial Europa</t>
   </si>
   <si>
     <t>15317</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15317/indicacao_101.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15317/indicacao_101.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando manutenção e pintura do Ginásio de Esportes do Bairro Gabriel</t>
   </si>
   <si>
     <t>15372</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15372/indicacao_106.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15372/indicacao_106.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de tapa-buracos na altura do Km 8,5 da Rodovia Presidente Tancredo Neves</t>
   </si>
   <si>
     <t>15374</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15374/indicacao_108.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15374/indicacao_108.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para pavimentação asfáltica das subidas existentes no Bairro Paiol Grande.</t>
   </si>
   <si>
     <t>15376</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15376/indicacao_110.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15376/indicacao_110.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que seja construído calçada na pista da entrada do CDHU do Bairro Gemima</t>
   </si>
   <si>
     <t>15378</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15378/indicacao_112.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15378/indicacao_112.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que seja viabilizado o prolongamento da rede de água encanada entre o Bairro Rosarial até o Bairro Campo Verde, bem como a pavimentação asfáltica entre o Bairro Rosarial até a estrada que liga o Bairro Campo Verde.</t>
   </si>
   <si>
     <t>15422</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15422/indicacao_116.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15422/indicacao_116.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando pavimentação asfáltica na rua Benedito Vieira Gonçalves, no Bairro Dois Córregos</t>
   </si>
   <si>
     <t>15132</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15132/projeto_de_resolucao_27.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15132/projeto_de_resolucao_27.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo de funcionamento da Comissão Especial de Vereadores denominada "Frente Parlamentar em defesa da Rodovia Bunjiro Nakao" e dá outras providências</t>
   </si>
   <si>
     <t>15133</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15133/projeto_de_resolucao_28.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15133/projeto_de_resolucao_28.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo de funcionamento da Comissão Especial de Vereadores Constituída para o acompanhamento e tomada de posições da Câmara Municipal em relação à execução do Contrato de Concessão vigente entre a Sabesp e o Município da Estância Turística de Ibiúna</t>
   </si>
   <si>
     <t>15126</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15126/requerimento_010.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15126/requerimento_010.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Superintendente da Vivo, solicitando a retirada de um poste de ligação de linha telefônica que encontra-se obstruindo a entrada da moradora Isilda Morales Lima, na altura do número 23 da Rua Benedito da Veiga, no Bairro Paruru.</t>
   </si>
   <si>
     <t>15135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15135/requerimento_012.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15135/requerimento_012.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações referentes ao asfalto na Estrada Municipal da Cachoeira, onde observa-se que a conclusão do serviço vem sendo realizado pela equipe da garagem na referida estrada, em substituição da empresa que venceu a licitação.</t>
   </si>
   <si>
     <t>15175</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15175/requerimento_028.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15175/requerimento_028.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre o início das obras com relação ao muro de contenção e o aterramento na Avenida João Benedicto de Mello Júnior</t>
   </si>
   <si>
     <t>15176</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15176/requerimento_029.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15176/requerimento_029.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e cópias do contrato referente a construção do muro que cedeu nas imediações da Escola Municipal Padre Elídio Mantovani e do Centro Olímpico.</t>
   </si>
   <si>
     <t>15178</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15178/requerimento_030.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15178/requerimento_030.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que conclua com urgência as obras inacabadas na rua Jurandir de Jesus Guimarães, Cachoeira, bem como apresente informações do motivo no atraso da conclusão; qual o prazo para início e conclusão.</t>
   </si>
   <si>
     <t>15180</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15180/requerimento_032.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15180/requerimento_032.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe os motivos  de não ter concluído as obras de pavimentação das ruas Valdomiro Pires Gonçalves e Bibiano Pires Gonçalves, ambas no Bairro Cupim.</t>
   </si>
   <si>
     <t>15244</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15244/requerimento_035.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15244/requerimento_035.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações referente a colocação de grades de contenção na Avenida João Benedicto de Mello Júnior</t>
   </si>
   <si>
     <t>15245</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15245/requerimento_036.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15245/requerimento_036.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações referente a reconstrução do muro que cedeu nas imediações da Escola Municipal Padre Elídio Montovani e Centro Olímpico</t>
   </si>
   <si>
     <t>15318</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15318/requerimento_049.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15318/requerimento_049.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe, se nos últimos 12 (doze) meses foram encaminhados por munícipes ao Chefe do Executivo Municipal, ofícios ou requerimentos solicitando a realização ou retomada de obras públicas, bem como se alguma obra foi realizada ou retomada em atendimento a tais ofícios/requerimentos.</t>
   </si>
   <si>
     <t>15339</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15339/requerimento_052.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15339/requerimento_052.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando  informações e documentos referente aos serviços de concretagem das canaletas de escoamento de águas pluviais na Rua XV de Novembro, informando: Valor do serviço; quais recursos estão sendo destinados; responsável pela realização do serviço; se contratada encaminhar cópia do contrato; informar engenheiro responsável.</t>
   </si>
   <si>
     <t>15412</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15412/requerimento_068.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15412/requerimento_068.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Chefe do Posto de Operação da Sabesp, solicitando os procedimentos necessários para que sejam enviadas a esta Casa de Leis o motivos das Obras de ligação de rede de água nos Bairros Campo Verde e Varginha ainda não terem iniciado.</t>
   </si>
   <si>
     <t>15436</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15436/requerimento_071.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15436/requerimento_071.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando estudos para verificação de viabilidade de construção de redutores de velocidade (lombada) na rua Gabriel Monteiro da Silva, mais precisamente entre a Casa do Sr. Nelson Rojo até o Bar do Carlinhos</t>
   </si>
   <si>
     <t>15437</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15437/requerimento_072.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15437/requerimento_072.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando estudos para construção de redutores de velocidade (lombadas) na Estrada Municipal Armindo Setti no Bairro Recreio, altura do Km 6,  e na Estrada Municipal dos Paes, próximo a Rua Simone Catoia de Souza;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -918,68 +918,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15127/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15144/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15146/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15147/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15150/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15151/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15153/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15154/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15177/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15210/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15213/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15226/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15232/indicacao_083.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15247/indicacao_085.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15297/indicacao_091.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15301/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15302/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15314/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15315/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15316/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15317/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15372/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15374/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15376/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15378/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15422/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15132/projeto_de_resolucao_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15133/projeto_de_resolucao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15126/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15135/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15175/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15176/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15178/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15180/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15244/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15245/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15318/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15339/requerimento_052.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15412/requerimento_068.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15436/requerimento_071.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15437/requerimento_072.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15127/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15144/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15146/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15147/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15150/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15151/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15153/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15154/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15177/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15210/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15213/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15226/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15232/indicacao_083.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15247/indicacao_085.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15297/indicacao_091.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15301/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15302/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15314/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15315/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15316/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15317/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15372/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15374/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15376/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15378/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15422/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15132/projeto_de_resolucao_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15133/projeto_de_resolucao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15126/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15135/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15175/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15176/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15178/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15180/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15244/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15245/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15318/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15339/requerimento_052.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15412/requerimento_068.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15436/requerimento_071.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15437/requerimento_072.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>