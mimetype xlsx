--- v0 (2026-02-07)
+++ v1 (2026-05-19)
@@ -54,288 +54,288 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15156</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15156/indicacao_027.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15156/indicacao_027.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando o funcionamento de transporte público (Ônibus) no Bairro Lageado durante a semana nos horários das 8h e finais de semana as 9h, 12h e 16h.</t>
   </si>
   <si>
     <t>15280</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15280/indicacao_089.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15280/indicacao_089.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para implantação do Projeto Tarifa Zero no transporte coletivo Municipal.</t>
   </si>
   <si>
     <t>15377</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15377/indicacao_111.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15377/indicacao_111.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a implantação de linha de ônibus atendendo o condomínio Minha Casa Minha Vida do Bairro Cachoeira, bem como a realização dos serviços de coleta de lixo em todas as ruas, pelo menos duas vezes por semana.</t>
   </si>
   <si>
     <t>15256</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>João Benedicto de Mello Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15256/projeto_de_lei_208.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15256/projeto_de_lei_208.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remoção de veículos abandonados no Município de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>15396</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15396/projeto_de_lei_283.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15396/projeto_de_lei_283.pdf</t>
   </si>
   <si>
     <t>Altera o art. 5º da Lei nº 69 de 20 de julho de 1978 e dá outras providências.</t>
   </si>
   <si>
     <t>15473</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15473/projeto_de_lei_326.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15473/projeto_de_lei_326.pdf</t>
   </si>
   <si>
     <t>Institui Serviço de guincho, apreensão, remoção, retenção, guarda e depósito de veículos automotores envolvidos em sinistros e infrações previstas nas legislações de trânsito no Município da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>15474</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15474/projeto_de_lei_327.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15474/projeto_de_lei_327.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Rua no Bairro Pires, e dá outras providências. (Rua Francisca Neves de Oliveira).</t>
   </si>
   <si>
     <t>15120</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15120/requerimento_004.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15120/requerimento_004.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e relatórios detalhados sobre o auxílio transporte Municipal e Intermunicipal de todos os funcionários do Executivo, inclusive Educação, incluindo Professores, com seus devidos valores, bem como comprovantes de onde residem</t>
   </si>
   <si>
     <t>15169</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15169/requerimento_022.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15169/requerimento_022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Setor de Desenvolvimento Urbano, para que informe e envie a devida explicação do motivo de não existir transporte público aos domingos para o Bairro Cachoeira, também próximo ao Clube de Campo</t>
   </si>
   <si>
     <t>15290</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15290/requerimento_042.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15290/requerimento_042.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe por quais motivos o serviço de transporte público municipal e intermunicipal ainda não foi retomado em sua integralidade, informando ainda qual é a previsão para regularização desse serviço</t>
   </si>
   <si>
     <t>15334</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Pedrão da Água, Dr. Rodrigo Lima, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15334/requerimento_051.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15334/requerimento_051.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Superintendente Regional do D.E.R. 2, solicitando os procedimentos necessários para que sejam feitas as melhorias na afixação da sinalização nos trechos em obra da Rodovia Bunjiro Nakao, bem como a realização dos serviços de "tapa buracos" em toda extensão do trecho sentido de Ibiúna à Piedade.</t>
   </si>
   <si>
     <t>15350</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15350/requerimento_057.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15350/requerimento_057.pdf</t>
   </si>
   <si>
     <t>Requerimento à Viação Raposo Tavares, solicitando esclarecimento referentes à solicitação  entregue em reunião realizada em 17 de agosto de 2020, onde foi solicitado o posicionamento sobre as melhorias na prestação dos serviços e implantação de novas linhas para circulação diária em toda extensão territorial de nosso Município.</t>
   </si>
   <si>
     <t>15392</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15392/requerimento_063.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15392/requerimento_063.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre quais medidas vem sendo tomadas quanto aos péssimos serviços prestados no transporte público urbano e rural.</t>
   </si>
   <si>
     <t>15436</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15436/requerimento_071.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15436/requerimento_071.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando estudos para verificação de viabilidade de construção de redutores de velocidade (lombada) na rua Gabriel Monteiro da Silva, mais precisamente entre a Casa do Sr. Nelson Rojo até o Bar do Carlinhos</t>
   </si>
   <si>
     <t>15437</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15437/requerimento_072.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15437/requerimento_072.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando estudos para construção de redutores de velocidade (lombadas) na Estrada Municipal Armindo Setti no Bairro Recreio, altura do Km 6,  e na Estrada Municipal dos Paes, próximo a Rua Simone Catoia de Souza;</t>
   </si>
   <si>
     <t>15438</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15438/requerimento_073.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15438/requerimento_073.pdf</t>
   </si>
   <si>
     <t>Requerimento a Viação Raposo Tavares, solicitando implantação de linha de transporte coletivo no Bairro Paiol Pequeno, mais precisamente na nova estrada pavimentada denominada "Estrada Francisco Vieira Gonçalves".</t>
   </si>
   <si>
     <t>15487</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Ismael Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15487/requerimento_079.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15487/requerimento_079.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário de Estado de Logística e Transportes solicitando informações sobre a instalação de uma lombada na entrada da Cidade, Rodovia Bunjiro Nakao, acesso à rotatória.</t>
   </si>
   <si>
     <t>15488</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15488/requerimento_080.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15488/requerimento_080.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Diretor Regional do D.E.R. 2 de Itapetininga solicitando informações sobre a instalação de uma lombada na entrada da Cidade, Rodovia Bunjiro Nakao, acesso à rotatória.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -642,68 +642,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15156/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15280/indicacao_089.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15377/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15256/projeto_de_lei_208.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15396/projeto_de_lei_283.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15473/projeto_de_lei_326.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15474/projeto_de_lei_327.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15120/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15169/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15290/requerimento_042.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15334/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15350/requerimento_057.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15392/requerimento_063.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15436/requerimento_071.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15437/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15438/requerimento_073.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15487/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15488/requerimento_080.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15156/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15280/indicacao_089.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15377/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15256/projeto_de_lei_208.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15396/projeto_de_lei_283.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15473/projeto_de_lei_326.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15474/projeto_de_lei_327.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15120/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15169/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15290/requerimento_042.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15334/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15350/requerimento_057.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15392/requerimento_063.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15436/requerimento_071.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15437/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15438/requerimento_073.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15487/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15488/requerimento_080.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>