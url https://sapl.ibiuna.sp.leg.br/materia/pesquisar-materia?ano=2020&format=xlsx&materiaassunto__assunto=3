--- v0 (2026-02-08)
+++ v1 (2026-05-20)
@@ -54,372 +54,372 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15151</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15151/indicacao_022.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15151/indicacao_022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando benfeitorias e serviços no Distrito do Paruru, contendo: Base da GCM com viaturas e guardas disponíveis 24 horas; instalação de Câmera inteligente em diversos pontos do Bairro; criação e instalação de uma subprefeitura; disponibilização de uma ambulância; aumento no atendimento médico; atendimento odontológico no Posto; urbanização com instalação de bicos de luz, guias, calçadas e pavimentação das principais ruas; instalação de Posto de Correios.</t>
   </si>
   <si>
     <t>15153</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15153/indicacao_024.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15153/indicacao_024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando benfeitorias e serviços no Distrito do Carmo Messias, contendo: Base da GCM com viaturas e guardas disponíveis 24 horas; instalação de Câmera inteligente em diversos pontos do Bairro; criação e instalação de uma subprefeitura; disponibilização de uma ambulância; aumento no atendimento médico; atendimento odontológico no Posto; urbanização com instalação de bicos de luz, guias, calçadas e pavimentação das principais ruas; instalação de Posto de Correios.</t>
   </si>
   <si>
     <t>15279</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15279/indicacao_088.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15279/indicacao_088.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando implantação da unidade de pronto atendimento Veterinário - UPAA-VET</t>
   </si>
   <si>
     <t>15300</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15300/indicacao_094.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15300/indicacao_094.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando inclusão do símbolo do autismo nas placas de atendimento prioritário nos estabelecimentos em nosso Município</t>
   </si>
   <si>
     <t>15371</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15371/indicacao_105.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15371/indicacao_105.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviço de abastecimento com água potável em nosso Município.</t>
   </si>
   <si>
     <t>15234</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>João Benedicto de Mello Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15234/projeto_de_lei_200.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15234/projeto_de_lei_200.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção Municipal Industrial e Sanitária de Produtos de Origem Animal, revoga a Lei Complementar Nº 07/2004 e dá outras providências.</t>
   </si>
   <si>
     <t>15286</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ismael Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15286/projeto_de_lei_232.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15286/projeto_de_lei_232.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha "Agosto Lilás", de conscientização pelo fim da violência contra mulher no Calendário Oficial do Município de Ibiúna.</t>
   </si>
   <si>
     <t>15303</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15303/projeto_de_lei_234.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15303/projeto_de_lei_234.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de realização de teste de acuidade visual nos alunos das escolas e creches do Município da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>15476</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15476/projeto_de_lei_255.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15476/projeto_de_lei_255.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha "Setembro Amarelo" de prevenção ao suicídio no calendário oficial do Município de Ibiúna, e dá outras providências.</t>
   </si>
   <si>
     <t>15363</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15363/projeto_de_lei_271.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15363/projeto_de_lei_271.pdf</t>
   </si>
   <si>
     <t>Reconhece como de utilidade pública a Organização não Governamental Cidadão Ibiunense Feliz.</t>
   </si>
   <si>
     <t>15456</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Elisângela do Escolar</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15456/projeto_de_lei_280.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15456/projeto_de_lei_280.pdf</t>
   </si>
   <si>
     <t>Institui a campanha ‘Março Amarelo’, de conscientização e educação preventiva sobre a endometriose no calendário oficial de eventos do município de Ibiúna.</t>
   </si>
   <si>
     <t>15242</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Paulinho Dias, Abel do Cupim, Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15242/projeto_de_resolucao_30.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15242/projeto_de_resolucao_30.pdf</t>
   </si>
   <si>
     <t>Institui ritos de procedimentos para a realização de sessões ordinárias e extraordinárias, na modalidade remota, no âmbito da Câmara Municipal da Estância Turística de Ibiúna - SP, como solução a ser utilizada durante a emergência de saúde pública relacionada à pandemia do COVID-19 e assemelhados.</t>
   </si>
   <si>
     <t>15408</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Lino Júnior, Pedrão da Água, Pururuca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15408/projeto_de_resolucao_33.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15408/projeto_de_resolucao_33.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo de funcionamento da Comissão Especial de Vereadores constituída para o acompanhamento das despesas realizadas pelo Poder Executivo Municipal durante o período da pandemia decorrente da COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>15173</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15173/requerimento_026.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15173/requerimento_026.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando envio do contrato em tua total integralidade, firmado entre o Poder Executivo e a empresa responsável pelo Hospital Municipal</t>
   </si>
   <si>
     <t>15238</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15238/requerimento_034.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15238/requerimento_034.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando envio de informações sobre quais medidas estão sendo adotadas para proteger a população de Rua (moradores de Rua) da contaminação do COVID-19, em nosso Município</t>
   </si>
   <si>
     <t>15340</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15340/requerimento_053.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15340/requerimento_053.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre a paralisação do recolhimento de lixo hospitalar das clínicas e consultórios em nosso Município</t>
   </si>
   <si>
     <t>15343</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15343/requerimento_056.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15343/requerimento_056.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações referente ao atraso no repasse dos valores devidos à empresa ESF, prestadora de serviços na área da saúde, informando o motivo do atraso e quando será normalizado o pagamento.</t>
   </si>
   <si>
     <t>15352</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15352/requerimento_059.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15352/requerimento_059.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe porque a administração não atendeu até agora o pedido do melhor Rafael Colombo Nunes, referente ao Processo Administrativo Nº 13437/2020, que solicitou 30 frascos para alimentação enteral, 10 seringas de 60 ml (para alimentação), um pacote com 78 fraldas tamanho infantil G e um exame ecocardiograma.</t>
   </si>
   <si>
     <t>15380</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15380/requerimento_060.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15380/requerimento_060.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que intervenha junto a Sabesp para realizar com urgência o fornecimento de água potável no Bairro Paruru.</t>
   </si>
   <si>
     <t>15389</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15389/requerimento_061.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15389/requerimento_061.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e documentos referentes ao Programa Estratégia Saúde da Família (ESF), informando se os serviços estão sendo realizados de acordo com o Programa; Encaminhar cópia de relatórios sobre os serviços prestados</t>
   </si>
   <si>
     <t>15410</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Charles Guimarães, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15410/requerimento_066.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15410/requerimento_066.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Educação, solicitando que compareça ao Plenário da Câmara Municipal no próximo dia 03 de novembro de 2020 às 11:30 horas para prestar esclarecimentos sobre a distribuição de merenda escolar aos alunos.</t>
   </si>
   <si>
     <t>15448</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15448/requerimento_076.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15448/requerimento_076.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e documentos sobre o fornecimento de medicamentos contendo, informação de quem é o responsável pelo fornecimento; cópia de notas de compras e comprovantes de pagamentos; relatório especificando como é feito a disponibilização de medicamentos aos pacientes</t>
   </si>
   <si>
     <t>15237</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>RUE</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial</t>
   </si>
   <si>
     <t>Maioria</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial ao Projeto de Resolução Nº 29/2020 que "Suspende a realização das Sessões Ordinárias da Câmara Municipal de Ibiúna em decorrência da pandemia da COVID-19 e dá outras providências."</t>
   </si>
   <si>
     <t>15243</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial ao Projeto de Resolução Nº 30/2020 que "Institui ritos de procedimentos para a realização de sessões ordinárias e extraordinárias, na modalidade remota, no âmbito da Câmara Municipal da Estância Turística de Ibiúna - SP, como solução a ser utilizada durante a emergência de saúde pública relacionada à pandemia do COVID-19 e assemelhados."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -735,68 +735,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15151/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15153/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15279/indicacao_088.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15300/indicacao_094.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15371/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15234/projeto_de_lei_200.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15286/projeto_de_lei_232.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15303/projeto_de_lei_234.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15476/projeto_de_lei_255.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15363/projeto_de_lei_271.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15456/projeto_de_lei_280.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15242/projeto_de_resolucao_30.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15408/projeto_de_resolucao_33.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15173/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15238/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15340/requerimento_053.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15343/requerimento_056.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15352/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15380/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15389/requerimento_061.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15410/requerimento_066.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15448/requerimento_076.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15151/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15153/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15279/indicacao_088.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15300/indicacao_094.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15371/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15234/projeto_de_lei_200.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15286/projeto_de_lei_232.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15303/projeto_de_lei_234.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15476/projeto_de_lei_255.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15363/projeto_de_lei_271.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15456/projeto_de_lei_280.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15242/projeto_de_resolucao_30.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15408/projeto_de_resolucao_33.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15173/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15238/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15340/requerimento_053.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15343/requerimento_056.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15352/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15380/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15389/requerimento_061.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15410/requerimento_066.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15448/requerimento_076.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>