--- v0 (2026-02-04)
+++ v1 (2026-05-20)
@@ -54,429 +54,429 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15149</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15149/indicacao_020.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15149/indicacao_020.pdf</t>
   </si>
   <si>
     <t>Indicação ao prefeito Municipal, solicitando estudos para que seja determinada Mão Única na Rua Espanha, no quarteirão pertencente a Escola Municipal Professor Calil Rahal Neto, no Bairro Residencial Europa/Capim Azedo</t>
   </si>
   <si>
     <t>15177</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15177/indicacao_032.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15177/indicacao_032.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que realizem com urgência a reconstrução do Muro da Creche do Bairro Gabriel, bem como verifique a situação da creche do Bairro</t>
   </si>
   <si>
     <t>15211</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15211/indicacao_062.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15211/indicacao_062.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando diligência para verificação da situação em que se encontra as instalações da creche municipal localizada no Bairro Gabriel, principalmente a reconstrução do muro</t>
   </si>
   <si>
     <t>15278</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15278/indicacao_087.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15278/indicacao_087.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para implantação de Colégio Militar em Ibiúna</t>
   </si>
   <si>
     <t>15443</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15443/mocao_012.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15443/mocao_012.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Governador do Estado de São Paulo, pela chamada imediata dos aprovados no concurso público de supervisor de ensino.</t>
   </si>
   <si>
     <t>15240</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>João Benedicto de Mello Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15240/projeto_de_lei_compl._006.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15240/projeto_de_lei_compl._006.pdf</t>
   </si>
   <si>
     <t>Insere dispositivos na Lei Complementar Nº 180 de 13 de dezembro de 2019, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>15268</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15268/projeto_de_lei_226.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15268/projeto_de_lei_226.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Creche Municipal do Bairro Paiol Pequeno, e dá outras providências. (Creche Municipal Cátia Vieira Ribeiro Borba)</t>
   </si>
   <si>
     <t>15303</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15303/projeto_de_lei_234.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15303/projeto_de_lei_234.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de realização de teste de acuidade visual nos alunos das escolas e creches do Município da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>15304</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15304/projeto_de_lei_235.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15304/projeto_de_lei_235.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a segurança e a proteção à Infância e a Juventude no ambiente educacional</t>
   </si>
   <si>
     <t>15324</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15324/projeto_de_lei_247.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15324/projeto_de_lei_247.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei 2278, de 12 de agosto de 2020, e dá outras providências. (E.M. Profª Márcia Belmiro do Lago)</t>
   </si>
   <si>
     <t>15325</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15325/projeto_de_lei_248.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15325/projeto_de_lei_248.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 1º da Lei Nº 2279, de 12 de agosto de 2020, e dá outras providências. (E.M. Cátia Vieira Ribeiro Borba).</t>
   </si>
   <si>
     <t>15363</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15363/projeto_de_lei_271.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15363/projeto_de_lei_271.pdf</t>
   </si>
   <si>
     <t>Reconhece como de utilidade pública a Organização não Governamental Cidadão Ibiunense Feliz.</t>
   </si>
   <si>
     <t>15307</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15307/projeto_de_resolucao_32.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15307/projeto_de_resolucao_32.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal a celebrar convênio com a Cruzeiro do Sul Educacional S.A e dá outras providências</t>
   </si>
   <si>
     <t>15106</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15106/requerimento_001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15106/requerimento_001.pdf</t>
   </si>
   <si>
     <t>Requerimento aos Presidentes dos Conselhos da Educação, do Fundeb e da Merenda Escolar solicitando que os mesmos enviem a esta Casa de Leis informações acompanhadas de relatórios e pareceres desses conselhos referentes as contas do Executivo de 2017, 2018 e 2019.</t>
   </si>
   <si>
     <t>15116</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15116/requerimento_002.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15116/requerimento_002.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informação sobre todos os funcionários da Educação, com seus respectivos cargos, lotação e com quais recursos são pagos seus vencimentos, referentes aos anos de 2017, 2018 e 2019;</t>
   </si>
   <si>
     <t>15117</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15117/requerimento_003.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15117/requerimento_003.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe e encaminhe cópia dos extratos de depósitos do Fundeb de janeiro de 2017 até a presente data; relatório detalhado dos gastos do Fundeb; relatório detalado dos gastos do Município com Educação</t>
   </si>
   <si>
     <t>15136</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15136/requerimento_013.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15136/requerimento_013.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie informações das medidas que serão tomadas referente ao ocorrido na Escola Muincipal Nova Santa Clara</t>
   </si>
   <si>
     <t>15140</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15140/requerimento_017.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15140/requerimento_017.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Educação, solicitando que informe por qual motivos os professores do Ensino Fundamental contam com 30 minutos diários sem alunos e os professores do infantil contam apenas com 10 minutos diários sem alunos;</t>
   </si>
   <si>
     <t>15162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15162/requerimento_020.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15162/requerimento_020.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal da Educação solicitando que encaminhe lista de funcionários que são pagos pelos 60% do FUNDEB, bem como dos 40%; qual verba está sendo investida no EJA e valores; na Educação Infantil e no Ensino Fundamental</t>
   </si>
   <si>
     <t>15171</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15171/requerimento_024.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15171/requerimento_024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Educação, solicitando que informe por qual o motivo não foi realizado o pagamento da alteração feita na carga horária de 30 minutos dos professores municipais; bem como informe de que forma e quando se dará o pagamento</t>
   </si>
   <si>
     <t>15245</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15245/requerimento_036.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15245/requerimento_036.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações referente a reconstrução do muro que cedeu nas imediações da Escola Municipal Padre Elídio Montovani e Centro Olímpico</t>
   </si>
   <si>
     <t>15248</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15248/requerimento_037.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15248/requerimento_037.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que o Secretario Municipal de Educação informe sobre a representação do Sindicato dos Professores ao auxílio alimentação de R$ 200,00 (duzentos reais). Se houve assembleia, reunião ou se existe algum documentos para que fosse aceita a representativa</t>
   </si>
   <si>
     <t>15249</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15249/requerimento_038.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15249/requerimento_038.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que o Secretário Municipal de Educação resposta se no mês que vem os profissionais da educação irão receber o auxílio alimentação de R$ 200,00 (duzentos reais) por não estarem trabalhando presencialmente, mas sim trabalhando em casa para a elaboração e  correção das atividades.</t>
   </si>
   <si>
     <t>15250</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15250/requerimento_039.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15250/requerimento_039.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que o Secretário da Educação informe se haverá mudança no calendário anual, com diminuição dos 200 dias letivos; se os cursos feitos em casa, as atividades entregues e as atividades feitas aos alunos serão computadas nas 800 horas da carga horária; se será necessária a reposição destes dias, aos finais de semana ou de alguma outra forma</t>
   </si>
   <si>
     <t>15293</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15293/requerimento_045.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15293/requerimento_045.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Educação, solicitando que esclareça o andamento ou posicionamento da administração municipal quanto a regularização das Auxiliares de Classe.</t>
   </si>
   <si>
     <t>15341</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15341/requerimento_054.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15341/requerimento_054.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações referente a elaboração de um questionário enviado aos pais de alunos em nosso Município</t>
   </si>
   <si>
     <t>15409</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15409/requerimento_065.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15409/requerimento_065.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Presidente do Conselho Municipal de Alimentação Escolar, solicitando que preste informações sobre o depósito e armazenamento de Merenda Escolar.</t>
   </si>
   <si>
     <t>15410</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Charles Guimarães, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15410/requerimento_066.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15410/requerimento_066.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Educação, solicitando que compareça ao Plenário da Câmara Municipal no próximo dia 03 de novembro de 2020 às 11:30 horas para prestar esclarecimentos sobre a distribuição de merenda escolar aos alunos.</t>
   </si>
   <si>
     <t>15470</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15470/requerimento_078.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15470/requerimento_078.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Presidente do Conselho Municipal da Merenda Escolar, solicitando que realize vistoria no galpão cujo mantimentos da merenda escolar de nosso Município estão armazenados.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -783,68 +783,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15149/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15177/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15211/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15278/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15443/mocao_012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15240/projeto_de_lei_compl._006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15268/projeto_de_lei_226.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15303/projeto_de_lei_234.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15304/projeto_de_lei_235.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15324/projeto_de_lei_247.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15325/projeto_de_lei_248.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15363/projeto_de_lei_271.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15307/projeto_de_resolucao_32.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15106/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15116/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15117/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15136/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15140/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15162/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15171/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15245/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15248/requerimento_037.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15249/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15250/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15293/requerimento_045.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15341/requerimento_054.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15409/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15410/requerimento_066.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15470/requerimento_078.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15149/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15177/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15211/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15278/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15443/mocao_012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15240/projeto_de_lei_compl._006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15268/projeto_de_lei_226.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15303/projeto_de_lei_234.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15304/projeto_de_lei_235.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15324/projeto_de_lei_247.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15325/projeto_de_lei_248.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15363/projeto_de_lei_271.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15307/projeto_de_resolucao_32.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15106/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15116/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15117/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15136/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15140/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15162/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15171/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15245/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15248/requerimento_037.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15249/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15250/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15293/requerimento_045.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15341/requerimento_054.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15409/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15410/requerimento_066.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15470/requerimento_078.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>