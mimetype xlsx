--- v0 (2026-02-08)
+++ v1 (2026-05-19)
@@ -54,522 +54,522 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15440</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15440/indicacao_119.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15440/indicacao_119.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando envio de projeto de Lei visando a denominação de uma rua no Bairro Cupim, com o nome de Rua Lázaro Pontes.</t>
   </si>
   <si>
     <t>15449</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15449/indicacao_120.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15449/indicacao_120.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando envio de Projeto de Lei dispondo sobre a denominação de uma rua no Bairro Cupim com o nome de Rua Lamartine Calegare</t>
   </si>
   <si>
     <t>15263</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>João Benedicto de Mello Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15263/projeto_de_lei_215.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15263/projeto_de_lei_215.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Estrada no Bairro Rio de Una, e dá outras providências. (Estrada Municipal Inácio Vieira Godinho).</t>
   </si>
   <si>
     <t>15264</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15264/projeto_de_lei_216.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15264/projeto_de_lei_216.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Rio de Una de Baixo, e dá outras providências. (Travessa João Vieira Cordeiro).</t>
   </si>
   <si>
     <t>15265</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15265/projeto_de_lei_217.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15265/projeto_de_lei_217.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Rua no Centro, e dá outras providências. (Rua Irineu Vaz Domingues)</t>
   </si>
   <si>
     <t>15266</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15266/projeto_de_lei_218.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15266/projeto_de_lei_218.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Vila Pitico, e dá outras providências. (Travessa Capivara).</t>
   </si>
   <si>
     <t>15271</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15271/projeto_de_lei_219.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15271/projeto_de_lei_219.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Rua no Bairro Coelhos, e dá outra providências. (Rua Amélia Coelho Dias)</t>
   </si>
   <si>
     <t>15272</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15272/projeto_de_lei_220.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15272/projeto_de_lei_220.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Paiol Pequeno, e dá outras providências. (Travessa Laurici Rodrigues Soares).</t>
   </si>
   <si>
     <t>15273</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15273/projeto_de_lei_221.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15273/projeto_de_lei_221.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Rua no Bairro Lageadinho, e dá outras providências. (Rua Porfirio Pereira de Oliveira)</t>
   </si>
   <si>
     <t>15275</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15275/projeto_de_lei_223.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15275/projeto_de_lei_223.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Rua no Bairro Morro Grande, e dá outras providências. (Rua José Benedito do Nascimento).</t>
   </si>
   <si>
     <t>15267</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15267/projeto_de_lei_225.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15267/projeto_de_lei_225.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Escola no Bairro Sará-Sará, e dá outras providências. (E.M. Márcia Belmiro do Lago)</t>
   </si>
   <si>
     <t>15268</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15268/projeto_de_lei_226.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15268/projeto_de_lei_226.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Creche Municipal do Bairro Paiol Pequeno, e dá outras providências. (Creche Municipal Cátia Vieira Ribeiro Borba)</t>
   </si>
   <si>
     <t>15281</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15281/projeto_de_lei_227.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15281/projeto_de_lei_227.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Rua no Bairro Salto, e dá outras providências. (Rua Alberto Schleetz).</t>
   </si>
   <si>
     <t>15282</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15282/projeto_de_lei_228.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15282/projeto_de_lei_228.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Rua no Bairro Piaí, e dá outras providências. (Rua Roque Vieira Ruivo).</t>
   </si>
   <si>
     <t>15283</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15283/projeto_de_lei_229.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15283/projeto_de_lei_229.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de uma Rua no Bairro Verava, e dá outras providências. (Rua José Andre Gomes)</t>
   </si>
   <si>
     <t>15284</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15284/projeto_de_lei_230.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15284/projeto_de_lei_230.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Rua no Bairro Cachoeira, e dá outras providências. (Rua Joaquim Dias).</t>
   </si>
   <si>
     <t>15431</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15431/projeto_de_lei_303.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15431/projeto_de_lei_303.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Rio de Una de Baixo, e dá outras providências. (Travessa Augusto Antônio de Oliveira).</t>
   </si>
   <si>
     <t>15432</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15432/projeto_de_lei_304.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15432/projeto_de_lei_304.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Capim Azedo e dá outras providências.  (Travessa João Cardoso de Moraes)</t>
   </si>
   <si>
     <t>15433</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15433/projeto_de_lei_305.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15433/projeto_de_lei_305.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Capim Azedo, e dá outras providências. (Travessa Paula Cardoso de Moraes)</t>
   </si>
   <si>
     <t>15434</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15434/projeto_de_lei_306.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15434/projeto_de_lei_306.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Vargem do Salto, e dá outras providências. (Travessa Daniel do Nascimento).</t>
   </si>
   <si>
     <t>15435</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15435/projeto_de_lei_307.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15435/projeto_de_lei_307.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Paruru, e dá outras providências. (Travessa Mauro Reikiti Baba)</t>
   </si>
   <si>
     <t>15477</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15477/projeto_de_lei_308.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15477/projeto_de_lei_308.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Cachoeira, e dá outras providências. (Rua Sylvestre Ragusa)</t>
   </si>
   <si>
     <t>15478</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15478/projeto_de_lei_311.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15478/projeto_de_lei_311.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Gabriel e dá outras providências. (Travessa Alberto Antônio de Camargo)</t>
   </si>
   <si>
     <t>15444</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15444/projeto_de_lei_312.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15444/projeto_de_lei_312.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Rio de Una, e dá outras providências. (Rua Recanto Alto da Boa Vista)</t>
   </si>
   <si>
     <t>15454</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15454/projeto_de_lei_315.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15454/projeto_de_lei_315.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Curral e dá outras providências. (Travessa Carlos Teixeira Júnior).</t>
   </si>
   <si>
     <t>15459</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15459/projeto_de_lei_317.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15459/projeto_de_lei_317.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Carmo Messias, e dá outras providências. (Travessa Rosalina Nunes da Silva)</t>
   </si>
   <si>
     <t>15460</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15460/projeto_de_lei_318.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15460/projeto_de_lei_318.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Vargem do Salto e dá outras providências. (Travessa Noel Francisco Ribeiro)</t>
   </si>
   <si>
     <t>15461</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15461/projeto_de_lei_319.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15461/projeto_de_lei_319.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a complementação da Lei Nº 1970 de 21 de agosto de 2014, que deu denominação de diversas vias no Bairro Rio de Una de Cima/Bairro do Cupim e dá outras providências. (Rua Lázaro Pontes, Rua Lamartine Calegare, Rua Vicente Alexandre de Oliveira, Rua Raquel Pureza da Silva Araújo, Rua Manoel Antônio da Silva Lopes)</t>
   </si>
   <si>
     <t>15462</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15462/projeto_de_lei_320.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15462/projeto_de_lei_320.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 2080 de 05 de maio de 2016, que deu denominação de logradouros no Bairro do Puri, e dá outras providências. (Rua Anacleto Soares da Rosa)</t>
   </si>
   <si>
     <t>15463</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15463/projeto_de_lei_321.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15463/projeto_de_lei_321.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouros do Bairro do Rio de Una de Baixo e dá outras providências. (Rua Vicentina Rosa Domingues).</t>
   </si>
   <si>
     <t>15465</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15465/projeto_de_lei_323.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15465/projeto_de_lei_323.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouros no Bairro da Cachoeira e dá outras providências. (Rua Otacilio Paulo de Oliveira, Estrada Marialdo Dias, Rua Josias Vaz Domingues)</t>
   </si>
   <si>
     <t>15474</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15474/projeto_de_lei_327.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15474/projeto_de_lei_327.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Rua no Bairro Pires, e dá outras providências. (Rua Francisca Neves de Oliveira).</t>
   </si>
   <si>
     <t>15480</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15480/projeto_de_lei_329.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15480/projeto_de_lei_329.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominações de uma via no Bairro Carmo Messias, e dá outras providências. (Travessa Severino Garcia)</t>
   </si>
   <si>
     <t>15481</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15481/projeto_de_lei_330.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15481/projeto_de_lei_330.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Dois Córregos e dá outras providências. (Travessa Júlio Mário Soares)</t>
   </si>
   <si>
     <t>15482</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15482/projeto_de_lei_331.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15482/projeto_de_lei_331.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominações de uma Praça no Bairro Residencial Jardim Europa, e dá outras providências. (Praça João Francisco Pereira)</t>
   </si>
   <si>
     <t>15483</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15483/projeto_de_lei_332.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15483/projeto_de_lei_332.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominações da Garagem Municipal e dá outras providências. (Garagem Municipal Maurílio Cassimiro)</t>
   </si>
   <si>
     <t>15484</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15484/projeto_de_lei_0333.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15484/projeto_de_lei_0333.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominações do Anexo da Creche Municipal do Bairro Capim Azedo, e dá outras providências. (Anexo Andreza Francisca Pontes.)</t>
   </si>
   <si>
     <t>15455</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15455/projeto_de_lei_316.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15455/projeto_de_lei_316.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma via no Bairro Curral e dá outras providências. (Rua Sebastião Coelho Ramalho)</t>
   </si>
   <si>
     <t>15468</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VETOT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Veto total ao Autógrafo de Lei no. 231/2020 Projeto de Lei no. 278/2020 que “Dispõe sobre denominação de uma via no Bairro Cachoeira e dá outras providências.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -876,68 +876,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15440/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15449/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15263/projeto_de_lei_215.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15264/projeto_de_lei_216.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15265/projeto_de_lei_217.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15266/projeto_de_lei_218.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15271/projeto_de_lei_219.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15272/projeto_de_lei_220.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15273/projeto_de_lei_221.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15275/projeto_de_lei_223.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15267/projeto_de_lei_225.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15268/projeto_de_lei_226.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15281/projeto_de_lei_227.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15282/projeto_de_lei_228.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15283/projeto_de_lei_229.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15284/projeto_de_lei_230.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15431/projeto_de_lei_303.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15432/projeto_de_lei_304.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15433/projeto_de_lei_305.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15434/projeto_de_lei_306.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15435/projeto_de_lei_307.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15477/projeto_de_lei_308.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15478/projeto_de_lei_311.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15444/projeto_de_lei_312.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15454/projeto_de_lei_315.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15459/projeto_de_lei_317.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15460/projeto_de_lei_318.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15461/projeto_de_lei_319.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15462/projeto_de_lei_320.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15463/projeto_de_lei_321.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15465/projeto_de_lei_323.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15474/projeto_de_lei_327.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15480/projeto_de_lei_329.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15481/projeto_de_lei_330.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15482/projeto_de_lei_331.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15483/projeto_de_lei_332.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15484/projeto_de_lei_0333.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15455/projeto_de_lei_316.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15440/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15449/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15263/projeto_de_lei_215.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15264/projeto_de_lei_216.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15265/projeto_de_lei_217.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15266/projeto_de_lei_218.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15271/projeto_de_lei_219.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15272/projeto_de_lei_220.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15273/projeto_de_lei_221.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15275/projeto_de_lei_223.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15267/projeto_de_lei_225.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15268/projeto_de_lei_226.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15281/projeto_de_lei_227.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15282/projeto_de_lei_228.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15283/projeto_de_lei_229.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15284/projeto_de_lei_230.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15431/projeto_de_lei_303.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15432/projeto_de_lei_304.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15433/projeto_de_lei_305.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15434/projeto_de_lei_306.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15435/projeto_de_lei_307.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15477/projeto_de_lei_308.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15478/projeto_de_lei_311.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15444/projeto_de_lei_312.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15454/projeto_de_lei_315.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15459/projeto_de_lei_317.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15460/projeto_de_lei_318.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15461/projeto_de_lei_319.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15462/projeto_de_lei_320.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15463/projeto_de_lei_321.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15465/projeto_de_lei_323.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15474/projeto_de_lei_327.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15480/projeto_de_lei_329.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15481/projeto_de_lei_330.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15482/projeto_de_lei_331.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15483/projeto_de_lei_332.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15484/projeto_de_lei_0333.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2021/15455/projeto_de_lei_316.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>