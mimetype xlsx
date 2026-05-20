--- v0 (2026-02-07)
+++ v1 (2026-05-20)
@@ -54,663 +54,663 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15108</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gerson do Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15108/indicacao_004.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15108/indicacao_004.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento no Bairro Paiol Grande, na estrada que liga a Fazenda Santa Maria no Bairro Piaí.</t>
   </si>
   <si>
     <t>15109</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15109/indicacao_005.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15109/indicacao_005.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de Motoniveladora e Cascalhamento no Bairro Gabriel</t>
   </si>
   <si>
     <t>15110</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15110/indicacao_006.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15110/indicacao_006.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de Motoniveladora e Cascalhamento no Bairro Votorantim, na estrada Manoel Clemente</t>
   </si>
   <si>
     <t>15146</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15146/indicacao_017.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15146/indicacao_017.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de tapa-buracos ou recapeamento das Ruas Cel. Salvador Rolim de Freitas, Rua Francisco de Barros, Rua Maria La Farina Milan e Rua Severino Moraes</t>
   </si>
   <si>
     <t>15147</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15147/indicacao_018.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15147/indicacao_018.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando pavimentação asfáltica da Rua Portugal, no Bairro Ibiúna Garden (ao final da rua Girassóis).</t>
   </si>
   <si>
     <t>15157</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15157/indicacao_028.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15157/indicacao_028.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento no Bairro Lageadinho</t>
   </si>
   <si>
     <t>15158</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15158/indicacao_029.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15158/indicacao_029.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento no Bairro Paiolzinho</t>
   </si>
   <si>
     <t>15164</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15164/indicacao_030.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15164/indicacao_030.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de tapa-buracos ou recapeamento nas Ruas do Bairro dos Gatos</t>
   </si>
   <si>
     <t>15182</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15182/indicacao_033.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15182/indicacao_033.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de tapa buracos na Rodovia Júlio Dal Fabro</t>
   </si>
   <si>
     <t>15183</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15183/indicacao_034.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15183/indicacao_034.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de tapa buracos na estrada do Bairro Rosarial</t>
   </si>
   <si>
     <t>15184</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15184/indicacao_035.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15184/indicacao_035.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento na estrada do Bairro Regi</t>
   </si>
   <si>
     <t>15185</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15185/indicacao_036.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15185/indicacao_036.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento na Estrada do Bairro Arapongas</t>
   </si>
   <si>
     <t>15186</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15186/indicacao_037.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15186/indicacao_037.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento na Estrada do Bairro Murundu</t>
   </si>
   <si>
     <t>15187</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15187/indicacao_038.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15187/indicacao_038.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento na estrada do Bairro Tavares</t>
   </si>
   <si>
     <t>15188</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15188/indicacao_039.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15188/indicacao_039.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento na estrada do Bairro Cupim</t>
   </si>
   <si>
     <t>15189</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15189/indicacao_040.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15189/indicacao_040.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento na estrada do Bairro Godinhos</t>
   </si>
   <si>
     <t>15190</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15190/indicacao_041.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15190/indicacao_041.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento na estrada do Bairro Dias</t>
   </si>
   <si>
     <t>15191</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15191/indicacao_042.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15191/indicacao_042.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento na estrada do Bairro Areia Vermelho</t>
   </si>
   <si>
     <t>15192</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15192/indicacao_043.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15192/indicacao_043.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento na estrada do Bairro Vieirinha</t>
   </si>
   <si>
     <t>15193</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15193/indicacao_044.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15193/indicacao_044.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento na estrada do Bairro Varginha</t>
   </si>
   <si>
     <t>15194</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15194/indicacao_045.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15194/indicacao_045.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento na estrada do Bairro Lageado</t>
   </si>
   <si>
     <t>15195</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15195/indicacao_046.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15195/indicacao_046.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento na estrada do Bairro Rio de Una de Cima</t>
   </si>
   <si>
     <t>15196</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15196/indicacao_047.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15196/indicacao_047.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento na estrada do Bairro Colégio</t>
   </si>
   <si>
     <t>15197</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15197/indicacao_048.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15197/indicacao_048.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento na estrada do Bairro Paes</t>
   </si>
   <si>
     <t>15198</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15198/indicacao_049.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15198/indicacao_049.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento na estrada do Bairro Lageadinho</t>
   </si>
   <si>
     <t>15199</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15199/indicacao_050.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15199/indicacao_050.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento nas ruas, estradas e vielas do Bairro Ressaca</t>
   </si>
   <si>
     <t>15200</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15200/indicacao_051.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15200/indicacao_051.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de tapa-buracos, limpeza e manutenção da Rua Henrique Dias, no Bairro Gemima</t>
   </si>
   <si>
     <t>15201</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15201/indicacao_052.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15201/indicacao_052.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando tapa buracos, recapeamento, limpeza das laterais, escoamento de águas pluviais, motoniveladora e cascalhamento nas ruas, estradas e vielas do Bairro Gatos e Pintos</t>
   </si>
   <si>
     <t>15202</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15202/indicacao_053.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15202/indicacao_053.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e Cascalhamento na rua sem denominação do Bairro Areia Vermelho</t>
   </si>
   <si>
     <t>15205</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15205/indicacao_056.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15205/indicacao_056.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando recuperação de trecho da estrada Municipal Gabriel, que liga o Bairro Peroba, saindo do Paiol Grande, passando pelo Domingues com término no Bairro Paiol Grande.</t>
   </si>
   <si>
     <t>15206</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15206/indicacao_057.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15206/indicacao_057.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento nas alamedas do Pomar Yuri, no Bairro Lageadinho</t>
   </si>
   <si>
     <t>15207</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15207/indicacao_058.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15207/indicacao_058.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando recuperação das ruas IBN 455, Rua Mata Verde, e Rua Ecológica no Bairro Sorocamirim</t>
   </si>
   <si>
     <t>15208</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15208/indicacao_059.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15208/indicacao_059.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a limpeza de bueiros na Rodovia Tancredo Neves Km 2, próximo a entrada do Bairro Ibiúna Garden</t>
   </si>
   <si>
     <t>15209</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15209/indicacao_060.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15209/indicacao_060.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando recuperação de trecho da estrada Municipal Tavares que liga o Bairro Vargem do Salto, com serviços de motoniveladora e cascalhamento; e manutenção da Estrada Municipal dos Tavares ligando o Bairro Vargem do Salto</t>
   </si>
   <si>
     <t>15216</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15216/indicacao_067.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15216/indicacao_067.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento no Bairro Veravinha</t>
   </si>
   <si>
     <t>15217</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15217/indicacao_068.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15217/indicacao_068.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento no Bairro Votorantim na estrada Manoel Clemente</t>
   </si>
   <si>
     <t>15218</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Elisângela do Escolar</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15218/indicacao_069.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15218/indicacao_069.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando reparos no asfalto (tapa buracos) em toda extensão da Rua Henrique Dias, situada no Jardim Gemima, além do trecho denominado brejo</t>
   </si>
   <si>
     <t>15219</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15219/indicacao_070.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15219/indicacao_070.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento no Bairro Lageadinho próximo a Escola Municipal Zeni Coelho Ramalho</t>
   </si>
   <si>
     <t>15220</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15220/indicacao_071.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15220/indicacao_071.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento no Bairro Puris, mais precisamente na Rua João Coelho Jonas do Nascimento.</t>
   </si>
   <si>
     <t>15221</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15221/indicacao_072.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15221/indicacao_072.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento no Bairro Cupim, mais precisamente próximo ao Laércio Sugimoto e trecho próximo ao Sítio Zé Português</t>
   </si>
   <si>
     <t>15223</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15223/indicacao_074.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15223/indicacao_074.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento no Loteamento Recanto Suíço, Km 20 d Estrada do Verava (Vereador Ernesto Pires de Oliveira)</t>
   </si>
   <si>
     <t>15227</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Ismael Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15227/indicacao_078.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15227/indicacao_078.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando manutenção e cascalhamento na estrada da Paineira, próximo a igreja Assembleia de Deus</t>
   </si>
   <si>
     <t>15277</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Pururuca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15277/indicacao_086.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15277/indicacao_086.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando construção de 02 (duas) lombadas e devida sinalização, bem como tapa buracos na estrada Vicinal do Feital, sentido Bairro Gabriel.</t>
   </si>
   <si>
     <t>15313</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15313/indicacao_097.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15313/indicacao_097.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento nas ruas principais do Bairro Cachoeira, bem como serviços de tapa-buracos nas estrada principal do Bairro Cachoeira</t>
   </si>
   <si>
     <t>15139</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15139/requerimento_016.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15139/requerimento_016.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe por quais motivos a administração municipal  ainda não realizou a devida manutenção na Estrada da Cachoeira, próximo a entrada do Condomínio Minha Casa Minha Vida e bifurcação para o Bairro Dois Córregos.</t>
   </si>
   <si>
     <t>15141</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15141/requerimento_018.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15141/requerimento_018.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe quando serão concluídos as pavimentações asfálticas nas Ruas Andorinhas, Pintassilgo, Canarinho e Bem te vi, no Bairro Figueira</t>
   </si>
   <si>
     <t>15142</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15142/requerimento_019.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15142/requerimento_019.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Departamento de Estradas de Rodagem, solicitando que realize os procedimentos necessários à recuperação asfáltica e melhorias na infraestrutura da Rodovia Bunjiro Nakao, em toda a sua extensão.</t>
   </si>
   <si>
     <t>15292</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15292/requerimento_044.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15292/requerimento_044.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre o recapeamento da Estrada do Bairro Cachoeira, mencionando valor, recursos destinados, prazo de conclusão</t>
   </si>
   <si>
     <t>15334</t>
   </si>
   <si>
     <t>Pedrão da Água, Dr. Rodrigo Lima, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15334/requerimento_051.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15334/requerimento_051.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Superintendente Regional do D.E.R. 2, solicitando os procedimentos necessários para que sejam feitas as melhorias na afixação da sinalização nos trechos em obra da Rodovia Bunjiro Nakao, bem como a realização dos serviços de "tapa buracos" em toda extensão do trecho sentido de Ibiúna à Piedade.</t>
   </si>
   <si>
     <t>15351</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15351/requerimento_058.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15351/requerimento_058.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando melhorias nas ruas Andorinhas, Pintassilgo, Canarinho e Bem-te-vi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1017,68 +1017,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15108/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15109/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15110/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15146/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15147/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15157/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15158/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15164/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15182/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15183/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15184/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15185/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15186/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15187/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15188/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15189/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15190/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15191/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15192/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15193/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15194/indicacao_045.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15195/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15196/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15197/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15198/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15199/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15200/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15201/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15202/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15205/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15206/indicacao_057.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15207/indicacao_058.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15208/indicacao_059.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15209/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15216/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15217/indicacao_068.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15218/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15219/indicacao_070.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15220/indicacao_071.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15221/indicacao_072.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15223/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15227/indicacao_078.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15277/indicacao_086.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15313/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15139/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15141/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15142/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15292/requerimento_044.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15334/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15351/requerimento_058.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15108/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15109/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15110/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15146/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15147/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15157/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15158/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15164/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15182/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15183/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15184/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15185/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15186/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15187/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15188/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15189/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15190/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15191/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15192/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15193/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15194/indicacao_045.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15195/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15196/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15197/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15198/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15199/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15200/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15201/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15202/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15205/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15206/indicacao_057.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15207/indicacao_058.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15208/indicacao_059.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15209/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15216/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15217/indicacao_068.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15218/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15219/indicacao_070.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15220/indicacao_071.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15221/indicacao_072.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15223/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15227/indicacao_078.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15277/indicacao_086.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15313/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15139/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15141/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15142/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15292/requerimento_044.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15334/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15351/requerimento_058.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>