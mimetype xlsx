--- v0 (2026-02-04)
+++ v1 (2026-06-10)
@@ -54,417 +54,417 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15111</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15111/indicacao_007.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15111/indicacao_007.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que viabilize a troca das lâmpadas queimadas no Loteamento Residencial São Marcos II, no Bairro Rio de Una de Baixo</t>
   </si>
   <si>
     <t>15128</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15128/indicacao_013.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15128/indicacao_013.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para edição de Projeto de Lei visando a concessão de folga extra mensal para os Guardas Civis Municipais</t>
   </si>
   <si>
     <t>15145</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15145/indicacao_016.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15145/indicacao_016.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de troca de lâmpadas de iluminação pública nas ruas do Real Parque Morumbi</t>
   </si>
   <si>
     <t>15148</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15148/indicacao_019.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15148/indicacao_019.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a instalação de bicos de luz no Residencial Chácaras Raposo Tavares, acesso na altura do Km 65,5 da Rodovia Bunjiro Nakao</t>
   </si>
   <si>
     <t>15149</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15149/indicacao_020.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15149/indicacao_020.pdf</t>
   </si>
   <si>
     <t>Indicação ao prefeito Municipal, solicitando estudos para que seja determinada Mão Única na Rua Espanha, no quarteirão pertencente a Escola Municipal Professor Calil Rahal Neto, no Bairro Residencial Europa/Capim Azedo</t>
   </si>
   <si>
     <t>15152</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15152/indicacao_023.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15152/indicacao_023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a instalação de 05 (cinco) bicos de luz na Rua |Tradição, no Bairro Vista Linda.</t>
   </si>
   <si>
     <t>15154</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15154/indicacao_025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15154/indicacao_025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando benfeitorias no Bairro Rosarial: Construção de duas lombadas na Rua Fabiano Vieira de Góes; duas luminárias na mesma rua; operação tapa-buraco em todas as ruas do Bairro; reparação de todas as lâmpadas queimadas</t>
   </si>
   <si>
     <t>15155</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15155/indicacao_026.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15155/indicacao_026.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando instalação de benfeitorias no Bairro Campo Verde: reparação de todas as lâmpadas queimadas, principalmente em frente a comércios e igrejas;</t>
   </si>
   <si>
     <t>15165</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15165/indicacao_031.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15165/indicacao_031.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a instalação de bicos de luz na Rua Januário Antônio Domingues no Bairro Ibiúna Garden</t>
   </si>
   <si>
     <t>15212</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15212/indicacao_063.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15212/indicacao_063.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando conserto de 08 (oito) luminárias de frente a Escola Mafalda no Bairro Km 60</t>
   </si>
   <si>
     <t>15214</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15214/indicacao_065.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15214/indicacao_065.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando construção de uma lombada em frente ao ferro velho, antes do mestiço, no Bairro Ressaca</t>
   </si>
   <si>
     <t>15215</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15215/indicacao_066.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15215/indicacao_066.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando construção da cobertura do ponto de ônibus na altura do Km 77,5 da Rodovia Bunjiro Nakao, no Bairro Colégio</t>
   </si>
   <si>
     <t>15222</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Elisângela do Escolar</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15222/indicacao_073.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15222/indicacao_073.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a troca de lâmpadas da iluminação pública nas redes existentes nos Bairros Jardim Gemima, Paiol Pequeno, Parque Paiol Pequeno e Bairro Maeda</t>
   </si>
   <si>
     <t>15225</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Ismael Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15225/indicacao_076.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15225/indicacao_076.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando instalação de uma luminária na Estrada dos Passarinhos, no Bairro Piaí, em frente à igreja Assembleia de Deus</t>
   </si>
   <si>
     <t>15230</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15230/indicacao_081.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15230/indicacao_081.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando troca das lâmpadas queimadas na Rua Matiusso, próximo a igreja Cristã da Família, no Bairro Votorantim</t>
   </si>
   <si>
     <t>15231</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15231/indicacao_082.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15231/indicacao_082.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando instalação de bicos de luz nos arredores da Chácara Ventania, no Bairro Cupim</t>
   </si>
   <si>
     <t>15298</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15298/indicacao_092.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15298/indicacao_092.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando instalação de luminárias públicas na Rua Moacir Leme da Silva, no Bairro Cachoeira.</t>
   </si>
   <si>
     <t>15368</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15368/indicacao_102.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15368/indicacao_102.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando manutenção das luminárias na extensão do trajeto da Ciclovia e pista de caminhada</t>
   </si>
   <si>
     <t>15423</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15423/indicacao_117.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15423/indicacao_117.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para instalação de bicos de luz no Bairro Rio de Una de Cima, mais  precisamente próximo a escola Municipal, ao lado do Mercado Santa Rita</t>
   </si>
   <si>
     <t>15168</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>João Benedicto de Mello Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15168/projeto_de_lei_199.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15168/projeto_de_lei_199.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de folgas aos Guardas Civis Municipais, e dá outras providências</t>
   </si>
   <si>
     <t>15256</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15256/projeto_de_lei_208.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15256/projeto_de_lei_208.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remoção de veículos abandonados no Município de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>15286</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15286/projeto_de_lei_232.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15286/projeto_de_lei_232.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha "Agosto Lilás", de conscientização pelo fim da violência contra mulher no Calendário Oficial do Município de Ibiúna.</t>
   </si>
   <si>
     <t>15304</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15304/projeto_de_lei_235.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15304/projeto_de_lei_235.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a segurança e a proteção à Infância e a Juventude no ambiente educacional</t>
   </si>
   <si>
     <t>15305</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15305/projeto_de_lei_236.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15305/projeto_de_lei_236.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal Nº 1554 de 02 de dezembro de 2009.</t>
   </si>
   <si>
     <t>15138</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15138/requerimento_015.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15138/requerimento_015.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe qual o montante arrecadado pelo Município a título de Contribuição de Iluminação Pública (CIP), detalhando por companhia e cooperativa de energia elétrica; bem como detalhar o valos gasto mensal atualmente pelo Município a título de iluminação pública.</t>
   </si>
   <si>
     <t>15334</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Pedrão da Água, Dr. Rodrigo Lima, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15334/requerimento_051.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15334/requerimento_051.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Superintendente Regional do D.E.R. 2, solicitando os procedimentos necessários para que sejam feitas as melhorias na afixação da sinalização nos trechos em obra da Rodovia Bunjiro Nakao, bem como a realização dos serviços de "tapa buracos" em toda extensão do trecho sentido de Ibiúna à Piedade.</t>
   </si>
   <si>
     <t>15487</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15487/requerimento_079.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15487/requerimento_079.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário de Estado de Logística e Transportes solicitando informações sobre a instalação de uma lombada na entrada da Cidade, Rodovia Bunjiro Nakao, acesso à rotatória.</t>
   </si>
   <si>
     <t>15488</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15488/requerimento_080.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15488/requerimento_080.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Diretor Regional do D.E.R. 2 de Itapetininga solicitando informações sobre a instalação de uma lombada na entrada da Cidade, Rodovia Bunjiro Nakao, acesso à rotatória.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -771,68 +771,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15111/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15128/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15145/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15148/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15149/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15152/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15154/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15155/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15165/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15212/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15214/indicacao_065.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15215/indicacao_066.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15222/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15225/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15230/indicacao_081.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15231/indicacao_082.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15298/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15368/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15423/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15168/projeto_de_lei_199.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15256/projeto_de_lei_208.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15286/projeto_de_lei_232.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15304/projeto_de_lei_235.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15305/projeto_de_lei_236.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15138/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15334/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15487/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15488/requerimento_080.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15111/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15128/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15145/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15148/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15149/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15152/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15154/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15155/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15165/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15212/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15214/indicacao_065.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15215/indicacao_066.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15222/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15225/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15230/indicacao_081.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15231/indicacao_082.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15298/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15368/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15423/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15168/projeto_de_lei_199.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15256/projeto_de_lei_208.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15286/projeto_de_lei_232.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15304/projeto_de_lei_235.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15305/projeto_de_lei_236.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15138/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15334/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15487/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15488/requerimento_080.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>