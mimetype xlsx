--- v0 (2026-02-04)
+++ v1 (2026-05-21)
@@ -54,198 +54,198 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15371</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15371/indicacao_105.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15371/indicacao_105.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviço de abastecimento com água potável em nosso Município.</t>
   </si>
   <si>
     <t>15373</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15373/indicacao_107.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15373/indicacao_107.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que seja retomada as obras de canalização das águas pluviais à rua Portugal, em nosso Município</t>
   </si>
   <si>
     <t>15378</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15378/indicacao_112.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15378/indicacao_112.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que seja viabilizado o prolongamento da rede de água encanada entre o Bairro Rosarial até o Bairro Campo Verde, bem como a pavimentação asfáltica entre o Bairro Rosarial até a estrada que liga o Bairro Campo Verde.</t>
   </si>
   <si>
     <t>15414</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15414/indicacao_115.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15414/indicacao_115.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de limpeza, retirada de entulhos e colocação de container na Avenida João Benedicto de Mello Júnior e Rua Lázara Maria da Conceição.</t>
   </si>
   <si>
     <t>15472</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>João Benedicto de Mello Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15472/projeto_de_lei_325.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15472/projeto_de_lei_325.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei nº 1819 de 14 de novembro de 2012, que institui o Plano Municipal Integrado de Saneamento Básico da Estância Turística de Ibiúna, e dá outras providências.</t>
   </si>
   <si>
     <t>15288</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15288/requerimento_040.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15288/requerimento_040.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Superintendente da Sabesp, solicitando que realize os procedimentos necessários para que sejam enviados a esta Casa de Leis o Levantamento Topográfico dos Bairros Curral e Varginha</t>
   </si>
   <si>
     <t>15294</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15294/requerimento_046.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15294/requerimento_046.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Superintendente da Sabesp, solicitando procedimentos necessários para que sejam enviados a esta Casa de Leis o Levantamento Topográfico do Bairro do Gabriel</t>
   </si>
   <si>
     <t>15342</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15342/requerimento_055.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15342/requerimento_055.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Chefe do Posto de Operação da Sabesp de Ibiúna, solicitando que o mesmo tome as providências necessárias para que sejam enviadas as respostas solicitadas em ofícios e requerimentos anteriormente enviados à SABESP</t>
   </si>
   <si>
     <t>15380</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15380/requerimento_060.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15380/requerimento_060.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que intervenha junto a Sabesp para realizar com urgência o fornecimento de água potável no Bairro Paruru.</t>
   </si>
   <si>
     <t>15391</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15391/requerimento_062.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15391/requerimento_062.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e esclarecimentos referente a coleta de lixo em nosso Município.</t>
   </si>
   <si>
     <t>15412</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15412/requerimento_068.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15412/requerimento_068.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Chefe do Posto de Operação da Sabesp, solicitando os procedimentos necessários para que sejam enviadas a esta Casa de Leis o motivos das Obras de ligação de rede de água nos Bairros Campo Verde e Varginha ainda não terem iniciado.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -552,68 +552,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15371/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15373/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15378/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15414/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15472/projeto_de_lei_325.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15288/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15294/requerimento_046.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15342/requerimento_055.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15380/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15391/requerimento_062.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15412/requerimento_068.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15371/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15373/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15378/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15414/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15472/projeto_de_lei_325.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15288/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15294/requerimento_046.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15342/requerimento_055.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15380/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15391/requerimento_062.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2020/15412/requerimento_068.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="232.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>