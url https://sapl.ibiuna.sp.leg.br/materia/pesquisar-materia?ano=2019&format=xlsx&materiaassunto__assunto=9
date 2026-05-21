--- v0 (2026-02-10)
+++ v1 (2026-05-21)
@@ -54,405 +54,405 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14627</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14627/indicacao46.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14627/indicacao46.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a expedição de decreto fixando previamente todas as datas em que não haverá expediente na Prefeitura Municipal em decorrência de feriados e pontos facultativos.</t>
   </si>
   <si>
     <t>14832</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14832/indicacao150.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14832/indicacao150.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando implantação de insalubridade em grau máximo aos Servidores Municipais que trabalham na área de serviços gerais, bem como análise de impacto orçamentário</t>
   </si>
   <si>
     <t>14928</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14928/indicacao198.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14928/indicacao198.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que verifique a situação da remuneração dos cargos de farmacêutica Sanitaristas, Nutricionista Sanitaristas e Enfermeiro Sanitarista</t>
   </si>
   <si>
     <t>15031</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15031/mocao017.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15031/mocao017.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao Executivo pelo descaso com os servidores públicos.</t>
   </si>
   <si>
     <t>14946</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>João Benedicto de Mello Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14946/projlei132.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14946/projlei132.pdf</t>
   </si>
   <si>
     <t>Institui Gratificação de Periculosidade aos servidores lotados no SAMU e dá outras providências</t>
   </si>
   <si>
     <t>14766</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14766/projlei134.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14766/projlei134.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar Nº 049, de 13 de março de 2008, e dá outras providências.</t>
   </si>
   <si>
     <t>14965</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14965/projlei_170.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14965/projlei_170.pdf</t>
   </si>
   <si>
     <t>Institui Gratificação Especial de Risco de Vida nos casos que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>15029</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15029/projlei180.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15029/projlei180.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 112 de 29 de maio de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>15095</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15095/projlei188.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15095/projlei188.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar no. 084 de 20 de dezembro de 2010, que Dispõe sobre o Plano de Carreira, Empregos e Remuneração do Magistério Público e Serviços de Apoio Pedagógico da Educação Básica do Município da Estância Turística de Ibiúna e dá outras providências.”</t>
   </si>
   <si>
     <t>15101</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15101/projlei191.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15101/projlei191.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do quadro de pessoal da Prefeitura Municipal da Estância Turística de Ibiúna e dá outras providências</t>
   </si>
   <si>
     <t>14604</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima, Ismael Pereira, Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Institui a Ouvidoria da Câmara Municipal de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>14729</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14729/projlei124.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14729/projlei124.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Nº 1218, de 05 de dezembro de 2006, e dá outras providências.</t>
   </si>
   <si>
     <t>14944</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14944/projlei159.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14944/projlei159.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre adequações nas atribuições de cargos da Câmara Municipal da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>14945</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14945/projlei160.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14945/projlei160.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações nas atribuições de cargos da Câmara Municipal da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>14986</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14986/projlei169.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14986/projlei169.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Demissão Voluntária - PDV para os servidores públicos da Prefeitura Municipal da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>15074</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15074/projlei181.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15074/projlei181.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Nº 2158 de 08 de setembro de 2017.</t>
   </si>
   <si>
     <t>15103</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15103/projlei187.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15103/projlei187.pdf</t>
   </si>
   <si>
     <t>Institui o Auxílio-Alimentação, nas condições que especifica, e dá outras providências correlatas</t>
   </si>
   <si>
     <t>15096</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15096/projlei194.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15096/projlei194.pdf</t>
   </si>
   <si>
     <t>Institui o Auxílio-Alimentação, nas condições que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>14557</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Elisângela do Escolar</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14557/req009.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14557/req009.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando relatório contendo nomes, referência salarial, função de todos os funcionários da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>14688</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14688/req039.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14688/req039.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando explicações referentes ao salário atrasado de alguns servidores públicos</t>
   </si>
   <si>
     <t>14881</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14881/req087.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14881/req087.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações com relação aos depósitos do FGTS dos funcionários do Poder Executivo, bem como informe sobre o corte do pagamento da insalubridade sem qualquer justificativa de alguns funcionários públicos</t>
   </si>
   <si>
     <t>14915</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14915/requerimento_100.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14915/requerimento_100.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe quais foram os cargos comissionados contratados neste corrente ano de 2019, justificando por quais motivos a administração municipal ainda continua contratando cargos comissionados.</t>
   </si>
   <si>
     <t>14917</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14917/requerimento_102.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14917/requerimento_102.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que justifique o motivo do atraso do Pagamento dos salários dos funcionários da Saúde</t>
   </si>
   <si>
     <t>14995</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14995/requerimento_120.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14995/requerimento_120.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que encaminhe informações referentes ao Cemitério da Paz, contendo relatórios de fiscalização de ambiente de trabalho e planilha dos funcionários; se os servidores recebem insalubridade; se existe local adequado para refeições e higienização; Se possuem Equipamento de Proteção Individual ; Condições de higiene do banheiro do cemitério</t>
   </si>
   <si>
     <t>14997</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14997/requerimento_122.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14997/requerimento_122.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie projeto de Lei visando a instituição de Adicional de Periculosidade aos funcionários do Hospital Municipal de Ibiúna.</t>
   </si>
   <si>
     <t>15005</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15005/requerimento_125.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15005/requerimento_125.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre os repasses do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - FUNDEB, com seus devidos valores repassados mensalmente; Encaminhar também relação de funcionários da educação atualizada com suas respectivas funções, bem como cópia de todo processo administrativo Nº 13.638/2019 - Pregão presencial nº 18/2019, cujo objeto é a contratação de empresa para fornecimento de projetos educacionais no valor de R$ 3.073.462,60 (três milhões, setenta e três mil, quatrocentos e sessenta e dois reais e sessenta centavos).</t>
   </si>
   <si>
     <t>15013</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15013/requerimento_130.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15013/requerimento_130.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações referente ao depósito do FGTS informando os motivos de não estar sendo depositado o FGTS de alguns servidores, bem como informar como esses servidores podem regularizar a situação</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -759,68 +759,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14627/indicacao46.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14832/indicacao150.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14928/indicacao198.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15031/mocao017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14946/projlei132.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14766/projlei134.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14965/projlei_170.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15029/projlei180.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15095/projlei188.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15101/projlei191.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14729/projlei124.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14944/projlei159.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14945/projlei160.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14986/projlei169.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15074/projlei181.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15103/projlei187.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15096/projlei194.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14557/req009.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14688/req039.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14881/req087.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14915/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14917/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14995/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14997/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15005/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15013/requerimento_130.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14627/indicacao46.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14832/indicacao150.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14928/indicacao198.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15031/mocao017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14946/projlei132.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14766/projlei134.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14965/projlei_170.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15029/projlei180.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15095/projlei188.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15101/projlei191.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14729/projlei124.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14944/projlei159.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14945/projlei160.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14986/projlei169.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15074/projlei181.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15103/projlei187.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15096/projlei194.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14557/req009.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14688/req039.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14881/req087.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14915/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14917/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14995/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14997/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15005/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15013/requerimento_130.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>