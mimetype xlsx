--- v0 (2026-02-05)
+++ v1 (2026-06-21)
@@ -54,489 +54,489 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14780</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14780/indicacao142.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14780/indicacao142.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando envio de Projeto de Lei visando a denominação de Rua no Bairro Vila Lima como Rua Jesus Simões Angra</t>
   </si>
   <si>
     <t>14918</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14918/indicacao188.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14918/indicacao188.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para denominação de rua no Bairro Salto, com o nome de Rua Alberto Schleetz.</t>
   </si>
   <si>
     <t>14919</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14919/indicacao189.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14919/indicacao189.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para denominação de Rua no Bairro Coelhos com o nome de Rua Amédia Coelho Dias</t>
   </si>
   <si>
     <t>14923</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Ismael Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14923/indicacao193.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14923/indicacao193.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para viabilizar a volta da circulação e estacionamento de veículos leves na Avenida Prefeito Angelino Falci (Calçadão da Rodoviária)</t>
   </si>
   <si>
     <t>14927</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14927/indicacao197.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14927/indicacao197.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para denominação de uma Rua no Bairro dos Grilos, com o nome de Rua Maria Bleinatt de Andrade</t>
   </si>
   <si>
     <t>14929</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14929/indicacao199.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14929/indicacao199.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando envio de Projeto de Lei visando a denominação de uma Rua no Bairro Ressaca com o nome de Rua Olavo Ferreira França Marcicano</t>
   </si>
   <si>
     <t>14809</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>João Benedicto de Mello Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14809/projlei110.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14809/projlei110.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Estrada no Bairro Sorocamirim, e dá outras providências. (Estrada Benedita Almeida Prado de Moraes)</t>
   </si>
   <si>
     <t>14810</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14810/projlei111.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14810/projlei111.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Ressaca, e dá outras providências. (Travessa Quirino José da Cruz)</t>
   </si>
   <si>
     <t>14811</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14811/projlei112.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14811/projlei112.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Sorocabuçu (Gabriel) e dá outras providências. (Travessa Panorama)</t>
   </si>
   <si>
     <t>14812</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14812/projlei113.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14812/projlei113.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Estrada no Bairro Dois Córregos, e dá outras providências. (Estrada Enio da Silva)</t>
   </si>
   <si>
     <t>14813</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14813/projlei117.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14813/projlei117.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de uma Travessa no Bairro Carmo Messias, e dá outras providências. (Travessa Geraldo Menino de Almeida)</t>
   </si>
   <si>
     <t>14814</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14814/projlei119.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14814/projlei119.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de duas Travessas no Bairro Feital, e dá outras providências. (Travessa Paulo do Carmo Leite e Travessa Luiz Vieira Leite)</t>
   </si>
   <si>
     <t>14815</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14815/projlei125.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14815/projlei125.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de uma Travessa no Bairro Ressaca, e dá outras providências. (Travessa Paschoal Cipulo).</t>
   </si>
   <si>
     <t>14816</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14816/projlei126.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14816/projlei126.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua no Bairro Ressaca e dá outras providências. (Rua Nicolino Marcicano)</t>
   </si>
   <si>
     <t>15030</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15030/projlei127_AqYKTaT.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15030/projlei127_AqYKTaT.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir via de desapropriação amigável ou judicial, uma área localizada no Bairro Rio de Una, neste Município e Comarca de Ibiúna, SP, para abertura de logradouro público e Escola Municipal, localizado no Pólo Industrial, e dá outras providências</t>
   </si>
   <si>
     <t>14872</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14872/projlei128.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14872/projlei128.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir, via de desapropriação amigável ou judicial, um imóvel com área de 3.752,260 m² (três mil, setecentos e cinquenta e dois metros quadrados e duzentos e sessenta centímetros), localizada no Bairro Ressaca, neste Município e Comarca de Ibiúna, SP, para construção de uma UBS e abertura de uma via pública, e dá outras providências.</t>
   </si>
   <si>
     <t>14817</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14817/projlei133.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14817/projlei133.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de uma Travessa no Bairro Gabriel e dá outras providências. (Travessa Theodoro Rodrigues de Almeida)</t>
   </si>
   <si>
     <t>14818</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14818/projlei135.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14818/projlei135.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de uma Rua no Bairro Capim Azedo e dá outras providências. (Rua Joaquim Alves Rodrigues).</t>
   </si>
   <si>
     <t>14849</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14849/projlei136.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14849/projlei136.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de uma Rua no Bairro Verava e dá outras providências. (Alameda dos Romeiros).</t>
   </si>
   <si>
     <t>14819</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14819/projlei137.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14819/projlei137.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de uma Rua no Bairro Cachoeira e dá outras providências. (Rua Rafael Nunes de Oliveira)</t>
   </si>
   <si>
     <t>14820</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14820/projlei140.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14820/projlei140.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Parque Linear e  dá outras providências. (Parque Linear Eiichi Yuri)</t>
   </si>
   <si>
     <t>14821</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14821/projlei141.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14821/projlei141.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  denominação de uma Travessa no Bairro Campininha e dá outras providências. (Travessa Renascer)</t>
   </si>
   <si>
     <t>14822</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14822/projlei143.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14822/projlei143.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de uma Rua no Bairro Rio de Una de Baixo e dá outras providências. (Rua Mario Vieira Cordeiro)</t>
   </si>
   <si>
     <t>14823</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14823/projlei145.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14823/projlei145.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a retificação de uma Travessa no Bairro Rio de Una de Baixo e dá outras providências. (Travessa Iracema Pedroso Ribeiro)</t>
   </si>
   <si>
     <t>14824</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14824/projlei146.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14824/projlei146.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a retificação de uma Rua no Bairro Capim Azedo e dá outras providências. (Rua Moscou)</t>
   </si>
   <si>
     <t>14825</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14825/projlei147.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14825/projlei147.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a retificação da Lei nº 227 de 07 de dezembro de 1992 e dá outras providências (Rua Felisbino José Pereira)</t>
   </si>
   <si>
     <t>14826</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14826/projlei148.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14826/projlei148.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de uma Travessa no Bairro Vargem do Salto e dá outras providências. (Travessa Teodolindo de Lima)</t>
   </si>
   <si>
     <t>14827</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14827/projlei149.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14827/projlei149.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Largo São Sebastião e dá outras providências. (Largo São Sebastião)</t>
   </si>
   <si>
     <t>14828</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14828/projlei150.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14828/projlei150.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de uma Travessa no Bairro Cupim e dá outras providências. (Travessa Justina Maria de Jesus)</t>
   </si>
   <si>
     <t>14829</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14829/projlei152.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14829/projlei152.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de uma Rua no Bairro Carmo Messias e dá outras providências. (Rua Donata Correia da Silva Maia)</t>
   </si>
   <si>
     <t>14874</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14874/projlei155.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14874/projlei155.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de uma Rua no Bairro morro Grande e dá outras providências. (Rua Paraíso)</t>
   </si>
   <si>
     <t>14983</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14983/projlei175.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14983/projlei175.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Uso, Ocupação, Parcelamento do Solo, e Regularização Fundiária no Município da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>15038</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15038/projlei182.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15038/projlei182.pdf</t>
   </si>
   <si>
     <t>Altera os incisos I e II do art. 7o. da Lei Municipal no. 401, de 08 de maio de 1997 e dá outras providências.</t>
   </si>
   <si>
     <t>15016</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Elisângela do Escolar</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15016/requerimento_133.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15016/requerimento_133.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal e a Senhora Fabiana para que tomem providências frente ao levantamento do contrato vigente com a empresa responsável pelo estacionamento rotativo de Ibiúna. (Zona Azul)</t>
   </si>
   <si>
     <t>15076</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLCD</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 175 Capítulo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>15077</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>15078</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>15079</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>15080</t>
   </si>
   <si>
     <t>1</t>
   </si>
@@ -879,68 +879,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14780/indicacao142.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14918/indicacao188.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14919/indicacao189.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14923/indicacao193.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14927/indicacao197.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14929/indicacao199.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14809/projlei110.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14810/projlei111.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14811/projlei112.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14812/projlei113.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14813/projlei117.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14814/projlei119.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14815/projlei125.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14816/projlei126.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15030/projlei127_AqYKTaT.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14872/projlei128.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14817/projlei133.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14818/projlei135.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14849/projlei136.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14819/projlei137.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14820/projlei140.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14821/projlei141.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14822/projlei143.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14823/projlei145.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14824/projlei146.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14825/projlei147.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14826/projlei148.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14827/projlei149.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14828/projlei150.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14829/projlei152.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14874/projlei155.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14983/projlei175.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15038/projlei182.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15016/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14780/indicacao142.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14918/indicacao188.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14919/indicacao189.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14923/indicacao193.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14927/indicacao197.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14929/indicacao199.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14809/projlei110.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14810/projlei111.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14811/projlei112.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14812/projlei113.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14813/projlei117.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14814/projlei119.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14815/projlei125.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14816/projlei126.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15030/projlei127_AqYKTaT.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14872/projlei128.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14817/projlei133.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14818/projlei135.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14849/projlei136.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14819/projlei137.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14820/projlei140.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14821/projlei141.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14822/projlei143.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14823/projlei145.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14824/projlei146.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14825/projlei147.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14826/projlei148.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14827/projlei149.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14828/projlei150.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14829/projlei152.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14874/projlei155.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14983/projlei175.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15038/projlei182.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15016/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>