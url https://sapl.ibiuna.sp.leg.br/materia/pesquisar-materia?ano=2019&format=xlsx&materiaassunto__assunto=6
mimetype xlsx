--- v0 (2026-02-09)
+++ v1 (2026-06-23)
@@ -54,792 +54,792 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14629</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14629/indicacao48.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14629/indicacao48.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando envio de informações com relação ao muro de contenção na Avenida João Benedicto de Mello Júnior, informando quais as medições já realizadas na obra e o valor que já foi pago; qual a previsão para o término da Obra; qual o motivo do atraso; qual a estimativa de valor total da obra.</t>
   </si>
   <si>
     <t>14867</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14867/indicacao164.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14867/indicacao164.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que em contato com a Secretaria de Agricultura, encaminhem ao Ministério da Agricultura, Pecuária e Abastecimento (MAPA) proposta voluntária ao programa 2200020190061, visando o fomento ao setor agropecuário - Investimento</t>
   </si>
   <si>
     <t>14868</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14868/indicacao165.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14868/indicacao165.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que em contato com a Secretaria de Agricultura, encaminhem ao Ministério da Agricultura, Pecuária e Abastecimento (MAPA) proposta voluntária ao programa 2200020190064, visando o apoio ao Desenvolvimento sustentável de Territórios Rurais.</t>
   </si>
   <si>
     <t>14869</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14869/indicacao166.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14869/indicacao166.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que em contato com a Secretaria de Cultura, encaminhem ao Ministério Cultura, Esporte e Lazer, proposta voluntária ao programa 5400020190004, visando o Apoio a Projetos de Infraestrutura Turística</t>
   </si>
   <si>
     <t>14791</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>João Benedicto de Mello Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14791/projlei139.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14791/projlei139.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal da Estância Turística de Ibiúna a celebrar Convênio com a UNICAMP, nos termos que especifica.</t>
   </si>
   <si>
     <t>14600</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Pedrão da Água, Claudinho Coragem, Devanil da Ressaca, Naldo, Pururuca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14600/projres018.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14600/projres018.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo de funcionamento da Comissão Especial de Vereadores denominada "Frente Parlamentar em defesa da Rodovia Bunjiro Nakao" e dá outras providências.</t>
   </si>
   <si>
     <t>14601</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Ismael Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14601/projres019.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14601/projres019.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo de funcionamento da Comissão Especial de Vereadores constituída para o acompanhamento e tomada de posições da Câmara Municipal em relação à execução do contrato de concessão vigente entre a SABESP e o Município da Estância Turística de Ibiúna e dá outras providências</t>
   </si>
   <si>
     <t>14549</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14549/req001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14549/req001.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações acerca da Construção da Unidade Básica de Saúde do Bairro dos Tavares, contendo o motivo da paralisação; Cópia do processo administrativo da licitação; relatório contendo esclarecimentos sobre o uso da verba pública repassada pelo governo federal até a data da paralisação; Informar se houve devolução da verba do convênio.</t>
   </si>
   <si>
     <t>14552</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14552/req004.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14552/req004.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e cópias do contrato firmado entre o Poder Executivo e a Empresa Estewan Garcia dos Santos - ME.</t>
   </si>
   <si>
     <t>14553</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Naldo, Charles Guimarães, Elisângela do Escolar, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14553/req005.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14553/req005.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e cópia do contrato com a empresa LV Garcia, que após a data de 07/02/19 passou o seu nome empresarial para Auto Viação Veloz Transportes e Turismo, bem como cópia da tabela de horário dos ônibus.</t>
   </si>
   <si>
     <t>14558</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14558/req010.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14558/req010.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e esclarecimentos referente ao andamento da Emenda Parlamentar nº 869782/2018 no valor de R$ 222.857,14 (duzentos e vinte e dois mil, oitocentos e cinquenta e sete reais e quatorze centavos), disponibilizada pelo Deputado Federal Jefferson Campos (PSB) a fim de utilização em Projetos de Infraestrutura Turística.</t>
   </si>
   <si>
     <t>14562</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14562/req013.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14562/req013.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie cópia integral do processo administrativo referente ao Contrato Administrativo Nº 09/2018 - Convite Nº 06/2018, Proc. Administrativo Nº 70/2018 - Contratato Tiago Godinho, fornecimento de materiais para uso do departamento de Tecnologia da Prefeitura Municipal, valor R$ 79.560,00.</t>
   </si>
   <si>
     <t>14564</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14564/req015.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14564/req015.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe o motivo da paralisação da obras de ampliação do centro de Saúde II Dr. Arcy Bandeira; bem como envie cópia do processo administrativo da licitação, copia de relatório contendo esclarecimentos sobre o uso da verba pública repassada pelo Governo do Estado e Governo Federal; Esclarecer se houve devolução de recursos do convênio ou se o recurso foi utilizado para outra finalidade.</t>
   </si>
   <si>
     <t>14565</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14565/req016.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14565/req016.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe o motivo da paralisação da Obra de pavimentação, recapeamento e sinalização viária nos Bairros Laval I, Laval II e Vila Pitico; bem como envie cópia do processo Administrativo da Licitação; relatório contendo os esclarecimentos sobre o uso da verba repassada pelo Governo do Estado e Governo Federal; bem como esclarecer se houve devolução de verbas do convênio, ou se os recursos foram utilizados para outra finalidade</t>
   </si>
   <si>
     <t>14566</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14566/req017.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14566/req017.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre o motivo da paralisação da reforma da cobertura do Terminal Rodoviário; Enviando cópia do processo administrativo da Licitação; relatório contendo esclarecimento sobre o uso da verba pública repassada pelo Governo do Estado e Governo Federal; bem como esclarecimentos se houve devolução dos recursos do convênio ou se foi utilizado para outra finalidade</t>
   </si>
   <si>
     <t>14567</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14567/req018.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14567/req018.pdf</t>
   </si>
   <si>
     <t>Requerimento ao prefeito Municipal, solicitando que informe o motivo da paralisação da obra de revitalização do entorno do Terminal Rodoviário com envio de cópia do processo administrativo da Licitação; envio de relatório contendo esclarecimentos sobre o uso dos recursos públicos ; bem como informar se houve devolução de recursos ou utilização para outra finalidade.</t>
   </si>
   <si>
     <t>14569</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14569/req020.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14569/req020.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe o motivo da paralisação da obra de revitalização estrutural e paisagística da entrada da Cidade; bem como envie cópia do processo administrativo da licitação; relatório contendo esclarecimentos sobre o uso dos recursos públicos; bem como esclarecer se houve devolução do recursos do convênio ou se foi utilizada para outra finalidade.</t>
   </si>
   <si>
     <t>14570</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14570/req021.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14570/req021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe qual o motivo da paralisação da 2ª etapa da revitalização estrutural e paisagística da avenida Antônio Falci; enviando cópia do processo administrativo da Licitação; envio de relatório contendo esclarecimentos sobre o uso dos recursos públicos; bem como seja informado e enviado documentos sobre a 1ª etapa da mesma obra, já que a 2º está totalmente abandonada</t>
   </si>
   <si>
     <t>14571</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14571/req022.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14571/req022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe qual o motivo da paralisação da obra de Construção da 01 UBS - Unidade Básica de Saúde - Padrão "'1" no Bairro Rosarial; enviar cópia do processo administrativo da licitação; Envio de relatório contendo esclarecimentos sobre o uso dos recursos públicos; esclarecer se houve devolução dos recursos ou uso em outra finalidade.</t>
   </si>
   <si>
     <t>14574</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14574/req025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14574/req025.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que atenda a Lei Municipal Nº 1994, de 26 de fevereiro de 2015, que trata da obrigação do poder executivo encaminhar à Câmara Municipal de Ibiúna, bem como a todos os Vereadores e Vereadores a cópia integral dos contratos emergenciais firmados pelo Município de Ibiúna, concomitantemente a sua celebração, com a indicação dos fatos ensejadores da emergência.</t>
   </si>
   <si>
     <t>14657</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14657/req030.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14657/req030.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando explicações referentes ao Contrato Administrativo Nº 19/2019, justificando a intenção do contrato; objetivo a ser alcançado; quantidade de crianças que deverão ser atendidas e o tempo da escola de circo no Município</t>
   </si>
   <si>
     <t>14659</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14659/req032.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14659/req032.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando explicações referente ao Contrato Administrativo Nº 11/2019 celebrado com a empresa Consultorias e Serviços Barbagallo, informando data de assinatura do contrato; especificar o tipo de ampliação escolar; valor que será gasto</t>
   </si>
   <si>
     <t>14687</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14687/req038.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14687/req038.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando esclarecimentos e apresentar documentos sobre as contratações de várias empresas aparentemente para as mesmas finalidades.</t>
   </si>
   <si>
     <t>14692</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Elisângela do Escolar</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14692/req043.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14692/req043.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações referentes ao Contrato com a Empresa Liege Serviços e Sistema Especializado LTDA, referente aos serviços especializados para fornecimento de sistemas de tecnologia de modernização administrativa e governança coorporativa.</t>
   </si>
   <si>
     <t>14724</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14724/req046.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14724/req046.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando cópia integral dos documentos referentes ao contrato firmado entre a Municipalidade e a Fundação Instituto de Pesquisas Econômicas (FIPE); bem como cópia do processo Administrativo; dos documentos elaborados pela fundação.</t>
   </si>
   <si>
     <t>14725</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14725/req047.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14725/req047.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações a respeito do processo de regularização fundiária em nosso Município, fornecimento cópia do contrato com a empresa responsável pela regularização, valor pago, recursos utilizados e cópia de todos os documentos referentes aos serviços prestados.</t>
   </si>
   <si>
     <t>14739</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14739/req057.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14739/req057.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando envio de mídia ou seja disponibilizado por meio de site específico, todas as informações e mapas dos levantamentos realizados pelo Itesp em nosso Município.</t>
   </si>
   <si>
     <t>14749</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14749/req059.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14749/req059.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Desenvolvimento Urbano, solicitando explicações referentes ao não pagamento dos shows realizados na data de 21/05/2018 pelo artista Ibiunense Gabriel Cardoso e demais artistas da região.</t>
   </si>
   <si>
     <t>14751</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14751/req061.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14751/req061.pdf</t>
   </si>
   <si>
     <t>Requerimento Convocando o Secretário da Administração Sr. Antônio Francisco de Mello; Secretário de Desenvolvimento Urbano Dr. Marco Antônio Falci de Mello; Secretário de Educação Sr. Paulo Dias do Carmo e Secretário de Finanças Sr. César Ossamu Annu, para comparecer à Câmara Municipal no próximo dia 17 de maio às 11h para tratar sobre o atraso de pagamento dos condutores escolares que prestam serviços à empresa VC Transportes</t>
   </si>
   <si>
     <t>14754</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14754/req064.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14754/req064.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando envio de cópia dos extratos bancários com as respectivas movimentações, da conta de convênios firmados com o Governo Federal e Estadual no período de 01/01/2017 até a presente data.</t>
   </si>
   <si>
     <t>14802</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14802/req073.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14802/req073.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre os recursos financeiros que nosso Município foi contemplado, para aquisição de equipamentos e ambulâncias, referente aos anos de 2018 e 2019.</t>
   </si>
   <si>
     <t>14803</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14803/req074.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14803/req074.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações referentes a abertura do PSI em nosso Município, contendo o valor gasto na reforma do PSI; qual empresa responsável pela reforma; Cópia do contrato firmado e quais recursos foram utilizados para a reforma</t>
   </si>
   <si>
     <t>14804</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14804/req075.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14804/req075.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações referentes a UBS que está sendo construída no Bairro Paruru, informando qual o valor da Obra; Qual empresa é a responsável pela Obra; Cópia do contrato; quais recursos estão sendo utilizados e qual o prazo de entrega da UBS.</t>
   </si>
   <si>
     <t>14805</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14805/req076.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14805/req076.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre quais medidas vem sendo tomadas quanto aos péssimos serviços prestados no Transporte público urbano e rural em nosso Município.</t>
   </si>
   <si>
     <t>14840</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14840/req080.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14840/req080.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe onde estão ou onde serão depositados todos os materiais contratados por quase 8 milhões de reais das empresas (pedra Nº 01, pedra, nº 02, pedra nº 03, pedra nº 4, pedrisco, rachão, bica corrida e pó de pedra, conforme publicações no diário oficial.</t>
   </si>
   <si>
     <t>14861</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14861/req082.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14861/req082.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando atitudes com urgência frente o levantamento das últimas três notas fiscais pagas a empresa Dro Lab, na qual atualmente está prestando serviços para o hospital Municipal.</t>
   </si>
   <si>
     <t>14862</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14862/req083.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14862/req083.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando atitudes com urgência frente o levantamento das últimas três notas da empresa VC Transportes, na qual atualmente está fazendo o transporte de alunos do município</t>
   </si>
   <si>
     <t>14863</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14863/req084.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14863/req084.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando levantamento da relação de nomes de todos os condutores, monitores, bem como documentos de todos os veículos descriminando as linhas das escolas ao qual fazem o transporte para a empresa vencedora da concorrência pública do edital nº 53/2018.</t>
   </si>
   <si>
     <t>14864</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14864/req085.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14864/req085.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e esclarecimentos referentes a divida com a Empresa Dro Lad, prestadora de serviços no hospital municipal, informando qual o total da dívida com a empresa, bem como se os valores em aberto são referentes a qual período.</t>
   </si>
   <si>
     <t>14880</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14880/req086.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14880/req086.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações com relação ao muro de contenção na Avenida João Benedicto de Mello Júnior, em nosso Município, informando quais as medições já foram realizadas, valor que já foi pago; previsão para término da obra, motivo do atraso da obra; Aditamento para conclusão.</t>
   </si>
   <si>
     <t>14882</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14882/req088.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14882/req088.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando providências urgentes quanto a verificação do pagamento da empresa responsável para retorno da obra do bairro Gemima, em cumprimento a determinação judicial.</t>
   </si>
   <si>
     <t>14885</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14885/req091.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14885/req091.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações complementares referentes aos questionamentos formulados através dos Requerimentos Nº 82/2019, Ofício 83/2019, que tratam das empresa Dro Serviços de Saúde Ltda e VC Transportes Turismo e Empreendimento Ltda, e ainda Empresa Auto Viação Veloz Transportes e Turismo Eireli</t>
   </si>
   <si>
     <t>14889</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14889/req095.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14889/req095.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe qual a previsão para reinício das obras de recapeamento nos Bairros Laval e Vila Lima</t>
   </si>
   <si>
     <t>14903</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14903/req096.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14903/req096.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações referente a pavimentação da estrada Municipal do Bairro Cachoeira, informando motivo da paralisação; quando será retomada a obra; qual empresa responsável pela pavimentação; cópia do contrato e aditamentos; relatórios de fiscalização e pagamentos; respeito ao cronograma</t>
   </si>
   <si>
     <t>14949</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14949/requerimento_104.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14949/requerimento_104.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e esclarecimentos referentes ao recurso de R$ 4.000.000,00 (quatro milhões), recebidos do fundo nacional de saúde, informando como e onde esse recurso foi aplicado</t>
   </si>
   <si>
     <t>14966</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14966/requerimento_112.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14966/requerimento_112.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe se a prefeitura emitiu cheques pré-datados para pagar uma dívida com a empresa Dro Lab, empresa que administra o Hospital Municipal.</t>
   </si>
   <si>
     <t>14967</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14967/requerimento_113.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14967/requerimento_113.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que encaminhe informações e cópias dos convênios que contemplam as UBS do Bairro Vargem do Santo, Lageadinho e Pintos, e quais bairros dessas regiões atingem a cobertura do Programa Estratégia Saúde da Família (ESF).</t>
   </si>
   <si>
     <t>14968</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14968/requerimento_114.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14968/requerimento_114.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando  que informe qual é o laboratório responsável pelos exames do Hospital, Centro de Saúde e de toda a rede de saúde do Município de Ibiúna, enviando cópia dos Contratos; Qual empresa é responsável pela coleta de lixo hospitalar; Cópia do último contrato celebrado com a empresa Dro Lab, bem como contratos firmados com os profissionais prestadores de serviços no Hospital; Cópias do Contrato referente ao Raio-X; Se os funcionários da saúde, como enfermeiros e auxiliares de enfermagem estão recebendo insalubridade e periculosidade; Quem está realizando os serviços de reforma e manutenção da UBS do Bairro Vargem do Salto, Lageadinho e Pintos</t>
   </si>
   <si>
     <t>14969</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14969/requerimento_115.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14969/requerimento_115.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe qual o valor da dívida da Prefeitura Municipal com a empresa Veloz, bem como informar quantos cheques pré-datados foram entregues para a empresa</t>
   </si>
   <si>
     <t>14970</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14970/requerimento_116.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14970/requerimento_116.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informar o motivo de não existir vagas suficientes na creche do Bairro Paruru; Informar por que não foi concluída a UBS do Bairro Paruru, com previsão de término.</t>
   </si>
   <si>
     <t>14998</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14998/requerimento_123.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14998/requerimento_123.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que encaminhe informações e documentos referente ao Estacionamento Rotativo (Zona Azul), contendo o valor arrecadado desde a implantação, com planilha de arrecadação; qual a porcentagem destinada ao Município; Cópia do contrato e aditamentos; e relatório de fiscalização e de funcionários que trabalham para a empresa responsável.</t>
   </si>
   <si>
     <t>15005</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15005/requerimento_125.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15005/requerimento_125.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre os repasses do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - FUNDEB, com seus devidos valores repassados mensalmente; Encaminhar também relação de funcionários da educação atualizada com suas respectivas funções, bem como cópia de todo processo administrativo Nº 13.638/2019 - Pregão presencial nº 18/2019, cujo objeto é a contratação de empresa para fornecimento de projetos educacionais no valor de R$ 3.073.462,60 (três milhões, setenta e três mil, quatrocentos e sessenta e dois reais e sessenta centavos).</t>
   </si>
   <si>
     <t>15007</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15007/requerimento_127.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15007/requerimento_127.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações com relação ao muro de contenção na Avenida João Benedicto de Mello Júnior, informando quais as medições já realizadas, bem como valor que já foi pago; qual a previsão de término da obra; O motivo do atraso na conclusão; Encaminhar cópia dos depósitos de pagamentos realizados pela Prefeitura.</t>
   </si>
   <si>
     <t>15017</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15017/requerimento_134.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15017/requerimento_134.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações referentes as Obras de recapeamento e Pavimentação Asfáltica do Bairro Residencial Europa/Capim Azedo.</t>
   </si>
   <si>
     <t>15023</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15023/requerimento_140.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15023/requerimento_140.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações a respeito da empresa Via Nova, responsável pela empresa do Hospital Municipal.</t>
   </si>
   <si>
     <t>15024</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15024/requerimento_141.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15024/requerimento_141.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações referentes a inauguração do CRAS, informando se o imóvel é de propriedade da Prefeitura Municipal, valor gasto na reforma, data de entrega do prédio, valor do aluguel mensal.</t>
   </si>
   <si>
     <t>15025</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15025/requerimento_142.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15025/requerimento_142.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando cópia da rescisão contratual realizada entre a Prefeitura Municipal e a empresa VC Transportes, turismo e empreendimentos Ltda.</t>
   </si>
   <si>
     <t>15027</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15027/requerimento_144.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15027/requerimento_144.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e relação completa dos nomes dos funcionários contratados pela frente de trabalho</t>
   </si>
   <si>
     <t>15032</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15032/requerimento_146.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15032/requerimento_146.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe, através de relatório, todos os cheques pós-datados e demais títulos de créditos emitidos pela Prefeitura Municipal de Ibiúna no exercício de 2019, informando ainda se houve ocorrência de devolução por falta de fundos ou por motivos diversos, inclusive constando a identificação dos respectivos favorecidos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1146,68 +1146,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14629/indicacao48.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14867/indicacao164.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14868/indicacao165.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14869/indicacao166.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14791/projlei139.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14600/projres018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14601/projres019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14549/req001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14552/req004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14553/req005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14558/req010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14562/req013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14564/req015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14565/req016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14566/req017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14567/req018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14569/req020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14570/req021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14571/req022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14574/req025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14657/req030.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14659/req032.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14687/req038.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14692/req043.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14724/req046.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14725/req047.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14739/req057.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14749/req059.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14751/req061.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14754/req064.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14802/req073.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14803/req074.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14804/req075.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14805/req076.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14840/req080.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14861/req082.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14862/req083.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14863/req084.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14864/req085.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14880/req086.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14882/req088.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14885/req091.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14889/req095.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14903/req096.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14949/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14966/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14967/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14968/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14969/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14970/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14998/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15005/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15007/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15017/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15023/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15024/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15025/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15027/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15032/requerimento_146.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14629/indicacao48.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14867/indicacao164.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14868/indicacao165.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14869/indicacao166.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14791/projlei139.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14600/projres018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14601/projres019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14549/req001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14552/req004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14553/req005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14558/req010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14562/req013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14564/req015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14565/req016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14566/req017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14567/req018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14569/req020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14570/req021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14571/req022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14574/req025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14657/req030.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14659/req032.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14687/req038.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14692/req043.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14724/req046.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14725/req047.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14739/req057.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14749/req059.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14751/req061.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14754/req064.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14802/req073.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14803/req074.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14804/req075.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14805/req076.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14840/req080.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14861/req082.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14862/req083.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14863/req084.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14864/req085.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14880/req086.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14882/req088.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14885/req091.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14889/req095.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14903/req096.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14949/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14966/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14967/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14968/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14969/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14970/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14998/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15005/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15007/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15017/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15023/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15024/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15025/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15027/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15032/requerimento_146.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="65.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>