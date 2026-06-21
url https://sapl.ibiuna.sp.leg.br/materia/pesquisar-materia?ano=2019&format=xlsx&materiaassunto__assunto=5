--- v0 (2026-02-10)
+++ v1 (2026-06-21)
@@ -54,625 +54,625 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14578</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ismael Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14578/indicacao002.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14578/indicacao002.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando manutenção e obras de melhoria na praça de eventos.</t>
   </si>
   <si>
     <t>14579</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14579/indicacao003.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14579/indicacao003.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a construção de 02 (duas) lombadas na Rua Minas Gerais, no centro de nossa cidade.</t>
   </si>
   <si>
     <t>14580</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14580/indicacao004.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14580/indicacao004.pdf</t>
   </si>
   <si>
     <t>Indicação ao prefeito Municipal, solicitando serviços de reforma e manutenção da ponte que dá acesso ao Bairro Dois Córregos, ligação entre o Município de Ibiúna e Mairinque</t>
   </si>
   <si>
     <t>14581</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14581/indicacao005.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14581/indicacao005.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando reforma e manutenção da passarela localizada na ponte da Vila Lima</t>
   </si>
   <si>
     <t>14592</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14592/indicacao016.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14592/indicacao016.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando informações a respeito da instalação de calçamento na Estrada da Cachoeira</t>
   </si>
   <si>
     <t>14594</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14594/indicacao018.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14594/indicacao018.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando informações referentes a construção de calçamento e instalação de iluminação pública na Estrada da Cachoeira.</t>
   </si>
   <si>
     <t>14595</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14595/indicacao019.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14595/indicacao019.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de limpeza e manutenção de áreas localizadas no CDHU Santa Lúcia</t>
   </si>
   <si>
     <t>14596</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14596/indicacao020.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14596/indicacao020.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de limpeza das laterais da Estrada da Cachoeira e do Bairro Dois Córregos.</t>
   </si>
   <si>
     <t>14598</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14598/indicacao022.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14598/indicacao022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de limpeza, retirada de entulhos da Avenida Vereador João Benedicto de Mello Júnior.</t>
   </si>
   <si>
     <t>14606</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14606/indicacao025.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14606/indicacao025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços necessários no Residencial Chácara Raposo Tavares, Km 65,5 da Rodovia Bunjiro Nakao.</t>
   </si>
   <si>
     <t>14615</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14615/indicacao34.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14615/indicacao34.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para resolução dos problemas de escoamento das águas das chuvas na área de lazer; disponibilização de banheiros para os feirantes; energia elétrica compatível com as necessidades dos feirantes; maior fiscalização e punição com relação a vendedores irregulares</t>
   </si>
   <si>
     <t>14616</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14616/indicacao35.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14616/indicacao35.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de tapa buracos e troca de lâmpadas de iluminação pública nas ruas do Condomínio Real Parque Morumbi.</t>
   </si>
   <si>
     <t>14617</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14617/indicacao36.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14617/indicacao36.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de limpeza, retirada de lixo e entulhos na Ciclovia</t>
   </si>
   <si>
     <t>14620</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14620/indicacao39.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14620/indicacao39.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando reforma da área de descanso, bem como aquisição de equipamentos de proteção individual aos trabalhadores do Cemitério da Paz</t>
   </si>
   <si>
     <t>14621</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14621/indicacao40.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14621/indicacao40.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de tapa buracos na Rua Antonieta Novaes, no Bairro Lava Pés</t>
   </si>
   <si>
     <t>14623</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14623/indicacao42.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14623/indicacao42.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando providências para o calçamento localizado na Rotatória da CPFL.</t>
   </si>
   <si>
     <t>14628</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14628/indicacao47.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14628/indicacao47.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de tapa buracos ou nova pavimentação asfáltica e limpeza das laterais da Rua Dom Pedro II, Bairro Vila Lima, bem como serviços de motoniveladora e cascalhamento na Rua Raul Pompéia no Bairro Bananal</t>
   </si>
   <si>
     <t>14629</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14629/indicacao48.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14629/indicacao48.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando envio de informações com relação ao muro de contenção na Avenida João Benedicto de Mello Júnior, informando quais as medições já realizadas na obra e o valor que já foi pago; qual a previsão para o término da Obra; qual o motivo do atraso; qual a estimativa de valor total da obra.</t>
   </si>
   <si>
     <t>14630</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14630/indicacao49.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14630/indicacao49.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando colocação de linha de tubos 0,40 com aproximadamente 10 (dez) tubos no Bairro Itaguapeva, mais precisamente em frente a residência do Senhor Manezinho</t>
   </si>
   <si>
     <t>14666</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14666/indicacao76.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14666/indicacao76.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de limpeza das bocas-de-lobo localizadas na Rua Pedro Bifano, no conjunto Habitacional Santa Lúcia - CDHU.</t>
   </si>
   <si>
     <t>14667</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14667/indicacao77.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14667/indicacao77.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de limpeza geral dos lotes existentes na Rua Alves de Camargo, área central de nossa Cidade.</t>
   </si>
   <si>
     <t>14763</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14763/indicacao133.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14763/indicacao133.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando rebaixamento de guia para acessibilidade ao Parque Linear - Bairro Residencial Europa</t>
   </si>
   <si>
     <t>14785</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14785/indicacao147.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14785/indicacao147.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando obras de reparos na Calçada e boca de lobo na Rua Calil Rahal em frente ao número 215</t>
   </si>
   <si>
     <t>14786</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14786/indicacao148.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14786/indicacao148.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando manutenção no acostamento com o uso de concreto usinado na estrada Tancredo Neves, Bairro Capim Azedo, mais precisamente em frente a Casa de Materiais de Construção Maciel</t>
   </si>
   <si>
     <t>14924</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14924/indicacao194.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14924/indicacao194.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de tubulação no córrego próximo a Igreja Congregação Cristã do Bairro Vargedo, bem como serviços de motoniveladora e cascalhamento em toda a estrada</t>
   </si>
   <si>
     <t>14936</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14936/indicacao206.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14936/indicacao206.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de limpeza, desentupimento, colocação de tubos no esgoto da Escola Municipal Prefeito Seme Issa, no Bairro Piaí</t>
   </si>
   <si>
     <t>14974</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14974/indicacao209.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14974/indicacao209.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a retomada das obras da UBS do Bairro Tavares.</t>
   </si>
   <si>
     <t>14982</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>João Benedicto de Mello Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14982/projlei176-compactado.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14982/projlei176-compactado.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Obras e Edificações do Município da Estância Turística de Ibiúna, e estabelece critérios para elaboração de projeto e obtenção de licenciamento, e dá outras providências.</t>
   </si>
   <si>
     <t>14983</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14983/projlei175.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14983/projlei175.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Uso, Ocupação, Parcelamento do Solo, e Regularização Fundiária no Município da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>14600</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Pedrão da Água, Claudinho Coragem, Devanil da Ressaca, Naldo, Pururuca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14600/projres018.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14600/projres018.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo de funcionamento da Comissão Especial de Vereadores denominada "Frente Parlamentar em defesa da Rodovia Bunjiro Nakao" e dá outras providências.</t>
   </si>
   <si>
     <t>14559</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14559/req011.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14559/req011.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informe por qual motivo encontram-se paralisadas as obras de ampliação da Creche do Capim Azedo "Cezira Bolgione Folena", bem como qual  a previsão para retomada das obras</t>
   </si>
   <si>
     <t>14564</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14564/req015.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14564/req015.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe o motivo da paralisação da obras de ampliação do centro de Saúde II Dr. Arcy Bandeira; bem como envie cópia do processo administrativo da licitação, copia de relatório contendo esclarecimentos sobre o uso da verba pública repassada pelo Governo do Estado e Governo Federal; Esclarecer se houve devolução de recursos do convênio ou se o recurso foi utilizado para outra finalidade.</t>
   </si>
   <si>
     <t>14565</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14565/req016.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14565/req016.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe o motivo da paralisação da Obra de pavimentação, recapeamento e sinalização viária nos Bairros Laval I, Laval II e Vila Pitico; bem como envie cópia do processo Administrativo da Licitação; relatório contendo os esclarecimentos sobre o uso da verba repassada pelo Governo do Estado e Governo Federal; bem como esclarecer se houve devolução de verbas do convênio, ou se os recursos foram utilizados para outra finalidade</t>
   </si>
   <si>
     <t>14566</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14566/req017.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14566/req017.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre o motivo da paralisação da reforma da cobertura do Terminal Rodoviário; Enviando cópia do processo administrativo da Licitação; relatório contendo esclarecimento sobre o uso da verba pública repassada pelo Governo do Estado e Governo Federal; bem como esclarecimentos se houve devolução dos recursos do convênio ou se foi utilizado para outra finalidade</t>
   </si>
   <si>
     <t>14567</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14567/req018.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14567/req018.pdf</t>
   </si>
   <si>
     <t>Requerimento ao prefeito Municipal, solicitando que informe o motivo da paralisação da obra de revitalização do entorno do Terminal Rodoviário com envio de cópia do processo administrativo da Licitação; envio de relatório contendo esclarecimentos sobre o uso dos recursos públicos ; bem como informar se houve devolução de recursos ou utilização para outra finalidade.</t>
   </si>
   <si>
     <t>14569</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14569/req020.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14569/req020.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe o motivo da paralisação da obra de revitalização estrutural e paisagística da entrada da Cidade; bem como envie cópia do processo administrativo da licitação; relatório contendo esclarecimentos sobre o uso dos recursos públicos; bem como esclarecer se houve devolução do recursos do convênio ou se foi utilizada para outra finalidade.</t>
   </si>
   <si>
     <t>14570</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14570/req021.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14570/req021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe qual o motivo da paralisação da 2ª etapa da revitalização estrutural e paisagística da avenida Antônio Falci; enviando cópia do processo administrativo da Licitação; envio de relatório contendo esclarecimentos sobre o uso dos recursos públicos; bem como seja informado e enviado documentos sobre a 1ª etapa da mesma obra, já que a 2º está totalmente abandonada</t>
   </si>
   <si>
     <t>14571</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14571/req022.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14571/req022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe qual o motivo da paralisação da obra de Construção da 01 UBS - Unidade Básica de Saúde - Padrão "'1" no Bairro Rosarial; enviar cópia do processo administrativo da licitação; Envio de relatório contendo esclarecimentos sobre o uso dos recursos públicos; esclarecer se houve devolução dos recursos ou uso em outra finalidade.</t>
   </si>
   <si>
     <t>14631</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14631/req027.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14631/req027.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe quais medidas estão sendo tomadas para a reforma geral da rodoviária, tendo em vista o estado precário de conservação</t>
   </si>
   <si>
     <t>14658</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14658/req031.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14658/req031.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando explicações referentes aos tapumes colocados na Praça Wilson de Moraes Rosa, ao lado do centro de informações turísticas; informando motivo da colocação dos tapumes; Se haverá nova obra; valor a ser aplicado.</t>
   </si>
   <si>
     <t>14753</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14753/req063.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14753/req063.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que encaminhe as planilhas de custo das obras: _x000D_
 1) Estrada Municipal Clube de Campo / Bairro Cachoeira (Recapeamento; _x000D_
 2) Rua Seiji Yamamoto / Bairro Ressaca (Asfalto e Calçada);_x000D_
 3) Estrada vicinal Vereador Ernesto Pires de Oliveira - Estrada do Verava (recapeamento);_x000D_
 4) Estrada vicinal bairro da Cachoeira (recapeamento e calçada até o Km 01).</t>
   </si>
   <si>
     <t>14800</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14800/req071.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14800/req071.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe quais serão as medidas tomadas e o praz para os serviços de manutenção dos buracos da estrada do Bairro Cachoeira.</t>
   </si>
   <si>
     <t>14889</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14889/req095.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14889/req095.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe qual a previsão para reinício das obras de recapeamento nos Bairros Laval e Vila Lima</t>
   </si>
   <si>
     <t>15017</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15017/requerimento_134.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15017/requerimento_134.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações referentes as Obras de recapeamento e Pavimentação Asfáltica do Bairro Residencial Europa/Capim Azedo.</t>
   </si>
   <si>
     <t>15075</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCD</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 175 Capítulo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>15076</t>
   </si>
   <si>
     <t>15077</t>
   </si>
   <si>
     <t>15078</t>
   </si>
   <si>
     <t>15079</t>
   </si>
   <si>
     <t>15080</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 176 CAPÍTULO</t>
   </si>
   <si>
     <t>15081</t>
   </si>
   <si>
     <t>15082</t>
   </si>
@@ -1003,68 +1003,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14578/indicacao002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14579/indicacao003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14580/indicacao004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14581/indicacao005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14592/indicacao016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14594/indicacao018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14595/indicacao019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14596/indicacao020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14598/indicacao022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14606/indicacao025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14615/indicacao34.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14616/indicacao35.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14617/indicacao36.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14620/indicacao39.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14621/indicacao40.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14623/indicacao42.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14628/indicacao47.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14629/indicacao48.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14630/indicacao49.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14666/indicacao76.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14667/indicacao77.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14763/indicacao133.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14785/indicacao147.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14786/indicacao148.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14924/indicacao194.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14936/indicacao206.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14974/indicacao209.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14982/projlei176-compactado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14983/projlei175.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14600/projres018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14559/req011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14564/req015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14565/req016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14566/req017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14567/req018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14569/req020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14570/req021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14571/req022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14631/req027.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14658/req031.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14753/req063.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14800/req071.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14889/req095.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15017/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14578/indicacao002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14579/indicacao003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14580/indicacao004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14581/indicacao005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14592/indicacao016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14594/indicacao018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14595/indicacao019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14596/indicacao020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14598/indicacao022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14606/indicacao025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14615/indicacao34.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14616/indicacao35.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14617/indicacao36.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14620/indicacao39.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14621/indicacao40.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14623/indicacao42.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14628/indicacao47.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14629/indicacao48.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14630/indicacao49.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14666/indicacao76.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14667/indicacao77.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14763/indicacao133.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14785/indicacao147.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14786/indicacao148.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14924/indicacao194.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14936/indicacao206.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14974/indicacao209.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14982/projlei176-compactado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14983/projlei175.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14600/projres018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14559/req011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14564/req015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14565/req016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14566/req017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14567/req018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14569/req020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14570/req021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14571/req022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14631/req027.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14658/req031.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14753/req063.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14800/req071.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14889/req095.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15017/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="65.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>