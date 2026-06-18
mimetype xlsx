--- v0 (2026-02-10)
+++ v1 (2026-06-18)
@@ -54,348 +54,348 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14591</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14591/indicacao015.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14591/indicacao015.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos visando elevar a quantidade de ônibus para atendimento aos Bairros, normalizando o itinerário</t>
   </si>
   <si>
     <t>14608</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14608/indicacao027.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14608/indicacao027.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos visando a ampliação de linha de ônibus para que tenha passagem nas proximidades dos Loteamentos São Marcos I e II, no Bairro Rio de Una de Baixo</t>
   </si>
   <si>
     <t>15100</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>João Benedicto de Mello Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15100/projlei189.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15100/projlei189.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta o serviço de transporte motorizado privado individual remunerado de passageiros, não aberto ao público para realização de viagens individualizadas ou compartilhadas, solicitadas exclusivamente por usuários previamente cadastrados em aplicativos ou outras plataformas de comunicação em rede - de que trata o inciso X do art. 4º da Lei Federal Nº 12/587/2012, modificada pela Lei Federal Nº 13.640/2019 e dá outras providências</t>
   </si>
   <si>
     <t>14631</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14631/req027.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14631/req027.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe quais medidas estão sendo tomadas para a reforma geral da rodoviária, tendo em vista o estado precário de conservação</t>
   </si>
   <si>
     <t>14635</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14635/req028.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14635/req028.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e esclarecimentos referentes ao serviço prestado pela empresa de transporte coletivo contendo informações referentes ao responsável direto pela empresa; Local de atendimento à população; Canais para contato.</t>
   </si>
   <si>
     <t>14689</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14689/req040.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14689/req040.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Setor de desenvolvimento Urbano da Prefeitura Municipal, solicitando explicações sobre qual será a solução aplicada pela Administração Municipal referente ao não cumprimento dos horários descritos nas tabelas de ônibus nos Bairros.</t>
   </si>
   <si>
     <t>14691</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Elisângela do Escolar</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14691/req042.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14691/req042.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que verifique com a empresa VC Transportes e Turismo e Empreendimento Ltda referente ao aumento e também a falta de pagamento aos condutores de transporte escolar.</t>
   </si>
   <si>
     <t>14718</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Elisângela do Escolar, Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14718/req044.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14718/req044.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que verifique juntamente com a Empresa VC Transportes e Turismo e Empreendimentos Ltda, referente a documentações de registro dos motoristas e monitores diretos da empresa, e o comprovante de repasse do INSS de cada condutor.</t>
   </si>
   <si>
     <t>14737</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14737/req056.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14737/req056.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre quais medidas vem sendo tomadas quanto aos péssimos serviços prestados no transporte público Urbano e Rural.</t>
   </si>
   <si>
     <t>14748</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14748/req058.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14748/req058.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie informações referentes ao serviço prestado pela empresa de Transporte Público Coletivo em nosso Município, informando local de atendimento à população; canais existentes para contato; número de veículos em circulação; melhorias no atendimento</t>
   </si>
   <si>
     <t>14750</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14750/req060.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14750/req060.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que, em contato com o Secretário Municipal de Educação, tomem atitudes com urgência, frente o levantamento da empresa que realmente está fazendo o transporte de alunos.</t>
   </si>
   <si>
     <t>14799</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14799/req070.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14799/req070.pdf</t>
   </si>
   <si>
     <t>Requerimento à Empresa de Ônibus, solicitando que informe por quais motivos a empresa ainda não adequou o horário de ônibus com a saída dos alunos da Escola Estadual Euclides Maria Borba.</t>
   </si>
   <si>
     <t>14805</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14805/req076.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14805/req076.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre quais medidas vem sendo tomadas quanto aos péssimos serviços prestados no Transporte público urbano e rural em nosso Município.</t>
   </si>
   <si>
     <t>14860</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14860/req081.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14860/req081.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando atitudes com urgência frente ao levantamento das três últimas notas fiscais pagas a empresa de transporte Coletivo Auto Viação Veloz Transporte e Turismo.</t>
   </si>
   <si>
     <t>14862</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14862/req083.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14862/req083.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando atitudes com urgência frente o levantamento das últimas três notas da empresa VC Transportes, na qual atualmente está fazendo o transporte de alunos do município</t>
   </si>
   <si>
     <t>14883</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14883/req089.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14883/req089.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando levantamento da relação dos nomes das escolas, bem como quantidade de alunos que atualmente utilizam o transporte escolar no Município</t>
   </si>
   <si>
     <t>14884</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14884/req090.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14884/req090.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando atitudes urgentes frente o levantamento da relação de nomes de todos os condutores, monitores, bem como documentos de todos os veículos discriminando as linhas das escolas ao qual fazem o transporte para a empresa vencedora da concorrência pública do edital nº 53/2018.</t>
   </si>
   <si>
     <t>14886</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14886/req092.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14886/req092.pdf</t>
   </si>
   <si>
     <t>Requerimento a empresa de ônibus, solicitando que informe por quais motivos a empresa ainda não adequou o horário de ônibus com saída dos alunos da Escola Laurinda Vieira Pinto, sentido Bairro Gabriel/Veravinha.</t>
   </si>
   <si>
     <t>14887</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14887/req093.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14887/req093.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Educação, solicitando que informe por quais motivos o transporte escolar não está atendendo o Bairro Dois Córregos</t>
   </si>
   <si>
     <t>14905</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima, Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14905/req098.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14905/req098.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando que informe que providências serão adotadas tendo em vista a precariedade dos serviços de transporte de pacientes do Município, atualmente prestados pela Empresa M.U. Transportes, tendo em vista relatos de superlotação nas viagens, inclusive com situações de pacientes em período pós operatório que foram transportados nas escadas do veículo, em total desrespeito às normas de segurança e à dignidade dos transportados</t>
   </si>
   <si>
     <t>14906</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14906/req099.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14906/req099.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe quais providências estão sendo adotadas em relação à precariedade do serviço de transporte coletivo urbano e rural em nosso Município, tendo em vista os recorrentes atrasos no cumprimento dos horários das linhas, ocasionando transtornos diários aos alunos, servidores públicos e demais trabalhadores do Município, bem como em relação ao mal estado de conservação e segurança dos veículos, colocando em risco a integridade dos transportados.</t>
   </si>
   <si>
     <t>14957</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14957/requerimento_111.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14957/requerimento_111.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe quais providências estão sendo tomadas referentes ao pagamento dos prestadores de serviços do transporte escolar, uma vez que em visita ao setor, foi confirmado que o repasse de R$ 360.000,00 foi realizado e confirmado desde o dia 13 de setembro, porém desde maio os funcionários estão sem pagamento.</t>
   </si>
   <si>
     <t>14969</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14969/requerimento_115.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14969/requerimento_115.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe qual o valor da dívida da Prefeitura Municipal com a empresa Veloz, bem como informar quantos cheques pré-datados foram entregues para a empresa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -702,68 +702,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14591/indicacao015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14608/indicacao027.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15100/projlei189.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14631/req027.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14635/req028.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14689/req040.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14691/req042.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14718/req044.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14737/req056.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14748/req058.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14750/req060.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14799/req070.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14805/req076.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14860/req081.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14862/req083.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14883/req089.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14884/req090.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14886/req092.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14887/req093.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14905/req098.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14906/req099.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14957/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14969/requerimento_115.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14591/indicacao015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14608/indicacao027.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/15100/projlei189.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14631/req027.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14635/req028.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14689/req040.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14691/req042.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14718/req044.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14737/req056.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14748/req058.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14750/req060.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14799/req070.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14805/req076.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14860/req081.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14862/req083.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14883/req089.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14884/req090.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14886/req092.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14887/req093.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14905/req098.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14906/req099.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14957/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14969/requerimento_115.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>