--- v0 (2026-02-05)
+++ v1 (2026-06-22)
@@ -54,216 +54,216 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14577</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ismael Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14577/indicacao001.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14577/indicacao001.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando envio de Projeto de Lei visando denominação de rua localizada na Estrada dos Passarinhos, no Bairro Piaí, com o nome de Rua Maria Francisca da Silva</t>
   </si>
   <si>
     <t>14590</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14590/indicacao014.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14590/indicacao014.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando envio de Projeto de Lei visando a denominação de Rua no Bairro Cupim, com o nome de Rua Justina Maria de Jesus</t>
   </si>
   <si>
     <t>14972</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14972/indicacao207.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14972/indicacao207.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando denominação de rua existente no Bairro Rio de Una de Baixo, próximo a Estrada do Miyamoto. (João Vieira Cordeiro)</t>
   </si>
   <si>
     <t>14973</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14973/indicacao208.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14973/indicacao208.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando denominação de rua no Bairro Vila Lima, próximo a Rua Santos Dumont. (Rua Capivaras)</t>
   </si>
   <si>
     <t>14977</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14977/indicacao212.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14977/indicacao212.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando denominação de uma rua no Bairro Vargem do Salto com o nome de Rua Gentil Vieira Branco</t>
   </si>
   <si>
     <t>14980</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14980/indicacao215.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14980/indicacao215.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando denominação de rua existente no Bairro Rio de Una de Cima, com o nome de Rua Inácio Vieira Godinho</t>
   </si>
   <si>
     <t>14717</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>João Benedicto de Mello Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14717/projlei114.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14717/projlei114.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a oficialização de uma Rua no Centro, e dá outras providências. (Rua Capitão Cardoso de Mello).</t>
   </si>
   <si>
     <t>14959</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14959/projlei153.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14959/projlei153.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a retificação da Lei Nº 2064/2016 e dá outras providências</t>
   </si>
   <si>
     <t>14960</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14960/projlei156.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14960/projlei156.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Setor onde se encontra a Área de Lazer e Playground do Parque Linear "EIICHI YURI" e dá outras providências. (José Florêncio Pinto)</t>
   </si>
   <si>
     <t>14961</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14961/projlei157.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14961/projlei157.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Pista de Caminhada do Parque Linear "EIICHI YURI" e dá outras providências (David Alves dos Santos)</t>
   </si>
   <si>
     <t>14962</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14962/projlei158.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14962/projlei158.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de uma Estrada do Bairro Piaí, e ´da outras providências. (Estrada Municipal José Veríssimo).</t>
   </si>
   <si>
     <t>14963</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Quadra de Bocha do Parque Linear "EIICHI YURI" (Armelino Moreira</t>
   </si>
   <si>
     <t>14964</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14964/projlei166.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14964/projlei166.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Lago do Parque Linear "EIICHI YURI". (Alvirio Alves dos Santos).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -570,68 +570,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14577/indicacao001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14590/indicacao014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14972/indicacao207.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14973/indicacao208.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14977/indicacao212.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14980/indicacao215.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14717/projlei114.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14959/projlei153.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14960/projlei156.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14961/projlei157.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14962/projlei158.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14964/projlei166.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14577/indicacao001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14590/indicacao014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14972/indicacao207.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14973/indicacao208.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14977/indicacao212.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14980/indicacao215.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14717/projlei114.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14959/projlei153.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14960/projlei156.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14961/projlei157.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14962/projlei158.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2019/14964/projlei166.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="86.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="85.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="172.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>