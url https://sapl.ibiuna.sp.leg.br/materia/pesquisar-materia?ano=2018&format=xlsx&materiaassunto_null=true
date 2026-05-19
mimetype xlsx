--- v0 (2026-02-20)
+++ v1 (2026-05-19)
@@ -54,5425 +54,5425 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14547</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14547/denuncia_01-2018.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14547/denuncia_01-2018.pdf</t>
   </si>
   <si>
     <t>Denúncia com pedido de cassação de mandato do Prefeito João Benedicto de Mello Neto, pela prática de atos de ilícitos, gestão temerária e cometimento de infrações Político-Administrativas.</t>
   </si>
   <si>
     <t>14546</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14546/denuncia_02-2018.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14546/denuncia_02-2018.pdf</t>
   </si>
   <si>
     <t>Pedido de cassação de mandato do Prefeito João Benedicto de Mello Neto, pela prática de atos de inícitos, gestão temerária e cometimento de infrações político-administrativas.</t>
   </si>
   <si>
     <t>14545</t>
   </si>
   <si>
     <t>EMESA</t>
   </si>
   <si>
     <t>Eleição da Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Eleição da Mesa Diretora para a Sessão Legislativa de 2019.</t>
   </si>
   <si>
     <t>13884</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13884/13884_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13884/13884_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ILUMINAÇÃO PÚBLICA NA RUA QUE FICA APÓS O MERCADO GALUFA, SEGUNDA ENTRADA A DIREITA DO BAIRRO LAGEADO</t>
   </si>
   <si>
     <t>13885</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13885/13885_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13885/13885_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A AQUISIÇÃO DE POLTRONAS PARA USO DE ACOMPANHANTES DE PACIENTES NO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>13886</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13886/13886_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13886/13886_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITADO INSTALAÇÃO DE VENTILADORES E MAIS CADEIRAS NO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>13887</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13887/13887_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13887/13887_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE VESTIÁRIO JUNTO AO CAMPO DE FUTEBOL DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>13888</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13888/13888_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13888/13888_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA AO REDOR DO ESTÁDIO MUNICIPAL.</t>
   </si>
   <si>
     <t>13889</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13889/13889_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13889/13889_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA ROÇANDO A CALÇADA NA SUBIDA SENTIDO BAIRRO FIGUEIRA</t>
   </si>
   <si>
     <t>13890</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13890/13890_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13890/13890_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE VIGIAS NOTURNOS NAS ESCOLAS MUNICIPAIS DOS BAIRROS RECANTO PRIMAVERA E CUPIM.</t>
   </si>
   <si>
     <t>13891</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13891/13891_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13891/13891_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PLANTIO DE GRAMA NO CAMPO DE FUTEBOL RECANTO PRIMAVERA DO BAIRRO CUPIM, BEM COMO CONSTRUÇÃO DE VESTIÁRIO.</t>
   </si>
   <si>
     <t>13892</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13892/13892_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13892/13892_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ALAMBRADO EM VOLTA DO CAMPO DE FUTEBOL RECANTO PRIMAVERA NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>13893</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13893/13893_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13893/13893_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA E ROÇADA DO CAMPO DE FUTEBOL DO BAIRRO RIO DE UNA DE CIMA.</t>
   </si>
   <si>
     <t>13894</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13894/13894_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13894/13894_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO SOARES, ALTURA DO KM 65 DE RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>13895</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13895/13895_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13895/13895_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS CLÁUDIOS.</t>
   </si>
   <si>
     <t>13896</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13896/13896_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13896/13896_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO MURUNDU SENTIDO BAIRRO LAGEADO</t>
   </si>
   <si>
     <t>13897</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13897/13897_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13897/13897_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>13898</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13898/13898_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13898/13898_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOMINGUES.</t>
   </si>
   <si>
     <t>13899</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13899/13899_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13899/13899_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO ITAGUAPEVA.</t>
   </si>
   <si>
     <t>13900</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13900/13900_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13900/13900_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO SALTINHO</t>
   </si>
   <si>
     <t>13901</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13901/13901_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13901/13901_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO LAGEADO</t>
   </si>
   <si>
     <t>13902</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13902/13902_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13902/13902_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>13903</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13903/13903_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13903/13903_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RODOVIA PRESIDENTE TANCREDO DE ALMEIDA NEVES.</t>
   </si>
   <si>
     <t>13904</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13904/13904_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13904/13904_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACO NA RUA OTÁVIO ROSA, ÁREA CENTRAL DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>13905</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13905/13905_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13905/13905_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS DE IMPACTO ORÇAMENTÁRIO VISANDO A ELABORAÇÃO DE PROJETO DE LEI DISPONDO SOBRE A IMPLANTAÇÃO DE CRACHÁS DE IDENTIFICAÇÃO PARA OS FUNCIONÁRIOS DE QUAISQUER DEPENDÊNCIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>13906</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13906/13906_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13906/13906_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA RUA PROJETADA 04, NO BAIRRO LAVAL I</t>
   </si>
   <si>
     <t>13907</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13907/13907_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13907/13907_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA ALTO DA SERRA, NO BAIRRO MURUNDU.</t>
   </si>
   <si>
     <t>13908</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13908/13908_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13908/13908_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA IMPLANTAÇÃO DE LINHA DE ÔNIBUS QUE ATENDA A REGIÃO DOS LOTEAMENTOS SÃO MARCOS I E SÃO MARCOS II, NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>13909</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Gerson do Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13909/13909_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13909/13909_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA VICINAL JOAQUIM MANOEL DA ROSA, NO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>13910</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13910/13910_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13910/13910_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DAS ESTRADAS DE TERRA NO CONDOMÍNIO RAPOSO, PRÓXIMO AO COLINAS.</t>
   </si>
   <si>
     <t>13911</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13911/13911_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13911/13911_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DAS ESTRADAS DE TERRA DO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>13912</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13912/13912_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13912/13912_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DA RUA PINTASSILGO, NO BAIRRO FIGUEIRA.</t>
   </si>
   <si>
     <t>13913</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13913/13913_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13913/13913_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS NOS BAIRROS PARURU, PIRATUBA, COCAIS, COLÉGIO E RESSACA</t>
   </si>
   <si>
     <t>13914</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13914/13914_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13914/13914_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA RECAPEAMENTO DAS RUAS DO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>13915</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13915/13915_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13915/13915_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INCLUSÃO DO EVENTO FESTA DA CORPORAÇÃO MUSICAL LIRA UNENSE NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>13916</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13916/13916_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13916/13916_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INCLUSÃO DO EVENTO FESTA DO DISTRITO DO PARURU (FEST PARURU), EM COMEMORAÇÃO A SUA ELEVAÇÃO À CATEGORIA DE DISTRITO NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>13917</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13917/13917_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13917/13917_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO CONCEDER OS MESMOS DIREITOS DOS PROFISSIONAIS DA EDUCAÇÃO CONCURSADOS AOS CONTRATADOS POR MEIO DE PROCESSO SELETIVO</t>
   </si>
   <si>
     <t>13918</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13918/13918_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13918/13918_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE INFORMAÇÕES SOBRE A REFORMA DA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>13919</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13919/13919_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13919/13919_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA, REDE DE ESGOTO NAS RUAS DO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>13920</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13920/13920_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13920/13920_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA, TAPA-BURACOS, DESENTUPIMENTO DE BUEIROS E ESCOAMENTO DE ÁGUAS PLUVIAIS NA RUA JOSÉ JUNI, ALTURA DA ROTATÓRIA COM A AVENIDA ANTÔNIO FALCI</t>
   </si>
   <si>
     <t>13921</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13921/13921_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13921/13921_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MANUTENÇÃO DOS EQUIPAMENTOS DAS ACADEMIAS LOCALIZADAS NA AVENIDA ANTÔNIO FALCI</t>
   </si>
   <si>
     <t>13922</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13922/13922_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13922/13922_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO, E LIMPEZA DAS LATERAIS DA ESTRAD DO PAIOLZINHO, NO BAIRRO FEITAL.</t>
   </si>
   <si>
     <t>13923</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13923/13923_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13923/13923_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA, RETIRADA DE ENTULHOS DA AVENIDA JOÃO BENEDICTO DE MELLO JÚNIOR.</t>
   </si>
   <si>
     <t>13924</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13924/13924_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13924/13924_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA ESTRADA VICINAL PRESIDENTE TANCREDO DE ALMEIDA NEVES, MAIS PRECISAMENTE NA ALTURA DO POSTO FOLENA</t>
   </si>
   <si>
     <t>13925</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13925/13925_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13925/13925_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME OS MOTIVOS DA FALTA DE PSIQUIATRA NO CAPS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>13926</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13926/13926_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13926/13926_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME SOBRE A MORTE DA SENHORA MÔNICA, QUE RECEBEU VACINA DA FEBRE AMARELA</t>
   </si>
   <si>
     <t>13927</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13927/13927_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13927/13927_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAIS ATITUDES VEM SENDO TOMADAS SOBRE O FURTO QUE OCORREU NA CRECHE MUNICIPAL NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>13928</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13928/13928_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13928/13928_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA BURACOS, MOTONIVELADORA, CASCALHAMENTO, LIMPEZA DAS LATERAIS E ESCOAMENTO DAS ÁGUAS PLUVIAIS DAS RUAS QUE DÃO ACESSO AOS LOTEAMENTOS SÃO MARCOS I E II, NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>13929</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13929/13929_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13929/13929_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS VISANDO AMPLIAÇÃO DA UMA LINHA DE ÔNIBUS QUE PASSE NAS PROXIMIDADES DOS LOTEAMENTOS SÃO MARCOS I E II NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>13930</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13930/13930_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13930/13930_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS QUANTO AO ATENDIMENTO NO HOSPITAL MUNICIPAL</t>
   </si>
   <si>
     <t>13931</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13931/13931_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13931/13931_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE FISCALIZAÇÃO E ENVIE DOCUMENTAÇÃO REFERENTE AO FUNCIONAMENTO DE UM CANIL INSTALADO NA RUA JULIETA MARIA DA CONCEIÇÃO NO BAIRRO RESSACA</t>
   </si>
   <si>
     <t>13932</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13932/13932_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13932/13932_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA E FISCALIZAÇÃO NAS RUA ALCINA DE V. FERRACINI, TRAVESSA DR. ARCY BANDEIRA, BEM COMO A LIMPEZA DA PRACINHA NO FINAL DA RUA ALCINA DE V. FERRACINI.</t>
   </si>
   <si>
     <t>13933</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13933/13933_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13933/13933_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE ENVIE DOCUMENTOS REFERENTES A OBRA DA DELEGACIA. (CÓPIA DOS DOCUMENTOS E PROJETOS ENVIADOS AO ESTADO DE SÃO PAULO REFERENTE À CONSTRUÇÃO DA NOVA DELEGACIA; CÓPIAS DO CONTRATO FIRMADO ENTRE O EXECUTIVO E O GOVERNO DO ESTADO DE SÃO PAULO)</t>
   </si>
   <si>
     <t>13950</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13950/13950_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13950/13950_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROLONGAMENTO DO PERCURSO DA LINHA DE ÔNIBUS QUE SAI DE IBIÚNA, PASSANDO PELOS BAIRROS ITAGUAPEVA, CLÁUDIOS, SALTO E MURUNDO</t>
   </si>
   <si>
     <t>13951</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13951/13951_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13951/13951_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE TUBULAÇÃO DE ÁGUA PLUVIAL, GUIA E SARJETA, BEM COMO CONSERTO DO ASFALTO COM DISTÂNCIA DE APROXIMADAMENTE 200 METROS NA ÁREA CENTRAL DO BAIRRO PURIS.</t>
   </si>
   <si>
     <t>13952</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13952/13952_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13952/13952_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REPAROS COM OPERAÇÃO TAPA-BURACOS NA ESTRADA VICINAL QUE LIGA IBIÚNA A MAIRINQUE, BEM COMO SERVIÇOS DE LIMPEZA E PODA DOS MATOS DO ACOSTAMENTO.</t>
   </si>
   <si>
     <t>13953</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13953/13953_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13953/13953_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RETORNO DA LINHA DE ÔNIBUS DO BAIRRO COLÉGIO (COLEGINHO) ATÉ SEU PONTO ORIGINAL, OU SEJA, NA BIFURCAÇÃO DA ESTRADA DOS DIAS, ANTIGA CASA DO DÁRIO PEDROSO.</t>
   </si>
   <si>
     <t>13954</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13954/13954_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13954/13954_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA ALTURA DO KM 4 DA RODOVIA JÚLIO DAL FABBRO, NO BAIRRO JARDIM PRIMAVERA.</t>
   </si>
   <si>
     <t>13955</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13955/13955_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13955/13955_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA EM FRENTE A IGREJA CATÓLICA DO BAIRRO COLÉGIO</t>
   </si>
   <si>
     <t>13956</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13956/13956_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13956/13956_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA EM FRENTE AO MERCADO BASTOS NO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>13957</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13957/13957_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13957/13957_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA EM FRENTE AO BAR DA CIDA, NO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>13958</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13958/13958_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13958/13958_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 02 (UM) PONTO DE ÔNIBUS NO BAIRRO COLEGINHO</t>
   </si>
   <si>
     <t>13959</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13959/13959_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13959/13959_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA EM FRENTE A CASA DO SENHOR ANTÔNIO BASTOS NO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>13960</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13960/13960_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13960/13960_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROLONGAMENTO DA REDE DE ABASTECIMENTO DE ÁGUA, TUBULAÇÃO E SISTEMA DE ESGOTO NA RUA ANTÔNIO SOARES, NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>13961</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13961/13961_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13961/13961_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROLONGAMENTO DA REDE DE ABASTECIMENTO DE ÁGUA, TUBULAÇÃO E SISTEMA DE ESGOTO, ENTRE O KM 58 ATÉ O KM 59 DA RODOVIA BUNJIRO NAKAO</t>
   </si>
   <si>
     <t>13962</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13962/13962_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13962/13962_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO GABRIEL AO BAIRRO VERAVINHA.</t>
   </si>
   <si>
     <t>13963</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13963/13963_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13963/13963_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DOS DIAS AO BAIRRO CRUZ AZUL E COLEGINHO, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>13964</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13964/13964_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13964/13964_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRAD MUNICIPAL QUE LIGA O BAIRRO LAGEADO AO BAIRRO MURUNDO</t>
   </si>
   <si>
     <t>13965</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13965/13965_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13965/13965_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA, CASCALHAMENTO E LINHA DE TUBOS NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PAES.</t>
   </si>
   <si>
     <t>13966</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13966/13966_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13966/13966_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO PAIOL GRANDE AO BAIRRO BOAVA, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO. </t>
   </si>
   <si>
     <t>13967</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Ismael Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13967/13967_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13967/13967_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS DA RUA FRANÇA, EM FRENTE AO NÚMERO 38 NO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>13968</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13968/13968_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13968/13968_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO NA ESTRADA SÉRGIO MOTTA, NO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>13969</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13969/13969_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13969/13969_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO NA ESTRADA VICINAL DO CAMPO VERDE, MAIS PRECISAMENTE EM FRENTE A CRECHE MUNICIPAL</t>
   </si>
   <si>
     <t>13970</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13970/13970_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13970/13970_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UMA LUMINÁRIA NA ESTRADA DO LAGEADINHO, EM FRENTE A IGREJA ASSEMBLEIA DE DEUS MADUREIRA</t>
   </si>
   <si>
     <t>13971</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13971/13971_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13971/13971_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO IMPLANTAÇÃO DE FAIXA DE PEDESTRES E UMA LOMBADA NA AVENIDA CAPITÃO MANOEL DE OLIVEIRA CARVALHO, PRÓXIMO AO RESTAURANTE D' MENOR </t>
   </si>
   <si>
     <t>13972</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13972/13972_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13972/13972_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS NO CONDOMÍNIO LAGOS VERDES DE IBIÚNA, NO BAIRRO CAMPO VERDE</t>
   </si>
   <si>
     <t>13973</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13973/13973_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13973/13973_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS NA ESTRADA MUNICIPAL DO CAMPO VERDE, EM FRENTE A IGREJA ASSEMBLEIA DE DEUS MADUREIRA</t>
   </si>
   <si>
     <t>13974</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13974/13974_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13974/13974_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA ESTRADA DO ROSARIAL.</t>
   </si>
   <si>
     <t>13975</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13975/13975_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13975/13975_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA RUA JUSTINO ANTÔNI GARCIA NO BAIRRO GABRIEL. </t>
   </si>
   <si>
     <t>13976</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13976/13976_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13976/13976_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO PAINEIRA AO BAIRRO GODINHOS, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>13977</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13977/13977_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13977/13977_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PRESTES.</t>
   </si>
   <si>
     <t>13978</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13978/13978_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13978/13978_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>13979</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13979/13979_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13979/13979_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO RECREIO AO LOTEAMENTO BELA VISTA, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>13980</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13980/13980_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13980/13980_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO TAVARES AO BAIRRO CUPIM, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>13981</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13981/13981_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13981/13981_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO DO SALTO ATÉ O SÍTIO ABELHA RAINHA, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>13982</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13982/13982_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13982/13982_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE VAI DO BAIRRO DO SALTO ATÉ A DIVISA COM O MUNICÍPIO DE IBIÚNA, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>13983</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13983/13983_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13983/13983_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DO BAIRRO DO SALTO ATÉ O BAIRRO COLORADO, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>13984</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13984/13984_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13984/13984_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO SALTINHO ATÉ A DIVISA COM O MUNICÍPIO DE PIEDADE.</t>
   </si>
   <si>
     <t>13985</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13985/13985_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13985/13985_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO VARGEM AO BAIRRO VIEIRINHA, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>13986</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13986/13986_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13986/13986_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO VARGEM AO BAIRRO RIO DE UNA, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>13987</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13987/13987_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13987/13987_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO VARGEM AO BAIRRO LAGEADO, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>13988</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13988/13988_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13988/13988_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO VARGEM AO BAIRRO DIAS, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO. </t>
   </si>
   <si>
     <t>13989</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13989/13989_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13989/13989_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE LIGA O BAIRRO RIO DE UNA AO BAIRRO GODINHOS</t>
   </si>
   <si>
     <t>13991</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13991/13991_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13991/13991_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO GODINHO</t>
   </si>
   <si>
     <t>13992</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13992/13992_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13992/13992_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO REGI</t>
   </si>
   <si>
     <t>13993</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13993/13993_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13993/13993_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA ESTRADA DO VIEIRINHA, MAIS PRECISAMENTE NO LOTEAMENTO DO OLÍVIO</t>
   </si>
   <si>
     <t>13994</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13994/13994_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13994/13994_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA GERAL DA ÁREA EXTERNA DO GINÁSIO DE ESPORTES DO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>13995</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13995/13995_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13995/13995_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 10 (DEZ) BICOS DE LUZ NO TRECHO QUE VAI APÓS A SEDE DA ASSOCIAÇÃO DE MORADORES DO BAIRRO RECREIO</t>
   </si>
   <si>
     <t>13996</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13996/13996_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13996/13996_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NA RUA EUCLIDES ROSA DE BORBA, NO BAIRRO RESIDENCIAL</t>
   </si>
   <si>
     <t>13997</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13997/13997_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13997/13997_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA ÁREA CENTRAL DO BAIRRO PURIS</t>
   </si>
   <si>
     <t>13998</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13998/13998_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13998/13998_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NA ESTRADA DE ACESSO AO BAIRRO POCINHO, PRÓXIMO A RESIDÊNCIA DA SENHORA MARIA, HA 02 KM DA ESTRADA QUE SEGUE PARA O BAIRRO POCINHO, ACESSO PELO KM 15 DA ESTRADA VICINAL TANCREDO NEVES</t>
   </si>
   <si>
     <t>13999</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13999/13999_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13999/13999_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 8 (OITO) BICOS DE LUZ NO BAIRRO PAIOL PEQUENO</t>
   </si>
   <si>
     <t>14000</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14000/14000_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14000/14000_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RODOVIA JÚLIO DAL FABBO (SALTO)</t>
   </si>
   <si>
     <t>14001</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14001/14001_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14001/14001_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE LIGA O BAIRRO RIO DE UNA AO BAIRRO GODINHO</t>
   </si>
   <si>
     <t>14002</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14002/14002_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14002/14002_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE POÇO ARTESIANO PARA ABASTECIMENTO DE ÁGUA NO BAIRRO PAINEIRAS</t>
   </si>
   <si>
     <t>14003</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14003/14003_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14003/14003_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DOS BAIRROS: CUPIM, VIEIRINHA, GODINHOS, RIO DE UNA, VARGINHA, VARGEM, LAGEADO, MURUNDU, SALTINHO, SALTO, SAMANO, ITAGUAPEVA, PEDROSOS, CLÁUDIOS, CAMPESTRE, TORRES, DIAS ATÉ O BAIRRO COLÉGIO, NECO, PEDRÃO E MIARI.</t>
   </si>
   <si>
     <t>14004</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14004/14004_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14004/14004_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE DENOMINAÇÃO DE RUA EXISTENTE NO BAIRRO CUPIM, APÓS O 07 LAGOS, COM O NOME DE RUA ROSALINA MARIA DA SILVA</t>
   </si>
   <si>
     <t>14005</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14005/14005_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14005/14005_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 03 (TRÊS) PONTOS DE ÔNIBUS NO BAIRRO SOROCAMIRIM, MAIS PRECISAMENTE NA ALTURA DOS KM 55,5, KM 55 E KM 63, ACESSOS AO BAIRRO DOS PINTOS</t>
   </si>
   <si>
     <t>14006</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14006/14006_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14006/14006_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VERAVINHA AO BAIRRO DOMINGOS, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO. </t>
   </si>
   <si>
     <t>14007</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14007/14007_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14007/14007_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO VIEIRINHA AO BAIRRO CUPIM, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>14008</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14008/14008_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14008/14008_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO VIEIRINHA AO BAIRRO PIAÍ, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>14009</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14009/14009_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14009/14009_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PAES</t>
   </si>
   <si>
     <t>14010</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14010/14010_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14010/14010_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO SAMANO ATÉ A FAZENDA BONANZA, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>14011</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14011/14011_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14011/14011_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO CARMO MESSIAS AO BAIRRO RIBEIROS</t>
   </si>
   <si>
     <t>14012</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14012/14012_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14012/14012_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DO SHIMIZU</t>
   </si>
   <si>
     <t>14013</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14013/14013_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14013/14013_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DA PAINEIRA, MAIS PRECISAMENTE NO TRECHO QUE VAI DO SÍTIO SABIÁ, DE PROPRIEDADE DO SENHOR SHIGUERO, ATÉ A PROPRIEDADE DO SENHOR AMADEU, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>14014</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14014/14014_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14014/14014_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA AO BAIRRO COLÉGIO A COMUNIDADE SÃO BENEDITO, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>14015</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14015/14015_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14015/14015_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO LAGEADINHO AO BAIRRO MORRO GRANDE, PASSANDO PELO BASTIÃO, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO</t>
   </si>
   <si>
     <t>14016</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14016/14016_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14016/14016_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO ITAGUAPEVA ATÉ A BASE, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>14017</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14017/14017_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14017/14017_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO ITAGUAPEVA AO BAIRRO MURUNDO, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>14018</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14018/14018_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14018/14018_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO GRILOS ATÉ A PROPRIEDADE DA FAMÍLIA ARO</t>
   </si>
   <si>
     <t>14019</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14019/14019_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14019/14019_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA PRINCIPAL DO CONJUNTO HABITACIONAL SANTA LÚCIA, BEM COMO LIMPEZA DO CÓRREGO QUE CORTA O CDHU</t>
   </si>
   <si>
     <t>14020</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14020/14020_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14020/14020_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS), BICOS DE LUZ NO RECANTO BELA VISTA, NO BAIRRO VERAVA, NAS RUAS 01, 02, E 03</t>
   </si>
   <si>
     <t>14021</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14021/14021_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14021/14021_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO REGI</t>
   </si>
   <si>
     <t>14022</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14022/14022_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14022/14022_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO NA RUA CALIL RAHAL, NO BAIRRO CAPIM AZEDO, MAIS PRECISAMENTE EM FRENTE A CRECHE CEZIRA BOLGIONI FOLENA.</t>
   </si>
   <si>
     <t>14032</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14032/14032_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14032/14032_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO BORBA</t>
   </si>
   <si>
     <t>14033</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14033/14033_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14033/14033_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO ALVES ATÉ A FIBRA, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>14034</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14034/14034_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14034/14034_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL JOSÉ PIRES FILHO, QUE LIGA O BAIRRO CARMO MESSIAS AO BAIRRO MENDES (DIVISA COM O MUNICÍPIO DE COTIA)</t>
   </si>
   <si>
     <t>14035</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14035/14035_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14035/14035_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODA EXTENSÃO DA AVENIDA GRILOS, LIGAÇÃO ENTRE O BAIRRO CARMO MESSIAS E GRILOS</t>
   </si>
   <si>
     <t>14036</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14036/14036_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14036/14036_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO COLÉGIO AO BAIRRO PARURU ATÉ A DIVISA COM O MUNICÍPIO DE PIEDADE, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>14037</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14037/14037_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14037/14037_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA GERAL DOS ACOSTAMENTOS BEM COMO DAS CANALETAS DA RODOVIA JÚLIO DAL FABBRO</t>
   </si>
   <si>
     <t>14038</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14038/14038_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14038/14038_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO) BICOS DE LUZ NO LOTEAMENTO DO GREGÓRIO, PRÓXIMO A IGREJA ASSEMBLEIA DE DEUS DO PASTOR DARIA</t>
   </si>
   <si>
     <t>14039</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14039/14039_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14039/14039_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DOS BUEIROS LOCALIZADOS NA RUA MIGUEL FABIANO DE GÓES, NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>14040</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14040/14040_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14040/14040_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA GERAL DOS LOTES EXISTENTES NA RUA ALVES DE CAMARGO.</t>
   </si>
   <si>
     <t>14041</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14041/14041_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14041/14041_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DAS BOCAS-DE-LOBO LOCALIZADOS NA RUA PEDRO BIFANO, NO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU</t>
   </si>
   <si>
     <t>14042</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14042/14042_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14042/14042_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ATUALIZAÇÃO DA NUMERAÇÃO DAS RESIDÊNCIAS E ESTABELECIMENTOS COMERCIAIS DO BAIRRO RESSACA, BEM COMO COLOCAÇÃO DE PLACA INDICATIVA DOS NOMES DAS RUAS</t>
   </si>
   <si>
     <t>14043</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14043/14043_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14043/14043_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONCLUSÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA ALEMANHA, NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>14044</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14044/14044_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14044/14044_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO 02 (DUAS) VIAGENS DE PEDRA NO BAIRRO PIAÍ, MAIS PRECISAMENTE ENTRE O AÇOUGUE E O BAR DO MIGUELZINHO</t>
   </si>
   <si>
     <t>14045</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14045/14045_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14045/14045_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECUPERAÇÃO DA CABECEIRA DA PONTE DE ACESSO AO BAIRRO PURIS</t>
   </si>
   <si>
     <t>14046</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14046/14046_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14046/14046_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO IMPLANTAÇÃO DE POSTOS DA GUARDA CIVIL MUNICIPAL 24 HORAS NOS BAIRROS: PIAÍ, VERAVA, GABRIEL, CARMO MESSIAS, PARURU, COLÉGIO, VARGEM E RESSACA.</t>
   </si>
   <si>
     <t>14047</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14047/14047_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14047/14047_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA PONTE QUE LIGA O BAIRRO MURUNDU AO BAIRRO LAGEADO, PRÓXIMO A RESIDÊNCIA DO SENHOR SIMÃO RIBEIRO</t>
   </si>
   <si>
     <t>14048</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14048/14048_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14048/14048_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ PRÓXIMO A RESIDÊNCIA DA SENHORA MARIA JOSÉ FERREIRA, NO BAIRRO DIAS</t>
   </si>
   <si>
     <t>14049</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14049/14049_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14049/14049_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NO BAIRRO CUPIM DE CIMA, MAIS PRECISAMENTE PRÓXIMO AO TRANSFORMADOR T.0539</t>
   </si>
   <si>
     <t>14050</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14050/14050_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14050/14050_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA NO PONTO MAIS ALTO DO BAIRRO PAES</t>
   </si>
   <si>
     <t>14051</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14051/14051_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14051/14051_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NO BAIRRO MURUNDU, MAIS PRECISAMENTE PRÓXIMO AOS TRANSFORMADORES T.1394 E 2254, BEM COMO SEJA REALIZADO OS SERVIÇOS DE MANUTENÇÃO DE TODAS AS LUMINÁRIAS EXISTENTES NO BAIRRO</t>
   </si>
   <si>
     <t>14052</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14052/14052_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14052/14052_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NO BAIRRO MURUNDU, MAIS PRECISAMENTE NA LOCALIDADE CONHECIDA COMO "MINEIROS", ESTRADA QUE DÁ ACESSO AO BAIRRO ITAGUAPEVA</t>
   </si>
   <si>
     <t>14053</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14053/14053_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14053/14053_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS), BICOS DE LUZ NO BAIRRO MURUNDU, MAIS PRECISAMENTE PRÓXIMO AO TRANSFORMADOR T.2058</t>
   </si>
   <si>
     <t>14054</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14054/14054_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14054/14054_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NO BAIRRO PRESTES, MAIS PRECISAMENTE PRÓXIMO AOS TRANSFORMADORES T 2411 E 2410.</t>
   </si>
   <si>
     <t>14055</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14055/14055_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14055/14055_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 03 (TRÊS) LOMBADAS NO BAIRRO COLÉGIO, SENDO UMA EM FRENTE AO MERCADO DO IRINEU, UMA EM FRENTE A RESIDÊNCIA DO SENHOR TONHO BASTOS E UMA EM FRENTE A IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>14056</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14056/14056_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14056/14056_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO COLÉGIO</t>
   </si>
   <si>
     <t>14057</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14057/14057_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14057/14057_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA ALTURA DO KM 10 DA RODOVIA JÚLIO DAL FABBRO, NO BAIRRO VARGEM DO SALTO</t>
   </si>
   <si>
     <t>14058</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14058/14058_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14058/14058_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DE ACESSO AO HARALDO.</t>
   </si>
   <si>
     <t>14059</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14059/14059_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14059/14059_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA NO PONTO MAIS ALTO DO BAIRRO VARGEM DO SALTO. </t>
   </si>
   <si>
     <t>14060</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14060/14060_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14060/14060_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA NO PONTO MAIS ALTO DO BAIRRO RECANTO PRIMAVERA.</t>
   </si>
   <si>
     <t>14061</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14061/14061_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14061/14061_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO IMPLOSÃO DE UMA PEDRA LOCALIZADA NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>14062</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14062/14062_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14062/14062_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO IMPLANTAÇÃO DO PROGRAMA SAÚDE DA FAMÍLIA NOS BAIRROS VARGEM, PIAÍ, VERAVA, CARMO MESSIAS, COLÉGIO, MORRO GRANDE E PAIOL PEQUENO</t>
   </si>
   <si>
     <t>14064</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14064/14064_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14064/14064_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DESAPROPRIAÇÃO DE UMA ÁREA NO BAIRRO SALTO, VISANDO AMPLIAÇÃO DA ESCOLA DO BAIRRO</t>
   </si>
   <si>
     <t>14065</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14065/14065_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14065/14065_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS NO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>14066</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14066/14066_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14066/14066_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS EM FRENTE A FAZENDA PENEDO DE PROPRIEDADE DO SENHOR TAURINO, NO BAIRRO CAMPESTRE</t>
   </si>
   <si>
     <t>14067</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14067/14067_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14067/14067_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS NO FINAL DO ASFALTO DO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>14068</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14068/14068_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14068/14068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS 0,60 NA ESTRADA QUE LIGA O BAIRRO LAGEADO AO BAIRRO MURUNDU</t>
   </si>
   <si>
     <t>14069</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14069/14069_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14069/14069_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO A COLOCAÇÃO DE CONTAINER PARA DEPÓSITO DE LIXO NO BAIRRO PAES, MAIS PRECISAMENTE NO LOCAL POPULARMENTE CONHECIDO COMO PAES DE BAIXO</t>
   </si>
   <si>
     <t>14070</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14070/14070_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14070/14070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA BURACOS NA ESTRADA DO VERAVA.</t>
   </si>
   <si>
     <t>14071</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14071/14071_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14071/14071_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 03 (TRÊS) LOMBADAS NO BAIRRO COLÉGIO, SENDO UMA EM FRENTE AO MERCADO DO IRINEU, UMA EM FRENTE A RESIDÊNCIA DO SENHOR TONHO BASTOS E UMA EM FRENTE A IGREJA CATÓLICA DO BAIRRO.</t>
   </si>
   <si>
     <t>14072</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14072/14072_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14072/14072_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA ESCOLA PARA ENSINO DE 1ª A 5ª SÉRIE NA ÁREA CENTRAL DO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU</t>
   </si>
   <si>
     <t>14073</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14073/14073_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14073/14073_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ESCOLA PARA INCLUSÃO DE ENSINO DE PRÉ-ESCOLA NA ÁREA CENTRAL DO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU</t>
   </si>
   <si>
     <t>14074</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14074/14074_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14074/14074_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA CRECHE NA ÁREA CENTRAL DO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU</t>
   </si>
   <si>
     <t>14075</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14075/14075_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14075/14075_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA CRECHE NA ÁREA CENTRAL DO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>14076</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14076/14076_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14076/14076_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE COBERTURA DA QUADRA DE MALHA DO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU</t>
   </si>
   <si>
     <t>14077</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14077/14077_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14077/14077_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS EM FRENTE AO BAR DO SENHOR MANOEL, NO BAIRRO RECANTO DOS AMIGOS, LOGO APÓS O BAIRRO RECREIO</t>
   </si>
   <si>
     <t>14078</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14078/14078_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14078/14078_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS NO BAIRRO VARGEM, KM 10,5, PRÓXIMO AO RECANTO MURATT</t>
   </si>
   <si>
     <t>14079</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14079/14079_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14079/14079_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS 0,40 COM APROXIMADAMENTE 10 (DEZ) TUBOS NO BAIRRO ITAGUAPEVA, EM FRENTE A RESIDÊNCIA DO SENHOR MANEZINHO</t>
   </si>
   <si>
     <t>14080</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14080/14080_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14080/14080_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS NO BAIRRO LAGEADO</t>
   </si>
   <si>
     <t>14081</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14081/14081_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14081/14081_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIA PRÓXIMO AO CAMPO DE FUTEBOL NA FAZENDA VELHA, BAIRRO RECREIO</t>
   </si>
   <si>
     <t>14082</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14082/14082_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14082/14082_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE POÇO ARTESIANO PARA ABASTECIMENTO DE ÁGUA NO BAIRRO RIO DE UNA</t>
   </si>
   <si>
     <t>14083</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14083/14083_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14083/14083_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE POÇO ARTESIANO PARA ABASTECIMENTO DE ÁGUA NA COMUNIDADE SÃO BENEDITO NO BAIRRO COLÉGIO</t>
   </si>
   <si>
     <t>14084</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14084/14084_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14084/14084_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO DIAS E ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>14085</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14085/14085_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14085/14085_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA GERAL DO ABRIGO DE ÔNIBUS LOCALIZADO NA ESTRADA DE ACESSO AO BAIRRO PURIS</t>
   </si>
   <si>
     <t>14086</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14086/14086_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14086/14086_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DE TODOS OS ABRIGOS DE ÔNIBUS EXISTENTES NO MUNICÍPIO</t>
   </si>
   <si>
     <t>14087</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14087/14087_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14087/14087_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DO VESTIÁRIO E ALAMBRADO DO CAMPO DE FUTEBOL DO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>14088</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14088/14088_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14088/14088_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UM CAMPO DE FUTEBOL E VESTIÁRIO NO BAIRRO SALTO</t>
   </si>
   <si>
     <t>14093</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14093/14093_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14093/14093_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE 02 (DUAS) LOMBADAS NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>14094</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14094/14094_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14094/14094_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 09 (NOVE) LUMINÁRIAS NO BAIRRO RESSACA, SENDO 01 NA RUA JOSÉ DA CRUZ, 04 NA RUA 24 DE SETEMBRO E 04 NA RUA ANTÔNIO GUIMARÃES</t>
   </si>
   <si>
     <t>14095</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14095/14095_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14095/14095_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 02 (DUAS) LOMBADAS NO BAIRRO RESSACA, NA RUA CEARÁ (FERO VELHO DA DÉBORA) E UMA PRÓXIMA A PORTARIA (SAMSARA) DO CONDOMÍNIO SÍTIO LAGOS.</t>
   </si>
   <si>
     <t>14096</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14096/14096_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14096/14096_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 02 (DUAS) LOMBADAS NA ESTRADA DO  BAIRRO COLÉGIO, SENDO UMA EM FRENTE AO BAR DA CIDA E UMA EM FRENTE A ESCOLA MUNICIPAL.</t>
   </si>
   <si>
     <t>14097</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14097/14097_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14097/14097_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NO BAIRRO RESSACA NA RUA JOSÉ CARLOS MARCICANO, CRECHE MUNICIPAL DA RESSACA</t>
   </si>
   <si>
     <t>14098</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14098/14098_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14098/14098_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 02 (DUAS) LOMBADAS NO BAIRO DOS LUZ, ACESSO NA ALTURA DO KM 83 DA RODOVIA BUNJIRO NAKAO, EM FRENTE AO BAR DO NICO</t>
   </si>
   <si>
     <t>14099</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14099/14099_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14099/14099_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO OFICIALIZAÇÃO DA RUA OVÍDIO DE CAMARGO, NO BAIRRO RESSACA, COM EXTENSÃO DE 100 (CEM METROS) E 07 (SETE) METROS DE LARGURA</t>
   </si>
   <si>
     <t>14100</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14100/14100_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14100/14100_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A APROVAÇÃO DA IMPLANTAÇÃO DO QUALIFAR - SUS EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>14101</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14101/14101_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14101/14101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA, RETIRADA DE ENTULHOS E FISCALIZAÇÃO DA RUA LÁZARA MARIA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>14102</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14102/14102_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14102/14102_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, INFORMAÇÕES SOBRE AS DIFERENÇAS SALARIAIS DOS MOTORISTAS E CONDUTORES DE ÔNIBUS DE TRANSPORTE ESCOAR DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>14103</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14103/14103_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14103/14103_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES NA RUA XV DE NOVEMBRO, ALTURA DO NÚMERO 80, BEM COMO CONSTRUÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NA RUA CEL. SALVADOR ROLIM DE FREITAS, EM FRENTE A ESCOLA DOM BOSCO.</t>
   </si>
   <si>
     <t>14104</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14104/14104_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14104/14104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COMPRA OU A DESTINAÇÃO DE UM COMPUTADOR PARA A UBS DO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>14105</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14105/14105_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14105/14105_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUOERAÇÃO DE TRECHO DA ESTRADA MUNICIPAL DOS GABRIEL, QUE LIGA O BAIRRO PEROBA, SAINDO NO BAIRRO PAIOL GRANDE; SAINDO DO GABRIEL, PASSANDO PELOS DOMINGUES, COM TÉRMINO NO PAIOL GRANDE; SAINDO DO GABRIEL, AO LADO DO POSTO DE SAÚDE, ONDE LIGA O BAIRRO LAGEADINHO E SILVÉRIO, COM SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO.</t>
   </si>
   <si>
     <t>14106</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14106/14106_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14106/14106_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA ESTRADA MUNICIPAL DO PAIOL GRANDE, COM SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO.</t>
   </si>
   <si>
     <t>14107</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14107/14107_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14107/14107_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA ESTRADA MUNICIPAL DO RIO DE UNA, QUE LIGA OS BAIRROS GODINHOS, AREIA VERMELHA, DIAS E COLÉGIO, COM SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO.</t>
   </si>
   <si>
     <t>14108</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14108/14108_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14108/14108_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DE TODA LINHA DE TUBOS NO BAIRRO GABRIEL, PRIMEIRA SUBIDA DO BAIRRO</t>
   </si>
   <si>
     <t>14113</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14113/14113_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14113/14113_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA IBN 455, RUA MATA VERDE E RUA ECOLÓGICA NO BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>14114</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14114/14114_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14114/14114_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DA FIGUEIRA, RUA ANDORINHA.</t>
   </si>
   <si>
     <t>14115</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14115/14115_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14115/14115_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS NA ALTURA DOM KM 57 DA RODOVIA BUNJIRO NAKAO, MAIS PRECISAMENTE EM FRENTE A ESCOLA ESTADUAL EUCLIDES MARIA BORBA</t>
   </si>
   <si>
     <t>14116</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14116/14116_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14116/14116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO LAGEADINHO</t>
   </si>
   <si>
     <t>14117</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14117/14117_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14117/14117_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REVISÃO DA REFERÊNCIA SALARIAL DOS FUNCIONÁRIOS PÚBLICOS QUE TRABALHAM COM SEPULTAMENTO (COVEIROS), BEM COMO A POSSIBILIDADE DE MELHORIA NOS MATERIAIS E EQUIPAMENTOS UTILIZADOS (BOTAS, LUVAS, PÁS, CARRINHO DE MÃO, ENTRE OUTROS)</t>
   </si>
   <si>
     <t>14118</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14118/14118_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14118/14118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DAS RUAS BEM-TE-VI E PINTASSILGO NO BAIRRO FIGUEIRA</t>
   </si>
   <si>
     <t>14119</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14119/14119_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14119/14119_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DO BAIRRO GABRIEL, BEM COMO ESTUDOS PARA PAVIMENTAÇÃO ASFÁLTICA DAS MESMAS.</t>
   </si>
   <si>
     <t>14120</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14120/14120_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14120/14120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA RUA MOSCOU, NO BAIRRO RESIDENCIAL EUROPA, MAIS PRECISAMENTE EM FRENTE AO NÚMERO 11</t>
   </si>
   <si>
     <t>14121</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14121/14121_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14121/14121_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE CALÇADA PARA PEDESTRES INICIANDO NA ENTRADA DO BAIRRO DOS PEROBAS ATÉ O FINAL DO ASFALTO DO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>14122</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14122/14122_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14122/14122_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGO PARA PASSAGEIROS NA ESTRADA DA CACHOEIRA, ALTURA DO KM 2,5 E OUTRO NA ALTURA DO KM 5 (EM FRENTE AO SÍTIO PINHEIRO)</t>
   </si>
   <si>
     <t>14123</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14123/14123_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14123/14123_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA CRECHE NO BAIRRO PAIOL GRANDE</t>
   </si>
   <si>
     <t>14124</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14124/14124_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14124/14124_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS NA ALTURA DO KM 2,8 DA ESTRADA VICINAL TANCREDO NEVES, ACESSO AO BAIRRO REGI</t>
   </si>
   <si>
     <t>14125</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14125/14125_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14125/14125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSERTO DA PONTE DE MADEIRA PRÓXIMO A RESIDÊNCIA DO SENHOR SALVADOR ALVES DOS SANTOS, BEM COMO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO PIAÍ AO BAIRRO PAIOL GRANDE</t>
   </si>
   <si>
     <t>14126</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14126/14126_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14126/14126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DOS BUEIROS EXISTENTES NA ALTURA DO KM 2 DA ESTRADA VICINAL TANCREDO NEVES, NO BAIRRO IBIÚNA GARDEN</t>
   </si>
   <si>
     <t>14127</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14127/14127_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14127/14127_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA APÓS A PONTO QUE LIGA O BAIRRO VILA LIMA</t>
   </si>
   <si>
     <t>14128</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14128/14128_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14128/14128_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DO TRECHO DA ESTRADA MUNICIPAL DA CACHOEIRA, ATÉ O PONTO FINAL, PRINCIPALMENTE A ESTRADA QUE SEGUE ATÉ O CLUBE DE CAMPO</t>
   </si>
   <si>
     <t>14129</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14129/14129_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14129/14129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO DOS GATOS ATÉ O BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>14130</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14130/14130_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14130/14130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA OS BAIRROS VOTORANTIM, PINTOS E GATOS.</t>
   </si>
   <si>
     <t>14131</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14131/14131_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14131/14131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE VAI DO PONTO FINAL DO BAIRRO GABRIEL, SEGUINDO PELO BAIRRO VERAVINHA, AGENOR, DIAS E FINALIZANDO NO BAIRRO SOROCABUÇU</t>
   </si>
   <si>
     <t>14132</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14132/14132_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14132/14132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE VAI DO BAIRRO CAMPO VERDE AO BAIRRO RESSACA</t>
   </si>
   <si>
     <t>14133</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14133/14133_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14133/14133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DO SETE LAGOS QUE LIGA O BAIRRO CUPIM AO BAIRRO PIAÍ, NA ALTURA DO KM 3,5, PRÓXIMO AO SÍTIO DO SENHOR DIRCEU PETRELLI, BEM COMO RECUPERAÇÃO DA ESTRADA QUE LIGA O BAIRRO CUPIM AO BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>14145</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14145/14145_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14145/14145_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA RUA MOSCOU NO BAIRRO RESIDENCIAL EUROPA, PRINCIPALMENTE EM FRENTE A IGREJA ASSEMBLEIA DE DEUS</t>
   </si>
   <si>
     <t>14146</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14146/14146_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14146/14146_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS NA RUA CALIL RAHAL, NO BAIRRO CAPIM AZEDO</t>
   </si>
   <si>
     <t>14147</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14147/14147_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14147/14147_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DO SHIMIZU.</t>
   </si>
   <si>
     <t>14148</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14148/14148_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14148/14148_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECAPEAMENTO E TAPA-BURACOS NO BAIRRO POMAR YURI, BEM COMO LIMPEZA DAS LATERAIS DA ESTRADA, PRINCIPALMENTE PRÓXIMO AO CONDOMÍNIO QUNTAS (EMPREENDIMENTO CENTRAL PARK).</t>
   </si>
   <si>
     <t>14149</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14149/14149_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14149/14149_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DA CRECHE MUNICIPAL DO BAIRRO MANOEL CLEMENTE.</t>
   </si>
   <si>
     <t>14150</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14150/14150_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14150/14150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA QUE VIABILIZE TRANSPORTE DE PACIENTES PARA FORA DO MUNICÍPIO PARA CONSULTAS, TRATAMENTOS E EXAMES TAMBÉM QUANDO REALIZADOS DE FORMA PARTICULAR, DESDE QUE COMPROVADA A IMPOSSIBILIDADE FINANCEIRA DE O PACIENTE ARCAR COM AS RESPECTIVAS DESPESAS DE LOCOMOÇÃO.</t>
   </si>
   <si>
     <t>14151</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Elisângela do Escolar</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14151/14151_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14151/14151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE CONSERTO DE TAMPA DE BOCO DE LOBO EXISTENTE NA RUA ROSALINA MARIA DE MORAES.</t>
   </si>
   <si>
     <t>14152</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14152/14152_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14152/14152_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DO CAMPO DE AREIA LOCALIZADO NO CDHU SANTA LÚCIA</t>
   </si>
   <si>
     <t>14153</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14153/14153_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14153/14153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA E MANUTENÇÃO DE ÁREAS LOCALIZADAS NO CDHU SANTA LÚCIA</t>
   </si>
   <si>
     <t>14154</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14154/14154_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14154/14154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE PLACAS DE RUA NA RUA JOSÉ JUNI</t>
   </si>
   <si>
     <t>14155</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14155/14155_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14155/14155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS DO LOTEAMENTO RAPOSO TAVARES, NO BAIRRO SOARES</t>
   </si>
   <si>
     <t>14156</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14156/14156_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14156/14156_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS E ESTRADAS DO BAIRRO DOS PINTOS.</t>
   </si>
   <si>
     <t>14161</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14161/14161_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14161/14161_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DAS LATERAIS DA ESTRADA DO BAIRRO DOIS CÓRREGOS</t>
   </si>
   <si>
     <t>14162</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14162/14162_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14162/14162_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RETIRADA DE ENTULHOS NA AVENIDA JOÃO BENEDICTO DE MELLO JÚNIOR.</t>
   </si>
   <si>
     <t>14163</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14163/14163_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14163/14163_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO CACHOEIRA, MAIS PRECISAMENTE NA ESTRADA EM FRENTE A IGREJA CATÓLICA DO BAIRRO</t>
   </si>
   <si>
     <t>14164</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14164/14164_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14164/14164_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA BIRITIBA MIRIM, NO BAIRRO DOS PINTOS.</t>
   </si>
   <si>
     <t>14165</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14165/14165_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14165/14165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TROCA DE LÂMPADAS DE ILUMINAÇÃO PÚBLICA NAS RUAS: ITAQUAQUECETUBA, PIRAPORA DO BOM JESUS, JUQUITIBA (NO BAIRRO RECANTO PRIMAVERA), E RUAS CORONEL SALVADOR ROLIM DE FREITAS, NO CENTRO, COM INSTALAÇÃO DO BRAÇO PARA LUMINÁRIA</t>
   </si>
   <si>
     <t>14166</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14166/14166_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14166/14166_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA NA PASSARELA "DOMITILA VIEIRA DE LIMA", NO BAIRRO VILA LIMA</t>
   </si>
   <si>
     <t>14167</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14167/14167_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14167/14167_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA IMPLANTAÇÃO DE UMA FAIXA DE PEDESTRES NA AVENIDA SÃO SEBASTIÃO, PRÓXIMO A RESIDÊNCIA DO SR. SONEIRA.</t>
   </si>
   <si>
     <t>14168</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14168/14168_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14168/14168_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DENOMINAÇÃO DE RUA NO BAIRRO DOS GABRIEL COM O NOME DE "RUA PANORAMA"</t>
   </si>
   <si>
     <t>14169</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14169/14169_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14169/14169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGO DE PASSAGEIROS NA RODOVIA JÚLIO DAL FABBRO, EM FRENTE A ESCOLA ESTADUAL DA VARGEM DO SALTO</t>
   </si>
   <si>
     <t>14170</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14170/14170_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14170/14170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGO DE PASSAGEIROS NA RUA FRANÇA, NO BAIRRO RESIDENCIAL EUROPA, EM FRENTE AO CDHU</t>
   </si>
   <si>
     <t>14171</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14171/14171_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14171/14171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE QUATRO A SEIS LUMINÁRIAS NA EXTENSÃO DA RUA JOSÉ VIEIRA CARDOSO, PRÓXIMO A ESTRADA DOS PASSARINHOS, NO BAIRRO PIAÍ</t>
   </si>
   <si>
     <t>14172</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14172/14172_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14172/14172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS QUANTO A INFESTAÇÃO DE CARRAPATOS NO BAIRRO PIAÍ</t>
   </si>
   <si>
     <t>14173</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14173/14173_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14173/14173_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REORGANIZAÇÃO DA NUMERAÇÃO DAS RESIDÊNCIAS EM TODO O BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>14174</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14174/14174_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14174/14174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TRANSPORTE COLETIVO PARA O BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>14175</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14175/14175_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14175/14175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TRANSPORTE PÚBLICO E OPERAÇÃO TAPA BURACOS NO BAIRRO VIEIRINHA</t>
   </si>
   <si>
     <t>14176</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14176/14176_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14176/14176_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS PÚBLICOS AOS MORADORES DO BAIRRO VIEIRINHA, A PEDIDO DO SR. GENTIL VIEIRA RIBEIRO</t>
   </si>
   <si>
     <t>14177</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14177/14177_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14177/14177_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA BURACOS NO BAIRRO ROSARIAL</t>
   </si>
   <si>
     <t>14178</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14178/14178_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14178/14178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A DISPONIBILIZAÇÃO DE UM MICRO-ÔNIBUS PARA OS PACIENTES QUE FREQUENTAM O CENTRO DE ESPECIALIDADES, HOSPITAL MUNICIPAL, CASA DA GESTANTE E POSTO DE SAÚDE CENTRAL.</t>
   </si>
   <si>
     <t>14179</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14179/14179_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14179/14179_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REPAROS NA ESTRADA VICINAL QUE DÁ ACESSO AO BAIRRO MORRO GRANDE (GATOS), TRECHO ENTRE O KM 59,5 DA RODOVIA BUNJIRO NAKAO (CERIPAN).</t>
   </si>
   <si>
     <t>14180</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14180/14180_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14180/14180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA NO CALÇADÃO QUE LIGA O CENTRO DA CIDADE AO BAIRRO FIGUEIRA.</t>
   </si>
   <si>
     <t>14181</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14181/14181_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14181/14181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS NA RUA MATIUSSO, PRÓXIMO A IGREJA CRISTÃ DA FAMÍLIA, NO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>14182</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14182/14182_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14182/14182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS NA ESTRADA MUNICIPAL SÉRGIO MOTTA, ALTURA DO NÚMERO 07, NO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>14183</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14183/14183_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14183/14183_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UM BICO DE LUZ NA ESTRADA MUNICIPAL SÍTIO RAMALHO, NO BAIRRO LAGEADINHO. </t>
   </si>
   <si>
     <t>14184</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14184/14184_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14184/14184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NA ESTRADA MUNICIPAL DO BAIRRO SOROCABUÇU, MAIS PRECISAMENTE NO INÍCIO DA RUA EM FRENTE A RESIDÊNCIA DO SENHOR FLÁVIO GABRIEL MACHADO</t>
   </si>
   <si>
     <t>14185</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14185/14185_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14185/14185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM (01) ABRIGO DE ÔNIBUS PRÓXIMO AO HOTEL MARANATHA, KM 4 DO BAIRRO RIO DE UNA DE CIMA</t>
   </si>
   <si>
     <t>14186</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14186/14186_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14186/14186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS NO PONTO FINAL DO BAIRRO GODINHOS</t>
   </si>
   <si>
     <t>14187</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14187/14187_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14187/14187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS PRÓXIMO A CHÁCARA 100, KM 09</t>
   </si>
   <si>
     <t>14188</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14188/14188_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14188/14188_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS PRÓXIMO A ENTRADA DA CHÁCARA NOSSA SENHORA APARECIDA NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>14189</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14189/14189_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14189/14189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS PRÓXIMO A IGREJA CATÓLICA DO BAIRRO VIEIRINHA</t>
   </si>
   <si>
     <t>14190</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14190/14190_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14190/14190_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DO FORRO DO POSTO DE SAÚDE DO BAIRRO CUPIM</t>
   </si>
   <si>
     <t>14191</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14191/14191_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14191/14191_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO PURIS</t>
   </si>
   <si>
     <t>14192</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14192/14192_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14192/14192_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECAPEAMENTO ASFÁLTICO NO BAIRRO CACHOEIRA, NO TRECHO QUE LIGA AO CLUBE DE CAMPO E NO TRECHO DA PONTE ATÉ A PRAINHA DO ESCRITÓRIO, NA REPRESA.</t>
   </si>
   <si>
     <t>14193</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14193/14193_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14193/14193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA AVENIDA FORTUNATINHO, MAIS PRECISAMENTE PRÓXIMO AO PONTO DE CARGA E DESCARGA DO SUPERMERCADO IBIÚNA</t>
   </si>
   <si>
     <t>14194</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>Naldo, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14194/14194_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14194/14194_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MELHORIAS DE INFRA-ESTRUTURA DA ÁREA DE LAZER COM ESCOAMENTO DE ÁGUAS PLUVIAIS; INSTALAÇÃO DE BICOS DE LUZ PRÓXIMOS ÀS BARRACAS; RONDAS POLICIAIS; INSTALAÇÃO DE BANHEIROS QUÍMICOS; ABERTURA DE ESPAÇO DEMARCADO PARA ESTACIONAMENTO; ORDENAÇÃO DAS BARRACAS E MANUTENÇÃO E LIMPEZA DO LOCAL</t>
   </si>
   <si>
     <t>14195</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14195/14195_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14195/14195_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DO TRECHO DE ESTRADA QUE VAI DO BAIRRO PAIOL GRANDE (PONTO FINAL DO BAIRRO) COM SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO</t>
   </si>
   <si>
     <t>14196</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14196/14196_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14196/14196_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO ALTERAÇÃO DA "LEI LUCAS", PARA CONSTAR NO TRECHO "AO ESTABELECIMENTO DE ENSINO SERÁ CONCEDIDO O SELE "LUCAS BEGALLI ZAMORA" QUE PODERÁ FAZER USO PUBLICITÁRIO DO MESMO E DA CHANCELA OFICIAL NAS VEICULAÇÕES PUBLICITÁRIAS EM QUE PROMOVA SEUS SERVIÇOS, PRODUTOS OU AÇÕES, SOB A FORMA DE SELO IMPRESSO, PELO PERÍODO DA VALIDADE DO TREINAMENTO DOS PROFESSORES E FUNCIONÁRIOS, SENDO RENOVADO QUANDO HOUVER RECICLAGEM DO CURSO, O USO DO SELO ESTANDO VENCIDO ACARRETARÁ PENALIDADES; A LEI TERÁ SUA DENOMINAÇÃO COMO "LUCAS BEGALLI ZAMORA" EM HOMENAGEM AO ALUNO QUE APÓS SEU FALECIMENTO MOBILIZOU E PROMOVEU IMPORTANTE PROJETO DE LEI.</t>
   </si>
   <si>
     <t>14197</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14197/14197_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14197/14197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DA RUA MAUÁ, NA CHÁCARA PRIMAVERA</t>
   </si>
   <si>
     <t>14198</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14198/14198_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14198/14198_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA ÁREA DE LAZER PRÓXIMO A UBS DO BAIRRO ROSARIAL</t>
   </si>
   <si>
     <t>14199</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14199/14199_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14199/14199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO E LIMPEZA DO ACOSTAMENTO DA RODOVIA JÚLIO DAL FABBLO, COM INÍCIO NO BAIRRO ORQUÍDEAS ATÉ O BAIRRO VARGEM</t>
   </si>
   <si>
     <t>14200</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14200/14200_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14200/14200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NO BAIRRO CURRAL, RUA JOSÉ PEDRO FERRACINE, ALTURA DO NÚMERO 182, PRÓXIMO AO BAR E MERCEARIA OLIVEIRA.</t>
   </si>
   <si>
     <t>14201</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14201/14201_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14201/14201_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TAPA BURACOS E COLOCAÇÃO DE TAMPAS DOS PB QUE CAPTAM ÁGUAS PLUVIAIS (REDONDA DE METAL), NO BAIRRO RESIDENCIAL EUROPA, RUA EUROPA.</t>
   </si>
   <si>
     <t>14202</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14202/14202_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14202/14202_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DO ASFALTO NA RUA GUARANI (NO ACESSO À AVENIDA ANTÔNIO FALCI), CENTRO</t>
   </si>
   <si>
     <t>14203</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14203/14203_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14203/14203_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DAS LUMINÁRIAS NA RUA MIGUEL FABIANO DE GÓES, PROXIMO A IGREJA CONCREGAÇÃO CRISTÃ DO BRASIL NO BAIRRO ROSARIAL, </t>
   </si>
   <si>
     <t>14204</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14204/14204_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14204/14204_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UM PONTO DE ÔNIBUS NO BAIRRO ROSARIAL, MAIS PRECISAMENTE EM FRENTE À ESTRADA DOS MACHADOS, Nº 16</t>
   </si>
   <si>
     <t>14205</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14205/14205_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14205/14205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA LUMINÁRIA NA RUA CALIL RAHAL, Nº 51, NO BAIRRO CAPIM AZEDO, EM FRENTE A IGREJA ASSEMBLEIA DE DEUS MADUREIRA</t>
   </si>
   <si>
     <t>14206</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14206/14206_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14206/14206_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DAS LUMINÁRIAS NAS RUAS NÁPOLES, LISBOA, ALEMANHA E FRANÇA, NO BAIRRO RESIDENCIAL EUROPA_x000D_
 </t>
   </si>
   <si>
     <t>14207</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14207/14207_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14207/14207_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECAPEAMENTO ASFÁLTICO DO BAIRRO DAS ORQUÍDEAS</t>
   </si>
   <si>
     <t>14208</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14208/14208_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14208/14208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA RUA ALAMEDA SABIÁ, ALTURA DA CHÁCARA N1, NO BAIRRO PORTAL DAS ÁGUAS</t>
   </si>
   <si>
     <t>14209</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14209/14209_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14209/14209_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA RUA ANTÔNIO SOARES, NO BAIRRO PAIOL PEQUENO</t>
   </si>
   <si>
     <t>14210</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14210/14210_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14210/14210_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RESOLUÇÃO DO PROBLEMA DE ESCOAMENTO DAS ÁGUAS PLUVIAIS NA ÁREA DE LAZER, BEM COMO INSTALAÇÃO DE BANHEIROS, ENERGIA ELÉTRICA COMPATÍVEL COM AS NECESSIDADES, MAIS SEGURANÇA, FISCALIZAÇÃO</t>
   </si>
   <si>
     <t>14211</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14211/14211_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14211/14211_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE LUMINÁRIAS E TROCA DE LÂMPADAS NA ESTRADA MUNICIPAL NOSSA SENHORA DE FÁTIMA, RUA BEIJA-FLOR, BEM COMO TODAS AS RUAS DO BAIRRO CAMPININHA.</t>
   </si>
   <si>
     <t>14212</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14212/14212_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14212/14212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DE LÂMPADAS NA RUA SANTOS DUMONT, NO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>14213</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14213/14213_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14213/14213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE CALÇAMENTO E INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA ESTRADA DA CACHOEIRA.</t>
   </si>
   <si>
     <t>14214</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14214/14214_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14214/14214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO CACHOEIRA , NA RUA MOACIR LEME DA SILVA, EM FRENTE A IGREJA CATÓLICA DO BAIRRO</t>
   </si>
   <si>
     <t>14215</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14215/14215_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14215/14215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE LUMINÁRIAS E TROCA DE LÂMPADAS NA ESTRADA MUNICIPAL NOSSA SENHORA DE FÁTIMA NO BAIRRO CAMPININHA</t>
   </si>
   <si>
     <t>14216</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14216/14216_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14216/14216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO GABRIEL, NA ESTRADA QUE LIGA AO CONDOMÍNIO DAS GARÇAS</t>
   </si>
   <si>
     <t>14217</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14217/14217_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14217/14217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO GABRIEL, NA ESTRADA QUE LIGA AO BAIRRO VERAVINHA</t>
   </si>
   <si>
     <t>14218</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14218/14218_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14218/14218_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO MORRO GRANDE, NO TRECHO QUE LIGA AO BAIRRO GATOS</t>
   </si>
   <si>
     <t>14219</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14219/14219_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14219/14219_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DAS ESCOLAS QUE SEM ENCONTRA FECHADA NO BAIRRO GODINHO</t>
   </si>
   <si>
     <t>14220</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14220/14220_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14220/14220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE NOVA PONTE NO ARAPONGAS, NO BAIRRO PIAI</t>
   </si>
   <si>
     <t>14221</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14221/14221_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14221/14221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DAS LATERAIS (ACOSTAMENTO) DA RODOVIA JÚLIO DAL FABBRO.</t>
   </si>
   <si>
     <t>14222</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14222/14222_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14222/14222_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DAS LATERAIS (ACOSTAMENTO) DA ESTRADA DO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>14223</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14223/14223_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14223/14223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE REDE DE TUBOS NA RUA AMARO VIEIRA CORDEIRO, NO BAIRRO RIO DE UNA DE CIMA</t>
   </si>
   <si>
     <t>14224</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14224/14224_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14224/14224_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE REDE DE TUBOS NA RUA BIBIANO PIRES GONÇALVES, NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>14225</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14225/14225_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14225/14225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS NAS RUAS DO BAIRRO VARGEM DO SALTO</t>
   </si>
   <si>
     <t>14226</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14226/14226_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14226/14226_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS DAS RUAS DO BAIRRO GODINHOS</t>
   </si>
   <si>
     <t>14230</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14230/14230_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14230/14230_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS DAS RUAS DO BAIRRO LAGEADINHO</t>
   </si>
   <si>
     <t>14231</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14231/14231_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14231/14231_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMAS DAS RUAS DO BAIRRO PIAÍ</t>
   </si>
   <si>
     <t>14232</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14232/14232_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14232/14232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS DAS RUAS DO BAIRRO TAVARES</t>
   </si>
   <si>
     <t>14233</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14233/14233_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14233/14233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS NA RUA EM FRENTE A CASA DO SENHOR DARCI, NO BAIRO CUPIM</t>
   </si>
   <si>
     <t>14234</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14234/14234_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14234/14234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS NA RUA DO POSTO DE SAÚDE DO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>14235</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14235/14235_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14235/14235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS DAS RUAS DO BAIRRO DOIS CORREGOS</t>
   </si>
   <si>
     <t>14236</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14236/14236_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14236/14236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS DAS RUAS DO BAIRRO CACHOEIRA</t>
   </si>
   <si>
     <t>14237</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14237/14237_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14237/14237_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS DAS RUAS DO BAIRRO AREIA VERMELHA</t>
   </si>
   <si>
     <t>14238</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14238/14238_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14238/14238_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS DAS RUAS DO BAIRRO SALTINHO</t>
   </si>
   <si>
     <t>14239</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14239/14239_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14239/14239_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS DAS RUAS DO BAIRRO MURUNDU</t>
   </si>
   <si>
     <t>14240</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14240/14240_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14240/14240_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS DAS RUAS DO BAIRRO VERAVINHA</t>
   </si>
   <si>
     <t>14241</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14241/14241_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14241/14241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS DAS RUAS DO BAIRRO PAIOL GRANDE</t>
   </si>
   <si>
     <t>14242</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14242/14242_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14242/14242_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS DAS RUAS DO BAIRRO PAIOL PEQUENO</t>
   </si>
   <si>
     <t>14243</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14243/14243_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14243/14243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS NAS RUAS DO BAIRRO CAMPO VERDE</t>
   </si>
   <si>
     <t>14244</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14244/14244_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14244/14244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS DAS RUAS DO BAIRRO VERAVA</t>
   </si>
   <si>
     <t>14245</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14245/14245_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14245/14245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS DAS RUAS DO BAIRRO PAES</t>
   </si>
   <si>
     <t>14246</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14246/14246_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14246/14246_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS DAS RUAS DO BAIRRO PURIS</t>
   </si>
   <si>
     <t>14247</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14247/14247_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14247/14247_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS DAS RUAS DO BAIRRO ITAGUAPEVA</t>
   </si>
   <si>
     <t>14248</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14248/14248_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14248/14248_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS DAS RUAS DO BAIRRO GATOS</t>
   </si>
   <si>
     <t>14249</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14249/14249_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14249/14249_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS DAS RUAS DO BAIRRO CDHU</t>
   </si>
   <si>
     <t>14250</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14250/14250_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14250/14250_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS, BEM COMO LIMPEZA DAS RUAS DO LOTEAMENTO SÃO MARCOS II, NO BAIRRO RIO DE UNA DE BAIXO</t>
   </si>
   <si>
     <t>14251</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14251/14251_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14251/14251_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE 01 (UMA) CAÇAMBA PARA DEPÓSITO DE LIXO, COM RETIRADA UMA VEZ POR SEMANA, NAS RUAS DO LOTEAMENTO SÃO MARCOS II, NO BAIRRO RIO DE UNA DE BAIXO</t>
   </si>
   <si>
     <t>14252</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14252/14252_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14252/14252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇO DE TRATOR AGRÍCOLA COM ROÇADEIR A PARA LIMPEZA DO ACOSTAMENTO DA ESTRADA PRINCIPAL DO BAIRRO CAMPO VERDE</t>
   </si>
   <si>
     <t>14253</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14253/14253_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14253/14253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DA ESTRADA MUNICIPAL QUE LIGA IBIÚNA  A MAIRINQUE, PRÓXIMO AO BAIRRO DOIS CÓRREGOS</t>
   </si>
   <si>
     <t>14254</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14254/14254_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14254/14254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO AMPLIAÇÃO DO CENTRO DE ESPECIALIDADES, OU ATÉ MESMO A CONSTRUÇÃO DE UM NOVO ESPAÇO PARA OS PACIENTES</t>
   </si>
   <si>
     <t>14255</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14255/14255_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14255/14255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSERTO DE TUBULAÇÃO DE ÁGUAS PRÓXIMO A IGREJA DO BAIRRO COCAIS</t>
   </si>
   <si>
     <t>14256</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14256/14256_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14256/14256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA, BEM COMO SINALIZAÇÃO COMPLETA NA RUA ITÁLIA, NO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>14257</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14257/14257_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14257/14257_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DESASSOREAMENTO, LIMPEZA, TUBULAÇÃO E MANUTENÇÃO DO CÓRREGO DO BAIRRO RIO DE UNA DE BAIXO, AO LADO DO XIKO KARPA.</t>
   </si>
   <si>
     <t>14258</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14258/14258_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14258/14258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE ESCOAMENTO DE ÁGUAS PLUVIAIS, TUBULAÇÃO, LIMPEZA E SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS DO BAIRRO RECREIO II, PRINCIPALMENTE RUA ESPORTIVA</t>
   </si>
   <si>
     <t>14259</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14259/14259_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14259/14259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE INSTALAÇÃO DE LUMINÁRIAS E TROCA DE LÂMPADAS NO BAIRRO RECREIO II, PRINCIPALMENTE NA RUA ESPORTIVA.</t>
   </si>
   <si>
     <t>14260</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14260/14260_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14260/14260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TAPA BURACOS, LIMPEZA DAS LATERAIS DAS RUAS DELTA MILANI, RUA ADILSON DA SILVA E RUA MAURÍCIO BARBOSA TAVARES ELIAS, NA VILA CAMARGO</t>
   </si>
   <si>
     <t>14261</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14261/14261_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14261/14261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA AVENIDA SÃO SEBASTIÃO, PRÓXIMO AO POSTO DE GASOLINA SHELL.</t>
   </si>
   <si>
     <t>14262</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14262/14262_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14262/14262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA CAPELINHA DO BOM JESUS DA PRISÃO, PRÓXIMO AO SUPERMERCADO SÃO ROQUE</t>
   </si>
   <si>
     <t>14263</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14263/14263_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14263/14263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA REFORMA E ADEQUAÇÃO DA ESCOLA MUNICIPAL DO BAIRRO PAIOL GRANDE</t>
   </si>
   <si>
     <t>14264</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>Claudinho Coragem</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14264/14264_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14264/14264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇO DE LIMPEZA E MANUTENÇÃO DO CAMPO DE FUTEBOL DO BAIRRO VARGEM DO SALTO</t>
   </si>
   <si>
     <t>14265</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14265/14265_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14265/14265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO IMPLANTAÇÃO DE FAIXA DE TRAVESSIA DE PEDESTRES NA ESTRADA VICINAL PRESIDENTE TANCREDO DE ALMEIDA NEVES, NO BAIRRO IBIÚNA GARDEN, PRÓXIMO A IGREJA ASSEMBLEIA DE DEUS E SERRALHERIA DO DENILSON</t>
   </si>
   <si>
     <t>14266</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14266/14266_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14266/14266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE 02 (DUAS) LUMINÁRIAS NA TRAVESSA 2, NO BAIRRO PURIS</t>
   </si>
   <si>
     <t>14270</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14270/14270_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14270/14270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA A CRIAÇÃO DE UM DEPARTAMENTO EXCLUSIVO DE ATENDIMENTO AO CORPORATIVISMO E AGRICULTURA FAMILIAR</t>
   </si>
   <si>
     <t>14271</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14271/14271_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14271/14271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS SOBRE OS SUCESSIVOS FURTOS NA ESCOLA MUNICIPAL MUNDO ENCANTADO PROFESSORA ROSILENE DE OLIVEIRA LIMA.</t>
   </si>
   <si>
     <t>14272</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14272/14272_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14272/14272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME SE HÁ ESTUDOS REFERENTES A ATUALIZAÇÃO DA PLANTA GENÉRICA DE VALORES</t>
   </si>
   <si>
     <t>14273</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14273/14273_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14273/14273_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM PARQUE COM PLAYGROUND E ACADEMIA AO AR LIVRE NO BAIRRO PORTAL DAS ÁGUAS</t>
   </si>
   <si>
     <t>14274</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14274/14274_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14274/14274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA PARQUE COM PLAYGROUND E ACADEMIA AO AR LIVRE NO BAIRRO GATOS</t>
   </si>
   <si>
     <t>14275</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14275/14275_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14275/14275_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA GERAL DA ESCOLA MUNICIPAL DO SARÁ SARÁ</t>
   </si>
   <si>
     <t>14276</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14276/14276_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14276/14276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA ENVIO DE PROJETO DE LEI VISANDO A ALTERAÇÃO DA LEI MUNICIPAL Nº 1322, DE 29 DE AGOSTO DE 2007, ALTERANDO O ARTIGO 1ª PARA CONSTAR A EXTENSÃO DA RUA COMO SENDO 280 (DUZENTOS E OITENTA) METROS.</t>
   </si>
   <si>
     <t>14293</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14293/14293_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14293/14293_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA SINALIZAÇÃO DAS LOMBADAS EXISTENTES NA ESTRADA VICINAL PRESIDENTE TANCREDO DE ALMEIDA NEVES.</t>
   </si>
   <si>
     <t>14294</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14294/14294_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14294/14294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA DOS IPÊS NO BAIRRO IBIÚNA GARDEN, PRÓXIMO A IGREJA ASSEMBLEIA DE DEUS MINISTÉRIO DO BELÉM</t>
   </si>
   <si>
     <t>14295</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14295/14295_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14295/14295_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PEROBA, PASSANDO PELA ESTRADA PRINCIPAL QUE LIGA AO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>14296</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14296/14296_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14296/14296_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO SILVÉRIO, PASSANDO PELA ESTRADA PRINCIPAL QUE LIGA AO BAIRRO LAGEADINHO</t>
   </si>
   <si>
     <t>14297</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14297/14297_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14297/14297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONTRATAÇÃO DE SEGURO PARA OS PRÉDIOS DAS UNIDADES ESCOLARES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>14298</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14298/14298_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14298/14298_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA QUE SE MANTENHA A VERSÃO IMPRESSA DA IMPRENSA OFICIAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>14299</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14299/14299_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14299/14299_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO FOTOCÓPIA DO CONTRATO FIRMADO ENTRE O EXECUTIVO E A EMPRESA RESPONSÁVEL PELA COLETA DE LIXO</t>
   </si>
   <si>
     <t>14300</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14300/14300_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14300/14300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS VISANDO ELEVAR A QUANTIDADE DE ÔNIBUS NOS BAIRROS, NORMALIZANDO OS ITINERÁRIOS.</t>
   </si>
   <si>
     <t>14301</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14301/14301_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14301/14301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS QUEIMADAS NAS RUAS ITAQUAQUECETUBA; RUA PIRAPORA DO BOM JESUS; E RUA JUQUITIBA, NO BAIRRO RECANTO PRIMAVERA</t>
   </si>
   <si>
     <t>14302</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14302/14302_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14302/14302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM O SECRETÁRIO DE SEGURANÇA DO ESTADO REALIZE OS ESTUDOS VISANDO A POSSIBILIDADE DE DISPONIBILIZAR VIATURAS COM TRAÇÃO 4X4 PARA UTILIZAÇÃO PELA 2ª CIA D 40ª BATALHÃO DE POLÍCIA MILITAR DE IBIÚNA</t>
   </si>
   <si>
     <t>14303</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14303/14303_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14303/14303_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONTINUAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO VILA PITICO.</t>
   </si>
   <si>
     <t>14307</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14307/14307_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14307/14307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE PLACA DE SINALIZAÇÃO NA RUA ANTÔNIO LUIZ RODRIGUES NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>14308</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14308/14308_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14308/14308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PAVIMENTAÇÃO ASFÁLTICA DA RUA ANTÔNIO LUIZ RODRIGUES, NO BAIRRO PAIOL PEQUENO</t>
   </si>
   <si>
     <t>14309</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14309/14309_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14309/14309_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE ALTERAÇÃO DE REFERÊNCIA E REAJUSTE SALARIAL DO CARGO DE CONDUTOR / MOTORISTA DE ÔNIBUS ESCOLAR, PASSANDO DE A-39 PARA O MÍNIMO DE A-51</t>
   </si>
   <si>
     <t>14329</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14329/14329_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14329/14329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORÇO NO PATRULHAMENTO POLICIAL NO MUNICÍPIO, EM ATENÇÃO ESPECIAL À ZONA RURAL, COM AÇÕES INTEGRADAS DA POLÍCIA MILITAR, GUARDA CIVIL MUNICIPAL E POLÍCIA CIVIL.</t>
   </si>
   <si>
     <t>14381</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14381/ind363.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14381/ind363.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para auxílio a família carente que está acampada de forma irregular no final da Rua Benjamim Constant, ao lado da Avenida Altônio Falci</t>
   </si>
   <si>
     <t>14437</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>Paulinho Dias, Abel do Cupim, Charles Guimarães, Claudinho Coragem, Devanil da Ressaca, Dr. Rodrigo Lima, Elisângela do Escolar, Gerson do Gabriel, Ismael Pereira, Jair Marmelo, Lino Júnior, Naldo, Pedrão da Água, Pururuca, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14437/ind404.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14437/ind404.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a promoção de eventos com artistas localiza em nosso Município</t>
   </si>
   <si>
     <t>14454</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14454/ind417.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14454/ind417.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de poda de árvores no âmbito do Município de Ibiúna, haja vista que muitos pontos encontram-se em contato com a rede elétrica, acarretando oscilação de energia nos Bairros, além de acidentes com animais silvestres.</t>
   </si>
   <si>
     <t>14469</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14469/ind426.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14469/ind426.pdf</t>
   </si>
   <si>
     <t>Indicação ao Deputado Federal Herculano passos, solicitando envio de recursos financeiros ao Município de Ibiúna, com a finalidade de realizar obras de infraestrutura</t>
   </si>
   <si>
     <t>14470</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14470/ind427.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14470/ind427.pdf</t>
   </si>
   <si>
     <t>Indicação ao Deputado Estadual Márcio Camargo, solicitando envio de recursos financeiros ao Município de Ibiúna, com a finalidade de realizar obras de infraestrutura.</t>
   </si>
   <si>
     <t>14471</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14471/ind428.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14471/ind428.pdf</t>
   </si>
   <si>
     <t>Indicação ao Deputado Estadual Márcio Camargo, solicitando envio de recursos financeiros ao Município de Ibiúna, com a finalidade de adquirir ambulâncias para os serviços de resgate, transferências e emergências junto ao Hospital Municipal.</t>
   </si>
   <si>
     <t>14472</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14472/ind429.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14472/ind429.pdf</t>
   </si>
   <si>
     <t>Indicação ao Deputado Federal Herculano Passos, solicitando envio de recursos financeiros ao Município de Ibiúna, com a finalidade de adquirir ambulâncias para os serviços de resgate, transferências e emergências junto ao hospital  Municipal de Ibiúna.</t>
   </si>
   <si>
     <t>14485</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14485/ind437.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14485/ind437.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando cópia de todos os contratos firmados entre o Executivo e empresas prestadoras de serviços, com seus devidos aditamentos de valores e prazos, no período de janeiro de 2017 até a presente data</t>
   </si>
   <si>
     <t>14499</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14499/ind453.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14499/ind453.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de limpeza com raçada e capinação do mato existente por toda a área co Conjunto Habitacional Santa Lúcia - CDHU</t>
   </si>
   <si>
     <t>14503</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14503/ind457.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14503/ind457.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento na travessa Iracema Pedroso Ribeiro, no Bairro Rio de Una de Baixo.</t>
   </si>
   <si>
     <t>14522</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14522/ind467.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14522/ind467.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando manutenção de uma luminária na estrada Municipal do Campo Verde, em frente a Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>14523</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14523/ind468.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14523/ind468.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando corte de eucaliptos e um abacateiro localizado na Propriedade particular na Rua Miguel Fabiano de Góes, no Bairro Rosarial</t>
   </si>
   <si>
     <t>14524</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14524/ind469.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14524/ind469.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando manutenção de luminária existente na Rua Calil Rahal, em frente a Igreja Assembleia de Deus, no Bairro Capim Azedo</t>
   </si>
   <si>
     <t>14525</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14525/ind470.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14525/ind470.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando manutenção das luminárias existentes no Birro dos Coelhos, mais precisamente na estrada que liga o Bairro Coelhos ao Bairro Recreio, com quatro (04) luminárias, cinco (05) lumináras na Rua da Congregação Cristã; uma (01) na rua da Igreja Arca de Deus.</t>
   </si>
   <si>
     <t>14526</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14526/ind471.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14526/ind471.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de motoniveladora e cascalhamento nas estradas do Bairro Coelhos, principalmente na estrada que liga o Bairro Coelhos ao Bairro Recreio; a Rua da Congregação Cristã e a Rua da Igreja Arca de Deus</t>
   </si>
   <si>
     <t>14527</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14527/ind472.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14527/ind472.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando o corte de dois pinheiros Araucárias na Rua Pedro Florize, acesso ao Bairro Regi</t>
   </si>
   <si>
     <t>14092</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14092/14092_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14092/14092_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO AO PADRE DANIEL VITOR RODRIGUES CARDOSO, PÁROCO DA PARÓQUIA SANTA TEREZINHA DO MENINO JESUS E SÃO ROQUE, DO BAIRRO RESSACA, PELOS TRABALHOS SACERDOTAIS E MISSIONÁRIOS DESENVOLVIDOS NA PARÓQUIA.</t>
   </si>
   <si>
     <t>14110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14110/14110_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14110/14110_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ÀS ESCOLAS POR TODO EMPENHO NA REALIZAÇÃO DO DESFILE CÍVICO NAS COMEMORAÇÕES DO 161º ANIVERSÁRIO DE EMANCIPAÇÃO POLÍTICO-ADMINISTRATIVA DO MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>14310</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14310/14310_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14310/14310_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO GRUPO ROLIM DE FREITAS (SUPERMERCADO IBIÚNA), PELOS RELEVANTES SERVIÇOS PRESTADOS À NOSSA POPULAÇÃO</t>
   </si>
   <si>
     <t>14327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14327/14327_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14327/14327_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS MÉDICOS, ENFERMEIROS, AUXILIARES DE ENFERMAGEM, DIRETORES, AGENTES, ATENDENTES, FAXINEIROS, ENTRE OUTROS SERVIDORES DE TODA REDE DE SAÚDE, PELO EXEMPLAR TRABALHO QUE PRESTAM</t>
   </si>
   <si>
     <t>14328</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14328/14328_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14328/14328_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PROJETO DE LEI Nº 4.754 DE 2016, QUE "TIPIFICA CRIME DE RESPONSABILIDADE DOS MINISTROS DO SUPREMO TRIBUNAL FEDERAL A USURPAÇÃO DE COMPETÊNCIA DO PODER LEGISLATIVO OU DO PODER EXECUTIVO"</t>
   </si>
   <si>
     <t>14448</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14448/moc012_b8SQcY4.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14448/moc012_b8SQcY4.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio aos empregados e aposentados da Empresa Brasileira de Correios e Telégrafos</t>
   </si>
   <si>
     <t>14340</t>
   </si>
   <si>
     <t>OFSOL</t>
   </si>
   <si>
     <t>Ofício Solicitação</t>
   </si>
   <si>
     <t>Comissão Educação, Saúde, Assistência Social e Direitos da P</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14340/14340_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14340/14340_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO SOLICITAÇÃO AO GOVERNADOR DO ESTADO DE SÃO PAULO, SOLICITANDO ESTUDOS COM URGÊNCIA QUE O GOVERNO DO ESTADO DE SÃO PAULO ASSUMA AS RESPONSABILIDADE DE ADMINISTRAÇÃO DO HOSPITAL MUNICIPAL DE IBIÚNA</t>
   </si>
   <si>
     <t>14135</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ IBIUNENSE À ILUSTRÍSSIMA DEPUTADA FEDERAL BRUNA DIAS FURLAN</t>
   </si>
   <si>
     <t>14311</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima, Pururuca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14311/14311_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14311/14311_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO IBIUNENSE AO ILUSTRÍSSIMO SENHOR MÁRCIO CAMARGO</t>
   </si>
   <si>
     <t>14326</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14326/14326_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14326/14326_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO IBIUNENSE AO PASTOR NELSON GONÇALVES</t>
   </si>
   <si>
     <t>14026</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>João Benedicto de Mello Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14026/14026_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14026/14026_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI COMPLEMENTAR Nº 163, DE 15 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>14343</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14343/14343_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14343/14343_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA EMPREGOS PÚBLICOS DE PROVIMENTO ATRAVÉS DE CONCURSO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14089</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14089/14089_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14089/14089_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA NO BAIRRO CURRAL. (RUA RENZO FOLENA).</t>
   </si>
   <si>
     <t>14024</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14024/14024_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14024/14024_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O CENTRO ESTADUAL DE EDUCAÇÃO TECNOLÓGICA PAULA SOUZA - CEETEPS.</t>
   </si>
   <si>
     <t>14227</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14227/14227_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14227/14227_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 2011, DE 06 DE JULHO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14025</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14025/14025_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14025/14025_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE BENEFÍCIOS FISCAIS, NOS TERMOS EM QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14111/14111_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14111/14111_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A INSTITUIR O PROGRAMA DE PRIMEIROS SOCORROS NA EDUCAÇÃO BÁSICA DA REDE ESCOLAR PÚBLICA E PRIVADA DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>14112</t>
   </si>
   <si>
     <t>Mesa da Câmara, Abel do Cupim, Claudinho Coragem, Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14112/14112_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14112/14112_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1577 DE 23 DE DEZEMBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14281</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14281/14281_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14281/14281_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CADASTRO INFORMATIVO MUNICIPAL - CADIN MUNICIPAL.</t>
   </si>
   <si>
     <t>14282</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14282/14282_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14282/14282_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE ESTADO DA SEGURANÇA PÚBLICA, OBJETIVANDO A CESSÃO DE FUNCIONÁRIOS PARA PRESTAREM SERVIÇOS JUNTO A DELEGACIA DE POLÍCIA CIVIL LOCALIZADA NESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14283</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14283/14283_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14283/14283_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AVALIAÇÃO PSICOLÓGICA PERIÓDICA DOS SERVIDORES MUNICIPAIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14284</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14284/14284_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14284/14284_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIÁRIO OFICIAL ELETRÔNICO DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA - DOE DE IBIÚNA - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14228</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14228/14228_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14228/14228_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO CONCEDER INCENTIVOS FISCAIS À EMPRESA ESTÂNCIA SANTA CLARA LTDA, NOS TERMOS DA LEI Nº 1.856 DE 30 DE ABRIL DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14285</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14285/14285_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14285/14285_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 3º DA LEI Nº 1862 DE 24 DE MAIO DE 2013, ALTERADO PELAS LEIS NºS 1944/2014 E 2071/2016, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14341</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14341/14341_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14341/14341_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS FORNECEDORES DE PRODUTOS E SUBPRODUTOS DE ORIGEM NATIVA DA FLORA BRASILEIRA ESTAREM CADASTRADOS E REGULARES NO CADMADEIRA PARA AQUISIÇÃO E CONTRATAÇÃO DE OBRAS PÚBLICAS</t>
   </si>
   <si>
     <t>14286</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14286/14286_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14286/14286_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS NO LOTEAMENTO RESIDENCIAL SÃO LUCAS</t>
   </si>
   <si>
     <t>14157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14157/14157_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14157/14157_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DO DEPARTAMENTO ESTADUAL DE TRÂNSITO DO ESTADO DE SÃO PAULO (DETRAN-SP), TENDO POR OBJETO A TRANSFERÊNCIA DE RECURSOS FINANCEIROS PARA A EXECUÇÃO DE AÇÕES RELATIVAS AO "MOVIMENTO PAULISTA DE SEGURANÇA NO TRÂNSITO".</t>
   </si>
   <si>
     <t>14287</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14287/14287_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14287/14287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE PAGAMENTO POR SERVIÇOS AMBIENTAIS, AUTORIZA A PREFEITURA MUNICIPAL A ESTABELECER CONVÊNIOS E EXECUTAR PAGAMENTO AOS PROVEDORES DE SERVIÇOS AMBIENTAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14314</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14314/14314_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14314/14314_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL CEDER A INSTITUIÇÕES FINANCEIRAS PÚBLICAS CRÉDITOS DECORRENTES DE COMPENSAÇÕES FINANCEIRAS PELA UTILIZAÇÃO DE RECURSOS HÍDRICOS PARA GERAÇÃO DE ENERGIA ELÉTRICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14288</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14288/14288_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14288/14288_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA EM SEU INTEIRO TEOR A LEI Nº 1821 DE 21 DE NOVEMBRO DE 2012 QUE DEFINE OBRIGAÇÃO DE PEQUENO VALOR ATENDENDO AO DISPOSTO NOS §§ 3º E 4º DO ART. 100, PELA EMENDA CONSTITUCIONAL Nº 62/2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14324</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14324/14324_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14324/14324_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CELEBRAR CONVÊNIO COM OS MUNICÍPIOS DE ALUMÍNIO, COTIA, JUQUITIBA, MAIRINQUE, MIRACATU, PIEDADE, SÃO LOURENÇO DA SERRA, SÃO ROQUE, SOROCABA, TAPIRAÍ E VOTORANTIM, VISANDO A IMPLEMENTAÇÃO DE POLÍTICAS PÚBLICAS DE PROTEÇÃO DO MEIO AMBIENTE, DE INTERESSE COMUM E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>14313</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14313/14313_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14313/14313_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14342</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14342/14342_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14342/14342_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 69 DE 20 DE JULHO DE 1978 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14289</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14289/14289_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14289/14289_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DE SUA SECRETARIA ESTADUAL DA FAZENDA, PARA OS FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>14325</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14325/14325_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14325/14325_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 6º DA LEI Nº 1925 DE 18 DE MARÇO DE 2014, ALTERADA PELA LEI Nº 2042 DE 14 DE DEZEMBRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>14315</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14315/14315_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14315/14315_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL CEDER A CAIXA ECONÔMICA FEDERAL CRÉDITOS DECORRENTES DE COMPENSAÇÕES FINANCEIRAS PELA UTILIZAÇÃO DE RECURSOS HÍDRICOS PARA GERAÇÃO DE ENERGIA ELÉTRICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14344</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14344/14344_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14344/14344_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES À ENTIDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14345</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14345/14345_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14345/14345_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM O INSTITUTO DE ESTUDOS DE PROTESTOS DE TÍTULOS DO BRASIL - SEÇÃO DE SÃO PAULO E OS TABELIÃES, OBJETIVANDO A EFETIVAÇÃO DE PROTESTO DE CRÉDITO COMPONENTE DA DÍVIDA ATIVA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>14602</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14602/projlei094.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14602/projlei094.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Nº 1079 de 13 de setembro de 2005 e dá outras providências.</t>
   </si>
   <si>
     <t>14544</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14544/plo095.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14544/plo095.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de bem de uso comum do povo e autorização para o Poder Executivo realizar doação com encargos do imóvel de propriedade deste Município à empresa W.S. Motos Ltda EPP e dá providências correlatas.</t>
   </si>
   <si>
     <t>14541</t>
   </si>
   <si>
     <t>Abel do Cupim, Claudinho Coragem, Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14541/plo104.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14541/plo104.pdf</t>
   </si>
   <si>
     <t>Fixa a revisão dos subsídios dos agentes políticos de Ibiúna - SP</t>
   </si>
   <si>
     <t>14091</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14091/14091_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14091/14091_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO ESPECIAL DE VEREADORES(AS) PARA REPRESENTAR A CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA NO 62º CONGRESSO ESTADUAL DE MUNICÍPIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14090</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14090/14090_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14090/14090_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO ESPECIAL DE VEREADORES DENOMINADA "FRENTE PARLAMENTAR EM DEFESA DA RODOVIA BUNJIRO NAKAO" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>14134</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO ESPECIAL DENOMINADA "FRENTE PARLAMENTAR DE APOIO AO TURISMO COM O OBJETIVO DE PROMOVER E FOMENTAR O DESENVOLVIMENTO TURÍSTICO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14406</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 103 da Resolução nº 005/83 - Regimento Interno da Câmara Municipal da Estância Turística de Ibiúna</t>
   </si>
   <si>
     <t>13882</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13882/13882_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13882/13882_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE DA UNIDADE DE NEGÓCIOS MÉDIO TIETÊ - SABESP, SOLICITANDO QUE INFORME O MOTIVO PELO QUAL A OBRA DE SANEAMENTO DO BAIRRO PARURU AINDA NÃO FOI RETOMADA.</t>
   </si>
   <si>
     <t>13883</t>
   </si>
   <si>
     <t>Lino Júnior, Elisângela do Escolar, Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13883/13883_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13883/13883_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE O SECRETÁRIO DE CONTROLE E ARRECADAÇÃO, SR. ANILTON DANTAS DE FIGUEIREDO COMPAREÇA À CÂMARA NA PRÓXIMA SESSÃO ORDINÁRIA PARA ESCLARECIMENTOS DO ESCALONAMENTO E ATUALIZAÇÃO DA PLANTA GENÉRICA.</t>
   </si>
   <si>
     <t>13934</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13934/13934_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13934/13934_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME A FINALIDADE DA INSTALAÇÃO DE CÂMERAS NO PRÉDIO DA PREFEITURA MUNICIPAL, BEM COMO VALOR DE INSTALAÇÃO, MANUTENÇÃO, RESPONSÁVEL PELO MONITORAMENTO.</t>
   </si>
   <si>
     <t>13944</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13944/13944_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13944/13944_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME SOBRE AS CARTEIRAS, GELADEIRAS, FOGÕES, BERÇOS, ELETRODOMÉSTICOS E VÁRIOS UTENSÍLIOS QUE ESTÃO AMONTOADOS NO GINÁSIO DE ESPORTES, AO LADO DA ESCOLA MUNICIPAL INÊS NUNES MAKIYAMA</t>
   </si>
   <si>
     <t>13945</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13945/13945_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13945/13945_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO A PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME POR QUE A ATUAL ADMINISTRAÇÃO NÃO CHAMA OS GUARDAS MUNICIPAIS QUE PASSARAM NO ÚLTIMO CONCURSO PÚBLICO; SE EXISTE PREVISÃO DE DATA PARA CHAMAR OS CONCURSADOS. </t>
   </si>
   <si>
     <t>13946</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13946/13946_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13946/13946_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUANDO VAI FAZER FUNCIONAR A CASA DO IDOSO QUE ESTÁ LOCALIZADO NO LOTEAMENTO SÃO LUCAS</t>
   </si>
   <si>
     <t>13935</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13935/13935_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13935/13935_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME O MOTIVO DAS EMPRESAS CONTRATADAS PARA PRESTAREM SERVIÇOS JUNTO AO HOSPITAL MUNICIPAL NÃO ESTÃO RECEBENDO REGULARMENTE OS VALORES PACTUADOS NO CONTRATO</t>
   </si>
   <si>
     <t>13947</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13947/13947_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13947/13947_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME POR QUE A ATUAL ADMINISTRAÇÃO ALUGOU UM PRÉDIO PARA ABRIGAR A SEDE DA GUARDA MUNICIPAL NUM LOCAL DE DIFÍCIL ACESSO DA POPULAÇÃO E NUMA RUA SEM SAÍDA E SEM QUALQUER BENFEITORIA NAS PROXIMIDADES.</t>
   </si>
   <si>
     <t>13936</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13936/13936_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13936/13936_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME O PORQUE OS MÉDICOS QUE PRESTAM SERVIÇOS JUNTO AO HOSPITAL MUNICIPAL NÃO ESTÃO RECEBENDO SEUS VENCIMENTOS.</t>
   </si>
   <si>
     <t>13937</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13937/13937_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13937/13937_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUANDO VAI INICIAR E TERMINAR A OBRA DE CONSTRUÇÃO DO MURO DE ARRIMO NO FINAL DA AVENIDA DR. JOÃO BENEDICTO DE MELLO NETO.</t>
   </si>
   <si>
     <t>13948</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13948/13948_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13948/13948_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUANDO VAI SER RETOMADO AQUELA PASSARELA DE FERRO DA PONTE NA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>13949</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13949/13949_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13949/13949_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUANDO A ATUAL ADMINISTRAÇÃO VAI RETIRAR AS LAJOTINHAS DE CALÇADA QUE SERIAM USADAS NA PAVIMENTAÇÃO DA CICLOVIA.</t>
   </si>
   <si>
     <t>13938</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13938/13938_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13938/13938_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUANDO VAI TERMINAR A OBRA DE MELHORIAS E PAVIMENTAÇÃO DA RUA QUE DÁ ACESSO A VILA PITICO, VILA LIMA (JANGO).</t>
   </si>
   <si>
     <t>13939</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13939/13939_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13939/13939_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUANDO VAI SER REALIZADO A OBRA DA ROTATÓRIA DE CONVERSÃO DA AVENIDA PERIMETRAL MARGINAL ANTÔNIO FALCI COM A AVENIDA VEREADOR BENEDITO DE CAMPOS E TERMINAL RODOVIÁRIA.</t>
   </si>
   <si>
     <t>13940</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13940/13940_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13940/13940_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAL O VALOR TOTAL DA DÍVIDA QUE FORAM DEIXADAS PARA A ATUAL ADMINISTRAÇÃO; QUAIS VALORES FORAM PAGOS E AINDA FALTAM PAGAR, QUAL VALOR DA ARRECADAÇÃO DOS IMPOSTOS MUNICIPAIS DURANTE O EXERCÍCIO DE 2017; QUAL O VALOR TOTAL ARRECADADO COM IMPOSTOS (IPTU E ISSQN) APÓS A LEI DA ANISTIA FISCAL.</t>
   </si>
   <si>
     <t>13941</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13941/13941_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13941/13941_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUANDO VAI SER REALIZADO A OBRA DE ADAPTAÇÃO DA ROTATÓRIA QUE FAZ CONVERSÃO DA AVENIDA PERIMETRAL MARGINAL ANTÔNIO FALCI COM A AV. VEREADOR JOÃO BENEDICTO DE MELLO, PRÓXIMO A CPFL.</t>
   </si>
   <si>
     <t>13942</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13942/13942_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13942/13942_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUANDO VAI SER REALIZADO A OBRA DA ROTATÓRIA QUE FAZ CONVERSÃO DA AVENIDA MARGINAL ANTÔNIO FALCI COM O LOTEAMENTO SÃO LUCAS.</t>
   </si>
   <si>
     <t>13943</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13943/13943_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13943/13943_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUANDO VAI TERMINAR A OBRA DE REFORMA DO PAÇO MUNICIPAL.</t>
   </si>
   <si>
     <t>13990</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13990/13990_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13990/13990_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DO DEPARTAMENTO DE ESTRADAS DE RODAGEM - D.E.R. -2 DE ITAPETININGA, SOLICITANDO INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA ALTURA DO KM 7,5 EM FRENTE AO RESTAURANTE PARADA DO MOINHO E NA ALTURA DO KM 73 EM FRENTE AO ZITO CAR</t>
   </si>
   <si>
     <t>14027</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14027/14027_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14027/14027_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP, SOLICITANDO QUE ESTABELEÇA DATA PARA TÉRMINO DA OBRA DE ESGOTO NO BAIRRO RESSACA E QUE INDIQUE DATA PARA FUNCIONAMENTO DO SERVIÇO</t>
   </si>
   <si>
     <t>14028</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14028/14028_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14028/14028_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM - D.E.R. 2, SOLICITANDO QUE VIABILIZE A CONSTRUÇÃO DE ACOSTAMENTO NA ALTURA DO KM 73,5 DA RODOVIA BUNJIRO NAKAO, MAIS PRECISAMENTE NO ACESSO AO BAIRRO ROSARIA</t>
   </si>
   <si>
     <t>14029</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14029/14029_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14029/14029_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUANDO SERÁ CUMPRIDA A PROMESSA AOS MORADORES DO BAIRRO ROSARIA E ADJACÊNCIAS NO QUE DIZ RESPEITO A MELHORIA DA ESTRADA VICINAL QUE LIGA O BAIRRO ROSARIAL ATÉ A ESTRADA QUE VAI AO BAIRRO CAMPO VERDE</t>
   </si>
   <si>
     <t>14030</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14030/14030_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14030/14030_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUANDO SERÁ CUMPRIDA A PROMESSA AOS MORADORES DO BAIRRO LAGEADO E ADJACÊNCIAS NO QUE DIZ RESPEITO A MELHORIA DA ESTRADA VICINAL COM OPERAÇÃO DE TAPA-BURACOS NO TRECHO QUE LIGA O BAIRRO VARGEM AO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>14031</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14031/14031_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14031/14031_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUANDO SERÁ EXPEDIDO A ORDEM DE SERVIÇO PARA O SETOR COMPETENTE REALIZAR OS SERVIÇOS DE CONSERVAÇÃO E TAPA BURACOS NA ESTRADA VICINAL QUE DÁ ACESSO AO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>14109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14109/14109_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14109/14109_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE DA SABESP, SOLICITANDO QUE INFORME O MOTIVO DA FALTA DE ABASTECIMENTO DE ÁGUA NOS BAIRROS: IBIÚNA GARDEN, RESIDENCIAL EUROPA E CAPIM AZEDO</t>
   </si>
   <si>
     <t>14137</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14137/14137_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14137/14137_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO AUMENTO DA TARIFA DO TRANSPORTE COLETIVO DE PASSAGEIROS, BEM COMO SE HÁ PROCESSO ADMINISTRATIVO SOBRE O AUMENTO DA PASSAGEM; CÓPIA DO CONTRATO FIRMADO ENTRE O PODER EXECUTIVO E A EMPRESA DE ÔNIBUS.</t>
   </si>
   <si>
     <t>14138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14138/14138_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14138/14138_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO FOTOCÓPIA DAS NOTAS FISCAIS REFERENTES À COMPRA DE MEDICAMENTOS E FRALDAS DE JANEIRO DE 2018 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>14139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14139/14139_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14139/14139_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES E PROVIDÊNCIAS QUANTO AOS SUCESSIVOS FURTOS QUE VEM OCORRENDO NA CRECHE DO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>14140</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14140/14140_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14140/14140_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAIS PROVIDÊNCIAS SERÃO TOMADAS QUANTO A SITUAÇÃO DOS POÇOS DE CAPTAÇÃO DE ÁGUAS EXISTENTES NAS ESCOLAS E CRECHES DA ZONA RURAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>14141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14141/14141_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14141/14141_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAIS PROVIDÊNCIAS SERÃO TOMADAS COM RELAÇÃO A EXISTÊNCIA DE CAIXAS D&amp;#180;ÁGUA DE AMIANTO EXISTENTES NAS ESCOLAS E CRECHES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>14142</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14142/14142_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14142/14142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAIS PROVIDÊNCIAS ESTÁ SENDO TOMADA COM RELAÇÃO A SITUAÇÃO DO TRÂNSITO DE VEÍCULOS QUE UTILIZAM O POSTO FOLENA - CURVÃO PARA ABASTECEREM </t>
   </si>
   <si>
     <t>14143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14143/14143_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14143/14143_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME SE O PRÉDIO UTILIZADO PARA ABRIGAR A GUARDA CIVIL MUNICIPAL POSSUI TODA DOCUMENTAÇÃO NECESSÁRIA DE REGULARIDADE ADMINISTRATIVA JUNTO AOS ÓRGÃOS GOVERNAMENTAIS, EM ESPECIAL JUNTO A PREFEITURA.</t>
   </si>
   <si>
     <t>14144</t>
   </si>
   <si>
     <t>Elisângela do Escolar, Lino Júnior, Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14144/14144_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14144/14144_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO LEVANTAMENTOS JUNTO A EMPRESA CV TRANSPORTE E TURISMO E EMPREENDIMENTO LTDA, REFERENTES A PRESTAÇÃO DE SERVIÇOS DE TRANSPORTES DE ALUNOS.</t>
   </si>
   <si>
     <t>14158</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14158/14158_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14158/14158_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME REFERENTES A PUBLICIDADE QUE É OFERECIDA AOS CIDADÃOS COM RELAÇÃO À SOLICITAÇÃO DE DOCUMENTOS E CERTIDÕES E SEUS DEVIDOS VALORES, BEM COMO QUAIS CERTIDÕES E DOCUMENTOS PODEM SER EMITIDOS VIA INTERNET, SEM ÔNUS.</t>
   </si>
   <si>
     <t>14159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14159/14159_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14159/14159_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AS DIFERENÇAS SALARIAIS ENTRE OS MOTORISTAS E CONDUTORES DE TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>14160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14160/14160_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14160/14160_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUANDO VAI TERMINAR A OBRA DE REFORMA DO PAÇO MUNICIPAL, QUE INICIOU ANO PASSADO E NÃO FOI CONCLUÍDA; BEM COMO JUSTIFICATIVA PELO ATRASO</t>
   </si>
   <si>
     <t>14229</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14229/14229_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14229/14229_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP, SOLICITANDO QUE INFORME A DATA PREVISTA PARA O TÉRMINO DA OBRA DE ESGOTO NO BAIRRO DA RESSACA E QUE INDIQUE DATA PARA INÍCIO DE FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>14268</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14268/14268_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14268/14268_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME COM RELAÇÃO AO TEOR DO OFÍCIO RESPOSTA Nº 399/2018 DO SR. SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, REFERENTE A SUBSTITUIÇÃO DE CAIXAS D'ÁGUA DE AMIANTO JUNTO ÀS ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>14269</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14269/14269_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14269/14269_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE DA SABESP, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA NO BAIRRO GATOS.</t>
   </si>
   <si>
     <t>14290</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14290/14290_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14290/14290_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES A FALTA DE PAGAMENTO A COAF, FORNECEDORA DE INSUMOS PARA MERENDA ESCOLAR</t>
   </si>
   <si>
     <t>14291</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14291/14291_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14291/14291_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTE A FALTA DE PRODUTOS DE LIMPEZA E HIGIENE PESSOAL NAS CRECHES DE NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>14292</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14292/14292_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14292/14292_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME SE O MUNICÍPIO NÃO ESTÁ ABASTECENDO AS INFORMAÇÕES DO CNES - CADASTRO NACIONAL DE ESTABELECIMENTOS DE SAÚDE, COM A REGULARIDADE NECESSÁRIA PARA O RECEBIMENTO DE REPASSES DE VERBAS</t>
   </si>
   <si>
     <t>14304</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14304/14304_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14304/14304_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA REGULARIZAÇÃO DA DOCUMENTAÇÃO DO LOTEAMENTO LAVAL, VILA LIMA E PITICO. </t>
   </si>
   <si>
     <t>14305</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14305/14305_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14305/14305_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME POR QUE NÃO FOI ELABORADO O PLANO DE MOBILIDADE URBANA, BEM COMO SE EXISTE PREVISÃO PARA ELABORAÇÃO</t>
   </si>
   <si>
     <t>14306</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14306/14306_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14306/14306_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME POR QUE ESTÁ ATRASADO A FOLHA DE PAGAMENTO DOS FUNCIONÁRIOS, INCLUSIVE DOS CONTRATADOS POR EMPRESAS TERCEIRIZADAS NO SETOR DA SAÚDE (DROBAB E PRESTADORA DE SERVIÇO DE RX), BEM COMO SE EXISTE PREVISÃO PARA REGULARIZAÇÃO DOS PAGAMENTOS.</t>
   </si>
   <si>
     <t>14475</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14475/req076.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14475/req076.pdf</t>
   </si>
   <si>
     <t>Requerimento ao responsável pela Agência do Banco Itaú no Município de Ibiúna, solicitando informações sobre a previsão para organização do atendimento aos usuários pela agencia</t>
   </si>
   <si>
     <t>14514</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14514/req083.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14514/req083.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal solicitando informações a respeito do Projeto de atualização da Planta Genérica de Valores (IPTU)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5779,68 +5779,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14547/denuncia_01-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14546/denuncia_02-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13884/13884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13885/13885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13886/13886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13887/13887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13888/13888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13889/13889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13890/13890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13891/13891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13892/13892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13893/13893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13894/13894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13895/13895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13896/13896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13897/13897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13898/13898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13899/13899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13900/13900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13901/13901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13902/13902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13903/13903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13904/13904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13905/13905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13906/13906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13907/13907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13908/13908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13909/13909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13910/13910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13911/13911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13912/13912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13913/13913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13914/13914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13915/13915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13916/13916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13917/13917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13918/13918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13919/13919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13920/13920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13921/13921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13922/13922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13923/13923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13924/13924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13925/13925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13926/13926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13927/13927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13928/13928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13929/13929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13930/13930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13931/13931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13932/13932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13933/13933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13950/13950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13951/13951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13952/13952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13953/13953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13954/13954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13955/13955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13956/13956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13957/13957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13958/13958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13959/13959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13960/13960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13961/13961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13962/13962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13963/13963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13964/13964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13965/13965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13966/13966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13967/13967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13968/13968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13969/13969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13970/13970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13971/13971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13972/13972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13973/13973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13974/13974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13975/13975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13976/13976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13977/13977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13978/13978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13979/13979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13980/13980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13981/13981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13982/13982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13983/13983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13984/13984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13985/13985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13986/13986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13987/13987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13988/13988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13989/13989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13991/13991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13992/13992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13993/13993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13994/13994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13995/13995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13996/13996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13997/13997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13998/13998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13999/13999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14000/14000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14001/14001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14002/14002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14003/14003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14004/14004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14005/14005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14006/14006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14007/14007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14008/14008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14009/14009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14010/14010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14011/14011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14012/14012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14013/14013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14014/14014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14015/14015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14016/14016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14017/14017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14018/14018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14019/14019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14020/14020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14021/14021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14022/14022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14032/14032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14033/14033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14034/14034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14035/14035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14036/14036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14037/14037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14038/14038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14039/14039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14040/14040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14041/14041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14042/14042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14043/14043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14044/14044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14045/14045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14046/14046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14047/14047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14048/14048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14049/14049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14050/14050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14051/14051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14052/14052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14053/14053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14054/14054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14055/14055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14056/14056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14057/14057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14058/14058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14059/14059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14060/14060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14061/14061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14062/14062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14064/14064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14065/14065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14066/14066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14067/14067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14068/14068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14069/14069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14070/14070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14071/14071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14072/14072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14073/14073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14074/14074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14075/14075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14076/14076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14077/14077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14078/14078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14079/14079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14080/14080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14081/14081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14082/14082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14083/14083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14084/14084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14085/14085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14086/14086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14087/14087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14088/14088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14093/14093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14094/14094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14095/14095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14096/14096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14097/14097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14098/14098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14099/14099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14100/14100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14101/14101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14102/14102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14103/14103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14104/14104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14105/14105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14106/14106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14107/14107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14108/14108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14113/14113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14114/14114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14115/14115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14116/14116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14117/14117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14118/14118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14119/14119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14120/14120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14121/14121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14122/14122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14123/14123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14124/14124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14125/14125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14126/14126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14127/14127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14128/14128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14129/14129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14130/14130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14131/14131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14132/14132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14133/14133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14145/14145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14146/14146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14147/14147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14148/14148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14149/14149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14150/14150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14151/14151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14152/14152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14153/14153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14154/14154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14155/14155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14156/14156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14161/14161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14162/14162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14163/14163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14164/14164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14165/14165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14166/14166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14167/14167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14168/14168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14169/14169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14170/14170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14171/14171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14172/14172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14173/14173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14174/14174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14175/14175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14176/14176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14177/14177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14178/14178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14179/14179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14180/14180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14181/14181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14182/14182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14183/14183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14184/14184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14185/14185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14186/14186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14187/14187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14188/14188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14189/14189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14190/14190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14191/14191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14192/14192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14193/14193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14194/14194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14195/14195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14196/14196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14197/14197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14198/14198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14199/14199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14200/14200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14201/14201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14202/14202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14203/14203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14204/14204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14205/14205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14206/14206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14207/14207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14208/14208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14209/14209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14210/14210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14211/14211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14212/14212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14213/14213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14214/14214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14215/14215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14216/14216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14217/14217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14218/14218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14219/14219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14220/14220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14221/14221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14222/14222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14223/14223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14224/14224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14225/14225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14226/14226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14230/14230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14231/14231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14232/14232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14233/14233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14234/14234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14235/14235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14236/14236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14237/14237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14238/14238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14239/14239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14240/14240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14241/14241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14242/14242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14243/14243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14244/14244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14245/14245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14246/14246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14247/14247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14248/14248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14249/14249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14250/14250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14251/14251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14252/14252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14253/14253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14254/14254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14255/14255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14256/14256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14257/14257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14258/14258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14259/14259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14260/14260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14261/14261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14262/14262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14263/14263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14264/14264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14265/14265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14266/14266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14270/14270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14271/14271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14272/14272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14273/14273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14274/14274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14275/14275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14276/14276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14293/14293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14294/14294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14295/14295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14296/14296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14297/14297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14298/14298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14299/14299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14300/14300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14301/14301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14302/14302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14303/14303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14307/14307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14308/14308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14309/14309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14329/14329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14381/ind363.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14437/ind404.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14454/ind417.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14469/ind426.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14470/ind427.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14471/ind428.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14472/ind429.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14485/ind437.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14499/ind453.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14503/ind457.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14522/ind467.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14523/ind468.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14524/ind469.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14525/ind470.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14526/ind471.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14527/ind472.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14092/14092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14110/14110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14310/14310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14327/14327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14328/14328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14448/moc012_b8SQcY4.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14340/14340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14311/14311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14326/14326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14026/14026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14343/14343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14089/14089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14024/14024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14227/14227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14025/14025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14111/14111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14112/14112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14281/14281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14282/14282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14283/14283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14284/14284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14228/14228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14285/14285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14341/14341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14286/14286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14157/14157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14287/14287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14314/14314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14288/14288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14324/14324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14313/14313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14342/14342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14289/14289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14325/14325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14315/14315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14344/14344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14345/14345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14602/projlei094.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14544/plo095.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14541/plo104.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14091/14091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14090/14090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13882/13882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13883/13883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13934/13934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13944/13944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13945/13945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13946/13946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13935/13935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13947/13947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13936/13936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13937/13937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13948/13948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13949/13949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13938/13938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13939/13939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13940/13940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13941/13941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13942/13942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13943/13943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13990/13990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14027/14027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14028/14028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14029/14029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14030/14030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14031/14031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14109/14109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14137/14137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14138/14138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14139/14139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14140/14140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14141/14141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14142/14142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14143/14143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14144/14144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14158/14158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14159/14159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14160/14160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14229/14229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14268/14268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14269/14269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14290/14290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14291/14291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14292/14292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14304/14304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14305/14305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14306/14306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14475/req076.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14514/req083.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14547/denuncia_01-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14546/denuncia_02-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13884/13884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13885/13885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13886/13886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13887/13887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13888/13888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13889/13889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13890/13890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13891/13891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13892/13892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13893/13893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13894/13894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13895/13895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13896/13896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13897/13897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13898/13898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13899/13899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13900/13900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13901/13901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13902/13902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13903/13903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13904/13904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13905/13905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13906/13906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13907/13907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13908/13908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13909/13909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13910/13910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13911/13911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13912/13912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13913/13913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13914/13914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13915/13915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13916/13916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13917/13917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13918/13918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13919/13919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13920/13920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13921/13921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13922/13922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13923/13923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13924/13924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13925/13925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13926/13926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13927/13927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13928/13928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13929/13929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13930/13930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13931/13931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13932/13932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13933/13933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13950/13950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13951/13951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13952/13952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13953/13953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13954/13954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13955/13955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13956/13956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13957/13957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13958/13958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13959/13959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13960/13960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13961/13961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13962/13962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13963/13963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13964/13964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13965/13965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13966/13966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13967/13967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13968/13968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13969/13969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13970/13970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13971/13971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13972/13972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13973/13973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13974/13974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13975/13975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13976/13976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13977/13977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13978/13978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13979/13979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13980/13980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13981/13981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13982/13982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13983/13983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13984/13984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13985/13985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13986/13986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13987/13987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13988/13988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13989/13989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13991/13991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13992/13992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13993/13993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13994/13994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13995/13995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13996/13996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13997/13997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13998/13998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13999/13999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14000/14000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14001/14001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14002/14002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14003/14003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14004/14004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14005/14005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14006/14006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14007/14007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14008/14008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14009/14009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14010/14010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14011/14011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14012/14012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14013/14013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14014/14014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14015/14015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14016/14016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14017/14017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14018/14018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14019/14019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14020/14020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14021/14021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14022/14022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14032/14032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14033/14033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14034/14034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14035/14035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14036/14036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14037/14037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14038/14038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14039/14039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14040/14040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14041/14041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14042/14042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14043/14043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14044/14044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14045/14045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14046/14046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14047/14047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14048/14048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14049/14049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14050/14050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14051/14051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14052/14052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14053/14053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14054/14054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14055/14055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14056/14056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14057/14057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14058/14058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14059/14059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14060/14060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14061/14061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14062/14062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14064/14064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14065/14065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14066/14066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14067/14067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14068/14068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14069/14069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14070/14070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14071/14071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14072/14072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14073/14073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14074/14074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14075/14075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14076/14076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14077/14077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14078/14078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14079/14079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14080/14080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14081/14081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14082/14082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14083/14083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14084/14084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14085/14085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14086/14086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14087/14087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14088/14088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14093/14093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14094/14094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14095/14095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14096/14096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14097/14097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14098/14098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14099/14099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14100/14100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14101/14101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14102/14102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14103/14103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14104/14104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14105/14105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14106/14106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14107/14107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14108/14108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14113/14113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14114/14114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14115/14115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14116/14116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14117/14117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14118/14118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14119/14119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14120/14120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14121/14121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14122/14122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14123/14123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14124/14124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14125/14125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14126/14126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14127/14127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14128/14128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14129/14129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14130/14130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14131/14131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14132/14132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14133/14133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14145/14145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14146/14146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14147/14147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14148/14148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14149/14149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14150/14150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14151/14151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14152/14152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14153/14153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14154/14154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14155/14155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14156/14156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14161/14161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14162/14162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14163/14163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14164/14164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14165/14165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14166/14166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14167/14167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14168/14168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14169/14169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14170/14170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14171/14171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14172/14172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14173/14173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14174/14174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14175/14175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14176/14176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14177/14177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14178/14178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14179/14179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14180/14180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14181/14181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14182/14182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14183/14183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14184/14184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14185/14185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14186/14186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14187/14187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14188/14188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14189/14189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14190/14190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14191/14191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14192/14192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14193/14193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14194/14194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14195/14195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14196/14196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14197/14197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14198/14198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14199/14199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14200/14200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14201/14201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14202/14202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14203/14203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14204/14204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14205/14205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14206/14206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14207/14207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14208/14208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14209/14209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14210/14210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14211/14211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14212/14212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14213/14213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14214/14214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14215/14215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14216/14216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14217/14217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14218/14218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14219/14219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14220/14220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14221/14221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14222/14222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14223/14223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14224/14224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14225/14225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14226/14226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14230/14230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14231/14231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14232/14232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14233/14233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14234/14234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14235/14235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14236/14236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14237/14237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14238/14238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14239/14239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14240/14240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14241/14241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14242/14242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14243/14243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14244/14244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14245/14245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14246/14246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14247/14247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14248/14248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14249/14249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14250/14250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14251/14251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14252/14252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14253/14253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14254/14254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14255/14255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14256/14256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14257/14257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14258/14258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14259/14259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14260/14260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14261/14261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14262/14262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14263/14263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14264/14264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14265/14265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14266/14266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14270/14270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14271/14271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14272/14272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14273/14273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14274/14274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14275/14275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14276/14276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14293/14293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14294/14294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14295/14295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14296/14296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14297/14297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14298/14298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14299/14299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14300/14300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14301/14301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14302/14302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14303/14303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14307/14307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14308/14308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14309/14309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14329/14329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14381/ind363.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14437/ind404.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14454/ind417.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14469/ind426.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14470/ind427.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14471/ind428.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14472/ind429.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14485/ind437.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14499/ind453.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14503/ind457.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14522/ind467.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14523/ind468.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14524/ind469.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14525/ind470.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14526/ind471.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14527/ind472.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14092/14092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14110/14110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14310/14310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14327/14327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14328/14328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14448/moc012_b8SQcY4.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14340/14340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14311/14311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14326/14326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14026/14026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14343/14343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14089/14089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14024/14024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14227/14227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14025/14025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14111/14111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14112/14112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14281/14281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14282/14282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14283/14283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14284/14284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14228/14228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14285/14285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14341/14341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14286/14286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14157/14157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14287/14287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14314/14314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14288/14288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14324/14324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14313/14313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14342/14342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14289/14289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14325/14325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14315/14315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14344/14344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14345/14345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14602/projlei094.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14544/plo095.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14541/plo104.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14091/14091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14090/14090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13882/13882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13883/13883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13934/13934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13944/13944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13945/13945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13946/13946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13935/13935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13947/13947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13936/13936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13937/13937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13948/13948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13949/13949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13938/13938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13939/13939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13940/13940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13941/13941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13942/13942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13943/13943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/13990/13990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14027/14027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14028/14028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14029/14029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14030/14030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14031/14031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14109/14109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14137/14137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14138/14138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14139/14139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14140/14140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14141/14141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14142/14142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14143/14143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14144/14144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14158/14158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14159/14159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14160/14160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14229/14229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14268/14268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14269/14269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14290/14290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14291/14291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14292/14292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14304/14304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14305/14305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2018/14306/14306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14475/req076.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14514/req083.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H464"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="214.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>