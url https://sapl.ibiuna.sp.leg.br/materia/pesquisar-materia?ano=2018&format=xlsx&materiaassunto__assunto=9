--- v0 (2026-02-09)
+++ v1 (2026-06-15)
@@ -54,180 +54,180 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14393</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14393/ind375.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14393/ind375.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para melhora do auxílio alimentação (cesta básica) aos servidores municipais.</t>
   </si>
   <si>
     <t>14428</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14428/ind398.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14428/ind398.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que, após consulta ao setor competente, realize os depósitos do FGTS e recolhimento do INSS dos funcionários da Prefeitura</t>
   </si>
   <si>
     <t>14538</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>João Benedicto de Mello Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14538/plo101.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14538/plo101.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste geral anual dos servidores da Prefeitura Municipal da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>14542</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14542/plo105.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14542/plo105.pdf</t>
   </si>
   <si>
     <t>Cria empregos públicos na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>14446</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14446/plo089.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14446/plo089.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Demissão Voluntária - PDV para os servidores públicos da Prefeitura Municipal da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>14543</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 3º e à alínea "d" do artigo 5º da Lei nº 2201 de 23 de setembro de 2018.</t>
   </si>
   <si>
     <t>14540</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Abel do Cupim, Claudinho Coragem, Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14540/plo103.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14540/plo103.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual de vencimentos dos funcionários e servidores da Câmara Municipal da Estância Turística de Ibiúna e dá outras providências.</t>
   </si>
   <si>
     <t>14634</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14634/prem_lom_01.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14634/prem_lom_01.pdf</t>
   </si>
   <si>
     <t>Insere o artigo 77-A na Lei Orgânica do Município da Estância Turística de Ibiúna.</t>
   </si>
   <si>
     <t>14360</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14360/req056.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14360/req056.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre o não depósito do FGTS e recolhimento do INSS dos funcionários da Prefeitura Municipal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -534,68 +534,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14393/ind375.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14428/ind398.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14538/plo101.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14542/plo105.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14446/plo089.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14540/plo103.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14634/prem_lom_01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14360/req056.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14393/ind375.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14428/ind398.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14538/plo101.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14542/plo105.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14446/plo089.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14540/plo103.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14634/prem_lom_01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14360/req056.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="87" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="86.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="158.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>