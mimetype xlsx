--- v0 (2026-02-09)
+++ v1 (2026-06-16)
@@ -54,210 +54,210 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14409</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14409/ind379.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14409/ind379.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando envio de projeto de Lei visando a denominação de rua existente próximo a Estrada do Sugahara (Rua Mario Vieira Cordeiro)</t>
   </si>
   <si>
     <t>14418</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14418/ind388.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14418/ind388.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando envio de Projeto de Lei visando a denominação de uma travessa no Bairro Murundu, na altura do Km 17,5 da Estrada Vicinal Presidente Tancredo de Almeida Neves, após a Igreja da Congregação Cristã do Brasil, com o nome de: Travessa Laurentino Xavier de Oliveira</t>
   </si>
   <si>
     <t>14436</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>Paulinho Dias, Abel do Cupim, Charles Guimarães, Claudinho Coragem, Devanil da Ressaca, Dr. Rodrigo Lima, Elisângela do Escolar, Gerson do Gabriel, Ismael Pereira, Jair Marmelo, Lino Júnior, Naldo, Pedrão da Água, Pururuca, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14436/ind403.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14436/ind403.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando colocação de placas indicando os Pontos Turísticos do Município</t>
   </si>
   <si>
     <t>14495</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>Claudinho Coragem</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14495/ind449.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14495/ind449.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para denominação de uma travessa localizada no Bairro Gabriel com  o nome de "Travessa Theodoro Rodrigues de Almeida".</t>
   </si>
   <si>
     <t>14398</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>João Benedicto de Mello Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14398/plo083.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14398/plo083.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do art. 1º da Lei nº 1207, de 13 de Novembro de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>14399</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14399/plo084.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14399/plo084.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Art. 1º da Lei 2052, de 18 de dezembro de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>14473</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14473/plo085.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14473/plo085.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Oficialização das Ruas do Conjunto Habitacional Ibiúna C - Bairro Jardim Gemima e dá outras providências.</t>
   </si>
   <si>
     <t>14789</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14789/projlei086.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14789/projlei086.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1890/2013 que "Dispõe sobre ruídos urbanos e proteção do bem-estar e sossego público no âmbito da Estância Turística de Ibiúna" e dá outras providências."</t>
   </si>
   <si>
     <t>14445</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14445/plo087.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14445/plo087.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de bem de uso comum do povo e autorização para o Poder Executivo realizar doação com encargos do imóvel de propriedade deste Município à empresa W.S. MOTOS LTDA EPP e dá providências correlatas.</t>
   </si>
   <si>
     <t>14474</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14474/plo090.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14474/plo090.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei Municipal nº 2094, de 24 d junho de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>14808</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14808/projlei093.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14808/projlei093.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua no Bairro Gabriel (Travessa Constantino Buava Ribeiro)</t>
   </si>
   <si>
     <t>14357</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14357/req053.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14357/req053.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe sobre a regularização fundiária nos Bairros da Zona Urbana em nosso Município</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -564,68 +564,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14409/ind379.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14418/ind388.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14436/ind403.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14495/ind449.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14398/plo083.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14399/plo084.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14473/plo085.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14789/projlei086.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14445/plo087.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14474/plo090.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14808/projlei093.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14357/req053.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14409/ind379.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14418/ind388.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14436/ind403.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14495/ind449.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14398/plo083.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14399/plo084.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14473/plo085.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14789/projlei086.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14445/plo087.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14474/plo090.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14808/projlei093.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14357/req053.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="214.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="83.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="82.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>