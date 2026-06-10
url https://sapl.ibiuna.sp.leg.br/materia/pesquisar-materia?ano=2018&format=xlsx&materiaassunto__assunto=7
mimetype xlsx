--- v0 (2026-02-09)
+++ v1 (2026-06-10)
@@ -54,165 +54,165 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14354</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Naldo, Abel do Cupim, Charles Guimarães, Claudinho Coragem, Devanil da Ressaca, Dr. Rodrigo Lima, Elisângela do Escolar, Gerson do Gabriel, Ismael Pereira, Jair Marmelo, Lino Júnior, Paulinho Dias, Pedrão da Água, Pururuca, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14354/moc006.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14354/moc006.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Bispo Diocesano Dom Frei João Bosco Barbosa de Souza, por sua visita pastoral em nosso Município</t>
   </si>
   <si>
     <t>14372</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Ismael Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14372/moc008.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14372/moc008.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Médico Dr. German Antônio Yllas Perez</t>
   </si>
   <si>
     <t>14404</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14404/moc010.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14404/moc010.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento ao Pastor Marcos Roberto Dias, pelos trabalhos ministerial e social desenvolvidos no Município através da Igreja Evangélica Assembleia de Deus - Ministério de Madureira</t>
   </si>
   <si>
     <t>14405</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14405/moc011.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14405/moc011.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Alunos, Direção, Corpo Docente e Funcionários da Escola Municipal Antônio Coelho Ramalho, do Bairro Figueira, pela realização do Projeto de Revitalização do Mirante da Figueira.</t>
   </si>
   <si>
     <t>14465</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Lino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14465/moc014.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14465/moc014.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Dia Nacional de Luta da Pessoa Com deficiência</t>
   </si>
   <si>
     <t>14511</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14511/moc015.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14511/moc015.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à 2ª Companhia do 40º Batalhão de Polícia Militar do Interior - BPM-I, pelos esforços no combate aos roubos de tratores e implementos agrícolas no Município de Ibiúna.</t>
   </si>
   <si>
     <t>14531</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14531/moc016.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14531/moc016.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Banco Santander pelos relevantes serviços prestados ao Município, e pela agilidade na resolução de atendimentos, bem como pela rápida instalação de agência provisória de atendimento.</t>
   </si>
   <si>
     <t>14534</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Elisângela do Escolar</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14534/moc017.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14534/moc017.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos pela atuação da Guarda Civil Municipal de Ibiúna</t>
   </si>
   <si>
     <t>14535</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14535/moc018.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14535/moc018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Desembargador Dr. Roque Antônio Mesquita de Oliveira.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -519,68 +519,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14354/moc006.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14372/moc008.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14404/moc010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14405/moc011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14465/moc014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14511/moc015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14531/moc016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14534/moc017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14535/moc018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14354/moc006.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14372/moc008.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14404/moc010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14405/moc011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14465/moc014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14511/moc015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14531/moc016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14534/moc017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14535/moc018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="214.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="81.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="80.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="188.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>