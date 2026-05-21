--- v0 (2026-02-05)
+++ v1 (2026-05-21)
@@ -54,357 +54,357 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14380</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14380/ind362.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14380/ind362.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de tapa buracos e troca das lâmpadas de iluminação pública nas ruas do Real Parque Morumbi</t>
   </si>
   <si>
     <t>14410</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14410/ind380.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14410/ind380.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de calçamento e iluminação da Estrada Municipal do Bairro Cachoeira.</t>
   </si>
   <si>
     <t>14412</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14412/ind382.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14412/ind382.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando atendimento às reivindicações dos feitantes em relação a área de lazer: Problemas de escoamento das águas das chuvas; banheiros com água para os feirantes e frequentadores; energia elétrica compatível com as necessidades; instalação de bicos de luz; tomadas; segurança; maior fiscalização e punição com relação a vendedores instalados na feira sem a devida autorização.</t>
   </si>
   <si>
     <t>14413</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14413/ind383.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14413/ind383.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para recapeamento das ruas do Bairro Paruru.</t>
   </si>
   <si>
     <t>14419</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14419/ind389.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14419/ind389.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para construção de uma rotatória ou um desvio devidamente sinalizado em dois pontos do Bairro Residencial Ibiúna</t>
   </si>
   <si>
     <t>14425</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>Ismael Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14425/ind395.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14425/ind395.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando nivelamento do asfalto da estrada Vicinal Tancredo de Almeida Neves com a Rua Januário Antônio Domingues no Bairro Sítio do Papai</t>
   </si>
   <si>
     <t>14438</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>Paulinho Dias, Abel do Cupim, Charles Guimarães, Claudinho Coragem, Devanil da Ressaca, Dr. Rodrigo Lima, Elisângela do Escolar, Gerson do Gabriel, Ismael Pereira, Jair Marmelo, Lino Júnior, Naldo, Pedrão da Água, Pururuca, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14438/ind405.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14438/ind405.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a reforma geral nos locais de lazer público de nosso Município</t>
   </si>
   <si>
     <t>14442</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14442/ind409.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14442/ind409.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a construção de calçadas no Bairro Cachoeira</t>
   </si>
   <si>
     <t>14443</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14443/ind410.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14443/ind410.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando construção de pista de Skate em nossa Cidade</t>
   </si>
   <si>
     <t>14449</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14449/ind412.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14449/ind412.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando providências referente a Rua França, quanto a formação de crateras, no Bairro Residencial Europa</t>
   </si>
   <si>
     <t>14450</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14450/ind413.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14450/ind413.pdf</t>
   </si>
   <si>
     <t>Indicação ao Consultor de Negócios da Companhia Piratininga de Força e Luz - CPFL, Sr, Marcos Vanderlei Amorim, solicitando troca do posto localizado na Rua Lonfres, em frente ao Mercadinho Bom Jesus, no Bairro Residencial Europa.</t>
   </si>
   <si>
     <t>14478</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14478/ind430.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14478/ind430.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de limpeza com roçada e capinação do mato existente por toda extensão da estrada da Figueira</t>
   </si>
   <si>
     <t>14479</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14479/ind431.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14479/ind431.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para construção de calçada ao longo da Estrada da Cachoeira</t>
   </si>
   <si>
     <t>14505</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14505/ind447.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14505/ind447.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que seja substituída por ponte de concreto a ponte existente que dá acesso ao Residencial Araponga</t>
   </si>
   <si>
     <t>14496</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14496/ind450.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14496/ind450.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando pavimentação Asfáltica das Ruas Portugal, Suécia, Roma e Vaticano, localizadas no Bairro Ibiúna Garden.</t>
   </si>
   <si>
     <t>14510</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14510/ind460.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14510/ind460.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a construção de um redutor de velocidade no Bairro Piaí, altura do Km 17 da Estrada Vicinal Presidente Tancredo de Almeida Neves, em frente a Igreja Congregação Cristã do Brasil</t>
   </si>
   <si>
     <t>14349</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14349/req047.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14349/req047.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando explicações e informações sobre as obras inacabadas do município, como exemplo o bairro Laval com obras paralisadas. Fornecer relação das obras inacabadas; qual o motivo de não ter concluído; prazo para conclusão de cada obra; qual a solução para as obras com prazo de conclusão já expirados.</t>
   </si>
   <si>
     <t>14353</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14353/req051.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14353/req051.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Superintendente da Unidade de Negócios Médio Tietê - SABESP, solicitando  que informe de  maneira pormenorizada o motivo de não iniciar os trabalhos de recapeamento asfáltico, bem como as canaletas de concreto usinado nos Bairros Residencial Europa e Bairro do Capim Azedo.</t>
   </si>
   <si>
     <t>14356</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14356/req052.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14356/req052.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe qual é o novo prazo para o término da construção do muro de contenção da Avenida João Benedicto de Mello Júnior; Qual valor pago e empresa responsável pela obra; cópia de pagamentos e medições realizadas; cópia do contrato firmado entre a Prefeitura e a Empresa, atualizado com os devidos aditamentos contratuais</t>
   </si>
   <si>
     <t>14403</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14403/req066.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14403/req066.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre a construção do Muro de contenção na Rua Maurício Barbosa Tavares Elias, mais precisamente na Rua da Câmara Municipal</t>
   </si>
   <si>
     <t>14467</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14467/req074.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14467/req074.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe porque até o presente momento não procedeu os reparos necessários das ruas centrais da cidade (tapa buracos), especialmente no percurso da Avenida Perimetral (Av. Antônio Falci).</t>
   </si>
   <si>
     <t>14468</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14468/req075.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14468/req075.pdf</t>
   </si>
   <si>
     <t>Requerimento ao prefeito Municipal, solicitando informações sobre as obras paralisadas no Município de Ibiúna.</t>
   </si>
   <si>
     <t>14512</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14512/req081.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14512/req081.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Departamento de Estradas de Rodagem - DER, solicitando que informe o motivo da ausência de manutenção dos buracos existentes na Rodovia Bunjiro Nakao, principalmente no trecho entre os Municípios de Piedade a Ibiúna</t>
   </si>
   <si>
     <t>14515</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14515/req084.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14515/req084.pdf</t>
   </si>
   <si>
     <t>Requerimento a Secretária Municipal de Obras, Sra. Priscila Ferrer, solicitando que informe qual a previsão para a reforma da ponte localizada na Estrada do Gato Preto, acesso pelo Km 63 da Rodovia Bunjiro Nakao.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -711,68 +711,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14380/ind362.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14410/ind380.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14412/ind382.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14413/ind383.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14419/ind389.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14425/ind395.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14438/ind405.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14442/ind409.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14443/ind410.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14449/ind412.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14450/ind413.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14478/ind430.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14479/ind431.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14505/ind447.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14496/ind450.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14510/ind460.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14349/req047.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14353/req051.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14356/req052.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14403/req066.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14467/req074.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14468/req075.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14512/req081.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14515/req084.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14380/ind362.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14410/ind380.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14412/ind382.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14413/ind383.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14419/ind389.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14425/ind395.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14438/ind405.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14442/ind409.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14443/ind410.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14449/ind412.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14450/ind413.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14478/ind430.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14479/ind431.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14505/ind447.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14496/ind450.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14510/ind460.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14349/req047.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14353/req051.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14356/req052.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14403/req066.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14467/req074.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14468/req075.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14512/req081.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14515/req084.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="214.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="80.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="80" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>