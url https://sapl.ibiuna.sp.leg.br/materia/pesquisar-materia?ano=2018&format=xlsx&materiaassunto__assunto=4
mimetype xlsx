--- v0 (2026-02-05)
+++ v1 (2026-06-20)
@@ -54,276 +54,276 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14365</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14365/ind353.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14365/ind353.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para destinação de pelo menos mais uma Van ou Konbi de transporte de alunos no Bairro Votorantim, junto a escola Manuel Clemente.</t>
   </si>
   <si>
     <t>14389</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14389/ind371.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14389/ind371.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando atenção especial ao Bairro Sorocamirim, com serviços de coleta de lixo, linha de ônibus pelo menos 03 (três) vezes ao dia</t>
   </si>
   <si>
     <t>14411</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14411/ind381.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14411/ind381.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando serviços de iluminação, limpeza, manutenção e a destinação de guardas municipais na Rodoviária.</t>
   </si>
   <si>
     <t>14427</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14427/ind397.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14427/ind397.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando informações sobre o andamento do Processo de Licitação do Transporte Público Municipal</t>
   </si>
   <si>
     <t>14434</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14434/ind401.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14434/ind401.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudos para aumento do número de itinerários de ônibus que servem os Bairros de nosso Município, principalmente Bairro Murundu</t>
   </si>
   <si>
     <t>14453</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14453/ind416.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14453/ind416.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando implementação de uma linha de ônibus de transporte coletivo e pontos de ônibus com cobertura para que possam atender o Sertão de Ibiúna (Bairro Pocinho)</t>
   </si>
   <si>
     <t>14460</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14460/ind423.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14460/ind423.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a construção de abrigo para passageiros na Estrada Vicinal Presidente Tancredo de Almeida Neves, próximo a entrada do Bairro Residencial Europa</t>
   </si>
   <si>
     <t>14483</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14483/ind435.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14483/ind435.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando implementação de uma linha de ônibus de transporte coletivo para atender o Bairro dos Paes</t>
   </si>
   <si>
     <t>14486</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14486/ind438.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14486/ind438.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando providências com relação ao transporte escolar de alunos dos Bairros Gemima e Curral</t>
   </si>
   <si>
     <t>14488</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14488/ind440.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14488/ind440.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando construção de 01 (um) abrigo de ônibus ao lado da Igreja Católica do Bairro Vieirinha</t>
   </si>
   <si>
     <t>14489</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14489/ind441.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14489/ind441.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando construção de 01 (um) abrigo de ônibus no ponto final do Bairro dos Godinhos</t>
   </si>
   <si>
     <t>14506</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14506/ind448.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14506/ind448.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que fiscalize o serviço de transporte de "táxi "</t>
   </si>
   <si>
     <t>14375</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Pedrão da Água, Claudinho Coragem, Devanil da Ressaca, Naldo, Pururuca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14375/pres015.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14375/pres015.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo de funcionamento da Comissão Especial de Vereadores denominada "Frente Parlamentar em defesa da Rodovia Bunjiro Nakao"</t>
   </si>
   <si>
     <t>14352</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14352/req050.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14352/req050.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que forneça informações sobre a alteração e corte de horários do transporte público feito pela Empresa L.C.P. Transportadora, principalmente em horários com grande fluxo de passageiros.</t>
   </si>
   <si>
     <t>14358</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14358/req054.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14358/req054.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que informe quais medidas serão adotadas quanto aos péssimos serviços prestados pela Empresa Responsável pelo transporte Público.</t>
   </si>
   <si>
     <t>14377</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14377/req062.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14377/req062.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Superintendente do Departamento de Estradas de Rodagem, solicitando em caráter de urgência, os serviços de tapa-buracos na rodovia Bunjiro Nakao, no trecho compreendido entre o Bairro Paruru (divisa com o o Município de Piedade) até o Vargem Grande Paulista</t>
   </si>
   <si>
     <t>14533</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14533/req085.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14533/req085.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Sr. Antônio Francisco de Mello, solicitando que compareça ao Plenário da Câmara Municipal, no próximo dia 19 de novembro, às 11h, para prestar esclarecimentos sobre a veracidade dos fatos narrados na denúncia que envolvem interesses da empresa LCP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -630,68 +630,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14365/ind353.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14389/ind371.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14411/ind381.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14427/ind397.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14434/ind401.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14453/ind416.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14460/ind423.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14483/ind435.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14486/ind438.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14488/ind440.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14489/ind441.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14506/ind448.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14375/pres015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14352/req050.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14358/req054.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14377/req062.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14533/req085.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14365/ind353.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14389/ind371.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14411/ind381.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14427/ind397.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14434/ind401.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14453/ind416.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14460/ind423.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14483/ind435.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14486/ind438.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14488/ind440.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14489/ind441.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14506/ind448.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14375/pres015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14352/req050.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14358/req054.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14377/req062.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14533/req085.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="65.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="81.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="80.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="252" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>