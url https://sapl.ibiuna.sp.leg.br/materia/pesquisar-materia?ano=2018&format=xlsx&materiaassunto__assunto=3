--- v0 (2026-02-09)
+++ v1 (2026-06-19)
@@ -54,309 +54,309 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14378</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14378/ind360.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14378/ind360.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando informações referentes ao funcionamento do SAMU, informando quantas equipes existem no Município; Condições dos equipamentos utilizados; Se os direitos trabalhistas estão sendo reconhecidos; Condições dos veículos utilizados pelo Samu</t>
   </si>
   <si>
     <t>14385</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14385/ind367.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14385/ind367.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando informações referentes aos recursos federais, estaduais ou municipais destinados especificamente para Educação Inclusiva; bem como se existe transporte específico aos portadores de Deficiência, seja na área da saúde ou educação</t>
   </si>
   <si>
     <t>14391</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14391/ind373.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14391/ind373.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando providências para reforma dos banheiros (setor de vacinação) no Posto de Saúde central</t>
   </si>
   <si>
     <t>14392</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14392/ind374.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14392/ind374.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando construção de uma academia ao ar livre no Bairro Piaí</t>
   </si>
   <si>
     <t>14423</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>Ismael Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14423/ind393.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14423/ind393.pdf</t>
   </si>
   <si>
     <t>Indicação ao Superintendente Regional do INSS, solicitando possibilidade de agilizar o processo de construção da agência do INSS no Município de Ibiúna</t>
   </si>
   <si>
     <t>14424</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14424/ind394.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14424/ind394.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ministro do Desenvolvimento Social, solicitando estudos para agilizar o processo de construção da agência do INSS no Município de Ibiúna</t>
   </si>
   <si>
     <t>14433</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14433/ind400.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14433/ind400.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que, em contado com a Empresa Dro Lab, esclareça sobre a diminuição das refeições dos funcionários e de acompanhantes de pacientes, bem como atrasos no pagamento de seus salários e falta de medicamentos e insumos nas dependências do Hospital Municipal.</t>
   </si>
   <si>
     <t>14520</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14520/ind465.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14520/ind465.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando providências com relação a falta de médicos e pelo péssimo atendimento no setor de PSI em nosso Municípío.</t>
   </si>
   <si>
     <t>14355</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14355/moc007.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14355/moc007.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio à cursos de graduação na área da saúde na modalidade de ensino à distância.</t>
   </si>
   <si>
     <t>14745</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Naldo, Elisângela do Escolar, Gerson do Gabriel, Lino Júnior, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14745/plo055.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14745/plo055.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo Municipal autorizado a instituir a semana de orientações de noções de primeiros socorros no Município da Estância Turística de Ibiúna.</t>
   </si>
   <si>
     <t>14789</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>João Benedicto de Mello Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14789/projlei086.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14789/projlei086.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1890/2013 que "Dispõe sobre ruídos urbanos e proteção do bem-estar e sossego público no âmbito da Estância Turística de Ibiúna" e dá outras providências."</t>
   </si>
   <si>
     <t>14529</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14529/plo097.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14529/plo097.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1712 de 04 de julho de 2011 e dá outras providências.</t>
   </si>
   <si>
     <t>14790</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14790/projlei108.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14790/projlei108.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Segurança Alimentar e Nutricional de Ibiúna - COMSEA do Município e dá outras providências.</t>
   </si>
   <si>
     <t>14462</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14462/pres017.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14462/pres017.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial de Vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>14350</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14350/req048.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14350/req048.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal da Saúde, solicitando que informe relação dos médicos que estão atendendo no Hospital Municipal de Ibiúna; quantos são os médicos que ficam em atendimento no mesmo período; e os médicos são funcionários do município ou da empresa Dro Lab serviços de saúde Ltda.</t>
   </si>
   <si>
     <t>14362</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14362/req058.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14362/req058.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Superintendente da Unidade de Negócios Médio Tietê - Sabesp, solicitando que verifique a possibilidade de instalação de rede de abastecimento de água no Bairro Feital/Paiol Grande - Estrada Municipal Honorato Antônio Leite</t>
   </si>
   <si>
     <t>14402</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14402/req065.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14402/req065.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações sobre a falta de medicamentos da Farmasus e de alto custo em nosso Município.</t>
   </si>
   <si>
     <t>14447</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14447/req072.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14447/req072.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informação e fotocópia do processo de licitação referente a Reforma do hospital Municipal e compras de equipamentos hospitalares, cuja verba foi destinada pelo Deputado Federal Vitor Lippi</t>
   </si>
   <si>
     <t>14476</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14476/req077.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14476/req077.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando que envie informações relacionadas aos Profissionais de Radiologia Médica (Raio-X) dos Hospital Municipal, contendo: Qual o número de profissionais da radiologia atuando no Hospital Municipal; Valores de vencimentos desses profissionais; Se existem profissionais trabalhando sem o devido registro em carteira; Se está sendo recolhido o FGTS e INSS; Se estão sendo cumpridas todas as normas de segurança do trabalho.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -663,68 +663,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14378/ind360.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14385/ind367.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14391/ind373.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14392/ind374.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14423/ind393.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14424/ind394.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14433/ind400.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14520/ind465.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14355/moc007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14745/plo055.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14789/projlei086.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14529/plo097.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14790/projlei108.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14462/pres017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14350/req048.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14362/req058.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14402/req065.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14447/req072.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14476/req077.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14378/ind360.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14385/ind367.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14391/ind373.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14392/ind374.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14423/ind393.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14424/ind394.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14433/ind400.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14520/ind465.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14355/moc007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14745/plo055.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14789/projlei086.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14529/plo097.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14790/projlei108.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14462/pres017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14350/req048.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14362/req058.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14402/req065.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14447/req072.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14476/req077.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="68.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="83.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="82.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>