--- v0 (2026-02-07)
+++ v1 (2026-04-04)
@@ -54,72 +54,72 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14444</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulinho Dias, Abel do Cupim, Charles Guimarães, Claudinho Coragem, Devanil da Ressaca, Dr. Rodrigo Lima, Elisângela do Escolar, Gerson do Gabriel, Ismael Pereira, Jair Marmelo, Lino Júnior, Naldo, Pedrão da Água, Pururuca, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14444/ind411.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14444/ind411.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que informe quando será feiro a entrega das Casas co Conjunto Habitacional CDHU do Bairro Jemima</t>
   </si>
   <si>
     <t>14429</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14429/req069.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14429/req069.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, solicitando informações e cópia de documentos referentes às Casas do Conjunto Habitacional CDHU do Bairro Gemima, informando quando serão entregues as casas; forma de escolha dos contemplados; órgão responsável por estudos de qualificação das pessoas que serão beneficiadas;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -426,68 +426,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14444/ind411.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14429/req069.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14444/ind411.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2018/14429/req069.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="214.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="80.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="80" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>