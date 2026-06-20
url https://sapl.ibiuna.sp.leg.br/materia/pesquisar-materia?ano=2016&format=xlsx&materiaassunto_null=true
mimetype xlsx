--- v0 (2026-02-06)
+++ v1 (2026-06-20)
@@ -54,7872 +54,7872 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11602</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luizinho do Depósito</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11602/11602_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11602/11602_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO INSTALAÇÃO DE 01 (UMA) CAÇAMBA PARA DEPÓSITO DE LIXO E ENTULHOS, COM COLETA SEMANAL NA ENTRADA DA RUA SOARES, NO BAIRRO DOS SOARES.</t>
   </si>
   <si>
     <t>11603</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11603/11603_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11603/11603_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO LAGEADINHO AO BAIRRO PURIS; LAGEADINHO AO BAIRRO SILVÉRIO; LAGEADINHO AO BAIRRO GABRIEL; LAGEADINHO AO BAIRRO SOROCANUÇO; LAGEADINHO AO BAIRRO MORRO GRANDE E DIAS; LAGEADINHO AO BAIRRO DOS GATOS; LAGEADINHO AO BAIRRO DO BASTIÃO E LAGEADINHO À ESTRADA SERGIO MOTTA E BAIRRO DOS PINTOS.</t>
   </si>
   <si>
     <t>11604</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11604/11604_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11604/11604_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA VALA EXISTENTE NO BAIRRO DOS BASTIÃO, PASSANDO O TONHÃO EM DIREÇÃO AO DELEGADO BALTAZAR.</t>
   </si>
   <si>
     <t>11605</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11605/11605_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11605/11605_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO RIO DE UNA DE CIMA</t>
   </si>
   <si>
     <t>11606</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11606/11606_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11606/11606_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO ITAGUAPEVA.</t>
   </si>
   <si>
     <t>11607</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11607/11607_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11607/11607_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO PASSANDO PELA RUA TERUO KONISHI, SENTIDO AO LAÉRCIO SUGUIMOTO NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>11608</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11608/11608_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11608/11608_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO DOS GODINHOS. </t>
   </si>
   <si>
     <t>11609</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11609/11609_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11609/11609_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE VAI DO BAIRRO DOS ARANHAS, PRÓXIMO AO TANQUE, SENTIDO À CASA DE MISSÃO (IGREJA CATÓLICA)</t>
   </si>
   <si>
     <t>11610</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11610/11610_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11610/11610_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA RECANTO DAS ÁGUAS (VILA DOS VERAS), NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>11611</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11611/11611_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11611/11611_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO DOS PAES.</t>
   </si>
   <si>
     <t>11612</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11612/11612_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11612/11612_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO SALTINHO</t>
   </si>
   <si>
     <t>11613</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11613/11613_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11613/11613_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>11614</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11614/11614_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11614/11614_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO DOS DIAS</t>
   </si>
   <si>
     <t>11615</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11615/11615_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11615/11615_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA DO POSTO DE SAÚDE DO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>11616</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11616/11616_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11616/11616_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>11617</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11617/11617_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11617/11617_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO GABRIEL ATÉ A CASA DO SR. DOMINGUINHO (GABRIEL DE CIMA).</t>
   </si>
   <si>
     <t>11618</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11618/11618_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11618/11618_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO REGI</t>
   </si>
   <si>
     <t>11619</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11619/11619_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11619/11619_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO VIEIRINHA</t>
   </si>
   <si>
     <t>11620</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11620/11620_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11620/11620_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>11621</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11621/11621_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11621/11621_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA VALDOMIRO PIRES GONÇALVES NO BAIRRO CUPIM, SEGUINDO SENTIDO BAIRRO RIO DE UNA</t>
   </si>
   <si>
     <t>11622</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11622/11622_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11622/11622_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA BIBIANO PIRES GONÇALVES, ATRAS DA IGREJA CONGREGAÇÃO CRISTÃ DO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>11623</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11623/11623_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11623/11623_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO CUPIM, SENTIDO AO CONDOMÍNIO SETE LAGOS, PRINCIPALMENTE NOS TRECHOS DE SUBIDA.</t>
   </si>
   <si>
     <t>11624</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11624/11624_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11624/11624_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE PAVIMENTAÇÃO DAS RUAS DO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>11625</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11625/11625_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11625/11625_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA PRINCIPAL DO CONJUNTO HABITACIONAL SANTA LÚCIA, BEM COMO DETERMINE A LIMPEZA COMPLETA DO CÓRREGO QUE CORTA O CDHU</t>
   </si>
   <si>
     <t>11626</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11626/11626_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11626/11626_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RODOVIA JÚLIO DAL FABBRO (SALTO), EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>11627</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11627/11627_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11627/11627_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA QUE LIGA O BAIRRO RIO DE UNA AO BAIRRO GODINHOS.</t>
   </si>
   <si>
     <t>11628</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11628/11628_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11628/11628_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PAIOL PEQUENO._x000D_
 </t>
   </si>
   <si>
     <t>11629</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11629/11629_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11629/11629_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DOS BAIRROS CUPIM; VIEIRINHAS; GODINHOS, RUI DE UNA, VARGINHA, VARGEM, LAGEADO ATÉ A DIVISA COM O BAIRRO MURUNDU, SALTINHO ATÉ A DIVISA COM O MUNICÍPIO DE PIEDADE, SALTO, SAMANO, ITAGUAPEVA, PEDROSOS, CLÁUDIOS, CAMPESTRE, TORRES, DIAS ATÉ O BAIRRO COLÉGIO, NECO, PEDRÃO E MIARI.</t>
   </si>
   <si>
     <t>11630</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11630/11630_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11630/11630_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VIEIRINHA AO BAIRRO PIAÍ, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO. </t>
   </si>
   <si>
     <t>11631</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11631/11631_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11631/11631_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VIEIRINHA AO BAIRRO CUPIM, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>11632</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11632/11632_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11632/11632_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DO VERAVINHA, PASSANDO PELO BAIRRO DOMINGUES, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>11633</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11633/11633_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11633/11633_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PAES.</t>
   </si>
   <si>
     <t>11634</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11634/11634_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11634/11634_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO VIEIRINHA, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>11635</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11635/11635_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11635/11635_texto_integral.pdf</t>
   </si>
   <si>
     <t>11636</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11636/11636_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11636/11636_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO RIO DE UNA, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>11637</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11637/11637_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11637/11637_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGE AO BAIRRO LAGEADO, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>11638</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11638/11638_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11638/11638_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO DOS DIAS, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO. </t>
   </si>
   <si>
     <t>11639</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11639/11639_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11639/11639_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO VARGEM AO BAIRRO RIO DE UNA, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>11640</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11640/11640_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11640/11640_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO DIAS, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>11641</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11641/11641_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11641/11641_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS QUE LIGAM O BAIRRO VARGEM AO BAIRRO VIEIRINHA.</t>
   </si>
   <si>
     <t>11642</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11642/11642_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11642/11642_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO TAVARES AO BAIRRO CUPIM, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>11643</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11643/11643_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11643/11643_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO SAMANO ATÉ A FAZENDA BONANZA, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>11644</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11644/11644_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11644/11644_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DO SALTO ATÉ O SÍTIO ABELHA RAINHA, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>11645</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11645/11645_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11645/11645_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO SALTO AO BAIRRO COLORADO, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>11646</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11646/11646_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11646/11646_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO SALTINHO ATÉ A DIVISA COM O MUNICÍPIO DE PIEDADE, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>11647</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11647/11647_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11647/11647_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORAS E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO REGI</t>
   </si>
   <si>
     <t>11648</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11648/11648_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11648/11648_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO RECREIO AO LOTEAMENTO BELA VISTA, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>11649</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11649/11649_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11649/11649_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DE ACESSO AO BAIRRO PURIS, BEM COMO AS LIGAÇÕES COM O BAIRRO SILVÉRIO E LAGEADINHO.</t>
   </si>
   <si>
     <t>11650</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11650/11650_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11650/11650_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS QUE LIGAM O BAIRRO PURIS AO BAIRRO LAGEADINHO</t>
   </si>
   <si>
     <t>11651</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11651/11651_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11651/11651_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>11652</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11652/11652_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11652/11652_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PRESTES.</t>
   </si>
   <si>
     <t>11660</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11660/11660_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11660/11660_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ENTRADA DA CHÁCARA DO MURILO, NO BAIRRO LAGEADINHO, EM TODA SUA EXTENSÃO, ATÉ A LIGAÇÃO COM O BAIRO DOS PURIS.</t>
   </si>
   <si>
     <t>11661</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11661/11661_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11661/11661_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS E SINALIZAÇÃO ADEQUADA NAS LOMBADAS EXISTENTES NA RUA PROJETADA A, LOCALIZADA NO BAIRRO VILA LIMA, EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>11662</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11662/11662_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11662/11662_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA TRAVESSA SÃO LUIS.</t>
   </si>
   <si>
     <t>11663</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11663/11663_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11663/11663_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA TRAVESSA PITANGUEIRA II.</t>
   </si>
   <si>
     <t>11664</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11664/11664_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11664/11664_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA TRAVESA DAS GARÇAS, NO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>11665</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11665/11665_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11665/11665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA TRAVESSA CHICO MINEIRO.</t>
   </si>
   <si>
     <t>11666</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11666/11666_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11666/11666_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA MARIA MILANE, NO BAIRRO DOS PINTOS.</t>
   </si>
   <si>
     <t>11667</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11667/11667_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11667/11667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA A CAPELINHA AO BAIRRO DOS SILVÉRIOS.</t>
   </si>
   <si>
     <t>11668</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11668/11668_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11668/11668_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ALAMEDAS DO BOSQUE, NO BAIRRO LAGEADINHO</t>
   </si>
   <si>
     <t>11669</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11669/11669_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11669/11669_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ALAMEDAS DO POMAR YURI, NO BAIRRO LAGEADINHO</t>
   </si>
   <si>
     <t>11670</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11670/11670_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11670/11670_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL JOSÉ CLEMENTE MACHADO ATÉ O BAIRRO DOS BASTIÃO.</t>
   </si>
   <si>
     <t>11671</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Leôncio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11671/11671_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11671/11671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 30 (TRINTA) LUMINÁRIAS NO LOTEAMENTO SÃO JOSÉ EM TODAS AS RUAS DO BAIRRO SOROCAMIRIM</t>
   </si>
   <si>
     <t>11672</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11672/11672_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11672/11672_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 08 (OITO) LUMINÁRIAS NA RUA CAMINHO, PRÓXIMO A FURNAS.</t>
   </si>
   <si>
     <t>11673</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11673/11673_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11673/11673_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL,  SOLICITANDO INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>11674</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11674/11674_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11674/11674_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DO ACOSTAMENTO DA ESTRADA DO VERAVA, KM 05, MAIS PRECISAMENTE EM FRENTE A ESCOLA SARÁ SARÁ E IGREJA CATÓLICA SÃO JUDAS TADEU</t>
   </si>
   <si>
     <t>11675</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11675/11675_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11675/11675_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 06 (SEIS) LUMINÁRIAS NA RUA JOSÉ DE ALMEIDA, 04 (QUATRO) LUMINÁRIAS NA AVENIDA BARRA E 12 (DOZE) LUMINÁRIAS NA RUA MATO GROSSO, NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>11676</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11676/11676_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11676/11676_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 08 (OITO) LUMINÁRIAS NA RUA SANTA FÉ, 10 (DEZ) LUMINÁRIAS NA RUA SANTA TEREZINHA NO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>11677</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11677/11677_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11677/11677_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE LUMINÁRIA NA ESTRADA DOS ARFAIS, MAIS PRECISAMENTE EM FERNTE A CASA DO MANEZINHO.</t>
   </si>
   <si>
     <t>11678</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11678/11678_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11678/11678_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>11679</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11679/11679_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11679/11679_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 10 (DEZ) LUMINÁRIAS NO BAIRRO VOTORANTIM, RUA SABARÁ, MAIS PRECISAMENTE NA RUA ONDE ESTÁ INSTALADA A EMPRESA NORAC.</t>
   </si>
   <si>
     <t>11680</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Dr. Beto Arrais</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11680/11680_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11680/11680_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES LOCALIZADA NA AVENIDA MARIA LA FARINA MILANI, EM FRENTE A ESCOLA ESTADUAL DONA OLÍMPIA FALCI</t>
   </si>
   <si>
     <t>11681</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11681/11681_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11681/11681_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES NA AVENIDA VEREADOR JOÃO BENEDICTO DE MELLO JÚNIOR, MAIS PRECISAMENTE EM FRENTE AO PORTÃO DE SAÍDA DO COLÉGIO DOM BOSCO.</t>
   </si>
   <si>
     <t>11682</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11682/11682_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11682/11682_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO BEM COMO A EFETIVAÇÃO DO ASFALTO NA RUA MOSCOU, ENTRE OS BAIRROS REGI E RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>11683</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11683/11683_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11683/11683_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO E ESTUDO PARA PAVIMENTAÇÃO DA ENTRADA DO BAIRRO REGI, MAIS PRECISAMENTE NA RUA PEDRO FLORES</t>
   </si>
   <si>
     <t>11684</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11684/11684_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11684/11684_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO ADEQUADA DA RUA TEREZINHA DE JESUS R. ALVES.</t>
   </si>
   <si>
     <t>11685</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11685/11685_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11685/11685_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA JÚLIO GABRIEL VIEIRA, PRÓXIMO A CETRIL</t>
   </si>
   <si>
     <t>11686</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11686/11686_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11686/11686_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA OTÁVIO M. ROSA, ALTURA DO NÚMERO 310, MAIS PRECISAMENTE PRÓXIMO AO ALMEIDA LOPES</t>
   </si>
   <si>
     <t>11687</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11687/11687_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11687/11687_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO E LIMPEZA NA PRAÇA LOCALIZADA NA RUA OSWALDO CRUZ, MAIS PRECISAMENTE NA RUA DO CORREIOS</t>
   </si>
   <si>
     <t>11688</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11688/11688_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11688/11688_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DE MASSA ASFÁLTICA NA AVENIDA MARIA LA FARINA MILANI.</t>
   </si>
   <si>
     <t>11689</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11689/11689_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11689/11689_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇO DE TAPA BURACO NA RUA FORTUNATO ANTÔNIO DE CAMARGO E RUA ARGENTINA, PRÓPXIMO A BAZAR RAINHA</t>
   </si>
   <si>
     <t>11690</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11690/11690_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11690/11690_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DE TODA EXTENSÃO DAS LATERAIS DA PISTA DE CAMINHADA DA AVENIDA MARGINAL ANTÔNIO FALCI</t>
   </si>
   <si>
     <t>11691</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11691/11691_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11691/11691_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA E RESTAURAÇÃO DO PONTO DE ÔNIBUS LOCALIZADO NA ALTURA DO KM 75 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>11692</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11692/11692_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11692/11692_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS VISANDO A IMPLANTAÇÃO DE FAIXA DE PEDESTRES NA RUA JOÃO VIEIRA RIBEIRO, ALTURA DO NÚMERO 217, MAIS ESPECIFICAMENTE PRÓXIMO A ESCOLA CERI - DOM BOSCO JÚNIOR</t>
   </si>
   <si>
     <t>11693</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11693/11693_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11693/11693_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES NA RUA TREZE DE MAIO, MAIS PRECISAMENTE EM FRENTE A ESCOLA MUNICIPAL PADRE ELÍDIO MONTOVANI.</t>
   </si>
   <si>
     <t>11694</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RESTAURAÇÃO DA PONTE QUE LIGA O BAIRRO DA CACHOEIRA E O BAIRRO DOIS CÓRREGOS, CONHECIDA COMO PONTE NOVA</t>
   </si>
   <si>
     <t>11695</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11695/11695_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11695/11695_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DO TERRENO LOCALIZADO NA AVENIDA VEREADOR JOÃO BENEDICTO DE MELLO JÚNIOR</t>
   </si>
   <si>
     <t>11696</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11696/11696_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11696/11696_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA PERU, MAIS PRECISAMENTE PRÓXIMO AO HORTSOL</t>
   </si>
   <si>
     <t>11697</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11697/11697_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11697/11697_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA COLÔMBIA, MAIS PRECISAMENTE PRÓXIMO A PIZZARIA FRANMIRO</t>
   </si>
   <si>
     <t>11698</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11698/11698_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11698/11698_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE LIXEIRAS NOS PONTOS DE ÔNIBUS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>11699</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11699/11699_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11699/11699_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES NA ROTATÓRIA PRÓXIMO A CPFL, BEM COMO IMPLANTAÇÃO DE UMA RAMPA PARA ACESSO DE CADEIRANTES.</t>
   </si>
   <si>
     <t>11700</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11700/11700_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11700/11700_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES NA RUA CORONEL SALVADOR RODRIGUES DE FREITAS, MAIS PRECISAMENTE ATRÁS DA LOJAS CEM</t>
   </si>
   <si>
     <t>11701</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11701/11701_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11701/11701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES NA RUA BENJAMIN CONSTANT, MAIS PRECISAMENTE ENTRE A QUITANDA TOSHI E O FÓRUM DE IBIÚNA.</t>
   </si>
   <si>
     <t>11702</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11702/11702_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11702/11702_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES NA AVENIDA CAPITÃO MANOEL DE OLIVEIRA CARVALHO, ENTRE O SUPERMERCADO SÃO ROQUE E O AUTO POSTO BR</t>
   </si>
   <si>
     <t>11703</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11703/11703_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11703/11703_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA AVENIDA CAPITÃO MANOEL DE OLIVEIRA CARVALHO, PRÓXIMO A PRAÇA DOS LAVRADORES.</t>
   </si>
   <si>
     <t>11704</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11704/11704_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11704/11704_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES NA RUA ESTADOS UNIDOS, EM FRENTE AO PORTÃO DE SAÍDA DE ALUNOS DA ESCOLA ESTADUAL MARIA ANGERAMI SCALAMANDRÉ, NO BAIRRO JARDIM NOVA IBIÚNA.</t>
   </si>
   <si>
     <t>11705</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11705/11705_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11705/11705_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NA RUA BENEDITO VIEIRA GONÇALVES, NO BAIRRO DOIS CÓRREGOS</t>
   </si>
   <si>
     <t>11706</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11706/11706_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11706/11706_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE LUMINÁRIAS NA ÁREA DE LAZER</t>
   </si>
   <si>
     <t>11707</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11707/11707_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11707/11707_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DE MASSA ASFÁLTICA NO ACOSTAMENTO DE ACESSO AO BAIRRO PORTAL VISTA LINDA, MAIS PRECISAMENTE NA RODOVIA BUNJIRO NAKAO, PRÓXIMO A ENTREDA DO RESPECTIVO BAIRRO.</t>
   </si>
   <si>
     <t>11708</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11708/11708_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11708/11708_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES NA RUA DR. GABRIEL MONTEIRO DA SILVA, MAIS PRECISAMENTE EM FRENTE A ESCOLA COOPERATIVA E A CRECHE MUNICIPAL NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>11709</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11709/11709_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11709/11709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES NA RUA GREGÓRIO DE ALMEIDA LIMA, MAIS PRECISAMENTE EM FRENTE A ESCOLA ESTADUAL PROFESSOR ROQUE BASTOS</t>
   </si>
   <si>
     <t>11710</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11710/11710_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11710/11710_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REPAROS E ESTUDO PARA PAVIMENTAÇÃO ASFÁLTICA DA RUA MINAS GERAIS.</t>
   </si>
   <si>
     <t>11711</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11711/11711_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11711/11711_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA EM TORNO DO PONTO DE ÔNIBUS EM FRENTE AO POSTO DE GASOLINA DO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>11712</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11712/11712_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11712/11712_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA A REALIZAÇÃO DE PROJETO DE PALESTRAS SOBRE A PREVENÇÃO AS DROGAS NAS ESCOLAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>11713</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11713/11713_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11713/11713_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE O AUMENTO DA RONDA ESCOLAR NOS HORÁRIOS DE ENTRADA E SAÍDA DE ALUNOS NAS ESCOLAS LAURINDA VIEIRA PINTO E PROFESSORA MARIA ANGERAMI SCALAMANDRÉ.</t>
   </si>
   <si>
     <t>11714</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11714/11714_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11714/11714_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO IMPLANTAÇÃO DE PLACAS INDICATIVAS COM AS DEVIDAS DENOMINAÇÕES DE RUAS DO BAIRRO PORTAL VISTA LINDA.</t>
   </si>
   <si>
     <t>11715</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11715/11715_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11715/11715_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA RUA INDIANA, NO BAIRRO PORTAL VISTA LINDA, MAIS PRECISAMENTE EM FRENTE A ESCOLA MUNICIPAL YOLANDA AGOSTINHO DE LIMA.</t>
   </si>
   <si>
     <t>11716</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11716/11716_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11716/11716_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA ENTRADA DO BAIRRO RIO DE UNA, MAIS PRECISAMENTE EM FRENTE AO XIKO KARPA</t>
   </si>
   <si>
     <t>11717</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11717/11717_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11717/11717_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA ESTRADA DOS BAIRROS RECREIO; GRANJA VOTORANTIM; RUA MINAS GERAIS, KM 13,5 DA RODOVIA JÚLIO DAL FABRO, BAIRRO GODINHO, AREIA VERMELHA ATÉ O BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>11718</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11718/11718_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11718/11718_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA ESTRADA MUNICIPAL QUE LIGA O MUNICÍPIO DE IBIÚNA AO MUNICÍPIO DE MAIRINQUE</t>
   </si>
   <si>
     <t>11719</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11719/11719_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11719/11719_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NA RUA CORONEL SALVADOR ROLIM DE FREITAS, MAIS PRECISAMENTE EM FRENTE AO COLÉGIO DOM BOSCO</t>
   </si>
   <si>
     <t>11720</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11720/11720_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11720/11720_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS E LIMPEZA NAS RUAS DO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>11721</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11721/11721_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11721/11721_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INTENSIFIQUE HORÁRIOS DE ÔNIBUS PARA OS BAIRROS: MANUEL CLEMENTE, PINTOS E LAGEADINHO.</t>
   </si>
   <si>
     <t>11722</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11722/11722_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11722/11722_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SOBRE AS OBRAS QUE ESTÃO SENDO REALIZADAS NA PRAÇA DA MATRIZ, COM RESPEITO A: VALOR DA OBRA; O QUE SERÁ CONSTRUÍDO OU REFORMADO; QUAIS RECURSOS SERÃO UTILIZADOS; QUAL PRAZO DE CONCLUSÃO DA OBRA; QUAL EMPRESA É RESPONSÁVEL PELA OBRA E QUAL BENEFÍCIO QUE A OBRA TRARÁ A POPULAÇÃO.</t>
   </si>
   <si>
     <t>11723</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11723/11723_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11723/11723_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME SOBRE O ATENDIMENTO MÉDICO NO HOSPITAL MUNICIPAL .</t>
   </si>
   <si>
     <t>11724</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11724/11724_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11724/11724_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NO BAIRRO MURUNDU, MAIS PRECISAMENTE PRÓXIMO AO TRANSFORMADOR T. 2058</t>
   </si>
   <si>
     <t>11725</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11725/11725_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11725/11725_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA QUE VAI DO BAIRRO COLÉGIO AO COLEGINHO, PRINCIPALMENTE EM FRENTE AO MERCADO DO SENHOR CÁSSIO.</t>
   </si>
   <si>
     <t>11726</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11726/11726_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11726/11726_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 08 (OITO) BICOS DE LUZ NO BAIRRO DOS FELIPES</t>
   </si>
   <si>
     <t>11727</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11727/11727_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11727/11727_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NO BAIRO MURUNDU, MAIS PRECISAMENTE PRÓXIMO AOS TRANSFORMADORES T 1394 E 2254, BEM COMO SOLICITA A MANUTENÇÃO DE TODAS AS LUMINÁRIAS EXISTENTES NO BAIRRO.</t>
   </si>
   <si>
     <t>11728</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11728/11728_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11728/11728_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NO BAIRRO MURUNDU, MAIS PRECISAMENTE NO LOCAL POPULARMENTE CONHECIDO COMO MINEIROS, NA ESTRADA DE ACESSO AO BAIRRO ITAGUAPEVA.</t>
   </si>
   <si>
     <t>11729</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11729/11729_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11729/11729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 08 (OITO) BICOS DE LUZ NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>11730</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11730/11730_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11730/11730_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ PRÓXIMOS A RESIDÊNCIA DA SENHORA MARIA, LOCALIZADA A APROXIMADAMENTE DOIS QUILÔMETROS DA ESTRADA DO BAIRRO POCINHO, ALTURA DO KM 15 DA VICINAL TANCREDO NEVES.</t>
   </si>
   <si>
     <t>11731</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11731/11731_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11731/11731_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NO BAIRRO PRESTES, MAIS PRECISAMENTE PRÓXIMO AOS TRANSFORMADORES T. 2411 E 2410</t>
   </si>
   <si>
     <t>11732</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11732/11732_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11732/11732_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA ÁREA CENTRAL DO BAIRRO PURIS.</t>
   </si>
   <si>
     <t>11733</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11733/11733_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11733/11733_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 10 (DEZ) BICOS DE LUZ NO TRECHO QUE VAI APÓS A ASSOCIAÇÃO DE MORADORES DO BAIRRO RECREIO.</t>
   </si>
   <si>
     <t>11734</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11734/11734_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11734/11734_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DE ACESSO AO HARALDO.</t>
   </si>
   <si>
     <t>11735</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11735/11735_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11735/11735_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA ALTURA DO KM 10 DA RODOVIA JULIO DAL FABRO, NO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>11736</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11736/11736_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11736/11736_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>11737</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11737/11737_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11737/11737_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA ESTRADA DO VIEIRINHA, MAIS PRECISAMENTE NO LOTEAMENTO DO OLIVIO.</t>
   </si>
   <si>
     <t>11738</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11738/11738_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11738/11738_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA ESTRADA DO VERAVA</t>
   </si>
   <si>
     <t>11787</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11787/11787_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11787/11787_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA AMPLIAÇÃO DO POSTO DE SAÚDE DO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>11788</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11788/11788_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11788/11788_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIA PRÓXIMO AO CAMPO DE FUTEBOL FAZENDA VELHA NO BAIRRO RECREIO </t>
   </si>
   <si>
     <t>11789</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11789/11789_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11789/11789_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA COLOCAÇÃO DE CONTAINER PARA DEPÓSITO DE LIXO NO BAIRRO PAES, MAIS PRECISAMENTE PRÓXIMO AO LOCAL CONHECIDO COMO PAES DE BAIXO (ANTIGO SUGAHARA).</t>
   </si>
   <si>
     <t>11790</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11790/11790_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11790/11790_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE A COLOCAÇÃO DE LINHA DE TUBOS 0,60 NA ESTRADA QUE LIGA O BAIRRO LAGEADO AO BAIRRO MURUNDU, MAIS PRECISAMENTE PRÓXIMO AO SÍTIO MANELÃO</t>
   </si>
   <si>
     <t>11805</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11805/11805_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11805/11805_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NO FINAL DO ASFALTO DO BAIRRO GABRIEL</t>
   </si>
   <si>
     <t>11806</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11806/11806_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11806/11806_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS E ATERRO EM FRENTE A FAZENDA PENEDO DE PROPRIEDADE DO SENHOR TAURÍNO, NO BAIRRO CAMPESTRE</t>
   </si>
   <si>
     <t>11807</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11807/11807_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11807/11807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>11808</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11808/11808_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11808/11808_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS 0,40 COM APROXIMADAMENTE 10 TUBOS NO BAIRRO ITAGUAPEVA, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DO SENHOR MANEZINHO</t>
   </si>
   <si>
     <t>11809</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11809/11809_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11809/11809_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NO BAIRRO VARGEM, ALTURA DO KM 10,5 DA RODOVIA JÚLIO DAL FABRO, PRÓXIMO AO RECANTO MURATT.</t>
   </si>
   <si>
     <t>11810</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11810/11810_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11810/11810_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 ABRIGO DE ÔNIBUS EM FRENTE AO BAR DO SENHOR MANOEL, NO RECANTO DOS AMIGOS, BAIRRO RECREIO</t>
   </si>
   <si>
     <t>11811</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11811/11811_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11811/11811_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE COBERTURA DA QUADRA DE MALHA DO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU.</t>
   </si>
   <si>
     <t>11812</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11812/11812_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11812/11812_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA CRECHE NA ÁREA CENTRAL DO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>11813</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11813/11813_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11813/11813_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA CRECHE NA ÁREA CENTRAL DO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU</t>
   </si>
   <si>
     <t>11814</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11814/11814_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11814/11814_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA ESCOLA PARA INCLUSÃO DE PRÉ-ESCOLA NA ÁREA CENTRA DO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU</t>
   </si>
   <si>
     <t>11815</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11815/11815_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11815/11815_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA ESCOLA DE 1ª A 5ª SÉRIE NA ÁREA CENTRAL DO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU.</t>
   </si>
   <si>
     <t>11816</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11816/11816_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11816/11816_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 03 (TRÊS) LOMBADAS NO BAIRRO COLÉGIO, SENDO UMA EM FRENTE AO MERCADO DO IRINEU, UMA EM FRENTE A RESIDÊNCIA DO SENHOR TONHO BASTOS E UMA EM FRENTE A IGREJA CATÓLICA DO BAIRRO.</t>
   </si>
   <si>
     <t>11817</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11817/11817_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11817/11817_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UMA) LOMBADA EM FRENTE AO CAMPO DO BANDEIRANTE, NO BAIRRO GABRIEL</t>
   </si>
   <si>
     <t>11818</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11818/11818_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11818/11818_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 03 (TRÊS), LOMBADAS NO BAIRRO GABRIEL, SENDO UMA EM FRENTE A BORRACHARIA DO SENHOR TONHÃO, UMA ENTRE A IGREJA DA CONGREGAÇÃO CRISTÃ DO BRASIL E O POSTO DE SAÚDE DO BAIRRO E UMA EM FRENTE AO BAR DO SENHOR SEBASTIÃO DIAS.</t>
   </si>
   <si>
     <t>11819</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11819/11819_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11819/11819_texto_integral.pdf</t>
   </si>
   <si>
     <t>11820</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11820/11820_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11820/11820_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA PONTE NA ESTRADA PRINCIPAL DO BAIRRO VARGEDO.</t>
   </si>
   <si>
     <t>11821</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11821/11821_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11821/11821_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA NO PONTO MAIS ALTO DO BAIRRO PAES.</t>
   </si>
   <si>
     <t>11822</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11822/11822_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11822/11822_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE ESTUDOS PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL E VESTIÁRIO NO BAIRRO SALTO</t>
   </si>
   <si>
     <t>11823</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11823/11823_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11823/11823_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DESAPROPRIAÇÃO DE ÁREA NO BAIRRO SALTO, VISANDO A AMPLIAÇÃO DA ESCOLA DO BAIRRO</t>
   </si>
   <si>
     <t>11824</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11824/11824_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11824/11824_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA IMPLANTAÇÃO DO PROGRAMA SAÚDE DA FAMÍLIA NOS BAIRROS VARGE, PIAÍ, VERAVA, CARMO MESSIAS, COLÉGIO, MORRO GRANDE E PAIOL PEQUENO</t>
   </si>
   <si>
     <t>11825</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11825/11825_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11825/11825_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO IMPLOSÃO DE UMA PEDRA NO BAIRRO AREIA VERMELHA</t>
   </si>
   <si>
     <t>11826</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11826/11826_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11826/11826_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA NO PONTO MAIS ALTO DO BAIRRO RECANTO PRIMAVERA.</t>
   </si>
   <si>
     <t>11827</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11827/11827_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11827/11827_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA NO PONTO MAIS ALTO DO BAIRRO VARGEM DO SALTO</t>
   </si>
   <si>
     <t>11828</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11828/11828_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11828/11828_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL E VESTIÁRIO NO BAIRRO PIRATUBA.</t>
   </si>
   <si>
     <t>11829</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11829/11829_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11829/11829_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NO BAIRRO CUPIM DE CIMA, MAIS PRECISAMENTE PRÓXIMO AO TRANSFORMADOR T 0539</t>
   </si>
   <si>
     <t>11830</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11830/11830_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11830/11830_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA DO BAIRRO COLÉGIO, ATÉ O FINAL DO TRECHO PAVIMENTADO; BEM COMO A MANUTENÇÃO DE TODAS AS LUMINÁRIAS EXISTENTES NO BAIRRO</t>
   </si>
   <si>
     <t>11831</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11831/11831_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11831/11831_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ PRÓXIMO A RESIDÊNCIA DA SENHORA MARIA JOSÉ FERREIRA, NO BAIRO DIAS.</t>
   </si>
   <si>
     <t>11832</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11832/11832_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11832/11832_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE CALÇADA NO TRECHO ONDE LIGA O CENTRO DA CIDADE, PRÓXIMO O CONDOMÍNIO REAL PARQUE MORUMBI ATÉ O CONJUNTO HABITACIONAL DO BAIRRO CACHOEIRA</t>
   </si>
   <si>
     <t>11833</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11833/11833_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11833/11833_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA E ROÇADA NOS TERRENOS DAS ESCOLAS DOS BAIRROS CUPIM, TAVARES E RECANTO PRIMAVERA.</t>
   </si>
   <si>
     <t>11834</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11834/11834_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11834/11834_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO PAIOL GRANDE AO BAIRRO VERAVA</t>
   </si>
   <si>
     <t>11835</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11835/11835_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11835/11835_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DOS ARFAIS, NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>11836</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11836/11836_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11836/11836_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA SALA E BANHEIRO PARA USO DE ODONTOLOGIA NO ATENDIMENTO DE PACIENTES JUNTO AO POSTO DE SAÚDE DO BAIRRO VERAVA, BEM COMO A REFORMA COMPLETA E PINTURA DA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>11837</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11837/11837_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11837/11837_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA VIABILIZAR QUE A LINHA DE ÔNIBUS QUE ATENDE O BAIRRO RIBEIROS TENHA COMO PONTO FINAL O BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>11838</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11838/11838_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11838/11838_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA VIABILIZAR LINHA DE ÔNIBUS TENDO COMO ITINERÁRIO SAINDO DE CAUCAIA DO ALTO NO MUNICÍPIO DE COTIA, PASSANDO PELO BAIRRO CAMPININHA ATPE O CHICO DA VENDA.</t>
   </si>
   <si>
     <t>11839</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11839/11839_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11839/11839_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DA CRECHE DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>11840</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11840/11840_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11840/11840_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA BURACOS NA ESTRADA QUE LIGA O BAIRRO CARMO MESSIAS AO BAIRRO CACHOEIRA (MUNICÍPIO DE COTIA). - AVENIDA NOSSA SENHORA DO CARMO.</t>
   </si>
   <si>
     <t>11841</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11841/11841_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11841/11841_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE DUAS LOMBADAS NA RUA OTÁVIO ROSA NO CENTRO DE NOSSA CIDADE, MAIS PRECISAMENTE PRÓXIMAS AOS NÚMEROS 150 E 300 DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>11842</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11842/11842_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11842/11842_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA RUA APARECIDO CARDOSO PINTO NO BAIRRO DITO PIRES.</t>
   </si>
   <si>
     <t>11843</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11843/11843_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11843/11843_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA REFORMA COMPLETA DA ESCOLA MUNICIPAL DO BAIRRO CARMO MESSIAS (GUILHERMINA PAULA DOMINGUES).</t>
   </si>
   <si>
     <t>11844</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11844/11844_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11844/11844_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA DO BAIRRO GABRIEL ATÉ O BAIRRO DOMINGUES.</t>
   </si>
   <si>
     <t>11845</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11845/11845_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11845/11845_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DO ESTÁ MUNICIPAL JOÃO NUNES FILHO NO BAIRRO CARMO MESSIAS, BEM COMO CONSTRUÇÃO DE VESTIÁRIO E RAIA DE MALHA.</t>
   </si>
   <si>
     <t>11846</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11846/11846_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11846/11846_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA PRAÇA NA ÁREA CENTRAL DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>11847</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11847/11847_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11847/11847_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA IMPLANTAÇÃO DE ENSINO DE PRÉ-ESCOLA NO BAIRRO VERAVA E VERAVINHA</t>
   </si>
   <si>
     <t>11848</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11848/11848_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11848/11848_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE DÁ ACESSO A ESCOLA AGRÍCOLA DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>11849</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11849/11849_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11849/11849_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA E ROÇADA EM TODAS AS ESTRADAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>11850</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11850/11850_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11850/11850_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS NO BAIRRO VERAVA, EM NOSSO MUNICÍPIO, MAIS PRECISAMENTE PRÓXIMO AO ACESSO A ESTRADA MUNICIPAL PAULINO XAVIER</t>
   </si>
   <si>
     <t>11851</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11851/11851_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11851/11851_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA BURACOS NA ESTRADA DO VERAVA (ESTRADA MUNICIPAL VEREADOR ERNESTO PIRES DE OLIVEIRA)</t>
   </si>
   <si>
     <t>11852</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11852/11852_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11852/11852_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS COM 08 TUBOS 0,40 NO BAIRRO VERAVINHA, PRÓXIMO A RESIDÊNCIA DO SENHOR DORVALINO.</t>
   </si>
   <si>
     <t>11853</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11853/11853_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11853/11853_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA QUE SE MANTENHA OS MESMOS HORÁRIOS DAS LINHAS DE ÔNIBUS NAS TEMPORADAS DE FÉRIAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11854</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11854/11854_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11854/11854_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA ESTRADA DO VERAVA, MAIS PRECISAMENTE NA ALTURA DO KM 11, ACESSO AO CONDOMÍNIO AMBAS</t>
   </si>
   <si>
     <t>11855</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11855/11855_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11855/11855_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS E ESTRADAS DO BAIRRO DOS GRILOS</t>
   </si>
   <si>
     <t>11856</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11856/11856_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11856/11856_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PAVIMENTAÇÃO ASFALTICA NO BAIRRO CARMO MESSIAS ATÉ O BAIRRO DOS GRILOS (RUA NOSSA SENHORA APARECIDA)</t>
   </si>
   <si>
     <t>11857</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11857/11857_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11857/11857_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO, SOLICITANDO SERVIÇOS DE RECAPEAMENTO DA ESTRADA VICINAL DO BAIRRO VERAVA, PRINCIPALMENTE NO TRECHO DA ESCOLA ESTADUAL NO KM 17 ATÉ O BAIRRO PAULOS, ALTURA DO KM 20</t>
   </si>
   <si>
     <t>11858</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11858/11858_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11858/11858_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LINHA DE TUBOS NA ESTRADA DOS ARFAIS.</t>
   </si>
   <si>
     <t>11859</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11859/11859_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11859/11859_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA RECOLOCAÇÃO DE 01 (UM) CONTAINER PARA DEPÓSITO DE LIXO NO BAIRRO DOS PAULOS</t>
   </si>
   <si>
     <t>11860</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11860/11860_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11860/11860_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NAS IMEDIAÇÕES DA UNIDADE CONSUMIDORA Nº 642645, NO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>11861</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11861/11861_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11861/11861_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BRAÇO DE LUZ NAS IMEDIAÇÕES DA UNIDADE CONSUMIDORA Nº 939901, NO BAIRRO LAGEADINHO</t>
   </si>
   <si>
     <t>11862</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11862/11862_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11862/11862_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NAS ESTRADAS DOS BAIRROS RECREIO/GATOS</t>
   </si>
   <si>
     <t>11863</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11863/11863_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11863/11863_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS E UMA LOMBADA EM FRENTE AO POSTO DE SAÚDE DO BAIRRO MORRO GRANDE</t>
   </si>
   <si>
     <t>11864</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Israel Zaia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11864/11864_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11864/11864_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO ALTERAÇÃO DA REDAÇÃO DO ARTIGO 3º E INCISOS DA LEI MUNICIPAL 1.862, DE 24 DE MAIO DE 2013, QUE DIZ RESPEITO AO CONSELHO MUNICIPAL DOS DIREITOS E CIDADANIA DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>11865</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11865/11865_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11865/11865_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PAIOL PEQUENO, MAIS PRECISAMENTE NA RUA ANTÔNIO SOARES</t>
   </si>
   <si>
     <t>11866</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11866/11866_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11866/11866_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>11867</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11867/11867_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11867/11867_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DO MATO EXISTENTE NO CÓRREGO DA BICA, EM FRENTE A ESCOLA PADRE ELÍDIO MONTOVANI.</t>
   </si>
   <si>
     <t>11868</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11868/11868_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11868/11868_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DOS BICOS DE LUZ DA RUA CIRINEU SOARES DE CAMPOS, PRINCIPALMENTE ALTURA DO NÚMERO 462</t>
   </si>
   <si>
     <t>11869</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11869/11869_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11869/11869_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 10 (DEZ) BICOS DE LUZ NO BAIRRO SILVÉRIO.</t>
   </si>
   <si>
     <t>11870</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Paulinho Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11870/11870_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11870/11870_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS PARA A REALIZAÇÃO DOS SERVIÇOS DE REFORMA COMPLETA DA ESCOLA MUNICIPAL DE EDUCAÇÃO FUNDAMENTAL BENEDITO MACHADO.</t>
   </si>
   <si>
     <t>11871</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11871/11871_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11871/11871_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO A ILUMINAÇÃO DA RUA HILÁRIO PEREIRA, NO DISTRITO PARURU</t>
   </si>
   <si>
     <t>11872</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Aline do Rosarial</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11872/11872_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11872/11872_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INCLUSÃO DA ROMARIA DE CICLISTAS DO BAIRRO RIO DE UNA DE CIMA ATÉ IGUAPE NA DATA DE 03 DE AGOSTO, NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>11873</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11873/11873_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11873/11873_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA RUA BENEDITO DA VEIA NO BAIRRO PARURU, KM 86,5 DA RODOVIA BUNJIRO NAKAO</t>
   </si>
   <si>
     <t>11874</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11874/11874_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11874/11874_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 06 (SEIS) BICOS DE LUZ, SENDO 01 NA ESTRADA MUNICIPAL DA FIGUEIRA E OUTROS 5 (CINCO) NA RUA JOSÉ PEREIRA, NO BAIRRO VILA LIMA</t>
   </si>
   <si>
     <t>11875</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11875/11875_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11875/11875_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA ESTRADA MUNICIPAL DO BAIRRO COLÉGIO, EM FRENTE AO MERCADO FONTÃO.</t>
   </si>
   <si>
     <t>11876</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11876/11876_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11876/11876_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ EM TODA EXTENSÃO DA RUA BOLÍVIA, NO BAIRRO JARDIM NOVA IBIÚNA.</t>
   </si>
   <si>
     <t>11877</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11877/11877_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11877/11877_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 BICO DE LUZ NO BAIRRO GABRIEL, MAIS PRECISAMENTE PRÓXIMO AO BAR DO ADONIAS</t>
   </si>
   <si>
     <t>11878</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11878/11878_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11878/11878_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NO BAIRRO CACHOEIRA, MAIS PRECISAMENTE A PARTIR DO KM 08</t>
   </si>
   <si>
     <t>11879</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11879/11879_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11879/11879_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NO BAIRRO CACOEIRA, MAIS PRECISAMENTE PRÓXIMO AO PONTO DE ÔNIBUS DA PEDRA GRANDE, EM FRENTE A UNIDADE CONSUMIDORA Nº 1842801</t>
   </si>
   <si>
     <t>11880</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11880/11880_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11880/11880_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NO BAIRRO CUPIM, PRÓXIMO AO SÍTIO DO PORTUGUÊS, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DA SENHORA MARIA LOURDES MONTEIRO </t>
   </si>
   <si>
     <t>11881</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11881/11881_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11881/11881_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UM BICO DE LUZ NA RUA ALVARENGA PEIXOTO, ALTURA DO NÚMERO 89, NO BAIRRO PAIOL PEQUENO, PRÓXIMO A CRECHE MUNICIPAL SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>11882</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11882/11882_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11882/11882_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BIO DE LUZ NA RUA ROSALINA M. MORAES, NO BAIRRO PAIOL PEQUENO, EM FRENTE A RESIDÊNCIA DO SENHOR JONAS MENDONÇA LEÃO</t>
   </si>
   <si>
     <t>11883</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11883/11883_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11883/11883_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NO BAIRRO RESSACA, ALTURA DO KM 79,5 DA RODOVIA BUNJIRO NAKAO, MAIS PRECISAMENTE NA RUA SEM SAÍDA EM FRENTE A RESIDÊNCIA DA SENHORA MARIA APARECIDA LEITE MOREIRA.</t>
   </si>
   <si>
     <t>11884</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11884/11884_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11884/11884_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NO BAIRRO RESSACA, ALTURA DO KM 79,5 E 80,5 DA RODOVIA BUNJIRO NAKAO, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DO SENHOR PAULINO ALVES DE MORAES.</t>
   </si>
   <si>
     <t>11885</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11885/11885_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11885/11885_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA AVENIDA LÁZARO FIRMINO DE ALMEIDA, NO BAIRRO RESSACA, ALTURA DO NÚMERO 50</t>
   </si>
   <si>
     <t>11901</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11901/11901_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11901/11901_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UM (01) BICO DE LUZ NO BAIRRO COCAIS, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DO SENHOR RUBENS PEDROSO</t>
   </si>
   <si>
     <t>11902</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11902/11902_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11902/11902_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NO BAIRRO COCAIS, MAIS PRECISAMENTE PRÓXIMO A CAÇAMBA DE LIXO (LIGHTINHA)</t>
   </si>
   <si>
     <t>11903</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11903/11903_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11903/11903_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA RUA JENPIRA, LOTE 11, KM 84,5, BAIRRO COCAIS (ACESSO DA IGREJA).</t>
   </si>
   <si>
     <t>11904</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11904/11904_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11904/11904_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ O BAIRRO JARDIM EUROPA, RUA FRANÇA</t>
   </si>
   <si>
     <t>11905</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11905/11905_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11905/11905_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA RUA EUROPA, ALTURA DO NÚMERO 09, NO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>11906</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11906/11906_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11906/11906_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA RUA EUROPA, NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>11907</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11907/11907_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11907/11907_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ DO Nº 600 NO BAIRRO RESIDENCIAL EUROPA ATÉ O NÚMERO 881 DA ESTRADA DO REGI</t>
   </si>
   <si>
     <t>11908</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11908/11908_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11908/11908_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO RESIDENCIAL EUROPA, BEM COMO A MANUTENÇÃO DAS LUMINÁRIAS EXISTENTES</t>
   </si>
   <si>
     <t>11909</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11909/11909_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11909/11909_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NO BAIRRO RINCÃO DA SERRA, ESTRADA DO BAIRRO VERAVA, VIA RIBEIROS, MAIS PRECISAMENTE NA ALAMEDA MANACÁS, CÓDIGO 74352741</t>
   </si>
   <si>
     <t>11910</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11910/11910_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11910/11910_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NA ESTRADA MUNICIPAL DO BAIRRO VERAVA (ESTRADA VICINAL VEREADOR ERNESTO PIRES DE OLIVEIRA), KM 4,5, PRÓXIMO AO BAR DO ROGÉRIO</t>
   </si>
   <si>
     <t>11911</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11911/11911_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11911/11911_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NO BAIRRO RIO DE UNA DE BAIXO, MAIS PRECISAMENTE EM TODA A EXTENSÃO DA RUA GUILHERMINA GONÇALVES E RUA ADÃO ANTÔNIO GONÇALVES</t>
   </si>
   <si>
     <t>11912</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11912/11912_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11912/11912_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NO RECANTO DAS ORQUÍDEAS, RUA ESPADA DE SÃO JORGE, PRÓXIMO AO MIRELLAS SERVICES</t>
   </si>
   <si>
     <t>11913</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11913/11913_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11913/11913_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NO RECANTO DAS ORQUÍDEAS, RUA DIA</t>
   </si>
   <si>
     <t>11914</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11914/11914_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11914/11914_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NO BAIRRO SOROCABUÇU, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DO SENHOR MONTEIRO CALIXTO.</t>
   </si>
   <si>
     <t>11927</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11927/11927_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11927/11927_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 12 (DOZE) BICOS DE LUZ NO BAIRRO SOROCABUÇU, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DO SENHOR CELIO MOUTINHO BASTOS.</t>
   </si>
   <si>
     <t>11928</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11928/11928_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11928/11928_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NO BAIRRO SOROCABUÇU, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DA SENHORA FÁTIMA RAMOS SILVA</t>
   </si>
   <si>
     <t>11929</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11929/11929_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11929/11929_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 09 (NOVE) BICOS DE LUZ NA ESTRADA MUNICIPAL DO BAIRRO AREIA VERMELHA, ACESSO AO POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>11930</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11930/11930_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11930/11930_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA ESTRADA MUNICIPAL DO BAIRRO AREIA VERMELHA, EM FRENTE A RESIDÊNCIA DA SENHORA MARIA LINA DOS SANTOS</t>
   </si>
   <si>
     <t>11931</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11931/11931_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11931/11931_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE NOVOS BICOS DE LUZ BEM COMO REPARO E MANUTENÇÃO DOS JÁ EXISTENTES EM TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO RIO DE UNA DE CIMA. </t>
   </si>
   <si>
     <t>11932</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11932/11932_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11932/11932_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE NOVOS BICOS DE LUZ BEM COMO MANUTENÇÃO DOS EXISTENTES EM TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO RIO DE UNA DE BAIXO</t>
   </si>
   <si>
     <t>11933</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11933/11933_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11933/11933_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NO BAIRRO RIO DE UNA DE BAIXO, MAIS PRECISAMENTE NA ALTURA DO KM 74 DA RODOVIA BUNJIRO NAKAO, EM FRENTE AO COMERCIAL 74 E TAMBÉM EM FRENTE AO CENTRO DE LAZER XIKO KARPA.</t>
   </si>
   <si>
     <t>11936</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11936/11936_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11936/11936_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 BICOS DE LUZ NO BAIRRO RIO DE UNA DE BAIXO, MAIS PRECISAMENTE NAS TRAVESSAS BINO GONÇALVES E GLÓRIA GONÇALVES PIRES DE OLIVEIRA</t>
   </si>
   <si>
     <t>11937</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11937/11937_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11937/11937_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 BICO DE LUZ NA RUA SIMÃO LUZ DE CAMARGO, NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>11938</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11938/11938_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11938/11938_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO RIO DE UNA DE BAIXO, NO TRECHO QUE VAI DO KM 73 E 74 DA RODOVIA BUNJIRO NAKAO, PRÓXIMO AO POSTO DE COMBUSTÍVEL ATÉ O CENTRO DE LAZER XIKO KARPA.</t>
   </si>
   <si>
     <t>11939</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11939/11939_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11939/11939_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO RIO DE UNA DE BAIXO, MAIS PRECISAMENTE EM FRENTE AO CENTRO DE LAZER XIKO KARPA E EM TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO.</t>
   </si>
   <si>
     <t>11940</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11940/11940_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11940/11940_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NO BAIRRO RIO DE UNA DE BAIXO, EM FRENTE AO CAMPO DE FUTEBOL DO OLARIA.</t>
   </si>
   <si>
     <t>11941</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11941/11941_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11941/11941_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ, BEM COMO MANUTENÇÃO NOS EXISTENTES NO BAIRRO ROSARIAL</t>
   </si>
   <si>
     <t>11942</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11942/11942_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11942/11942_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO ROSARIAL, MAIS PRECISAMENTE ACOMPANHANDO TODO O CALÇAMENTO DO BAIRRO NA RUA JUCA ROLIM</t>
   </si>
   <si>
     <t>11943</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11943/11943_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11943/11943_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA RUA MIGUEL FABIANO DE GÓES, NO BAIRRO ROSARIAL, PRÓXIMO A CRECHE MUNICIPAL E EM FRENTE A RESIDÊNCIA DO SENHOR EDSON LEMES</t>
   </si>
   <si>
     <t>11944</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11944/11944_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11944/11944_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 BICO DE LUZ NA ESQUINA DA RUA GUILHERME PEREIRA NASCIMENTO, NO BAIRRO MACHADOS</t>
   </si>
   <si>
     <t>11945</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11945/11945_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11945/11945_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NO BAIRRO VARGEM DO SATO, ALTURA DO KM 13,5, PRÓXIMO AO CAMPO DE FUTEBOL E A RESIDÊNCIA DA SENHORA ANGELA APARECIDA DE MORAES.</t>
   </si>
   <si>
     <t>11946</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11946/11946_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11946/11946_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NA ESTRADA DE SERVIDÃO DO BAIRRO DOS PRESTES</t>
   </si>
   <si>
     <t>11947</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11947/11947_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11947/11947_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NA ESTRADA DE SERVIDÃO DO BAIRRO PRESTES</t>
   </si>
   <si>
     <t>11948</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11948/11948_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11948/11948_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (UM) BICO DE LUZ NO BAIRRO PRESTES, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DA SENHORA WANDERNÉIA PRESTES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>11949</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11949/11949_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11949/11949_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NO BAIRRO DOS PRESTES, MAIS PRECISAMENTE EM FRENTE AO BAR DO CAFÚ</t>
   </si>
   <si>
     <t>11950</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11950/11950_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11950/11950_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ EM TODA EXTENSÃO DA RUA MOACIR LEME DA SILVA, O BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>11951</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11951/11951_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11951/11951_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO DOS PINTOS AO VOTORANTIM.</t>
   </si>
   <si>
     <t>11952</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11952/11952_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11952/11952_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO RESIDENCIAL EUROPA COM O NOME DE: RUA MATARAZZO.</t>
   </si>
   <si>
     <t>11953</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11953/11953_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11953/11953_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA RECUPERAÇÃO DA IBN 455, RUA MATA VERDE E RUA ECOLÓGICA NO BAIRRO SOROCAMIRIM, PRÓXIMO AO FUTURO POLO INDUSTRIAL</t>
   </si>
   <si>
     <t>11954</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11954/11954_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11954/11954_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE FOSSA JUNTO A ESCOLA DO BAIRRO DOMINGUES.</t>
   </si>
   <si>
     <t>11955</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11955/11955_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11955/11955_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA NA RUA RAIMUNDO SANTIAGO, MAIS PRECISAMENTE EM FRENTE AO NÚMERO 560</t>
   </si>
   <si>
     <t>11956</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11956/11956_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11956/11956_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DE INCENTIVO AOS ATLETAS MORADORES DO MUNICÍPIO, PROVENDO DE AUXÍLIO FINANCEIRO AOS ATLETAS DE MAIOR DESTAQUE, BEM COMO CUSTEIO DE INSCRIÇÕES E O DESLOCAMENTO PARA COMPETIÇÕES.</t>
   </si>
   <si>
     <t>11957</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11957/11957_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11957/11957_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA GERAL DOS ACOSTAMENTOS, BEM COMO DAS CANALETAS DA RODOVIA JÚLIO DAL FABRO, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>11958</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11958/11958_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11958/11958_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA RUA SÃO SIMÃO, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>11959</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11959/11959_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11959/11959_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DOS BUEIROS LOCALIZADOS NA RUA MIGUEL FABIANO DE GÓES, NO BAIRRO ROSARIAL </t>
   </si>
   <si>
     <t>11960</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11960/11960_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11960/11960_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO) BICOS DE LUZ NO LOTEAMENTO DO GREGÓRIO, MAIS PRECISAMENTE PRÓXIMO A IGREJA ASSEMBLEIA DE DEUS DO PASTOS DARIO.</t>
   </si>
   <si>
     <t>11961</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11961/11961_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11961/11961_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA GERAL DA ÁREA EXTERNA DO GINÁSIO DE ESPORTES DO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>11962</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11962/11962_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11962/11962_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA GERAL E CAPINAÇÃO DO MATO EXISTENTE NO TERRENO DA ESCOLA DO BAIRRO DA VARGEM, BEM COMO A CONSTRUÇÃO DE FRENO PARA ÁGUAS PLUVIAIS EM FRENTE AO PONTO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>11963</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11963/11963_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11963/11963_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA GERAL DOS LOTES EXISTENTES NA RUA ALVES DE CAMARGO, NA ÁREA CENTRAL DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>11964</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11964/11964_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11964/11964_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DAS BOCAS-DE-LOBO LOCALIZADAS NA RUA PEDRO BIFANO, NO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU</t>
   </si>
   <si>
     <t>11965</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11965/11965_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11965/11965_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA E COLOCAÇÃO DE CANALETAS EM FRENTE A ESCOLA ESTADUAL DO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>11966</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11966/11966_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11966/11966_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA E COLOCAÇÃO DE CANALETAS EM FRENTE A ESCOLA ESTADUAL DO BAIRRO VARGEM DO SALTO</t>
   </si>
   <si>
     <t>11967</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11967/11967_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11967/11967_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A ATUALIZAÇÃO DE NUMERAÇÃO DAS RESIDÊNCIAS E ESTABELECIMENTOS COMERCIAIS LOCALIZADOS NO BAIRRO RESSACA, BEM COMO A COLOCAÇÃO DE PLACAS INDICATIVAS DOS NOMES DAS RUAS</t>
   </si>
   <si>
     <t>11968</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11968/11968_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11968/11968_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONCLUSÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA ALEMANHA, NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>11969</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11969/11969_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11969/11969_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE CASCALHAMENTO NO BAIRRO PIAÍ, MAIS PRECISAMENTE ENTRE O AÇOUGUE E O BAR DO MIGUELZINHO.</t>
   </si>
   <si>
     <t>11970</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11970/11970_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11970/11970_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UM POÇO ARTESIANO PARA ABASTECIMENTO DE ÁGUA NA COMUNIDADE SÃO BENEDITO NO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>12010</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12010/12010_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12010/12010_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM POÇO ARTESIANO PARA ABASTECIMENTO DE ÁGUA NO BAIRRO RIO DE UNA</t>
   </si>
   <si>
     <t>12011</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12011/12011_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12011/12011_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UM POÇO ARTESIANO NO BAIRRO RIO DE UNA</t>
   </si>
   <si>
     <t>12012</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12012/12012_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12012/12012_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM POÇO ARTESIANO NO BAIRRO RIO DE UNA, MAIS PRECISAMENTE NO LOTEAMENTO PRÓXIMO A PAINEIRA.</t>
   </si>
   <si>
     <t>12013</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12013/12013_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12013/12013_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA IMPLANTAÇÃO DE POSTO DA GUARDA CIVIL MUNICIPAL 24 HORAS NOS BAIRROS: PIAÍ, VERAVA, GABRIEL, CARMO MESSIAS, PARURU, COLÉGIO, VARGEM E RESSACA.</t>
   </si>
   <si>
     <t>12014</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12014/12014_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12014/12014_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECUPERAÇÃO DA CABECEIRA DA PONTE DE ACESSO AO BAIRRO PURÍS.</t>
   </si>
   <si>
     <t>12015</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12015/12015_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12015/12015_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 09 (NOVE) BICOS DE LUZ NO RECANTO BELA VISTA, NO BAIRRO VERAVA, SENDO 03 NA RUA 1, 03 NA RUA 02 E 04 NA RUA 03.</t>
   </si>
   <si>
     <t>12016</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12016/12016_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12016/12016_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA PONTE QUE LIGA O BAIRRO MURUNDU AO BAIRRO LAGEADO, MAIS PRECISAMENTE PRÓXIMO A RESIDÊNCIA DO SENHOR SIMÃO RIBEIRO.</t>
   </si>
   <si>
     <t>12017</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12017/12017_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12017/12017_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO O PREFEITO MUNICIPAL, SOLICITANDO REFORMA GERAL DO ABRIGO DE ÔNIBUS LOCALIZADO NA ESTRADA DE ACESSO AO BAIRRO PURIS.</t>
   </si>
   <si>
     <t>12018</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12018/12018_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12018/12018_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DE TODOS OS ABRIGOS DE ÔNIBUS EXISTENTES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>12019</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12019/12019_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12019/12019_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DA CRECHE MUNICIPAL DO BAIRRO MANOEL CLEMENTE.</t>
   </si>
   <si>
     <t>12020</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12020/12020_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12020/12020_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DO VESTIÁRIO E ALAMBRADO DO CAMPO DE FUTEBOL DO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>12021</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12021/12021_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12021/12021_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS NO BAIRRO POMAR YURI: RECUPERAÇÃO DA ESTRADA PAVIMENTADA; TAPA-BURACOS OU RECAPEAMENTO; LIMPEZA DAS LATERAIS, PRINCIPALMENTE PRÓXIMO AO CONDOMÍNIO QUINTAS (EMPREENDIMENTO CENTRAL PARK).</t>
   </si>
   <si>
     <t>12022</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12022/12022_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12022/12022_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DO SHIMIZU</t>
   </si>
   <si>
     <t>12023</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12023/12023_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12023/12023_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO ALVES ATÉ A FIBRA, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>12024</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12024/12024_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12024/12024_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO BORBA</t>
   </si>
   <si>
     <t>12025</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12025/12025_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12025/12025_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODA A EXTENSÃO DA AVENIDA GRILOS, LIGAÇÃO ENTRE O BAIRRO CARMO MESSIAS E BAIRRO DOS GRILOS.</t>
   </si>
   <si>
     <t>12026</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12026/12026_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12026/12026_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL JOSÉ PIRES FILHO, ESTRADA QUE LIGA O BAIRRO CARMO MESSIAS AO BAIRRO DOS MENDES (DIVISA COM O MUNICÍPIO DE COTIA).</t>
   </si>
   <si>
     <t>12027</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12027/12027_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12027/12027_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODA EXTENSÃO DA ESTRADA SANTA LUZIA, LIGAÇÃO ENTRE O BAIRRO CARMO MESSIAS E O BAIRRO DOS RIBEIROS</t>
   </si>
   <si>
     <t>12042</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12042/12042_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12042/12042_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO COLÉGIO AO BAIRRO PARURU, ATÉ A DIVISA COM O MUNICÍPIO DE IBIÚNA, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>12043</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12043/12043_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12043/12043_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO COLÉGIO A COMUNIDADE DE SÃO BENEDITO, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>12044</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12044/12044_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12044/12044_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DA PAINEIRA, MAIS PRECISAMENTE NO TRECHO QUE VAI DO SÍTIO SABIÁ, DE PROPRIEDADE DO SENHOR SHIGUERO, E VAI ATÉ A PROPRIEDADE DO SENHOR AMADEU, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO DO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>12045</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12045/12045_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12045/12045_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DO SHIMIZU.</t>
   </si>
   <si>
     <t>12046</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12046/12046_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12046/12046_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO DIAS AO BAIRRO CRUZ AZUL E COLEGINHO, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>12047</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12047/12047_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12047/12047_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO GABRIEL AO BAIRRO VERAVINHA, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO. </t>
   </si>
   <si>
     <t>12048</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12048/12048_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12048/12048_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA A ÁREA CENTRAL DO BAIRRO DOS GRILOS ATÉ A PROPRIEDADE DA FAMÍLIA ARO.</t>
   </si>
   <si>
     <t>12049</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12049/12049_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12049/12049_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO ITAGUAPEVA AO BAIRRO MURUNDU, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO. </t>
   </si>
   <si>
     <t>12050</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12050/12050_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12050/12050_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO ITAGUAPEVA ATÉ A BASE, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>12051</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12051/12051_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12051/12051_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO LAGEADINHO AO BAIRRO MORRO GRANDE, PASSANDO PELO BAIRRO BASTIÃO, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>12052</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12052/12052_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12052/12052_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO LAGEADO AO BAIRRO MURUNDU, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>12053</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12053/12053_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12053/12053_texto_integral.pdf</t>
   </si>
   <si>
     <t>12054</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12054/12054_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12054/12054_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO E CONSTRUÇÃO DE LINHA DE TUBOS NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PAES</t>
   </si>
   <si>
     <t>12055</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12055/12055_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12055/12055_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO PAINEIRA AO BAIRRO GODINHOS, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>12056</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12056/12056_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12056/12056_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO PAIOL GRANDE AO BAIRRO BOAVA, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>12057</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12057/12057_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12057/12057_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA ENVIO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DE UMA TRAVESSA LOCALIZADA À RUA BENEDITA MARIA DA CONCEIÇÃO, EXISTENTE NO BAIRRO REGI COMO O NOME DE TRAVESSA ELVIRA PEREIRA MENDES.</t>
   </si>
   <si>
     <t>12058</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12058/12058_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12058/12058_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES EM FRENTE AO CORETO DA AVENIDA SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>12059</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12059/12059_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12059/12059_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIA PARA PINTURA DA FAIXA DE TRAVESSIA DE PEDESTRES EM FRENTE A CPFL</t>
   </si>
   <si>
     <t>12060</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12060/12060_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12060/12060_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DA DELEGACIA DE POLÍCIA EM DEFESA DA MULHER EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>12061</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12061/12061_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12061/12061_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DENOMINAÇÃO DE UMA RUA EXISTENTE NO BAIRRO CUPIM, APÓS O CONDOMÍNIO 07 LAGOS, COM O NOME DE RUA ROSALINA MARIA DA SILVA</t>
   </si>
   <si>
     <t>12062</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12062/12062_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12062/12062_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 03 (TRÊS) PONTOS DE ÔNIBUS NO BAIRRO SOROCAMIRIM, MAIS PRECISAMENTE 1 NO KM 55,5, OUTRO VINDO SENTIDO SÃO PAULO NA ALTURA DO KM 55,3 E UM NA ALTURA DO KM 63 DA RODOVIA BUNJIRO NAKAO, ALTURA DO BAIRRO DOS PINTO</t>
   </si>
   <si>
     <t>12063</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12063/12063_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12063/12063_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UM BICO DE LUZ NO BAIRRO VERAVA, ESTRADA DOS RIBEIROS, MAIS PRECISAMENTE EM FRENTE AO BAR DO SENHOR BATISTA</t>
   </si>
   <si>
     <t>12064</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12064/12064_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12064/12064_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO) BICOS DE LUZ NO BAIRRO SOROCAMIRIM, MAIS PRECISAMENTE NA ESTRADA FAZENDA VELHA.</t>
   </si>
   <si>
     <t>12065</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12065/12065_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12065/12065_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 06 (SEIS) BICOS DE LUZ NA RUA JOSÉ PIRES DE ALMEIDA, 04 (QUATRO) NA AVENIDA BARRA E 12 (DOZE) NA RUA MATO GROSSO NO BAIRRO CARMO MESSIAS</t>
   </si>
   <si>
     <t>12066</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12066/12066_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12066/12066_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA COLOCAÇÃO DE UMA AMBULÂNCIA PARA TRANSPORTE DE PACIENTES JUNTO AO POSTO DE SAÚDE DO BAIRRO CARMO MESSIAS E DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12067</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12067/12067_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12067/12067_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA RUA LAGEADINHO, NO CONJUNTO HABITACIONAL SANTA LÚCIA.</t>
   </si>
   <si>
     <t>12068</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12068/12068_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12068/12068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA ALTURA DO KM 5 DA ESTRADA VICINAL ERNESTO PIRES DE OLIVEIRA (VERAVA), NO BAIRRO DOS COELHOS.</t>
   </si>
   <si>
     <t>12069</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12069/12069_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12069/12069_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA PONTE DE MADEIRA NA ESTRADA DOS ARFAIS.</t>
   </si>
   <si>
     <t>12070</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12070/12070_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12070/12070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DA ESCOLA DO BAIRRO DOS DOMINGUES</t>
   </si>
   <si>
     <t>12072</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12072/12072_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12072/12072_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA BURACOS NA RUA JOÃO MATIUSSO, ACESSO NA ALTURA DO KM 60 DA RODOVIA BUNJIRO NAKAO</t>
   </si>
   <si>
     <t>12073</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>Odir Bastos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12073/12073_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12073/12073_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE TRÊS BICOS DE LUZ NA RUA DARIO PEDROSO, SENDO DOIS PRÓXIMOS AO MERCADO FONTÃO, E UM NO POSTE C1167, NO BAIRRO COLÉGIO</t>
   </si>
   <si>
     <t>12074</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12074/12074_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12074/12074_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 08 (OITO) BICOS DE LUZ NA RUA DARIO PEDROSO PRÓXIMO AO MERCADO FONTÃO; 07 (SETE) BICOS NA ESTRADA MUNICIPAL TAKASHI KAWAKAMI, PRÓXIMO AO MERCADINHO BASTOS; E 03 (TRÊS) NA ESTRADA MUNICIPAL VIRGÍLIO FIRMONO DE ALMEIDA, ENTRE O TRANSFORMADOR T3018 E T3021, TODOS NO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>12075</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12075/12075_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12075/12075_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA TRAVESSA PLATINA, NO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>12076</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12076/12076_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12076/12076_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA TRAVESSA BRAZ VIEIRA DE GÓIS, NO BAIRRO PIAÍ</t>
   </si>
   <si>
     <t>12077</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12077/12077_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12077/12077_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA IZALTINA VIEIRA RUIVO, NO BAIRRO PIAÍ</t>
   </si>
   <si>
     <t>12078</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12078/12078_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12078/12078_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA MARCÍLIO ALVES DOMINGUES, NO BAIRRO PIAÍ</t>
   </si>
   <si>
     <t>12079</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12079/12079_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12079/12079_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA MARCÍLIO PAULO DOMINGUES, NO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>12080</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12080/12080_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12080/12080_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA NESTOR PINTO ALVES, NO BAIRRO PIAÍ</t>
   </si>
   <si>
     <t>12081</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12081/12081_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12081/12081_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ATENÇÃO PARA A CRECHE DO BAIRRO DOS GATOS.</t>
   </si>
   <si>
     <t>12082</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12082/12082_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12082/12082_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ATENÇÃO PARA A RUA MADRI, NO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>12083</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12083/12083_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12083/12083_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ATENÇÃO PARA A ESTRADA MANOEL CLEMENTE.</t>
   </si>
   <si>
     <t>12084</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12084/12084_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12084/12084_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO NA ESCOLA DO SALTO, PRÓXIMO AO BAIRRO SAMANO.</t>
   </si>
   <si>
     <t>12085</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12085/12085_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12085/12085_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA SÃO CRISPIM, NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>12086</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12086/12086_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12086/12086_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO VARGEM DO SALTO, MAIS PRECISAMENTE NA RUA PRÓXIMO A UBS DA VARGEM ATÉ A PRÓXIMA ENTRADA DO LADO ESQUERDO.</t>
   </si>
   <si>
     <t>12087</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12087/12087_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12087/12087_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE CASCALHAMENTO NA ESTRADA DO BAIRRO DOS PAES</t>
   </si>
   <si>
     <t>12088</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>Carlinhos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12088/12088_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12088/12088_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DAS LUMINÁRIAS DO LOTEAMENTO SÍTIO LAGOS, NO BAIRRO RESSACA</t>
   </si>
   <si>
     <t>12135</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12135/12135_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12135/12135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA ANDORINHAS, NO BAIRRO FIGUEIRA.</t>
   </si>
   <si>
     <t>12136</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12136/12136_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12136/12136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA ANTÔNIO SOARES CHOCA E NA RUA FRANCISCO VIEIRA (ESTRADA DO PORTO( NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>12137</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12137/12137_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12137/12137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS QUANTO AO ESGOTO À CÉU ABERTO NA RUA LEQUE Nº 31, NO BAIRRO VOTORANTIM (RUA DA IGREJA), ACESO NA ALTURA DO KM 61,5 DA RODOVIA BUNJIRO NAKAO</t>
   </si>
   <si>
     <t>12138</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12138/12138_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12138/12138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REGULAMENTAÇÃO DO SERVIÇO DE INFORMAÇÃO AO CIDADÃO - SIC, VISANDO PROMOVER A LEGALIDADE DO QUE ESTA DISPOSTO NA LEI FEDERAL Nº 12.527, DE 18 DE NOVEMBRO DE 2011.</t>
   </si>
   <si>
     <t>12139</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12139/12139_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12139/12139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM A CPFL DETERMINE A PODA DAS ÁRVORES PRÓXIMAS A REDE ELÉTRICA NO MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>12140</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12140/12140_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12140/12140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE A DENOMINAÇÃO DE RUA EXISTENTE NO BAIRRO JARDIM JEMIMA COMO O NOME DE RUA ALZIRA VIEIRA GONÇALVES.</t>
   </si>
   <si>
     <t>12141</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12141/12141_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12141/12141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO E PROJETO DE LEI DISPONDO SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO DO GABRIEL COM O NOME DE TRAVESSA JOAQUIM PEDRASSOLLI.</t>
   </si>
   <si>
     <t>12142</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12142/12142_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12142/12142_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE TRÊS LOMBADAS E SINALIZAÇÃO, SENDO UMA NA RUA DR. GABRIEL MONTEIRO DA SILVA, EM FRENTE A BORRACHARIA DO LAUDO, Nº 482; UMA NA ALTURA DO Nº 587, EM FRENTE AO RESTAURANTE MANÁ, E UMA NA ALTURA DO NÚMERO 746, EM FRENTE AO BAR DO CARLINHOS.</t>
   </si>
   <si>
     <t>12143</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12143/12143_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12143/12143_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE RAMPA DE ACESSIBILIDADE NAS ENTRADAS QUE DÃO ACESSO AOS CEMITÉRIOS DO MUNICÍPIO (CEMITÉRIO DA SAUDADE E CEMITÉRIO DA PAZ).</t>
   </si>
   <si>
     <t>12144</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12144/12144_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12144/12144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE DUAS LOMBADAS E SINALIZAÇÃO, NA RUA CEL. SALVADOR ROLIM DE FREITAS, BEM COMO NO CRUZAMENTO SITUADO ATRAS DA FARMÁCIA SÃO DIMAS.</t>
   </si>
   <si>
     <t>12145</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12145/12145_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12145/12145_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DE BOCA DE LOBO E TUBULAÇÃO DA RUA JOAQUIM GABRIEL SOARES, NO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>12146</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12146/12146_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12146/12146_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA TRAVESSA IRACEMA PEDROSO RIBEIRO, NO BAIRRO RIO DE UNA DE BAIXO, BEM COMO ESTUDOS PARA PAVIMENTAÇÃO ASFÁLTICA DO REFERIDO TRECHO.</t>
   </si>
   <si>
     <t>12147</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12147/12147_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12147/12147_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RETIRADA DE UMA ÁRVORE NA ALTURA DO NÚMERO 113 DA ALAMEDA AZALEIA, NO CONDOMÍNIO GRANJA NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>12148</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12148/12148_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12148/12148_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DE UMA TERRENO AO LADO DO LABORATÓRIO TECNOLIM NA RUA JOSÉ CIPRIANO DE FREITAS, Nº 61, PRÓXIMO AO CENTRO OLÍMPICO.</t>
   </si>
   <si>
     <t>12149</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12149/12149_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12149/12149_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA ANDORINHAS, PRÓXIMO A E.M ANTÔNIO COELHO RAMALHO, NO BAIRRO FIGUEIRA, BEM COMO NA RUA BEM -TE-VI.</t>
   </si>
   <si>
     <t>12150</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12150/12150_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12150/12150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSERTO DE PLACA DE INDICAÇÃO TURÍSTICA E BAIRROS SITUADA NO FINAL DA AVENIDA SÃO SEBASTIÃO, PRÓXIMO AO CORETO.</t>
   </si>
   <si>
     <t>12151</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12151/12151_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12151/12151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE DUAS LOMBADAS NA RODOVIA JÚLIO DAL FABRO, SENDO UMA NA TRAVESSA DAS ABELHASE UMA EM FRENTE A IRGEJA ASSEMBLEIA DE DEUS DO BAIRRO ORQUÍDEAS, BEM COMO UMA EM FRENTE AO DEPÓSITO DE MATERIAL DE CONSTRUÇÃO ZELMA NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>12152</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12152/12152_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12152/12152_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA ADULCINDO VIEIRA MORAES, NO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>12153</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12153/12153_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12153/12153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSERTO DO POSTO NO ALTURA DO NÚMERO 1540 DA ESTRADA DE SERVIDÃO UM, NO BAIRRO COELHOS</t>
   </si>
   <si>
     <t>12154</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12154/12154_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12154/12154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA VITÓRIA NO BAIRRO RESIDENCIAL EUROPA, BEM COMO ESTUDOS PARA PAVIMENTAÇÃO ASFÁLTICA DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>12155</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12155/12155_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12155/12155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE A DENOMINAÇÃO DE UMA RUA LOCALIZADA NA ALTURA DO KM 18 DA ESTRADA VICINAL PRESIDENTE TANCREDO DE ALMEIDA NEVES, COMO RUA JOSÉ ANTÔNIO DE MELO</t>
   </si>
   <si>
     <t>12156</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12156/12156_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12156/12156_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA MIGUEL FABIANO DE GÓES NO BAIRRO ROSARIAL, MAIS PRECISAMENTE EM FRENTE AO ZÉ PERNAMBUCO.</t>
   </si>
   <si>
     <t>12157</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12157/12157_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12157/12157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO GATOS.</t>
   </si>
   <si>
     <t>12158</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12158/12158_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12158/12158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA ABRIGO DE PASSAGEIROS DE TRANSPORTE PÚBLICO EM FRENTE A EMPRESA BIOVET.</t>
   </si>
   <si>
     <t>12159</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12159/12159_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12159/12159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS DE TRANSPORTE PÚBLICO EM FRENTE A EMPRESA BIOVET.</t>
   </si>
   <si>
     <t>12160</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12160/12160_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12160/12160_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA NA RUA SÉRGIO BRAGADO, NO BAIRRO CURRAL.</t>
   </si>
   <si>
     <t>12161</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12161/12161_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12161/12161_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA ADESÃO A CONVÊNIO VISANDO CONCEDER BOLSAS DE ESTUDOS AOS ESTUDANTES DO ENSINO SUPERIOR DO MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>12332</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12332/12332_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12332/12332_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO LIMPEZA DE RUAS DO DISTRITO PARURU.</t>
   </si>
   <si>
     <t>12333</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12333/12333_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12333/12333_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE UMA SEGUNDA LINHA DE TUBOS NA PONTE DO ZÉ MENDES, NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>12334</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12334/12334_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12334/12334_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE QUEBRA-MOLAS (LOMBADA) NA RUA EMÍLIO ANTÔNIO DA SILVA E RUA DOS PEREIRAS, NO DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>12335</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12335/12335_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12335/12335_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA BURACOS, LIMPEZA DE ACOSTAMENTOS E GUIAS NA RUA DOM PEDRO II, NO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>12336</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12336/12336_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12336/12336_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DE LÂMPADAS DOS POSTES DE ILUMINAÇÃO PÚBLICA NA TRAVESSA CERQUEIRA CÉSAR, RUA ZICO SOARES, PRÓXIMO AO DESPACHANTE EM FRENTE A IGREJA I DA GRAÇA E AVENIDA JOÃO BENEDICTO DE MELLO JÚNIOR, EM FRENTE AO ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>12357</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12357/12357_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12357/12357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE IMPLANTAR, NO PERÍMETRO URBANO DO MUNICÍPIO DE IBIÚNA, 2 (DOIS) PONTOS DE ESTACIONAMENTO PARA TÁXI EXCLUSIVOS PARA VEÍCULOS ESPECIAIS ADAPTADOS PARA TRANSPORTE DE DEFICIENTES FÍSICOS, PESSOAS COM NECESSIDADES ESPECIAIS OU MOBILIDADE REDUZIDA.</t>
   </si>
   <si>
     <t>12358</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12358/12358_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12358/12358_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DENOMINAÇÃO DE RUA NO BAIRRO CAMPO VERDE, PRÓXIMO AO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>12359</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12359/12359_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12359/12359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DENOMINAÇÃO DE RUA NO BAIRRO CAMPO VERDE, PRÓXIMO AO CAMPO DE FUTEBOL COMO RUA ULYSSES CIPRIANO DE FREITAS.</t>
   </si>
   <si>
     <t>12361</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12361/12361_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12361/12361_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA MONTAGEM DE COLETOR DE ÓLEO DE COZINHA VISANDO A COLETA SELETIVA DO ÓLEO. </t>
   </si>
   <si>
     <t>12362</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12362/12362_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12362/12362_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ PARA ILUMINAÇÃO PÚBLICA NA REDE EXISTENTE NO BAIRRO CAMPO VERDE, MAIS PRECISAMENTE NA UNIDADE CONSUMIDORA Nº 24866001.</t>
   </si>
   <si>
     <t>12356</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12356/12356_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12356/12356_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE DENOMINAÇÃO DE RUA NO BAIRRO FEITAL, COMO RUA MARIA LEITE DE OLIVEIRA.</t>
   </si>
   <si>
     <t>12363</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12363/12363_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12363/12363_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE DENOMINAÇÃO DE UMA RUA QUE TEM INÍCIO NA RUA ADÃO GONÇALVES, NO BAIRRO RIO DE UNA DE BAIXO, COM O NOME DE RUA SALVADOR XAVIER DE OLIVEIRA.</t>
   </si>
   <si>
     <t>12364</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12364/12364_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12364/12364_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA SÉRGIO BRAGADO, NO BAIRRO CURRAL. </t>
   </si>
   <si>
     <t>12365</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12365/12365_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12365/12365_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA IMPLANTAÇÃO DE REDE DE ILUMINAÇÃO PÚBLICA EM TODA EXTENSÃO DA RUA YOSHIJIRO MURAMATSU, ATRAS DO BANCO BRADESCO. </t>
   </si>
   <si>
     <t>12367</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12367/12367_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12367/12367_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DENOMINAÇÃO DE RUA VISANDO HOMENAGEAR A SENHORA ANNA MARIA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>12368</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12368/12368_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12368/12368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MELHORIAS NA RODOVIA PRESIDENTE TANCREDO DE ALMEIDA NEVES, COM SERVIÇOS DE: LIMPEZA DO ACOSTAMENTO; PINTURAS DAS FAIXAS DE SINALIZAÇÃO; INSTALAÇÃO DE PLACAS INDICATIVAS; SERVIÇOS DE TAPA-BURACOS EM PONTOS ESPECÍFICOS; E TUDO QUE SE ACHAR NECESSÁRIOS PARA MELHORIA DA VIA.</t>
   </si>
   <si>
     <t>12370</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12370/12370_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12370/12370_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DE RUA LOCALIZADA EM NOSSO MUNICÍPIO COM O NOME DE RUA JOSÉ LOPES DA SILVA, COM INÍCIO NA RUA LURDES NUNES E TÉRMINO NA RUA MARIA DE LURDES.</t>
   </si>
   <si>
     <t>12371</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12371/12371_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12371/12371_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DENOMINAÇÃO DE RUA NO BAIRRO CAMPO VERDE COM O NOME DE RUA ZULMIRA DE MORAES ROLIM.</t>
   </si>
   <si>
     <t>12372</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12372/12372_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12372/12372_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NO BAIRRO SAMANO, FINAL DO ASFALTO, MAIS PRECISAMENTE PRÓXIMO AO TRANSFORMADOR T.1424.</t>
   </si>
   <si>
     <t>12373</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12373/12373_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12373/12373_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA, TUBULAÇÃO E SISTEMA DE ESGOTO NO BAIRRO SOROCAMIRIM, MAIS PRECISAMENTE NO KM 55,5.</t>
   </si>
   <si>
     <t>12374</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12374/12374_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12374/12374_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NO BAIRRO ITAGUAPEVA, MAIS PRECISAMENTE PRÓXIMO AO TRANSFORMADOR T 1419 E RESIDÊNCIA DO SR. GUSTÃO ARANHA. </t>
   </si>
   <si>
     <t>12375</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12375/12375_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12375/12375_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO) BICOS DE LUZ NA RODOVIA JULIO DAL FABBRO, KM 17, BAIRRO SALTINHO, EM FRENTE AO BAR DO WELINTON C. MEDELO, ATÉ O ZÉ CORDEIRO, BEM COMO 02 (DOIS) BICOS DE LUZ NA ESTRADA DO FUMIAKI.</t>
   </si>
   <si>
     <t>12376</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12376/12376_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12376/12376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NO BAIRRO COLEGINHO, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DO SENHOR BARDÃO.</t>
   </si>
   <si>
     <t>12378</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12378/12378_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12378/12378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NO BAIRRO SÃO SEBASTIÃO, MAIS PRECISAMENTE NA ESTRADA SENTIDO CASSETARI, PRÓXIMO AO TANQUE DO ZÉ LUIZ.</t>
   </si>
   <si>
     <t>12379</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12379/12379_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12379/12379_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO, BEM COMO TAPA-BURACOS E LIMPEZA DE VALETAS E LATERAIS NA RUA DOM PEDRO II, NO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>12380</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12380/12380_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12380/12380_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DE LÂMPADAS NO CALÇADÃO CERQUEIRA CÉSAR, NO CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>12381</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12381/12381_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12381/12381_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS E SUBSTITUIÇÃO DE LÂMPADAS ATRAS DAS LOJAS DIANA, BEM COMO A CONSTRUÇÃO DE UMA LOMBADA EM FRENTE AO COLÉGIO DOM BOSCO, TODOS NA RUA CORONEL SALVADOR ROLIM DE FREITAS.</t>
   </si>
   <si>
     <t>12382</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12382/12382_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12382/12382_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE ILUMINAÇÃO NA ESTRADA MUNICIPAL AREIA VERMELHA, Nº 6530, EM FRENTE A CHÁCARA 2 IRMÃO.</t>
   </si>
   <si>
     <t>12383</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12383/12383_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12383/12383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE ILUMINAÇÃO PÚBLICA NO BIRRO CUPIM, MAIS PRECISAMENTE PRÓXIMO AO LAÉRCIO SHIGUEMOTO.</t>
   </si>
   <si>
     <t>12384</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12384/12384_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12384/12384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NO BAIRRO DOS BORBAS, MAIS PRECISAMENTE EM FRENTE AO TRANSFORMADOR T 1304</t>
   </si>
   <si>
     <t>12385</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12385/12385_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12385/12385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE QUATRO BICOS DE LUZ NO BAIRRO CUPIM, PRÓXIMO AO 07 LAGOS.</t>
   </si>
   <si>
     <t>12386</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12386/12386_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12386/12386_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 1 (UM) BICO DE LUZ NO BAIRRO CURRAL, NA RUA RIACHUELO, ATRAS DO CONDOMÍNIO COLINAS DE IBIÚNA.</t>
   </si>
   <si>
     <t>12387</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12387/12387_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12387/12387_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02(DOIS) BICOS DE LUZ NO BAIRRO CUPIM DE CIMA, PRÓXIMO A IGREJA ASSEMBLEIA DE DEUS, E 01 (UM) BICO DE LUZ PRÓXIMO A RESIDÊNCIA DO SR. AGENOR CAETANO. </t>
   </si>
   <si>
     <t>12388</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12388/12388_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12388/12388_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO PAIOL PEQUENO, MAIS PRECISAMENTE NA RUA UM.</t>
   </si>
   <si>
     <t>12389</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12389/12389_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12389/12389_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RODOVIA JÚLIO DAL FABBRO, EM TODA SUA EXTENSÃO, BEM COMO A CONSTRUÇÃO DE 03 (TRÊS) LOMBADAS ONDE JÁ SE ENCONTRAM AS PLACAS DE SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>12390</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12390/12390_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12390/12390_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NO BAIRRO DOS PAULOS, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DO SENHOR PAULINO PAULO.</t>
   </si>
   <si>
     <t>12413</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12413/12413_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12413/12413_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE 04 (QUATRO) BICOS DE LUZ NA RUA ANTÔNIO GUIMARÃES, Nº 277, NO BAIRRO RESSACA. </t>
   </si>
   <si>
     <t>12428</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12428/12428_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12428/12428_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RETIRADA DE UM POSTE LOCALIZADO NO MEIO DA AVENIDA CAPITÃO MANOEL DE OLIVEIRA CARVALHO, PRÓXIMO AO SUPERMERCADO SÃO ROQUE;</t>
   </si>
   <si>
     <t>12429</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12429/12429_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12429/12429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS URGENTES PARA A LIMPEZA NO KM 79,5 DA RODOVIA BUNJIR NAKAO E CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS E ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>12430</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12430/12430_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12430/12430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA LIMPEZA E MANUTENÇÃO DE UM BUEIRO LOCALIZADO NA ESQUINA DA RUA CORONEL SALVADOR ROLIM DE FREITAS, Nº 245.</t>
   </si>
   <si>
     <t>12431</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12431/12431_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12431/12431_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO) BICOS DE LUZ NO BAIRRO RIO DE UNA DE CIMA, MAIS PRECISAMENTE PRÓXIMO AO DEPÓSITO ZÉ LUIZ.</t>
   </si>
   <si>
     <t>12432</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12432/12432_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12432/12432_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NO BAIRRO COLÉGIO, MAIS PRECISAMENTE PRÓXIMO A OFICINA DO DITO COLÉGIO.</t>
   </si>
   <si>
     <t>12433</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12433/12433_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12433/12433_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NO BAIRRO COLÉGIO, MAIS PRECISAMENTE PRÓXIMO AO TRANSFORMADOR T.3041.</t>
   </si>
   <si>
     <t>12434</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12434/12434_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12434/12434_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LOMBADAS/REDUTORES DE VELOCIDADE NA RUA MAURÍCIO BARBOSA TAVARES ELIAS, PRÓXIMO AO NÚMERO 416, OU ESTUDO PARA INVERSÃO DA MÃO DE DIREÇÃO.</t>
   </si>
   <si>
     <t>12435</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12435/12435_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12435/12435_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DENOMINAÇÃO DA ESCOLA DO BAIRRO DOS PAULOS VISANDO HOMENAGEAR A FAMÍLIA DO SENHOR BATISTA ANTÔNIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>12436</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12436/12436_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12436/12436_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LUMINÁRIAS DO LOTEAMENTO RINCÃO, NO BAIRRO OLINTO.</t>
   </si>
   <si>
     <t>12437</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12437/12437_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12437/12437_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA ALÉM DO SOL, VILA PALMARES, NO BAIRRO RECREIO.</t>
   </si>
   <si>
     <t>12438</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12438/12438_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12438/12438_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA ALTURA DO KM 1 DA RODOVIA JÚLIO DAL FABBRO, EM FRENTE A IGREJA ASSEMBLEIA DE DEUS) NO BAIRRO RECANTO DAS HORTÊNSIAS.</t>
   </si>
   <si>
     <t>12439</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12439/12439_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12439/12439_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA RUA JOÃO MATIUSSO, NO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>12440</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12440/12440_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12440/12440_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SINALIZAÇÃO COMPLETA DE TODAS AS LOMBADAS EXISTENTES AO LONGO DA RDOVIA JÚLIO DAL FABBRO. </t>
   </si>
   <si>
     <t>12441</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12441/12441_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12441/12441_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE A PREFEITURA MUNICIPAL REPASSE O VALOR INTEGRA DO AUXÍLIO TRANSPORTE AOS ESTUDANTES UNIVERSITÁRIOS.</t>
   </si>
   <si>
     <t>12442</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12442/12442_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12442/12442_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DE UMA RUA NO BAIRRO PAIOL GRANDE (RUA MARIA ARCANJA DA SILVA).</t>
   </si>
   <si>
     <t>12443</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12443/12443_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12443/12443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA E MANUTENÇÃO DE TODAS AS CALÇADAS DA CIDADE.</t>
   </si>
   <si>
     <t>12444</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12444/12444_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12444/12444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA E MANUTENÇÃO DAS LUMINÁRIAS DA RUA JOÃO BENEDICTO DE MELLO JÚNIOR, PRÓXIMO AO ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>12445</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12445/12445_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12445/12445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA E MANUTENÇÃO DO CÓRREGO DA RUA JOÃO BENEDICTO DE MELLO JÚNIOR, RUA DO CORREIO.</t>
   </si>
   <si>
     <t>12446</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12446/12446_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12446/12446_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DAS LUMINÁRIAS DE TODA A CIDADE, INDEPENDENTE SE VAI SER TROCADOS O CALÇAMENTO OU NÃO.</t>
   </si>
   <si>
     <t>12447</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12447/12447_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12447/12447_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TROCA E MANUTENÇÃO DAS LUMINÁRIAS DA TRAVESSA CERQUEIRA CÉSAR.</t>
   </si>
   <si>
     <t>12448</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12448/12448_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12448/12448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UM BICO DE LUZ NO BAIRRO RIO DE UNA DE CIMA, PRÓXIMO A PEDRA.</t>
   </si>
   <si>
     <t>12449</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12449/12449_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12449/12449_texto_integral.pdf</t>
   </si>
   <si>
     <t>12450</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12450/12450_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12450/12450_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO RIO DE UNA DE BAIXO, ACESSO PELA RODOVIA BUNJIRO NAKAO, ENTRE OS KM 73 E 74, DESDE O POSTO DE COMBUSTÍVEL NOVA IBIÚNA ATÉ O CENTRO DE LAZER XIKO KARPA.</t>
   </si>
   <si>
     <t>12451</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12451/12451_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12451/12451_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LOMBADAS NA TRAVESSA MORAES, VILA PITICO, EM FRENTE AO MERCADO E PADARIA SOUZA.</t>
   </si>
   <si>
     <t>12452</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12452/12452_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12452/12452_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA E ALARGAMENTO DO ACOSTAMENTO EM FRENTE AO COMÉRCIO AGROGODINHO, SENTIDO PIEDADE - IBIÚNA, NO BAIRRO VILA CAMARGO.</t>
   </si>
   <si>
     <t>12461</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12461/12461_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12461/12461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DENOMINAÇÃO DE UMA RUA LOCALIZADA NA ALTURA DO KM 87,8 DA RODOVIA BUNJIRO NAKAO, NO BAIRRO PARURU, COM O NOME DE: RUA NESTOR AUGUSTO PEREIRA.</t>
   </si>
   <si>
     <t>12462</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12462/12462_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12462/12462_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 03 (TRÊS) LOMBADAS NA ESTRADA MUNICIPAL DO BAIRRO COLÉGIO, SENDO UMA NA GUARITA DA GUARDA MUNICIPAL, ANTES DA IGREJA CATÓLICA, E EM FRENTE A ESCOLA MUNICIPAL "RAIMUNDO VIEIRA BASTOS".</t>
   </si>
   <si>
     <t>12463</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12463/12463_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12463/12463_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE A DENOMINAÇÃO DA TRAVESSA QUE TEM INÍCIO NA RUA TERUO KONISHI, NO BAIRRO CUPIM, COM O NOME DE "TRAVESSA GABRIEL VIEIRA".</t>
   </si>
   <si>
     <t>12464</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12464/12464_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12464/12464_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE COLETA DE LIXO NO BAIRRO RESSACA, MAIS PRECISAMENTE NA RUA CEARÁ, CONHECIDA COMO ESTRADA DO VELEIROS. </t>
   </si>
   <si>
     <t>12480</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12480/12480_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12480/12480_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE COLETA DE LIXO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>12481</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12481/12481_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12481/12481_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NO BAIRRO DOS LUZ, MAIS PRECISAMENTE PRÓXIMO AO TRANSFORMADOR T.0032.</t>
   </si>
   <si>
     <t>12482</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12482/12482_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12482/12482_texto_integral.pdf</t>
   </si>
   <si>
     <t>12483</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12483/12483_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12483/12483_texto_integral.pdf</t>
   </si>
   <si>
     <t>12484</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12484/12484_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12484/12484_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO) BICOS DE LUZ NO BAIRRO RIO DE UNA DE CIMA, MAIS PRECISAMENTE PRÓXIMO AO DEPÓSITO DO ZÉ LUIZ.</t>
   </si>
   <si>
     <t>12495</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12495/12495_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12495/12495_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO OS SERVIÇOS DE LIMPEZA DE ACOSTAMENTOS E GUIAS DAS RUAS ZICO SOARES E BENJAMIN CONSTANTE, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>12496</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12496/12496_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12496/12496_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES E PROVIDÊNCIAS QUANTO AO RECOLHIMENTO DE LIXO HOSPITAL DE CLÍNICAS E CONSULTÓRIOS DENTÁRIOS, CLÍNICAS VETERINÁRIAS, FARMÁCIAS, DROGARIAS E ETC. </t>
   </si>
   <si>
     <t>12497</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12497/12497_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12497/12497_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS URGENTES PARA CONSTRUÇÃO DE LOMBADAS NA RUA CORONEL SALVADOR ROLIM DE FREITAS.</t>
   </si>
   <si>
     <t>12498</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12498/12498_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12498/12498_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES E PROVIDÊNCIAS QUANTO AO TÉRMINO DA DEMOLIÇÃO DA TORRE QUE FICA NA PRAÇA MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>12499</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12499/12499_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12499/12499_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE A DENOMINAÇÃO DE UMA TRAVESA NO BAIRRO TAVARES, EM NOSSO MUNICÍPIO, COMO TRAVESSA BELMIRO DE MORAES.</t>
   </si>
   <si>
     <t>12513</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12513/12513_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12513/12513_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO) BICOS DE LUZ NO BAIRRO SALTINHO, MAIS PRECISAMENTE PRÓXIMO AO TRANSFORMADOR T.1968.</t>
   </si>
   <si>
     <t>12514</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12514/12514_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12514/12514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NO BAIRRO VIEIRINHA, MAIS PRECISAMENTE PRÓXIMO A ESTRADA DO LAGEADO NA RUA SANTA DONATA.</t>
   </si>
   <si>
     <t>12515</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12515/12515_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12515/12515_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>12519</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12519/12519_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12519/12519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA QUE LIGA AO CLUBE DE CAMPO, NO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>12520</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12520/12520_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12520/12520_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO EXTENSÃO DE RUA NO BAIRRO CACHOEIRA, TRAVESSA MAJESTADE, RUA QUE DÁ ACESSO A RUA JOSÉ COELHO RAMALHO PRIMO.</t>
   </si>
   <si>
     <t>12521</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12521/12521_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12521/12521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO E REPARO DO FAROL LOCALIZADO NA ROTATÓRIA NA SAÍDA PARA SÃO PAULO.</t>
   </si>
   <si>
     <t>12522</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12522/12522_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12522/12522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE (LOMBADAS) NAS RUAS CRISÂNTEMOS E RUA COPO DE LEITE NO BAIRRO RECANTO ORQUÍDEAS.</t>
   </si>
   <si>
     <t>12543</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12543/12543_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12543/12543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CRIAÇÃO DO CONSELHO MUNICIPAL DO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>12544</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12544/12544_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12544/12544_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DO BUEIRO LOCALIZADO NA AVENIDA VEREADOR JOÃO BENEDICTO DE MELLO JÚNIOR, EM FRENTE A LAN HOUSE, NA ESQUINA DA CASA DE ARTIGOS RELIGIOSOS. _x000D_
 </t>
   </si>
   <si>
     <t>12545</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12545/12545_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12545/12545_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA E MANUTENÇÃO DO ACOSTAMENTO DA RODOVIA BUNJIRO NAKAO, MAIS PRECISAMENTE NO ACESSO À CÂMARA MUNICIPAL E AO BATALHÃO DA COMPANHIA DA POLÍCIA MILIAR.</t>
   </si>
   <si>
     <t>12546</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12546/12546_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12546/12546_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA QUE SEJAM MANTIDOS AS LINHAS DE ÔNIBUS DO BAIRRO VIEIRINHAS, NO PERÍODO DE FÉRIAS ESCOLARES.</t>
   </si>
   <si>
     <t>11743</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11743/11743_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11743/11743_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO DIRETOR REGIONAL DO DEPARTAMENTO DE ESTRADAS DE RODAGEM - D.E.R.2 DE ITAPETININA, SR, ALFREDO MOREIRA DE SOUZA NETO, PELOS PROBLEMAS DE ALAGAMENTOS NA SP-250 - RODOVIA BUNJIRO NAKAO, NA ALTURA DO KM 86,5 NO DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>11767</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11767/11767_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11767/11767_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGISTRA VOTOS DE CONGRATULAÇÕES E APLAUSOS ÀS MULHERES PELA COMEMORAÇÃO DO DIA INTERNACIONAL DA MULHER</t>
   </si>
   <si>
     <t>11791</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11791/11791_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11791/11791_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO MOVIMENTO S.O.S PARURU, QUE REIVINDICA O DESASSOREAMENTO DO CÓRREGO NO DISTRITO PARURU, EM VIRTUDE DOS ALAGAMENTOS E ENCHENTES NA RODOVIA BUNJIRO NAKAO, PRÓXIMO AO ACESSO AO BAIRRO.</t>
   </si>
   <si>
     <t>11915</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11915/11915_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11915/11915_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PROCESSO DE IMPEACHMENT DA PRESIDENTE DA REPÚBLICA.</t>
   </si>
   <si>
     <t>12031</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12031/12031_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12031/12031_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTOS A DEPUTADA FEDERAL BRUNA DIAS FURLAN PELO COMPROMISSO E DISPONIBILIZAÇÃO DE RECURSOS FINANCEIROS AO MUNICÍPIO DE IBIÚNA PARA A ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>12038</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12038/12038_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12038/12038_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A GUARDA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA, PELA INDISPENSÁVEL CONTRIBUIÇÃO NA BUSCA PELA SEGURANÇA DA POPULAÇÃO E DIMINUIÇÃO DA CRIMINALIDADE.</t>
   </si>
   <si>
     <t>12301</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12301/12301_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12301/12301_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À ORDEM DOS ADVOGADOS DO BRASIL SEÇÃO SÃO PAULO, PARA REALIZAÇÃO DA XXIII CONFERÊNCIA NACIONAL DOS ADVOGADOS NO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>12302</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12302/12302_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12302/12302_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROTESTO EM FACE DA ATUAL PRECARIEDADE DO ATENDIMENTO AOS USUÁRIOS DO HOSPITAL MUNICIPAL DE IBIÚNA, QUE CARACTERIZA VERDADEIRO DESCASO COM A POPULAÇÃO IBIUNENSE.</t>
   </si>
   <si>
     <t>12338</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12338/12338_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12338/12338_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROTESTO EM FACE DO SISTEMA DE ZONA AZUL ATUALMENTE EM FUNCIONAMENTO NO MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>12339</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12339/12339_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12339/12339_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO EXCELENTÍSSIMO SENHOR DR. MÁRCIO FERNANDO ELIAS ROSA, POR TER ASSUMIDO A SECRETARIA DE ESTADO DA DEFESA E JUSTIÇA DA CIDADANIA, JUNTO AO GOVERNO DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>12340</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12340/12340_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12340/12340_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA CÁTIA CILENE</t>
   </si>
   <si>
     <t>12549</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12549/12549_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12549/12549_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE REPÚDIO A PROPOSTA DE EMENDA À CONSTITUIÇÃO Nº 55/2016 QUE "INSTITUI O NOVO REGIME FISCAL NO ÂMBITO DOS ORÇAMENTOS FISCAL E DA SEGURIDADE SOCIAL DA UNIÃO, QUE VIGORARÁ 20 EXERCÍCIOS FINANCEIROS. </t>
   </si>
   <si>
     <t>12295</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12295/12295_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12295/12295_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO IBIUNENSE AO ILUSTRÍSSIMO SENHOR INOS CORRADIN.</t>
   </si>
   <si>
     <t>12278</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12278/12278_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12278/12278_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO IBIUNENSE AO ILUSTRÍSSIMO SENHOR PASTOR ISRAEL PADILHA DE SIQUEIRA</t>
   </si>
   <si>
     <t>12296</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12296/12296_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12296/12296_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ IBIUNENSE A ILUSTRÍSSIMA SENHORA MARIA FRANCELINA DE SIQUEIRA.</t>
   </si>
   <si>
     <t>12489</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12489/12489_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12489/12489_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A CONDECORAÇÃO CAPITÃO MANOEL DE OLIVEIRA CARVALHO AO ILUSTRÍSSIMO SENHOR LÁZARO CIRO SILVA.</t>
   </si>
   <si>
     <t>12975</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Fábio Bello de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12975/12975_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12975/12975_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 28 E 29 DA LEI Nº 475 DE 03 DE DEZEMBRO DE 1998 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11749</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11749/11749_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11749/11749_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DAS LEIS NºS 1848 DE 20 DE FEVEREIRO DE 2013, 1922 DE 17 DE MARÇO DE 2014, QUE DISPÕEM SOBRE O PROGRAMA DE DEMISSÃO VOLUNTÁRIA - PDV PARA OS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11759</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11759/11759_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11759/11759_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA EMPREGOS PÚBLICOS DE PROVIMENTO ATRAVÉS DE CONCURSO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.(AGENTE DE CONTROLE DE VETORES)</t>
   </si>
   <si>
     <t>11892</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11892/11892_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11892/11892_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA EMPREGOS PÚBLICOS DE PROVIMENTO ATRAVÉS DE CONCURSO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12257</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12257/12257_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12257/12257_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O EMPREGO PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12396</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12396/12396_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12396/12396_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA EMPREGOS PÚBLICOS DE PROVIMENTO ATRAVÉS DE CONCURSO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>12979</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12979/12979_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12979/12979_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO §3º DO ART. 80 DA LEI COMPLEMENTAR Nº 01/2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12980</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12980/12980_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12980/12980_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI COMPLEMENTAR Nº 149, DE 28 DE MARÇO DE 2016.</t>
   </si>
   <si>
     <t>12535</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12535/12535_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12535/12535_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ATUALIZAR O IPTU (IMPOSTO SOBRE PROPRIEDADE PEDIAL E TERRITORIAL URBANA) DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>12550</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12550/12550_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12550/12550_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL ANUAL DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12551</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12551/12551_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12551/12551_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA NOVA REFERÊNCIA SALARIAL PARA O EMPREGO PÚBLICO DE TESOUREIRO</t>
   </si>
   <si>
     <t>11751</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11751/11751_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11751/11751_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO PAIOL PEQUENO E DÁ OUTRAS PROVIDÊNCIAS. (RUA JOSÉ FILOMENO VIEIRA)</t>
   </si>
   <si>
     <t>12976</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12976/12976_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12976/12976_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE BOLSÕES RESIDENCIAIS E BOLSÕES EMPRESARIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11750</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11750/11750_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11750/11750_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO RIO DE UNA DE CIMA E DÁ OUTRAS PROVIDÊNCIAS. (ESTRADA MUNICIPAL FRANCISCO CORDEIRO SOARES)</t>
   </si>
   <si>
     <t>11753</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11753/11753_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11753/11753_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO RIO DE UNA DE CIMA E DÁ OUTRAS PROVIDÊNCIAS. (ESTRADA MUNICIPAL BERNARDINO MIGUEL DA SILVA)</t>
   </si>
   <si>
     <t>11754</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11754/11754_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11754/11754_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO RIO DE UNA DE CIMA E DÁ OUTRAS PROVIDÊNCIAS. (RUA BENEDITA PEDROSO)</t>
   </si>
   <si>
     <t>11756</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11756/11756_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11756/11756_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO MURUNDÚ E DÁ OUTRAS PROVIDÊNCIAS. (RUA JOAQUIM VIEIRA RUIVO)</t>
   </si>
   <si>
     <t>11755</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11755/11755_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11755/11755_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE REFERÊNCIAS DE CARGOS DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11757</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11757/11757_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11757/11757_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA MUNICIPAL DE COMBATE E PREVENÇÃO À DENGUE, CHIKUNGUNYA E ZIKA VÍRUS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11752</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11752/11752_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11752/11752_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO SISTEMA DE ESTACIONAMENTO ROTATIVO PAGO NAS VIAS E LOGRADOUROS PÚBLICOS DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11758</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11758/11758_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11758/11758_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, JUNTO AO ORÇAMENTO DA CÂMARA DE VEREADORES PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11893</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11893/11893_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11893/11893_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES À ENTIDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12276</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12276/12276_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12276/12276_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR ATRAVÉS DE DESAPROPRIAÇÃO POR VIA AMIGÁVEL POR VALOR SIMBÓLICO DE R$ 1,00 (UM REAL), UMA ÁREA DE TERRAS DE 3.434,20 M2, DENOMINADA COMO RUA 1, LOCALIZADO NO BAIRRO DO FEITAL, NESTE MUNICÍPIO E COMARCA DE IBIÚNA/SP, NECESSÁRIA PARA A SERVIDÃO DE PASSAGEM LIVRE DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>12277</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12277/12277_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12277/12277_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR ATRAVÉS DE DESAPROPRIAÇÃO POR VIA AMIGÁVEL POR VALOR SIMBÓLICO DE R$ 1,00 (UM REAL), UMA ÁREA DE TERRAS DE 3.434,20 M2, DENOMINADA COMO RUA 02, LOCALIZADO NO BAIRRO DO FEITAL, NESTE MUNICÍPIO E COMARCA DE IBIÚNA/SP, NECESSÁRIA PARA A SERVIDÃO DE PASSAGEM LIVRE DA POPULAÇÃO</t>
   </si>
   <si>
     <t>12275</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12275/12275_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12275/12275_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR ATRAVÉS DE DESAPROPRIAÇÃO POR VIA AMIGÁVEL POR VALOR SIMBÓLICO DE R$ 1,00 (UM REAL), UMA ÁREA DE TERRAS DE 3.434,20 M2, DENOMINADA COMO RUA 03, LOCALIZADO NO BAIRRO DO FEITAL, NESTE MUNICÍPIO E COMARCA DE IBIÚNA/SP, NECESSÁRIA PARA A SERVIDÃO DE PASSAGEM LIVRE DA POPULAÇÃO</t>
   </si>
   <si>
     <t>12270</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12270/12270_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12270/12270_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 8º DA LEI Nº 1052 DE MAIO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12271</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12271/12271_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12271/12271_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI Nº 868 DE 23 DE AGOSTO DE 2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12272</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12272/12272_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12272/12272_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 8º DA LEI Nº 1681 DE 29 DE ABRIL DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11981</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11981/11981_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11981/11981_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO AREIA VERMELHA E DÁ OUTRAS PROVIDÊNCIAS. (RIA JOÃO RODRIGUES DE OLIVEIRA)</t>
   </si>
   <si>
     <t>11923</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11923/11923_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11923/11923_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO AREIA VERMELHA E DÁ OUTRAS PROVIDÊNCIAS. (RUA ALICE VIEIRA DE CAMARGO).</t>
   </si>
   <si>
     <t>11982</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11982/11982_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11982/11982_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO AREIA VERMELHA E DÁ OUTRAS PROVIDÊNCIAS. (RUA NAIR BASTOS MACHADO)</t>
   </si>
   <si>
     <t>11983</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11983/11983_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11983/11983_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO AREIA VERMELHA E DÁ OUTRAS PROVIDÊNCIAS. (RUA SÉRGIO VIEIRA RUIVO).</t>
   </si>
   <si>
     <t>11984</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11984/11984_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11984/11984_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO AREIA VERMELHA E DÁ OUTRAS PROVIDÊNCIAS. (RUA IRENI BASTOS PEDROSO)</t>
   </si>
   <si>
     <t>12269</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12269/12269_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12269/12269_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES AS ENTIDADES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11985</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11985/11985_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11985/11985_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO CURRAL E DÁ OUTRAS PROVIDÊNCIAS. (RUA BELMIRO VIEIRA MACHADO)</t>
   </si>
   <si>
     <t>11987</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11987/11987_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11987/11987_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO CARMO MESSIAS E DÁ OUTRAS PROVIDÊNCIAS. (RUA JOSÉ PIRES MENDES "ZÉ TOMAIS")</t>
   </si>
   <si>
     <t>11989</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11989/11989_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11989/11989_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO DO PIAÍ E DÁ OUTRAS PROVIDÊNCIAS. (RUA JOAQUIM VIEIRA RUIVO).</t>
   </si>
   <si>
     <t>11890</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11890/11890_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11890/11890_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 594 DE 23 DE FEVEREIRO DE 2001 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11889</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11889/11889_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11889/11889_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1862 DE 24 DE MAIO DE 2013, ALTERADA PELA LEI Nº 1944 DE 17 DE ABRIL DE 2014, QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11896</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2016/11896/plo361.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2016/11896/plo361.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 1864 DE 24 DE MAIO DE 2013 E DÁ OUTAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12181</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12181/12181_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12181/12181_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12977</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12977/12977_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12977/12977_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA ONEROSA DE ALTERAÇÃO DE USO DO SOLO, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11990</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11990/11990_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11990/11990_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO PURIS E DÁ OUTRAS PROVIDÊNCIAS. (RUA ANACLETO SOARES DA ROSA).</t>
   </si>
   <si>
     <t>12268</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12268/12268_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12268/12268_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 2057, DE 18 DE DEZEMBRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11992</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11992/11992_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11992/11992_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO RESIDENCIAL EUROPA E DÁ OUTRAS PROVIDÊNCIAS. (RUA MATARAZZO).</t>
   </si>
   <si>
     <t>11993</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11993/11993_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11993/11993_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO CACHOEIRA E DÁ OUTRAS PROVIDÊNCIAS. (RIA DILSON RIBEIRO DE VASCONCELOS JUNIOR).</t>
   </si>
   <si>
     <t>12028</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12028/12028_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12028/12028_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR ATRAVÉS DE DESAPROPRIAÇÃO POR VIA AMIGÁVEL OU JUDICIAL UMA ÁREA LOCALIZADA NO BAIRRO DO CUPIM, NESTE MUNICÍPIO E COMARCA DE IBIÚNA/SP, NECESSÁRIA PARA IMPLANTAÇÃO DE UMA ESCOLA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>12089</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12089/12089_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12089/12089_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIMPEZA DOS IMÓVEIS, O FECHAMENTO DE TERRENOS NÃO EDIFICADOS E A CONSTRUÇÃO DE PASSEIOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>12029</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12029/12029_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12029/12029_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR ATRAVÉS DE DESAPROPRIAÇÃO POR VIA AMIGÁVEL OU JUDICIAL UMA ÁREA LOCALIZADA NO BAIRRO DO PAIOL GRANDE, NESTE MUNICÍPIO E COMARCA DE IBIÚNA/SP, NECESSÁRIA PARA IMPLANTAÇÃO DE UMA ESCOLA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>12267</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12267/12267_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12267/12267_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO GABRIEL E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA JOAQUIM PEDRASSOLLI).</t>
   </si>
   <si>
     <t>12266</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12266/12266_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12266/12266_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO JARDIM JEMIMA E DÁ OUTRAS PROVIDÊNCIAS. (RUA ALZIRA VIEIRA GONÇALVES).</t>
   </si>
   <si>
     <t>12039</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12039/12039_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12039/12039_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO DE UTILIDADE PÚBLICA A ASSOCIAÇÃO FILANTRÓPICA DE EQUOTERAPIA DE IBIÚNA (AFEI) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12090</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12090/12090_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12090/12090_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA ESCOLA NO DISTRITO DO PARURU, E DÁ OUTRAS PROVIDÊNCIAS. (E.M. RECANTO FELIZ - PROFª SANDRA REGINA RODRIGUES DA SILVA)</t>
   </si>
   <si>
     <t>12265</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12265/12265_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12265/12265_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO, INSTALAÇÃO E DENOMINAÇÃO DE UMA ESCOLA (ESCOLA MUNICIPAL - BELA INFÂNCIA PROFª JENOEFA DE FÁTIMA AGOSTINHO)</t>
   </si>
   <si>
     <t>12258</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12258/12258_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12258/12258_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO, INSTALAÇÃO E DENOMINAÇÃO DE UMA ESCOLA. (ESCOLA MUNICIPAL - BRINCANDO E APRENDENDO "PROFª SAMARA DA LUZ VERONESE"</t>
   </si>
   <si>
     <t>12264</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12264/12264_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12264/12264_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO MURUNDU E DÁ OUTRAS PROVIDÊNCIAS. (RUA JOSÉ ANTÔNIO DE MELO).</t>
   </si>
   <si>
     <t>12106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12106/12106_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12106/12106_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RESSACA E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA ATLÂNTICO).</t>
   </si>
   <si>
     <t>12274</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12274/12274_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12274/12274_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CAMPO DE FUTEBOL DO DISTRITO PARURU</t>
   </si>
   <si>
     <t>12259</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12259/12259_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12259/12259_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE BÁSICA DE SAÚDE LOCALIZADA NO BAIRRO DOS PINTOS. (UNIDADE BÁSICA DE SAÚDE HENRIQUE DREICON)</t>
   </si>
   <si>
     <t>12324</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12324/12324_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12324/12324_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA OS PROCEDIMENTOS RELATIVOS AO REPASSE DE DEPÓSITOS JUDICIAIS E ADMINISTRATIVOS AO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA, NOS TERMOS DA LEI COMPLEMENTAR FEDERAL Nº 151, DE 5 DE AGOSTO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12260</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12260/12260_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12260/12260_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO VOTORANTIM E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA DA FELICIDADE).</t>
   </si>
   <si>
     <t>12261</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12261/12261_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12261/12261_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO CURRAL E DÁ OUTRAS PROVIDÊNCIAS. (RUA JOÃO BATISTA COELHO RAMALHO)</t>
   </si>
   <si>
     <t>12273</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12273/12273_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12273/12273_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO PAIOL PEQUENO E DÁ OUTRAS PROVIDÊNCIAS. (RUA JOSÉ BENEDITO SOARES VIEIRA) </t>
   </si>
   <si>
     <t>12262</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12262/12262_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12262/12262_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 1758 DE 16 DE FEVEREIRO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA ALZIRA ARRUDA GIBULLO)</t>
   </si>
   <si>
     <t>12263</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12263/12263_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12263/12263_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO VIEIRINHA E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA DAS PALMAS).</t>
   </si>
   <si>
     <t>12279</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12279/12279_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12279/12279_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO SOROCAMIRIM E DÁ OUTRAS PROVIDÊNCIAS. (RUA PAULINA PIRES DE OLIVEIRA).</t>
   </si>
   <si>
     <t>12280</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12280/12280_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12280/12280_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO FEITAL E DÁ OUTRAS PROVIDÊNCIAS. (RUA MARIA LEITE DE OLIVEIRA).</t>
   </si>
   <si>
     <t>12331</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12331/12331_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12331/12331_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO PAIOL PEQUENO E DÁ OUTRAS PROVIDÊNCIAS. (RUA ROQUE VIEIRA GONÇALVES).</t>
   </si>
   <si>
     <t>12325</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12325/12325_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12325/12325_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO LAVAL II E D&amp;#180;OUTRAS PROVIDÊNCIAS. (TRAVESSA ADRIANO JOSÉ DOS SANTOS). </t>
   </si>
   <si>
     <t>12326</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12326/12326_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12326/12326_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO SOROCAMIRIM E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA SANTA TEREZA).</t>
   </si>
   <si>
     <t>12327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12327/12327_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12327/12327_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO VARGEM DO SALTO E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA RIO BONITO).</t>
   </si>
   <si>
     <t>12328</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12328/12328_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12328/12328_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO CURRAL E DÁ OUTRAS PROVIDÊNCIAS. (RUA HIROMI KANEKO).</t>
   </si>
   <si>
     <t>12329</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12329/12329_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12329/12329_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS DO MUNICÍPIO DE IBIÚNA - SP, PARA A LEGISLATURA 2017 A 2020.</t>
   </si>
   <si>
     <t>12507</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12507/12507_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12507/12507_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO RIO DE UNA DE CIMA E DÁ OUTRAS PROVIDÊNCIAS. (ESTRADA FRANCISCO VIEIRA DE LIMA).</t>
   </si>
   <si>
     <t>12485</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12485/12485_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12485/12485_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE TRÊS RUAS NO BAIRRO RECANTO VALE VERDE E DÁ OUTRAS PROVIDÊNCIAS. (RECANTO VALE VERDE; TEREZINHA PEREIRA SABINO; GERALDO CIRIACO SABINO)</t>
   </si>
   <si>
     <t>12508</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12508/12508_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12508/12508_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO CURRAL E DÁ OUTRAS PROVIDÊNCIAS. (RUA ORCINO VIEIRA CORDEIRO)</t>
   </si>
   <si>
     <t>12486</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12486/12486_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12486/12486_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO GEMIMA E DÁ OUTRAS PROVIDÊNCIAS. (RUA ANTÔNIO LUIZ RODRIGUES).</t>
   </si>
   <si>
     <t>12406</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12406/12406_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12406/12406_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CENTRO DE CONVIVÊNCIA DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12397</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12397/12397_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12397/12397_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS DO MUNICÍPIO DE IBIÚNA - SP., PARA A_x000D_
 LEGISLATURA 2017 A 2020.</t>
   </si>
   <si>
     <t>12407</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12407/12407_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12407/12407_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUAS NO BAIRRO PAIOL PEQUENO E DÁ OUTRAS PROVIDÊNCIAS. (RUA JOSÉ BENEDITO SOARES VIEIRA GONÇALVEZ E RUA BENEDITA ALVES DOMINGUES)</t>
   </si>
   <si>
     <t>12416</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12416/12416_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12416/12416_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMA DE PROVIMENTO DE CARGOS DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12487</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12487/12487_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12487/12487_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 951 DE 21 DE JUNHO DE 004 QUE DISPÕE SOBRE A DENOMINAÇÃO DO GINÁSIO MUNICIPAL DE ESPORTES DO BAIRRO VARGEM.</t>
   </si>
   <si>
     <t>12488</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12488/12488_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12488/12488_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO, INSTALAÇÃO E DENOMINAÇÃO DE UMA ESCOLA MUNICIPAL. (E.M. PINGO DE GENTE - NOÊMIO VIEIRA DA SILVA)</t>
   </si>
   <si>
     <t>12539</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12539/12539_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12539/12539_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBIÚNA PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>12500</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12500/12500_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12500/12500_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RESSACA E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA BENEDITO ANTÔNIO DA LUZ).</t>
   </si>
   <si>
     <t>12501</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12501/12501_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12501/12501_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RESSACA E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA 04).</t>
   </si>
   <si>
     <t>12502</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12502/12502_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12502/12502_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA - SAMU BENEDITO ATUI).</t>
   </si>
   <si>
     <t>12509</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12509/12509_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12509/12509_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OFICIALIZAÇÃO DE UMA TRAVESSA NO BAIRRO CAMPO VERDE E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA ULYSSES CIPRIANO DE FREITAS)</t>
   </si>
   <si>
     <t>12510</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12510/12510_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12510/12510_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OFICIALIZAÇÃO DE UMA TRAVESSA NO BAIRRO CAMPO VERDE E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA MARIA JOSÉ RIBEIRO NEPOMUCENO SOARES).</t>
   </si>
   <si>
     <t>12540</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12540/12540_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12540/12540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A REVISÃO E OS SUBSÍDIOS PARA O PLANO DIRETOR DA ESTÂNCIA TURÍSTICA DE IBIÚNA</t>
   </si>
   <si>
     <t>12503</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12503/12503_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12503/12503_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OFICIALIZAÇÃO DE VIAS PÚBLICAS NO CONDOMÍNIO MINHA CASA MINHA VIDA, LOCALIZADO NO BAIRRO CACHOEIRA E DÁ OUTRAS PROVIDÊNCIAS. (RUA ADLER CAMPOS DA COSTA; TRAVESSA TAKUICHI HAYASHI; TRAVESSA JOSÉ LOPES FILHO; TRAVESSA SANTA NERES PESSOA; TRAVESSA WALTER CAMARGO)</t>
   </si>
   <si>
     <t>12504</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12504/12504_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12504/12504_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DE CARGOS NA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12978</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12978/12978_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12978/12978_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO 2º DO ARTIGO 17 E O PARÁGRAFO 2º DO ARTIGO 34 AMBOS DA LEI Nº 583/2000 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>12517</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12517/12517_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12517/12517_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, JUNTO AO ORÇAMENTO DA CÂMARA DE VEREADORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12524</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12524/12524_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12524/12524_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO TAVARES E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA BELMIRO DE MORAES).</t>
   </si>
   <si>
     <t>12525</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12525/12525_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12525/12525_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CAMPO DE FUTEBOL LOCALIZADO NO BAIRRO RESSACA. (CAMPO DE FUTEBOL - LÁZARO GABRIEL DE ALMEIDA)</t>
   </si>
   <si>
     <t>12526</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12526/12526_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12526/12526_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO POSTO DE SAÚDE LOCALIZADO NO BAIRRO RESSACA.(POSTO DE SAÚDE - MIGUEL ANTÔNIO PIRES).</t>
   </si>
   <si>
     <t>12527</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12527/12527_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12527/12527_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE TRAVESSA NO BAIRRO VERAVA E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA ROSA SALOMÃO).</t>
   </si>
   <si>
     <t>12528</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12528/12528_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12528/12528_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE TRAVESSA NO BAIRRO VERAVA E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA JOSÉ ANTÔNIO DE OLIVEIRA).</t>
   </si>
   <si>
     <t>12529</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12529/12529_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12529/12529_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO VERAVA E DÁ OUTRAS PROVIDÊNCIAS. (RUA BENEDITO RIBEIRO DE ALBUQUERQUE).</t>
   </si>
   <si>
     <t>12530</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12530/12530_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12530/12530_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO CUPIM E DÁ OUTRAS PROVIDÊNCIAS. (RUA GABRIEL VIEIRA).</t>
   </si>
   <si>
     <t>12531</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12531/12531_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12531/12531_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO CAMPO VERDE E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA MARIA JOSÉ RIBEIRO NEPOMUCENO SOARES).</t>
   </si>
   <si>
     <t>12532</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12532/12532_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12532/12532_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO CAMPO VERDE E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA ULYSSES CIPRIANO DE FREITAS).</t>
   </si>
   <si>
     <t>12533</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12533/12533_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12533/12533_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO VOTORANTIM E DÁ OUTRAS PROVIDÊNCIAS. (RUA DARCY ROSSIN)</t>
   </si>
   <si>
     <t>12534</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12534/12534_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12534/12534_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO DA CACHOEIRA E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA SEBASTIÃO VIEIRA DOS SANTOS).</t>
   </si>
   <si>
     <t>12536</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12536/12536_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12536/12536_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ATUALIZAR UNIDADE FISCAL DO MUNICÍPIO DE IBIÚNA - UFMI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12537</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12537/12537_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12537/12537_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1723 DE 01 DE SETEMBRO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA MAJESTADE)</t>
   </si>
   <si>
     <t>12538</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12538/12538_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12538/12538_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO CURRAL E DÁ OUTRAS PROVIDÊNCIAS. (RUA MAXIMILIANO SARTORI)</t>
   </si>
   <si>
     <t>12981</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12981/12981_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12981/12981_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR, VIA DE DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, UMA ÁREA LOCALIZADA NO BAIRRO RIO DE UNA, NESTE MUNICÍPIO E COMARCA DE IBIÚNA, SP. NECESSÁRIA PARA A IMPLANTAÇÃO DE UMA ESCOLA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12982</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12982/12982_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12982/12982_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR, VIA DE DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, UMA ÁREA LOCALIZADA NO BAIRRO RIO DE UNA, NESTE MUNICÍPIO E COMARCA DE IBIÚNA, SP, PARA ABERTURA DE LOGRADOURO PÚBLICO LOCALIZADO NO PÓLO INDUSTRIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12552</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12552/12552_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12552/12552_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11895</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11895/11895_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11895/11895_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO ESPECIAL DE VEREADORES PARA REPRESENTAR A CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA NO 60º CONGRESSO ESTADUAL DE MUNICÍPIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11894</t>
   </si>
   <si>
     <t>Pedrão da Água, Dr. Beto Arrais, Odir Bastos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11894/11894_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11894/11894_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO DE FUNCIONAMENTO DA COMISSÃO ESPECIAL DE VEREADORES DENOMINADA "FRENTE PARLAMENTAR EM DEFESA DA RODOVIA BUNJIRO NAKAO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12417</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12417/12417_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12417/12417_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO SERVIÇO DE INFORMAÇÃO AO CIDADÃO PREVISTO NA LEI FEDERAL Nº 12.527 DE 18 DE NOVEMBRO DE 2011 NO ÂMBITO DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11980</t>
   </si>
   <si>
     <t>Carlinhos, Aline do Rosarial, Odir Bastos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11980/11980_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11980/11980_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO DE FUNCIONAMENTO DE COMISSÃO PARLAMENTAR DE INQUÉRITO CONSTITUÍDA PELO DECRETO LEGISLATIVO Nº 04 DE 04 DE NOVEMBRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12298</t>
   </si>
   <si>
     <t>Paulinho Sasaki, Aline do Rosarial, Leôncio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12298/12298_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12298/12298_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E ALTERA A REDAÇÃO DE DISPOSITIVOS DA RESOLUÇÃO Nº 02 DE 17 DE MARÇO DE 2016.</t>
   </si>
   <si>
     <t>12297</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12297/12297_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12297/12297_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO DE FUNCIONAMENTO DE COMISSÃO ESPECIAL DE VEREADORES DENOMINADA "FRENTE PARLAMENTAR EM DEFESA DA RODOVIA BUNJIRO NAKAO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12330</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12330/12330_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12330/12330_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS VEREADORES DO MUNICÍPIO DE IBIÚNA - SP, PARA A LEGISLATURA 2017 A 2020.</t>
   </si>
   <si>
     <t>12511</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12511/12511_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12511/12511_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO IV DO ARTIGO 37 E O ARTIGO 41 DA RESOLUÇÃO Nº 005/83 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA. (COMISSÃO DE EDUCAÇÃO, SAÚDE, ASSISTÊNCIA SOCIAL E DIREITOS DA PESSOA COM DEFICIÊNCIA).</t>
   </si>
   <si>
     <t>12512</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12512/12512_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12512/12512_texto_integral.pdf</t>
   </si>
   <si>
     <t>11653</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11653/11653_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11653/11653_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE CÓPIA DO EDITAL, ATA DE LICITAÇÃO E CÓPIA DO CONTRATO ENTRE A PREFEITURA MUNICIPAL E O CONSÓRCIO UNA AMBIENTAL PARA CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE COLETA E DESTINAÇÃO DE RESÍDUOS SÓLIDOS DOMICILIARES E DEMAIS SERVIÇOS DE LIMPEZA PÚBLICA, IMPLANTAÇÃO E OPERAÇÃO DE ATERRO SANITÁRIO EXISTENTE.</t>
   </si>
   <si>
     <t>11654</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11654/11654_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11654/11654_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO CÓPIA DO EDITAL, DA ATA DE LICITAÇÃO E CÓPIA DO CONTRATO ENTRE A PREFEITURA MUNICIPAL E A EMPRESA SERBET COM A FINALIDADE DE ADMINISTRAÇÃO DO ESTACIONAMENTO ROTATIVO NAS RUAS CENTRAIS DO MUNICÍPIO. QUE INFORME TAMBÉM QUAL FOI O MONTANTE ARRECADADO NO PRIMEIRO MÊS DE FUNCIONAMENTO, ONDE OS RECURSOS SERÃO INVESTIDOS, QUAL PORCENTAGEM FICA COM A EMPRESA E QUAL A PORCENTAGEM FICA COM O PODER PÚBLICO MUNICIPAL._x000D_
 REQUER AINDA QUE INFORME QUAL O FUNDAMENTO LEGAL PARA CONTRATAÇÃO E ELABORAÇÃO DE TAL SERVIÇO.</t>
   </si>
   <si>
     <t>11655</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11655/11655_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11655/11655_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO O ENVIO DE CÓPIA DO EDITAL, DA ATA DE LICITAÇÃO E DO CONTRATO ENTRE A PREFEITURA MUNICIPAL DE IBIÚNA E A EMPRESA RESPONSÁVEL PELO RECAPEAMENTO DAS RUAS DO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU.</t>
   </si>
   <si>
     <t>11656</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11656/11656_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11656/11656_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO CÓPIA DE EMPENHOS DA EMPRESA IBIÁGUA, COMÉRCIO DE ÁGUA PARA ABASTECIMENTO DE BAIRROS E ESCOLAS DO MUNICÍPIO, BEM COMO ENCAMINHE CÓPIA DAS NOTAS FISCAIS EMITIDAS PELA EMPRESA À PREFEITURA NO EXERCÍCIO DE 2015._x000D_
 REQUER AINDA CÓPIA DE LICITAÇÃO PREVISTA PARA O INÍCIO DESTE ANO.</t>
   </si>
   <si>
     <t>11657</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11657/11657_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11657/11657_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO CÓPIA DO EDITAL, DA ATA DE LICITAÇÃO E DO CONTRATO CELEBRADO ENTRE A PREFEITURA MUNICIPAL E A EMPRESA SH DIAS CONSULTORIA E ASSESSORIA LTDA, CONTRATADA PARA REALIZAR CONCURSO PÚBLICO NO MUNICÍPIO DE IBIÚNA. BEM COMO ENCAMINHE TODA DOCUMENTAÇÃO DA EMPRESA MENCIONADA.</t>
   </si>
   <si>
     <t>11658</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11658/11658_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11658/11658_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE O QUE SERÁ FEITO NO LOCAL, VALOR E QUANDO SERÁ ENTREGUE A OBRA QUE ESTÁ SENDO REALIZADA EM NOSSA PRAÇA MUNICIPAL (PRAÇA DA MATRIZ).</t>
   </si>
   <si>
     <t>11659</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11659/11659_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11659/11659_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO RELAÇÃO DE CADA UMA DAS OBRAS ANUNCIADAS PELA PREFEITURA NO DIA 14 DE DEZEMBRO DE 2015, INFORMANDO A IDENTIFICAÇÃO DAS EMPRESAS RESPONSÁVEIS PELOS SERVIÇOS, COM OS RESPECTIVOS NÚMEROS DOS PROCESSOS LICITATÓRIOS SE REALIZADOS, NÚMERO DOS CONTRATOS FIRMADOS, VALORES CONTRATADOS PARA CADA OBRA E OS PRAZOS DE CONCLUSÃO DE CADA UMA DELAS.</t>
   </si>
   <si>
     <t>11739</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11739/11739_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11739/11739_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A CPFL, SOLICITANDO MUDANÇA DE LOCALIZAÇÃO DO POSTO DE ENERGIA ELÉTRICA LOCALIZADO DENTRO DA PROPRIEDADE PARTICULAR DA SENHORA TEREZINHA RODRIGUES DA CRUZ, NO BAIRRO RIBEIROS.</t>
   </si>
   <si>
     <t>11740</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11740/11740_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11740/11740_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES A EMPRESA KEY CONSULTORIA E TREINAMENTO LTDA, COM RELAÇÃO AO CONTRATO 142/2015, TOMADA DE PREÇO 21/2015, PROCESSO ADMINISTRATIVO 3761/2014 - AÇÕES EDUCATIVAS PARA COLETA SELETIVA DE RESÍDUOS RECICLÁVEIS, INFORMANDO VALOR DO CONTRATO; PRAZO DE VIGÊNCIA; CÓPIA DO CONTRATO E ANALÍTICO FINANCEIRO.</t>
   </si>
   <si>
     <t>11741</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11741/11741_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11741/11741_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTE AO CONTRATADO HDF LOCAÇÃO DE ESTRUTURA E EVENTOS LTDA - ME, NO QUE DIZ RESPEITO AO CONTRATO 145/2015, TOMADA DE PREÇO 22/2015, PROCESSO ADMINISTRATIVO 3276/2015 - SERVIÇOS DE INFRA-ESTRUTURA NOS FESTEJOS DO REVEILLON, INFORMANDO QUAL VALOR DO CONTRATO; QUAL PRAZO DE VIGÊNCIA; CÓPIA DO CONTRATO E ANALÍTICO FINANCEIRO.</t>
   </si>
   <si>
     <t>11742</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11742/11742_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11742/11742_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME COM RELAÇÃO AO CONTRATADO CORPAV TRANSPORTES E EMPREENDIMENTOS - CONTRATO 146/2015, TOMADA DE PREÇO 22/2015, PROCESSO ADMINISTRATIVO 3276/2015 - OBJETO SERVIÇOS DE INFRA-ESTRUTURA NOS FESTEJOS DO REVEILLON, INFORMANDO QUAL O VALOR DO CONTRATO; PRAZO DE VIGÊNCIA; CÓPIA DO CONTRATO E ANALÍTICO FINANCEIRO.</t>
   </si>
   <si>
     <t>11744</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11744/11744_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11744/11744_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM A SUPERINTENDÊNCIA DA SABESP, VERIFIQUE A POSSIBILIDADE DE INCLUIR A RUA JÚLIA LIMA DE CAMARGO, ACESSO NA ALTURA DO KM 12 DA RODOVIA JÚLIO DAL FABRO, NO BAIRRO CUPIM, PARA LIGAÇÃO DE REDE DE ÁGUA E ESGOTO.</t>
   </si>
   <si>
     <t>11745</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11745/11745_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11745/11745_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM A SUPERINTENDÊNCIA DA SABESP, INFORME QUANDO ESTÁ SENDO FEITO A CONSTRUÇÃO DA REDE DE ESGOTO DO BAIRRO PIAÍ, PREVISTA PARA TER INICIADO NO ANO DE 2015.</t>
   </si>
   <si>
     <t>11746</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11746/11746_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11746/11746_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME COM QUANTAS VIATURAS A GUARDA CIVIL MUNICIPAL (GCM) DISPÕE EM PLENO FUNCIONAMENTO; BEM COMO A QUANTIDADE DE VIATURAS QUE ESTÃO PARADAS POR FALTA DE MANUTENÇÃO.</t>
   </si>
   <si>
     <t>11747</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11747/11747_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11747/11747_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME SE EXISTE ALGUM PROJETO EM ANDAMENTO PARA CONSTRUÇÃO DE UMA BASE PARA A GCM (GUARDA CIVIL MUNICIPAL)</t>
   </si>
   <si>
     <t>11760</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11760/11760_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11760/11760_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE AS OBRAS DE RECAPEAMENTO DA ESTRADA VICINAL SEICHO-NO-IE, INFORMANDO QUAL EMPRESA RESPONSÁVEL PELA OBRA; VALOR RECEBIDO PELA MUNICIPALIDADE E PAGO PARA A EMPRESA; QUAL VALOR PAGO ATÉ O MOMENTO E EM QUE FASE SE ENCONTRA A OBRA E PREVISÃO DE TÉRMINO.</t>
   </si>
   <si>
     <t>11761</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11761/11761_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11761/11761_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À AGÊNCIA DOS CORREIOS DE IBIÚNA, SOLICITANDO QUE VERIFIQUE A POSSIBILIDADE DE ENTREGA DE CORRESPONDÊNCIAS NO BAIRRO RECREIO.</t>
   </si>
   <si>
     <t>11762</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11762/11762_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11762/11762_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GERENTE DA AGÊNCIA DOS CORREIOS DE IBIÚNA, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE CAIXA POSTAL COMUNITÁRIA NO BAIRRO VARGEM DO SALTO, MAIS PRECISAMENTE NO MERCADO SÃO JORGE.</t>
   </si>
   <si>
     <t>11763</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11763/11763_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11763/11763_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES DOS MOTIVOS DE NÃO TER DADO INÍCIO O SERVIÇO DE CONSTRUÇÃO DE COBERTURA DA QUADRA DA ESCOLA MAFALDA DALPRA MATIUSSO, NO KM 60, TENDO EM VISTA QUE OS RECURSOS JÁ FORAM DESTINADOS AO MUNICÍPIO</t>
   </si>
   <si>
     <t>11764</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11764/11764_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11764/11764_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME POR QUAL MOTIVO A PASSAGEM DO TRANSPORTE PÚBLICO MUNICIPAL TEVE AUMENTO.</t>
   </si>
   <si>
     <t>11765</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11765/11765_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11765/11765_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME POR QUAL MOTIVO NÃO TEVE INÍCIO O SERVIÇO DE INFRAESTRUTURA DE PAVIMENTAÇÃO ASFÁLTICA NA RUA TEODORO GABRIEL MACHADO, NO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>11766</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11766/11766_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11766/11766_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAL O MOTIVO DO LABORATÓRIO GENÉVRIER NÃO ESTAREM LIBERANDO RESULTADOS DE EXAMES REALIZADOS JÁ EM 08 DE DEZEMBRO DE 2015 NO POSTO DE SAÚDE DO CENTRO</t>
   </si>
   <si>
     <t>11768</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11768/11768_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11768/11768_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME SE EXISTE PROGRAMAÇÃO PARA PINTURAS DAS FAIXAS LATERAIS E CENTRAL DA RODOVIA JÚLIO DAL FABBRO, BEM COMO O PRAZO DE CONCLUSÃO DO RECAPEAMENTO, PRINCIPALMENTE NA ÁREA CENTRAL DO BAIRRO VARGEM, E SE HÁ POSSIBILIDADE DE PINTURA DO TRECHO JÁ CONCLUÍDO.</t>
   </si>
   <si>
     <t>11769</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11769/11769_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11769/11769_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM A SABESP, TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA INSTALAÇÃO DE REDE ABASTECIMENTO DE ÁGUA E SISTEMA DE ESGOTO NA  RUA JÚLIA LIMA DE CAMARGO, NO BAIRRO VARGEM.</t>
   </si>
   <si>
     <t>11770</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11770/11770_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11770/11770_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAL O VALOR TOTAL ARRECADADO À TÍTULO DE INSCRIÇÕES REALIZADAS PARA O CONCURSO PÚBLICO PMI 001/2016, INFORMANDO AINDA QUAL FOI A DESTINAÇÃO DESSES VALORES.</t>
   </si>
   <si>
     <t>11771</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11771/11771_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11771/11771_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM O DEPARTAMENTO DE ESTRADAS DE RODAGEM, PARA QUE REALIZE OS ESTUDOS NECESSÁRIOS E URGENTES PARA CONSTRUÇÃO DE DISPOSITIVOS DE REDUÇÃO DE VELOCIDADE E SEGURANÇA (LOMBADA) NA ALTURA DOM KM 66 E 66,5 DA RODOVIA BUNJIRO NAKAO, PRÓXIMO AS EMPRESAS DELMASSO E OPÇÃO MIX</t>
   </si>
   <si>
     <t>11772</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11772/11772_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11772/11772_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INTERCEDA JUNTO A SABESP NO SENTIDO DE SOLICITAR QUE SOLUCIONE O PROBLEMA DO VAZAMENTO DE ESGOTO NA ALTURA DO KM 69,5 DA RODOVIA BUNJIRO NAKAO, PRÓXIMO AO BJ BOMBAS INJETORAS.</t>
   </si>
   <si>
     <t>11773</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11773/11773_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11773/11773_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUANTOS MESES OS MOTORISTAS E MONITORES QUE TRABALHAM PARA A EMPRESA TRANSNILL TRANSPORTE EM GERAL LTDA - EPP ESTÃO SEM PAGAMENTO; BEM COMO ENCAMINHE CÓPIA DO ANALÍTICO FINANCEIRO</t>
   </si>
   <si>
     <t>11774</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11774/11774_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11774/11774_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE FAÇA UMA VISTORIA NA ESCOLA DO BAIRRO SALTO, PRÓXIMO AO SAMANO, TENDO EM VISTA VÁRIOS PONTOS DE VAZAMENTOS, GOTEIRAS E REFORMAS QUE SÃO ABSOLUTAMENTE NECESSÁRIAS.</t>
   </si>
   <si>
     <t>11775</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11775/11775_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11775/11775_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAL O MOTIVO DE NÃO TER DADO INÍCIO AS OBRAS DE INFRAESTRUTURA NA RUA TEODORO GABRIEL MACHADO, NO BAIRRO GABRIEL, UMA VEZ QUE A OBRA JÁ FOI LICITADA.</t>
   </si>
   <si>
     <t>11776</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11776/11776_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11776/11776_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS COM RELAÇÃO AO SEMÁFORO DO CRUZAMENTO DA RUA MONSENHOR CINTRA COM A AVENIDA VEREADOR BENEDITO DE CAMPOS, PRÓXIMO A CYBELAR.</t>
   </si>
   <si>
     <t>11777</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11777/11777_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11777/11777_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS COM RELAÇÃO A PINTURA DAS FAIXAS DE TRAVESSIA DE PEDESTRES EM FRENTE A FARMÁCIA SÃO DIMAS, NA RUA XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>11778</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11778/11778_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11778/11778_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS A RESPEITO DA CALÇADA DA RUA JOÃO BENEDICTO DE MELLO, PRÓXIMO AOS CORREIOS E ESTACIONAMENTO DO DITINHO.</t>
   </si>
   <si>
     <t>11779</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11779/11779_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11779/11779_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS COM RESPEITO A PINTURA DAS FAIXA DE PEDESTRE EM FRENTE A CPFL.</t>
   </si>
   <si>
     <t>11780</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11780/11780_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11780/11780_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS COM RELAÇÃO A PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES EM FRENTE AO CORETO LOCALIZADO NA AVENIDA SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>11781</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11781/11781_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11781/11781_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS A RESPEITO DA RUA JOÃO BENEDICTO DE MELLO, PRÓXIMO A RESIDÊNCIA DO SENHOR DARCY GODINHO DE ALMEIDA.</t>
   </si>
   <si>
     <t>11782</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11782/11782_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11782/11782_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE PROVIDENCIE A MANUTENÇÃO NA ESTRADA TANCREDO NEVES, INICIANDO NO BAIRRO LAVAPÉS, PRÓXIMO A CURVA DO ZANE, ATÉ A EMPRESA CARVÃO VITÓRIA.</t>
   </si>
   <si>
     <t>11783</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11783/11783_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11783/11783_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE ENCAMINHE INFORMAÇÕES SOBRE OS ESPAÇOS CEDIDOS A BARRAQUEIROS EM GERAL, NA GESTA DE ANIVERSÁRIO DA CIDADE, NA ÁREA DE LAZER, ONDE SERÃO REALIZADOS OS SHOWS DE COMEMORAÇÃO, INFORMANDO: QUAIS OS CRITÉRIOS PARA AQUISIÇÃO DOS ESPAÇOS PARA BARRACAS; SE HOUVE PROCEDIMENTO LICITATÓRIO; QUAL O VALOR ARRECADADO COM OS ESPAÇOS E COMO FOI FEITO A COBRANÇA; QUEM SÃO OS RESPONSÁVEIS PELAS BARRACAS; HÁ BARRAQUEIROS DA CIDADE NOS ESPAÇOS.</t>
   </si>
   <si>
     <t>11784</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11784/11784_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11784/11784_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAL O VALOR TOTAL GASTO PELA PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA COM OS SHOWS DIVULGADOS PARA A PROGRAMAÇÃO DO ANIVERSÁRIO DA CIDADE, QUE OCORRERÁ DO DIA 23 AO DIA 27 DE MARÇO DE 2016, INDIVIDUALIZANDO-OS POR ARTISTA.</t>
   </si>
   <si>
     <t>11785</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11785/11785_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11785/11785_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTE A EMPRESA E.M. DE SOUZA SOLUÇÕES EDUCACIONAIS, NO QUE DIZ RESPEITO AO CONTRATO Nº 138/2015, PREGÃO PRESENCIAL 64/2015, PROCESSO ADMINISTRATIVO 16.079/2015 - FORNECIMENTO DE PROJETOS EDUCACIONAIS E REUNIÃO DE ACOMPANHAMENTO PARA ALUNOS E PROFESSORES DA PREFEITURA MUNICIPAL DE IBIÚNA, INFORMANDO VALOR DO CONTRATO; PRAZO DE VIGÊNCIA; CÓPIA DO CONTRATO E ANALÍTICO FINANCEIRO.</t>
   </si>
   <si>
     <t>11786</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11786/11786_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11786/11786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO A EMPRESA GUARDIAN COMERCIAL E SERVIÇOS LTDA - QUANDO AO PREGÃO PRESENCIAL Nº 60/2015, PROCESSO ADMINISTRATIVO Nº 15.471/2015, ATA DE REGISTRO DE PREÇOS 25/2015, COM OBJETO A AQUISIÇÃO DE MATERIAL ESCOLAR PARA ATENDER AS NECESSIDADES DOS ALUNOS DA REDE MUNICIPAL DE ENSINO, INFORMANDO: VALOR DO CONTRATO; PRAZO DE VIGÊNCIA; CÓPIA DO CONTRATO E ANALÍTICO FINANCEIRO. </t>
   </si>
   <si>
     <t>11792</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11792/11792_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11792/11792_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAR SE EXISTE PERSPECTIVA DE REPAROS NA RUA ANTÔNIO FRANCISCO LISBOA.</t>
   </si>
   <si>
     <t>11793</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11793/11793_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11793/11793_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA ENVIO DE PROJETO DE LEI REFERENTE A ADEQUAÇÃO DE REFERÊNCIA DOS FUNCIONÁRIOS ATUANTES NA ÁREA DA SAÚDE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11794</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11794/11794_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11794/11794_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES AO CONTRATO COM A EMPRESA BALTIMORE SERVIÇOS E REPAROS RESIDENCIAIS E EMPRESARIAIS LTDA - ME, INFORMANDO VALOR DO CONTRATO; PRAZO DE VIGÊNCIA; CÓPIA DO CONTRATO; ANALÍTICO FINANCEIRO</t>
   </si>
   <si>
     <t>11795</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11795/11795_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11795/11795_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL PARA QUE PRESTE INFORMAÇÕES COM RELAÇÃO A EMPRESA IZILDA DOMINGUES DE REZENDE - EPP NO QUE DIZ RESPEITO A TOMADA DE PREÇO Nº 17/2015, EDITAL 77/2015, PROCESSO ADMINISTRATIVO Nº 14665/2015, OBJETO: CONSTRUÇÃO DE UBS NO BAIRRO RESSACA, INFORMANDO VALOR DO CONTRATO; PRAZO DE VIGÊNCIA, CÓPIA DO CONTRATO E ANALÍTICO FINANCEIRO. _x000D_
 </t>
   </si>
   <si>
     <t>11796</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11796/11796_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11796/11796_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL SOLICITANDO INFORMAÇÕES COM RELAÇÃO AOS GASTOS COM O CARNAVAL NO MUNICÍPIO DE IBIÚNA, INFORMANDO O VALOR GASTO COM APRESENTAÇÕES ARTÍSTICAS; QUAL VALOR PAGO À BANDA "CEIAN MUNIZ OS FERRAMENTAS; VALOR PAGO A BANDA BALAKUBACA; VALOR PAGO À BANDA LYRA UNENSE; REQUER AINDA SEJA ENCAMINHANDO CÓPIA DAS NOTAS FISCAIS E CONTRATOS REFERENTES AOS PAGAMENTOS DAS DESPESAS RELACIONADAS.</t>
   </si>
   <si>
     <t>11797</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11797/11797_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11797/11797_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES AO CONTRATO COM A EMPRESA NATOMARBRAS COMERCIAL DE ALIMENTOS EIRELLI - EPP, REFENTES AO CONTRATO Nº 147/2015; PREGÃO 51/2015, PROCESO ADMINISTRATIVO 14.613/2015, QUE DIZ RESPEITO A AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DO TIPO PERECÍVEL PARA SUPRIR AS NECESSIDADES DAS ESCOLAS MUNICIPAIS, INFORMANDO: VALOR DO CONTRATO; PRAZO DE VIGÊNCIA; CÓPIA DO CONTRATO E ANALÍTICO FINANCEIRO.</t>
   </si>
   <si>
     <t>11798</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11798/11798_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11798/11798_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTE AO CONTRATO COM A EMPRESA JS MENDES CONSTRUÇÕES E SERVIÇOS EIRELLI - ME, REFERENTE AO CONTRATO Nº 149/2015, CONVITE 52/2015, PROCESSO ADMINISTRATIVO Nº 14.366/2015, QUE DIZ RESPEITO A SERVIÇOS DE REPAROS NOS GINÁRIOS DOS BAIRROS CAPIM AZEDO E PIAÍ, INFORMANDO VALOR DO CONTRATO; PRAZO DE VIGÊNCIA; CÓPIA DO CONTRATO E ANALÍTICO FINANCEIRO.</t>
   </si>
   <si>
     <t>11799</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11799/11799_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11799/11799_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES AS PUBLICAÇÕES DO MÊS DE JANEIRO DA EMPRESA DNP TERRAPLENAGEM E PAVIMENTADORA FORESTO LTDA, INFORMANDO:_x000D_
 - QUANTO AO EDITAR 77/2015, PROCESSO ADMINISTRATIVO 14.665, CONCORRÊNCIA PÚBLICA 09/2015, PAVIMENTAÇÃO E RECAPEAMENTO EM DIVERSAS VICINAIS, RUAS E AVENIDAS DO MUNICÍPIO;_x000D_
 - QUANTO AO CONTRATO Nº 150/2015, TOMADA DE PREÇO Nº 14/2015, PROCESSO ADMINISTRATIVO 10.360/2016, PAVIMENTAÇÃO DA ESTADA FRANCISCO VIEIRA GONÇALVES;_x000D_
 - CONTRATO 153/2015, TOMADA DE PREÇO 07/2015, PROCESSO ADMINISTRATIVO 10.762/2015, EXECUÇÃO E INFRA-ESTRUTURA URBANA NA RUA TEODORO GABRIEL VIEIRA, NO BAIRRO GABRIEL;_x000D_
 - CONTRATO Nº 01/2016, TOMADA DE PREÇO 17/2015, PROCESSO ADMINISTRATIVO 14.668/2015, CONSTRUÇÃO DE UBS NO BAIRRO RESSACA._x000D_
 INFORMAR  VALOR DE CADA CONTRATO; O PRAZO DE VIGÊNCIA DE CASA CONTRATO; CÓPIA DE TODOS OS CONTRATOS MENCIONADOS E ANALÍTICO FINANCEIROS DA EMPRESA_x000D_
 </t>
   </si>
   <si>
     <t>11800</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11800/11800_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11800/11800_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES AO CONTRATO COM A EMPRESA IZILDO MANUEL XAVIER - ME, REFERENTE AO CONTRATO Nº 144/2015, CONVITE 53/2015, PROCESSO ADMINISTRATIVO 15.722/2015, SERVIÇOS DE TERRAPLENAGEM DO TERRENO DO PRÓ INFÂNCIA NO BAIRRO PARURU, INFORMANDO VALOR DO CONTRATO; PRAZO DE VIGÊNCIA; CÓPIA DO CONTRATO E ANALÍTICO FINANCEIRO. </t>
   </si>
   <si>
     <t>11801</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11801/11801_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11801/11801_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTE A EMPRESA R CAMARGO SERVIÇOS AMVIENTAIS EIRELLI - EPP, RELACIONADO AO CONTRATO 140/2015, PREGÃO 64/2015, PROCESSO ADMINISTRATIVO 1.079/2015, ELABORAÇÃO DO PROJETO DE RECUPERAÇÃO DE NASCENTE DA MICROBACIA DO RIBEIRÃO MURUNDU, INFORMANDO VALOR DO CONTRATO; PRAZO DE VIGÊNCIA; CÓPIA DO CONTRATO E ANALÍTICO FINANCEIRO. </t>
   </si>
   <si>
     <t>11802</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11802/11802_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11802/11802_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTE A EMPRESA TCA SOLUÇÕES E PLANEJAMENTO AMBIENTAL LTDA - EPP. RELACIONADO AO CONTRATO 143/2015, TOMADA DE PREÇO 22/2015, PROCESSO ADMINISTRATIVO 3276/2015, ELABORAÇÃO DO PLANO DE MANEJO DA SUB BACIA HIDROGRÁFICA DO RIBEIRÃO LARANJEIRAS, INFORMANDO VALOR DO CONTRATO, PRAZO DE VIGÊNCIA, CÓPIA DO CONTRATO E ANALÍTICO FINANCEIRO.</t>
   </si>
   <si>
     <t>11803</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11803/11803_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11803/11803_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES A EMPRESA TCA SOLUÇÕES E PLANEJAMENTO AMBIENTAL LTDA - EPP, QUANTO AO CONTRATO 141/2015, TOMADA DE PREÇO 20/2015, PROCESSO ADMINISTRATIVO 3762/2014, ELABORAÇÃO DO PROJETO DE RECUPERAÇÃO DE NASCENTE DA MICROBACIA DO RIBEIRÃO MURUNDU, INFORMANDO VALOR DO CONTRATO; PRAZO DE VIGÊNCIA, CÓPIA DO CONTRATO E ANALÍTICO FINANCEIRO. </t>
   </si>
   <si>
     <t>11804</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11804/11804_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11804/11804_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTE A EMPRESA MULT MED EQUIPAMENTOS HOSPITALARES LTDA, QUANTO AO CONTRATO 148/2015, CONVITE 45/2015, PROCESSO ADMINISTRATIVO 14.612/2015, FORNECIMENTO DE EQUIPAMENTOS MÉDICOS, INFORMANDO VALOR DO CONTRATO, PRAZO DE VIGÊNCIA, CÓPIA DO CONTRATO E ANALÍTICO FINANCEIRO.</t>
   </si>
   <si>
     <t>11897</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11897/11897_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11897/11897_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PROCEDER O CALÇAMENTO NO BAIRRO CACHOEIRA, NO TRECHO ENTRE O CONDOMÍNIO REAL PARQUE MORUMBI ATÉ O COMPLEXO DE HABITAÇÃO MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>11898</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11898/11898_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11898/11898_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAL O PRAZO PARA ENTREGA DAS OBRAS NA PRAÇA DA MATRIZ; QUAL EMPRESA RESPONSÁVEL PELA OBRA; DE QUEM É A RESPONSABILIDADE PELO ATRASO DAS OBRAS; QUAIS PROVIDÊNCIAS ESTÃO SENDO ADOTADAS PARA SANAR O PROBLEMA DO ATRASO DA OBRA.</t>
   </si>
   <si>
     <t>11899</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11899/11899_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11899/11899_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL SOLICITANDO A PRESTAÇÃO DE CONTAS COMPLETA DE TODAS AS DESPESAS QUE ENVOLVERAM AS FESTIVIDADES DE ANIVERSÁRIO DO MUNICÍPIO DE IBIÚNA DE 2016.</t>
   </si>
   <si>
     <t>11900</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11900/11900_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11900/11900_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES A EMPRESA COOTRASP - COOPERATIVA DE TRANSPORTE DE SÃO PAULO, INFORMANDO SE ESTÁ HAVENDO REPASSE DA PREFEITURA PARA A REFERIDA EMPRESA; CÓPIA DO ANALÍTICO FINANCEIRO; INFORMAR SE HOUVE ADITAMENTO DE CONTRATO, ENCAMINHANDO CÓPIA DO ADITAMENTO; QUAL O MOTIVO DA PUBLICAÇÃO, NA IMPRENSA OFICIAL, DE NOVO EDITAL DE ABERTURA DE LICITAÇÃO NO DIA 30/03/2016 NA MODALIDADE PREGÃO PRESENCIAL Nº 20/16 PARA CONTRATAÇÃO DE NOVA EMPRESA DE TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>11916</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11916/11916_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11916/11916_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA, BEM COMO CALÇAMENTO NOS DOIS SENTIDOS DA ESTRADA DO BAIRRO CACHOEIRA, NO TRECHO QUE VAI DO CONDOMÍNIO REAL PARQUE MORUMBI ATE O COMPLETO HABITACIONAL MINHA CASA MINHA VIDA</t>
   </si>
   <si>
     <t>11917</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11917/11917_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11917/11917_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS LÂMPADAS DE ILUMINAÇÃO PÚBLICA DA ESTRADA MUNICIPAL NO BAIRRO RIO DE UNA DE CIMA, MAIS PRECISAMENTE PRÓXIMO A RESIDÊNCIA DO SENHOR SIMÃO VIEIRA GONÇALVES.</t>
   </si>
   <si>
     <t>11918</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11918/11918_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11918/11918_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CONSÓRCIO CONSTRUTOR SÃO LOURENÇO - CCSL, SOLICITANDO QUE ONDE HAJA ABERTURA DE RUA/ESTRADA PARA CONSTRUÇÃO DA OBRA, QUE SE PERMANEÇA ALARGADO O REFERIDO TRECHO</t>
   </si>
   <si>
     <t>11919</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11919/11919_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11919/11919_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME, COM RELAÇÃO A EMPRESA QUE PRESTA SERVIÇOS NA ÁREA DE SAÚDE: QUANTOS MÉDICOS E ENFERMEIROS ENCONTRAM-SE ATUALMENTE PRESTANDO SERVIÇOS AO MUNICÍPIO; QUAL VALOR PAGO MENSALMENTE, INDIVIDUALIZADO POR ESPECIALIDADE MÉDICA.</t>
   </si>
   <si>
     <t>11920</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11920/11920_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11920/11920_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAIS MEDIDAS VEM SENDO ADOTADAS NO INTUITO DE DIMINUIR A DEMORA NO ATENDIMENTO AOS PACIENTES SUJEITOS AO SERVIÇO DE FISIOTERAPIA.</t>
   </si>
   <si>
     <t>11921</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11921/11921_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11921/11921_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUANTAS VIAGENS FORAM REALIZADAS PARA TRANSPORTE DE PACIENTES PARA FORA DO MUNICÍPIO NOS MESES DE JANEIRO, FEVEREIRO E MARÇO DO CORRENTE ANO; RELACIONANDO OS DESTINOS E OS RESPECTIVOS VALORES PAGOS (OU A SEREM PAGOS) EM DECORRÊNCIA DESSES TRANSPORTES.</t>
   </si>
   <si>
     <t>11922</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11922/11922_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11922/11922_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAL O VALOR GASTO PELO MUNICÍPIO COM TRANSPORTE ESCOLAR NOS MESES DE FEVEREIRO E MARÇO DO CORRENTE (VALORES PAGOS E PENDENTES DE PAGAMENTO); INFORMAR O NOME COMPLETO DE TODOS OS TRANSPORTADORES ESCOLARES QUE PRESTAM SERVIÇOS ATUALMENTE;</t>
   </si>
   <si>
     <t>11924</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11924/11924_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11924/11924_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO CÓPIA DOS CONTRATOS REFERENTES AOS SERVIÇOS DE LIMPEZA URBANA, COLETA DE LIXO E ADMINISTRAÇÃO DO ATERRO SANITÁRIO ATUALMENTE VIGENTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11925</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11925/11925_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11925/11925_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAL A ATUAL SITUAÇÃO DO PAGAMENTO DEVIDO PELA PREFEITURA MUNICIPAL À EMPRESA QUE ATUA NA ÁREA DA SAÚDE DO MUNICÍPIO DE IBIÚNA E QUE É RESPONSÁVEL PELO PAGAMENTO DOS MÉDICOS.</t>
   </si>
   <si>
     <t>11926</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11926/11926_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11926/11926_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A COMPANHIA PIRATININGA DE FORÇA E LUZ - CPFL, SOLICITANDO QUE INFORME SE EXISTE CRONOGRAMA PARA SERVIÇO DE PODA DE ÁRVORES NO MUNICÍPIO DE IBIÚNA, A FIM DE EVITAR QUE AS MESMAS ALCANCEM A REDE ELÉTRICA.</t>
   </si>
   <si>
     <t>11934</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11934/11934_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11934/11934_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA MELHORAR A SITUAÇÃO DA RUA ANTÔNIO FRANCISCO LISBOA NO BAIRRO JARDIM GEMIMA.</t>
   </si>
   <si>
     <t>11935</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11935/11935_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11935/11935_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICITANDO ESTUDOS PARA QUE ASSUMA A REDE DE ÁGUA E COLETA DE ESGOTO DA RUA MAURÍCIO BARBOSA TAVARES ELEIS, NO BAIRRO JARDIM VERGEL DE UNA.</t>
   </si>
   <si>
     <t>11998</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11998/11998_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11998/11998_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA E TUBULAÇÃO DE SISTEMA DE ESGOTO NA RUA CELINA TELES, NO BAIRRO RESSACA</t>
   </si>
   <si>
     <t>11999</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11999/11999_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11999/11999_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL SOLICITANDO INFORMAÇÕES SOBRE A FALTA DE BEBEDOUROS NAS ESCOLAS MUNICIPAIS, BEM COMO SEJA PROVIDENCIADO A INSTALAÇÃO DE BEBEDOUROS EM TODA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>12000</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12000/12000_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12000/12000_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA IMPLANTAÇÃO DE REDE DE ILUMINAÇÃO PÚBLICA NA RUA MARIA CELINA TELES, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>12001</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12001/12001_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12001/12001_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE ACIONE A EMPRESA D.N.P TERRAPLANAGEM E PAVIMENTADORA FORESTA LTDA, E SOLICITE REPAROS NA RODOVIA JÚLIO DAL FABRO, ESTRADA DO CUPIM, </t>
   </si>
   <si>
     <t>12002</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12002/12002_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12002/12002_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES A CONSTRUÇÃO DA ESCOLA DO BAIRRO PARURU, INFORMANDO O MOTIVO DA PARALISAÇÃO DAS OBRAS, BEM COMO QUE SEJA FISCALIZADO PELO SETOR DE ENGENHARIA DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>12003</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12003/12003_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12003/12003_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORMA QUAL A VERDADEIRA FINALIDADE DA OBRA NA PRAÇA DA MATRIZ; SE A OBRA FOI REALMENTE FINALIZADA; QUEM SÃO OS ENGENHEIROS OU ARQUITETOS RESPONSÁVEIS PELA OBRA; SE EXISTE ALGUM TIPO DE FISCALIZAÇÃO DA PREFEITURA COM RELAÇÃO A OBRA, EM CASO AFIRMATIVA ENCAMINHAR RELATÓRIOS; SE EXISTE ALGUM EQUÍVOCO DE PROJETO DE ENGENHARIA NA REFERIDA OBRA, EM CASO AFIRMATIVO APONTAR OS EQUÍVOCOS E OS REPONSÁVEIS.</t>
   </si>
   <si>
     <t>12004</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12004/12004_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12004/12004_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORMA COM RELAÇÃO AO POSTO DE SAÚDE DO BAIRRO CARMO MESSIAS, QUAL O HORÁRIO DE FUNCIONAMENTO; QUEM É A ENFERMEIRA RESPONSÁVEL PELO POSTO; QUAL O MÉDICO RESPONSÁVEL PELO ATENDIMENTO DO POSTO DE SAÚDE; QUAIS S HORÁRIOS E DIAS DE ATENDIMENTO DO MÉDICO; QUEM É A AUXILIAR DE ENFERMAGEM RESPONSÁVEL PELO POSTO.</t>
   </si>
   <si>
     <t>12005</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12005/12005_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12005/12005_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUANDO SERÁ REGULARIZADO O DEPÓSITO REFERENTE AO CUSTEIO DO TRANSPORTE UNIVERSITÁRIO PARA OS ESTUDANTES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>12006</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12006/12006_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12006/12006_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME SOBRE A EXTENSÃO DA ESCOLA TÉCNICA (ETEC) DE MAIRINQUE, ATUALMENTE NO PRÉDIO DA ESCOLA ESTADUAL PROFESSOR ROQUE BASTOS, POIS ALUNOS INFORMAM QUE A LOCALIZAÇÃO ATUAL ESTÁ INADEQUADA.</t>
   </si>
   <si>
     <t>12007</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12007/12007_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12007/12007_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORMA O ANDAMENTO DAS OBRAS DO POSTO DE SAÚDE MUNICIPAL, CONTENDO DADOS DA EMPRESA CONTRATADA, CUSTO ESTIMADO NO CONTRATO E PRAZO DE EXECUÇÃO ESTIPULADO.</t>
   </si>
   <si>
     <t>12008</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12008/12008_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12008/12008_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORMA O ANDAMENTO DAS OBRAS NO CALÇADÃO DA RUA PROFESSOR ANGELINO FALCI, INFORMANDO OS DADOS DA EMPRESA RESPONSÁVEL, CUSTO ESTIMADO NO CONTRATO E PRAZO DE EXECUÇÃO ESTIPULADO.</t>
   </si>
   <si>
     <t>12009</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12009/12009_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12009/12009_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL SOLICITANDO QUE INFORME QUAL É O VALOR MENSAL DE ALUGUEL ESTIPULADO PELO CONTRATO ENTRE A PREFEITURA E O PROPRIETÁRIO DO IMÓVEL ONDE ENCONTRA-SE INSTALADA A CRECHE DO RECANTO DS FLORES.</t>
   </si>
   <si>
     <t>12040</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12040/12040_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12040/12040_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O PRAZO DE CONCLUSÃO DAS OBRAS DE CALÇAMENTO DA AVENIDA CAPITÃO MANOEL DE OLIVEIRA CARVALHO, PRINCIPALMENTE DO ACABAMENTO DA PAVIMENTAÇÃO ASFÁLTICA ATÉ O MEIO-FIO.</t>
   </si>
   <si>
     <t>12041</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12041/12041_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12041/12041_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE AS OBRAS NA RUA ANGELINO FALCI, CONTENDO: QUAL PRAZO PARA O TÉRMINO DAS OBRAS; QUEM SÃO OS RESPONSÁVEIS PELAS REFERIDAS OBRAS; QUAL VALOR ESTIMADO; QUEM SÃO OS ENGENHEIROS E ARQUITETOS RESPONSÁVEIS; SE EXISTE FISCALIZAÇÃO DA PREFEITURA COM RELAÇÃO AS OBRAS, ENCAMINHANDO RELATÓRIOS.</t>
   </si>
   <si>
     <t>12129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12129/12129_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12129/12129_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA VIVO, SOLICITANDO IMPLANTAÇÃO DE TORRE DE TELEFONIA FIXA COMUTADA OU CONSTRUÇÃO DE TORRE DE TRANSMISSÃO WLL NO BAIRO CUPIM.</t>
   </si>
   <si>
     <t>12130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12130/12130_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12130/12130_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA VIVO, SOLICITANDO EXTENSÃO DE REDE DE TELEFONIA FIXA E INSTALAÇÃO DE TELEFONE DE USO PÚBLICO (ORELHÃO) NO BAIRRO BIG VALEY, PRÓXIMO AO BAIRRO DOS GRILOS.</t>
   </si>
   <si>
     <t>12131</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12131/12131_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12131/12131_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICO DE LUZ NA ALTURA DO NÚMERO 116 DA RUA NOSSA SENHORA DE FÁTIMA, NO BAIRRO BARRA.</t>
   </si>
   <si>
     <t>12132</t>
   </si>
   <si>
     <t>Jodi Tanaka</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12132/12132_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12132/12132_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AS PROVIDÊNCIAS QUE ESTÃO SENDO ADOTADAS PARA AGILIZAR AS OBRAS DE REFORMA DO POSTO DE SAÚDE NA AVENIDA SÃO SEBASTIÃO, CONTENDO: INFORMAÇÃO SOBRE A EMPRESA RESPONSÁVEL PELA OBRA; CÓPIA DO EDITAL DE LICITAÇÃO; SE JÁ HOUVE MEDIÇÃO, VALOR E SE HOUVE PAGAMENTO; SE HOUVE PUNIÇÃO À EMPRESA POR DESCUMPRIMENTO DO CONTRATO; SE HÁ RECURSOS DISPONÍVEIS NA CONTA DO CONVÊNIO, ENCAMINHANDO CÓPIA DO EXTRATO BANCÁRIO.</t>
   </si>
   <si>
     <t>12133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12133/12133_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12133/12133_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAL A PREVISÃO PARA TÉRMINO DAS OBRAS DE PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA MUNICIPAL DO BAIRRO DOS PAES.</t>
   </si>
   <si>
     <t>12134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12134/12134_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12134/12134_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O ANDAMENTO DA REGULARIZAÇÃO DO LOTEAMENTO DO COTO, NO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>12299</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12299/12299_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12299/12299_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ESCLARECIMENTOS E PROVIDÊNCIAS COM RELAÇÃO AS CONSTANTES RECLAMAÇÕES SOBRE A COLETA DE LIXO E RECOLHIMENTO DAS CAÇAMBAS NOS BAIRROS CARMO MESSIAS, VERAVA E DEMAIS COMUNIDADES DA REGIÃO.</t>
   </si>
   <si>
     <t>12300</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12300/12300_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12300/12300_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL PARA QUE O MESMO INFORME ESTA CASA COM RELAÇÃO AO DECRETO MUNICIPAL Nº 2230, DE 27 DE JUNHO DE 2016, ARTIGO 1º, §§ 1º E 2º; INFORMAR LEGISLAÇÃO VIGENTE QUE AUTORIZE A COBRANÇA DE HONORÁRIOS EM DÍVIDAS ATIVAS.</t>
   </si>
   <si>
     <t>12337</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12337/12337_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12337/12337_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE DA UNIDADE MÉDIO TIETÊ - SABESP, SOLICITANDO INFORMAÇÕES ACERCA DA OCORRÊNCIA DE CONTAMINAÇÃO DA ÁGUA QUE ABASTECE A CIDADE DE IBIÚNA, EM DECORRÊNCIA DO DESPEJO DE ESGOTO DOMÉSTICO, OU OUTRA CAUSA, QUE POSSA TRAZER PERIGO À POPULAÇÃO</t>
   </si>
   <si>
     <t>12541</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12541/12541_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12541/12541_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O TERRENO DA CRECHE DO BAIRRO CUPIM, CONTENDO SE JÁ FOI EFETUADO O PAGAMENTO DA ÁREA, ANEXANDO COMPROVANTE DE PAGAMENTO E PRAZO DE INÍCIO DAS OBRAS.</t>
   </si>
   <si>
     <t>12542</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12542/12542_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12542/12542_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES JUNTO A EMPRESA ELETROMAR, RESPONSÁVEL PELOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA NO MUNICÍPIO, SOLICITANDO CÓPIA DO CONTRATO; QUANTIDADE DE LÂMPADAS QUEIMADAS FORAM TROCADAS; QUANTAS LUMINÁRIAS NOVAS FORAM INSTALADAS EM QUAIS LOCAIS; VALOR DO CONTRATO</t>
   </si>
   <si>
     <t>12398</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12398/12398_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12398/12398_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES A OBRA EM ANDAMENTO NA ROTATÓRIA E NO CANTEIRO CENTRAL DA AVENIDA CAPITÃO MANOEL DE OLIVEIRA CARVALHO, MAIS PRECISAMENTE EM FRENTE AO PRÉDIO DO MERCADO SÃO ROQUE, ENCAMINHANDO CÓPIA DO PROJETO EXECUTIVO E INFORMAÇÕES COMO VALOR DA OBRA; RESPONSÁVEIS PELA EXECUÇÃO E PRAZO DE CONCLUSÃO.</t>
   </si>
   <si>
     <t>12414</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12414/12414_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12414/12414_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA VIVO, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE CABOS DE TELEFONIA FIXA COM ISENÇÃO DE ORÇAMENTO, BEM COMO COBERTURA DE BANDAR LARGA E SERVIÇOS DE FAX, IDENTIFICADOR DE CHAMADAS E DEMAIS SERVIÇOS OFERECIDOS PELA OPERADORA, AOS  MORADORES DO BAIRRO MORRO GRANDE. </t>
   </si>
   <si>
     <t>12415</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12415/12415_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12415/12415_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES E CÓPIA DO CONTRATO REALIZADO ENTRE O EXECUTIVO E A EMPRESA QUE ESTÁ RECOLHENDO O LIXO HOSPITAL EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>12418</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12418/12418_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12418/12418_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA VIVO, SOLICITANDO INSTALAÇÃO REDE DE TELEFONIA FIXA NO BAIRRO VERAVA, MAIS PRECISAMENTE NO LOTEAMENTO BELA VISTA, PRÓXIMO A CAPELA ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>12419</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12419/12419_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12419/12419_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME ESTA CASA QUAL O VALOR DO ORÇAMENTO DESTINADO PARA A SECRETARIA DE CULTURA E TURISMO DO MUNICÍPIO DE IBIÚNA, BEM COMO QUE SEJA ENCAMINHADO A PRESTAÇÃO DE CONTAS DE TODAS AS DESPESAS QUE ENVOLVEM ESSA SECRETARIA.</t>
   </si>
   <si>
     <t>12420</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12420/12420_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12420/12420_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME O ANALÍTICO FINANCEIRO REFERENTE A EMPRESA CASTELLUCCI ADVOCACIA, BEM COMO INFORMAR QUAL O VALOR RECUPERADO DE INSS - INSTITUTO NACIONAL DE SEGURO SOCIAL.</t>
   </si>
   <si>
     <t>12421</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12421/12421_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12421/12421_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES AO CONSELHO MUNICIPAL DE CULTURA, CONTENDO: QUEM SÃO OS RESPECTIVOS MEMBROS DO CONSELHO E QUAL O MOTIVO DE SUA INÉRCIA?</t>
   </si>
   <si>
     <t>12422</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12422/12422_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12422/12422_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES AO ITINERÁRIO DE ÔNIBUS DO BAIRRO BOAVA, CONTENDO O MOTIVO DA RETIRADA DO ITINERÁRIO REFERENTE ÀS 5H00 DA MANHÃ E 10H DA MANHÃ.</t>
   </si>
   <si>
     <t>12423</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12423/12423_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12423/12423_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS COM RELAÇÃO A CAÇAMBA DE LIXO DO BAIRRO DOIS CÓRREGOS, INFORMANDO QUAL O MOTIVO DA RETIRADA DA CAÇAMBA DE LIXO DO BAIRRO; BEM COMO A IMEDIATA INSTALAÇÃO DA CAÇAMBA PRÓXIMO A RUA BENEDITO VIEIRA GONÇALVES.</t>
   </si>
   <si>
     <t>12424</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12424/12424_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12424/12424_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE SEJA PROCEDIDA A INCORPORAÇÃO DAS DISCIPLINAS DE EDUCAÇÃO FÍSICA E ARTE E MUSICALIZAÇÃO NOS COMPONENTES CURRICULARES NAS &amp;#180;SERIES DO CICLO I DO ENSINO FUNDAMENTAL DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>12425</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12425/12425_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12425/12425_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME POR QUAL MOTIVO ESTÃO PARALISADAS AS OBRAS NA UNIDADE BÁSICA DE SAÚDE DO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>12426</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12426/12426_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12426/12426_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, INFORMANDO SE EXISTE EMPRESA CONTRATADA PARA A INSTALAÇÃO E MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA; ENCAMINHAR RELATÓRIO DISCRIMINANDO OS LOCAIS ONDE FORAM FEITAS AS INSTALAÇÕES DE LUMINÁRIAS E MANUTENÇÕES NO EXERCÍCIO DE 2016; ENCAMINHAR CÓPIA INTEGRAL DO CONTRATO, BEM COMO O ANALÍTICO FINANCEIRO.</t>
   </si>
   <si>
     <t>12459</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12459/12459_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12459/12459_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A ESCOLA PADRE ELÍDIO MONTOVANI, INFORMANDO QUAL EMPRESA CONTRATADA PARA FAZER AS MANUTENÇÕES; QUAL VALOR DO SERVIÇO PRESTADO (OU NÃO PRESTADO); PLANILHA E NOTAS FISCAIS.</t>
   </si>
   <si>
     <t>12460</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12460/12460_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12460/12460_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE PRONTUÁRIOS ELETRÔNICOS (SUS) E SE JÁ ESTÁ SENDO ABASTECENDO O SISTEMA SUS (MEDICAMENTOS).</t>
   </si>
   <si>
     <t>12474</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12474/12474_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12474/12474_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A SECRETARIA MUNICIPAL DE SEGURANÇA URBANA NO QUE TANGE: DE JANEIRO DE 2013 A SETEMBRO DE 2016, SE EXISTE ALGUM PROCESSO ADMINISTRATIVO ABERTO EM NOME DOS GUARDAS CIVIS EDIVANDO DE OLIVEIRA BUENO, EVERTON VINÍCIUS PEDROSO, VAGNER WELINTON DE OLIVEIRA SOBRINHO, GILBERTO ALVES FOGAÇA E DANIEL LEANDRO VALÊNCIO; SE EXISTE ALGUM PROCESSO DE SINDICÂNCIA QUE ENVOLVA OS RESPECTIVOS GUARDAS CIVIS MUNICIPAIS.</t>
   </si>
   <si>
     <t>12475</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12475/12475_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12475/12475_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL SOLICITANDO CÓPIA DO PROCESSO ADMINISTRATIVO Nº 4252/2015 APENSOS AO 1560/2009 E 1163/2010.</t>
   </si>
   <si>
     <t>12476</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12476/12476_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12476/12476_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA SABESP, SOLICITANDO CÓPIA DO PROJETO EXECUTIVO E LOCALIZAÇÃO DE ONDE SERÃO CONSTRUÍDAS AS ESTAÇÕES DE TRATAMENTO DE ESGOTO NOS BAIRROS CARMO MESSIAS E VERAVA, NO MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>12477</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12477/12477_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12477/12477_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAL A DATA PREVISTA PARA TÉRMINO DAS OBRAS DO POSTO DE SAÚDE CENTRAL, BEM COMO O VALOR PAGO ATÉ O PRESENTE MOMENTO.</t>
   </si>
   <si>
     <t>12478</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12478/12478_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12478/12478_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORMA QUAL A DATA PREVISTA PARA TÉRMINO DAS OBRAS DAS CALÇADAS NA ÁREA CENTRAL DO MUNICÍPIO, BEM COMO INFORME O VALOR PAGO ATÉ O PRESENTE MOMENTO.</t>
   </si>
   <si>
     <t>12479</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12479/12479_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12479/12479_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORMA COM RELAÇÃO AOS CONTRATOS DE TRANSPORTE DAS ÁREAS DE SAÚDE E EDUCAÇÃO, QUANTOS VEÍCULOS (CARROS E VANS) EXISTEM ATUALMENTE PRESTANDO SERVIÇOS PARA O MUNICÍPIO, E QUAIS OS VALORES DOS ÚLTIMOS PAGAMENTOS REALIZADOS.</t>
   </si>
   <si>
     <t>12490</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12490/12490_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12490/12490_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O CUMPRIMENTO DA LEI FEDERAL Nº 9.394 DE 20 DE DEZEMBRO DE 1996, QUE ESTABELECE AS DIRETRIZES E BASES DA EDUCAÇÃO NACIONAL. INFORMAR SE A SECRETARIA ATINGIRIA A CARGA HORÁRIA MÍNIMA ANUAL DE 800 HORAS, DISTRIBUÍDAS POR UM MÍNIMO DE 200 DIAS LETIVOS; QUANTOS DIAS DE EFETIVO TRABALHO ESCOLAR FORAM CONTEMPLADOS ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>12491</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12491/12491_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12491/12491_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME, COM REFERÊNCIA AO JORNAL IMPRENSA OFICIAL, PÁGINA 10, DATADO DE 24 DE SETEMBRO DE 2016, QUEM SÃO OS CREDORES QUE A PREFEITURA DEVE PAGAR, CONFORME VALOR APRESENTADO DE R$ 39.810.014,05, NO DEMONSTRATIVO DE APURAÇÃO DA DÍVIDA CONSOLIDADA LÍQUIDA - D.C.L., PERÍODO AGOSTO/2016.</t>
   </si>
   <si>
     <t>12492</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12492/12492_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12492/12492_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORMA, COM REFERÊNCIA AO JORNAL IMPRENSA OFICIAL, PÁGINA 07, DATADO DE 27 DE SETEMBRO DE 2016, QUEM SÃO OS CREDORES QUE A PREFEITURA DEVE PAGAR, CONFORME VALOR APRESENTADO DE R$ 8.212.417,06, PROCESSADO E R$ 547.977,50 NÃO PROCESSADO NO DEMONSTRATIVO DE RESTOS A PAGAR, PERÍODO 4º BIMESTRE/2016, DEVENDO APRESENTAR INDIVIDUALIZADO COM NOMES E VALORES DOS RESPECTIVOS CREDORES.</t>
   </si>
   <si>
     <t>12493</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12493/12493_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12493/12493_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUANTO A REFORMA NA AVENIDA BENEDITO DE CAMPOS, QUAL VALOR FOI PAGO PELA REFORMA, CÓPIA DO CONTRATO, ALVARÁ E LICITAÇÃO.</t>
   </si>
   <si>
     <t>12494</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12494/12494_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12494/12494_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM O RESPONSÁVEL DA MERENDA ESCOLAR DO MUNICÍPIO DE IBIÚNA, INFORME QUANDO FOI FEITO O ÚLTIMO PEDIDO DE MERENDA, QUAL VALOR FOI PAGO.</t>
   </si>
   <si>
     <t>12505</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12505/12505_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12505/12505_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO EXTRATO ANALÍTICO DO PERÍODO DE CONTRATO DA EMPRESA ESTRELA TURISMO TRANSPORTE E LOCAÇÃO.</t>
   </si>
   <si>
     <t>12506</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12506/12506_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12506/12506_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES DA EMPRESA DE MÉDICOS DO HOSPITAL MUNICIPAL DE IBIÚNA, INFORMANDO VALOR MENSAL PAGO AOS MÉDICOS; QUANTO TEMPO EM ATRASO E QUAL VALOR A SER PAGO; QUANDO FOI O ULTIMO PAGAMENTO. </t>
   </si>
   <si>
     <t>12516</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12516/12516_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12516/12516_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES QUANTO AO PAGAMENTO A EMPRESA LENNOX SYSTEMS LTDA RUNNER BRASIL, QUE PRESTOU SERVIÇOS À PREFEITURA MUNICIPAL DE IBIÚNA.</t>
   </si>
   <si>
     <t>12518</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12518/12518_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12518/12518_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAL O MOTIVO DA INTERRUPÇÃO DA COLETA DE LIXO NOS DIVERSOS BAIRROS DO MUNICÍPIO, BEM COMO QUAL A PROVIDÊNCIA ESTÁ SENDO TOMADA PARA RESTABELECIMENTO DO SERVIÇO</t>
   </si>
   <si>
     <t>12547</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12547/12547_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12547/12547_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAIS PROCEDIMENTOS DE MANUTENÇÃO E PRESERVAÇÃO DO ATERRO SANITÁRIO ESTÃO SENDO ADOTADAS. INFORMAR ONDE ESTÁ SENDO DEPOSITADO O LIXO HOSPITALAR; EM QUE ESTADO SE ENCONTRA A MANTA IMPERMEABILIZANTE DO ATERRO; DE QUE FORMA ESTÁ SENDO DESCARTADO O CHORUME DO LIXO; QUAIS INVESTIMENTOS RECENTES NA MANUTENÇÃO DO ATERRO SANITÁRIO.</t>
   </si>
   <si>
     <t>12548</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12548/12548_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12548/12548_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES A CRECHE MUNICIPAL RECANTO DAS FLORES, LOCALIZADA À AVENIDA SÃO SEBASTIÃO, CONTENDO: MOTIVO DA AUSÊNCIA DE PAGAMENTO DAS CONTAS DE ÁGUA, LUZ E TELEFONE; SE OS DÉBITOS REFERENTES A ESSAS CONTAS JÁ FORAM QUITADAS, ENCAMINHANDO CÓPIA DOS EXTRATOS; DETERMINE A DEDETIZAÇÃO DA CRECHE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8226,68 +8226,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11602/11602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11603/11603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11604/11604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11605/11605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11606/11606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11607/11607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11608/11608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11609/11609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11610/11610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11611/11611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11612/11612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11613/11613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11614/11614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11615/11615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11616/11616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11617/11617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11618/11618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11619/11619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11620/11620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11621/11621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11622/11622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11623/11623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11624/11624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11625/11625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11626/11626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11627/11627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11628/11628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11629/11629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11630/11630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11631/11631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11632/11632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11633/11633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11634/11634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11635/11635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11636/11636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11637/11637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11638/11638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11639/11639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11640/11640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11641/11641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11642/11642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11643/11643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11644/11644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11645/11645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11646/11646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11647/11647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11648/11648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11649/11649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11650/11650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11651/11651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11652/11652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11660/11660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11661/11661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11662/11662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11663/11663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11664/11664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11665/11665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11666/11666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11667/11667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11668/11668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11669/11669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11670/11670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11671/11671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11672/11672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11673/11673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11674/11674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11675/11675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11676/11676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11677/11677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11678/11678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11679/11679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11680/11680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11681/11681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11682/11682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11683/11683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11684/11684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11685/11685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11686/11686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11687/11687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11688/11688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11689/11689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11690/11690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11691/11691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11692/11692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11693/11693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11695/11695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11696/11696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11697/11697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11698/11698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11699/11699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11700/11700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11701/11701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11702/11702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11703/11703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11704/11704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11705/11705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11706/11706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11707/11707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11708/11708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11709/11709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11710/11710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11711/11711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11712/11712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11713/11713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11714/11714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11715/11715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11716/11716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11717/11717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11718/11718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11719/11719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11720/11720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11721/11721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11722/11722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11723/11723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11724/11724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11725/11725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11726/11726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11727/11727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11728/11728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11729/11729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11730/11730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11731/11731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11732/11732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11733/11733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11734/11734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11735/11735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11736/11736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11737/11737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11738/11738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11787/11787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11788/11788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11789/11789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11790/11790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11805/11805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11806/11806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11807/11807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11808/11808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11809/11809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11810/11810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11811/11811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11812/11812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11813/11813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11814/11814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11815/11815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11816/11816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11817/11817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11818/11818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11819/11819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11820/11820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11821/11821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11822/11822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11823/11823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11824/11824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11825/11825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11826/11826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11827/11827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11828/11828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11829/11829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11830/11830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11831/11831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11832/11832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11833/11833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11834/11834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11835/11835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11836/11836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11837/11837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11838/11838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11839/11839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11840/11840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11841/11841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11842/11842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11843/11843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11844/11844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11845/11845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11846/11846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11847/11847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11848/11848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11849/11849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11850/11850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11851/11851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11852/11852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11853/11853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11854/11854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11855/11855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11856/11856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11857/11857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11858/11858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11859/11859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11860/11860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11861/11861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11862/11862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11863/11863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11864/11864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11865/11865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11866/11866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11867/11867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11868/11868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11869/11869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11870/11870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11871/11871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11872/11872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11873/11873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11874/11874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11875/11875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11876/11876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11877/11877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11878/11878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11879/11879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11880/11880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11881/11881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11882/11882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11883/11883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11884/11884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11885/11885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11901/11901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11902/11902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11903/11903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11904/11904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11905/11905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11906/11906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11907/11907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11908/11908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11909/11909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11910/11910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11911/11911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11912/11912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11913/11913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11914/11914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11927/11927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11928/11928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11929/11929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11930/11930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11931/11931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11932/11932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11933/11933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11936/11936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11937/11937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11938/11938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11939/11939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11940/11940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11941/11941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11942/11942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11943/11943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11944/11944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11945/11945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11946/11946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11947/11947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11948/11948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11949/11949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11950/11950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11951/11951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11952/11952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11953/11953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11954/11954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11955/11955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11956/11956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11957/11957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11958/11958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11959/11959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11960/11960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11961/11961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11962/11962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11963/11963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11964/11964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11965/11965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11966/11966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11967/11967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11968/11968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11969/11969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11970/11970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12010/12010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12011/12011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12012/12012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12013/12013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12014/12014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12015/12015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12016/12016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12017/12017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12018/12018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12019/12019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12020/12020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12021/12021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12022/12022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12023/12023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12024/12024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12025/12025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12026/12026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12027/12027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12042/12042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12043/12043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12044/12044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12045/12045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12046/12046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12047/12047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12048/12048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12049/12049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12050/12050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12051/12051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12052/12052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12053/12053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12054/12054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12055/12055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12056/12056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12057/12057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12058/12058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12059/12059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12060/12060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12061/12061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12062/12062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12063/12063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12064/12064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12065/12065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12066/12066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12067/12067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12068/12068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12069/12069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12070/12070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12072/12072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12073/12073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12074/12074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12075/12075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12076/12076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12077/12077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12078/12078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12079/12079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12080/12080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12081/12081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12082/12082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12083/12083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12084/12084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12085/12085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12086/12086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12087/12087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12088/12088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12135/12135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12136/12136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12137/12137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12138/12138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12139/12139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12140/12140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12141/12141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12142/12142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12143/12143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12144/12144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12145/12145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12146/12146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12147/12147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12148/12148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12149/12149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12150/12150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12151/12151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12152/12152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12153/12153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12154/12154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12155/12155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12156/12156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12157/12157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12158/12158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12159/12159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12160/12160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12161/12161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12332/12332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12333/12333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12334/12334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12335/12335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12336/12336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12357/12357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12358/12358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12359/12359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12361/12361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12362/12362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12356/12356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12363/12363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12364/12364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12365/12365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12367/12367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12368/12368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12370/12370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12371/12371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12372/12372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12373/12373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12374/12374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12375/12375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12376/12376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12378/12378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12379/12379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12380/12380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12381/12381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12382/12382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12383/12383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12384/12384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12385/12385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12386/12386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12387/12387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12388/12388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12389/12389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12390/12390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12413/12413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12428/12428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12429/12429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12430/12430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12431/12431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12432/12432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12433/12433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12434/12434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12435/12435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12436/12436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12437/12437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12438/12438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12439/12439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12440/12440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12441/12441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12442/12442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12443/12443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12444/12444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12445/12445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12446/12446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12447/12447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12448/12448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12449/12449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12450/12450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12451/12451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12452/12452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12461/12461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12462/12462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12463/12463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12464/12464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12480/12480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12481/12481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12482/12482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12483/12483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12484/12484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12495/12495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12496/12496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12497/12497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12498/12498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12499/12499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12513/12513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12514/12514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12515/12515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12519/12519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12520/12520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12521/12521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12522/12522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12543/12543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12544/12544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12545/12545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12546/12546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11743/11743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11767/11767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11791/11791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11915/11915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12031/12031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12038/12038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12301/12301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12302/12302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12338/12338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12339/12339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12340/12340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12549/12549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12295/12295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12278/12278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12296/12296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12489/12489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12975/12975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11749/11749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11759/11759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11892/11892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12257/12257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12396/12396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12979/12979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12980/12980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12535/12535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12550/12550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12551/12551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11751/11751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12976/12976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11750/11750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11753/11753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11754/11754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11756/11756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11755/11755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11757/11757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11752/11752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11758/11758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11893/11893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12276/12276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12277/12277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12275/12275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12270/12270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12271/12271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12272/12272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11981/11981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11923/11923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11982/11982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11983/11983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11984/11984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12269/12269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11985/11985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11987/11987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11989/11989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11890/11890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11889/11889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2016/11896/plo361.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12181/12181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12977/12977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11990/11990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12268/12268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11992/11992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11993/11993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12028/12028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12089/12089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12029/12029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12267/12267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12266/12266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12039/12039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12090/12090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12265/12265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12258/12258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12264/12264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12106/12106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12274/12274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12259/12259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12324/12324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12260/12260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12261/12261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12273/12273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12262/12262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12263/12263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12279/12279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12280/12280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12331/12331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12325/12325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12326/12326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12327/12327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12328/12328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12329/12329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12507/12507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12485/12485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12508/12508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12486/12486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12406/12406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12397/12397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12407/12407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12416/12416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12487/12487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12488/12488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12539/12539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12500/12500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12501/12501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12502/12502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12509/12509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12510/12510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12540/12540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12503/12503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12504/12504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12978/12978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12517/12517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12524/12524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12525/12525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12526/12526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12527/12527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12528/12528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12529/12529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12530/12530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12531/12531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12532/12532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12533/12533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12534/12534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12536/12536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12537/12537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12538/12538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12981/12981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12982/12982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12552/12552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11895/11895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11894/11894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12417/12417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11980/11980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12298/12298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12297/12297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12330/12330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12511/12511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12512/12512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11653/11653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11654/11654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11655/11655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11656/11656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11657/11657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11658/11658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11659/11659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11739/11739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11740/11740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11741/11741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11742/11742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11744/11744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11745/11745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11746/11746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11747/11747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11760/11760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11761/11761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11762/11762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11763/11763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11764/11764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11765/11765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11766/11766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11768/11768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11769/11769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11770/11770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11771/11771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11772/11772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11773/11773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11774/11774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11775/11775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11776/11776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11777/11777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11778/11778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11779/11779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11780/11780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11781/11781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11782/11782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11783/11783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11784/11784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11785/11785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11786/11786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11792/11792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11793/11793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11794/11794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11795/11795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11796/11796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11797/11797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11798/11798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11799/11799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11800/11800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11801/11801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11802/11802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11803/11803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11804/11804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11897/11897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11898/11898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11899/11899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11900/11900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11916/11916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11917/11917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11918/11918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11919/11919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11920/11920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11921/11921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11922/11922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11924/11924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11925/11925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11926/11926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11934/11934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11935/11935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11998/11998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11999/11999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12000/12000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12001/12001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12002/12002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12003/12003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12004/12004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12005/12005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12006/12006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12007/12007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12008/12008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12009/12009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12040/12040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12041/12041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12129/12129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12130/12130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12131/12131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12132/12132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12133/12133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12134/12134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12299/12299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12300/12300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12337/12337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12541/12541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12542/12542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12398/12398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12414/12414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12415/12415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12418/12418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12419/12419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12420/12420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12421/12421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12422/12422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12423/12423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12424/12424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12425/12425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12426/12426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12459/12459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12460/12460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12474/12474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12475/12475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12476/12476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12477/12477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12478/12478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12479/12479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12490/12490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12491/12491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12492/12492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12493/12493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12494/12494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12505/12505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12506/12506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12516/12516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12518/12518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12547/12547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12548/12548_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11602/11602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11603/11603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11604/11604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11605/11605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11606/11606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11607/11607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11608/11608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11609/11609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11610/11610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11611/11611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11612/11612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11613/11613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11614/11614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11615/11615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11616/11616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11617/11617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11618/11618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11619/11619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11620/11620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11621/11621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11622/11622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11623/11623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11624/11624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11625/11625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11626/11626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11627/11627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11628/11628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11629/11629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11630/11630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11631/11631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11632/11632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11633/11633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11634/11634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11635/11635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11636/11636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11637/11637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11638/11638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11639/11639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11640/11640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11641/11641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11642/11642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11643/11643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11644/11644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11645/11645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11646/11646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11647/11647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11648/11648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11649/11649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11650/11650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11651/11651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11652/11652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11660/11660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11661/11661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11662/11662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11663/11663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11664/11664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11665/11665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11666/11666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11667/11667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11668/11668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11669/11669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11670/11670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11671/11671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11672/11672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11673/11673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11674/11674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11675/11675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11676/11676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11677/11677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11678/11678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11679/11679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11680/11680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11681/11681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11682/11682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11683/11683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11684/11684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11685/11685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11686/11686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11687/11687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11688/11688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11689/11689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11690/11690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11691/11691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11692/11692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11693/11693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11695/11695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11696/11696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11697/11697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11698/11698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11699/11699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11700/11700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11701/11701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11702/11702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11703/11703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11704/11704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11705/11705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11706/11706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11707/11707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11708/11708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11709/11709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11710/11710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11711/11711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11712/11712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11713/11713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11714/11714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11715/11715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11716/11716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11717/11717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11718/11718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11719/11719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11720/11720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11721/11721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11722/11722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11723/11723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11724/11724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11725/11725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11726/11726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11727/11727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11728/11728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11729/11729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11730/11730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11731/11731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11732/11732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11733/11733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11734/11734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11735/11735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11736/11736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11737/11737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11738/11738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11787/11787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11788/11788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11789/11789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11790/11790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11805/11805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11806/11806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11807/11807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11808/11808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11809/11809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11810/11810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11811/11811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11812/11812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11813/11813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11814/11814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11815/11815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11816/11816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11817/11817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11818/11818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11819/11819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11820/11820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11821/11821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11822/11822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11823/11823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11824/11824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11825/11825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11826/11826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11827/11827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11828/11828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11829/11829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11830/11830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11831/11831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11832/11832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11833/11833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11834/11834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11835/11835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11836/11836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11837/11837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11838/11838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11839/11839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11840/11840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11841/11841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11842/11842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11843/11843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11844/11844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11845/11845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11846/11846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11847/11847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11848/11848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11849/11849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11850/11850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11851/11851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11852/11852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11853/11853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11854/11854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11855/11855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11856/11856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11857/11857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11858/11858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11859/11859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11860/11860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11861/11861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11862/11862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11863/11863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11864/11864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11865/11865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11866/11866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11867/11867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11868/11868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11869/11869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11870/11870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11871/11871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11872/11872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11873/11873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11874/11874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11875/11875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11876/11876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11877/11877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11878/11878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11879/11879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11880/11880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11881/11881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11882/11882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11883/11883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11884/11884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11885/11885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11901/11901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11902/11902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11903/11903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11904/11904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11905/11905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11906/11906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11907/11907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11908/11908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11909/11909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11910/11910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11911/11911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11912/11912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11913/11913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11914/11914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11927/11927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11928/11928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11929/11929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11930/11930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11931/11931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11932/11932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11933/11933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11936/11936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11937/11937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11938/11938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11939/11939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11940/11940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11941/11941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11942/11942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11943/11943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11944/11944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11945/11945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11946/11946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11947/11947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11948/11948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11949/11949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11950/11950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11951/11951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11952/11952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11953/11953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11954/11954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11955/11955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11956/11956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11957/11957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11958/11958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11959/11959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11960/11960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11961/11961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11962/11962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11963/11963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11964/11964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11965/11965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11966/11966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11967/11967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11968/11968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11969/11969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11970/11970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12010/12010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12011/12011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12012/12012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12013/12013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12014/12014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12015/12015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12016/12016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12017/12017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12018/12018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12019/12019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12020/12020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12021/12021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12022/12022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12023/12023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12024/12024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12025/12025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12026/12026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12027/12027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12042/12042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12043/12043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12044/12044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12045/12045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12046/12046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12047/12047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12048/12048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12049/12049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12050/12050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12051/12051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12052/12052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12053/12053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12054/12054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12055/12055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12056/12056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12057/12057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12058/12058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12059/12059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12060/12060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12061/12061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12062/12062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12063/12063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12064/12064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12065/12065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12066/12066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12067/12067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12068/12068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12069/12069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12070/12070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12072/12072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12073/12073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12074/12074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12075/12075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12076/12076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12077/12077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12078/12078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12079/12079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12080/12080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12081/12081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12082/12082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12083/12083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12084/12084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12085/12085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12086/12086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12087/12087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12088/12088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12135/12135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12136/12136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12137/12137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12138/12138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12139/12139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12140/12140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12141/12141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12142/12142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12143/12143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12144/12144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12145/12145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12146/12146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12147/12147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12148/12148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12149/12149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12150/12150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12151/12151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12152/12152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12153/12153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12154/12154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12155/12155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12156/12156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12157/12157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12158/12158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12159/12159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12160/12160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12161/12161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12332/12332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12333/12333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12334/12334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12335/12335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12336/12336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12357/12357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12358/12358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12359/12359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12361/12361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12362/12362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12356/12356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12363/12363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12364/12364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12365/12365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12367/12367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12368/12368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12370/12370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12371/12371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12372/12372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12373/12373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12374/12374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12375/12375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12376/12376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12378/12378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12379/12379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12380/12380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12381/12381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12382/12382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12383/12383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12384/12384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12385/12385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12386/12386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12387/12387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12388/12388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12389/12389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12390/12390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12413/12413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12428/12428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12429/12429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12430/12430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12431/12431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12432/12432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12433/12433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12434/12434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12435/12435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12436/12436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12437/12437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12438/12438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12439/12439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12440/12440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12441/12441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12442/12442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12443/12443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12444/12444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12445/12445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12446/12446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12447/12447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12448/12448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12449/12449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12450/12450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12451/12451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12452/12452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12461/12461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12462/12462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12463/12463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12464/12464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12480/12480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12481/12481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12482/12482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12483/12483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12484/12484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12495/12495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12496/12496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12497/12497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12498/12498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12499/12499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12513/12513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12514/12514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12515/12515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12519/12519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12520/12520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12521/12521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12522/12522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12543/12543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12544/12544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12545/12545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12546/12546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11743/11743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11767/11767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11791/11791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11915/11915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12031/12031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12038/12038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12301/12301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12302/12302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12338/12338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12339/12339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12340/12340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12549/12549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12295/12295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12278/12278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12296/12296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12489/12489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12975/12975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11749/11749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11759/11759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11892/11892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12257/12257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12396/12396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12979/12979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12980/12980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12535/12535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12550/12550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12551/12551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11751/11751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12976/12976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11750/11750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11753/11753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11754/11754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11756/11756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11755/11755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11757/11757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11752/11752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11758/11758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11893/11893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12276/12276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12277/12277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12275/12275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12270/12270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12271/12271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12272/12272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11981/11981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11923/11923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11982/11982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11983/11983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11984/11984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12269/12269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11985/11985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11987/11987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11989/11989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11890/11890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11889/11889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2016/11896/plo361.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12181/12181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12977/12977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11990/11990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12268/12268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11992/11992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11993/11993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12028/12028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12089/12089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12029/12029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12267/12267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12266/12266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12039/12039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12090/12090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12265/12265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12258/12258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12264/12264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12106/12106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12274/12274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12259/12259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12324/12324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12260/12260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12261/12261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12273/12273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12262/12262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12263/12263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12279/12279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12280/12280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12331/12331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12325/12325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12326/12326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12327/12327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12328/12328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12329/12329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12507/12507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12485/12485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12508/12508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12486/12486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12406/12406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12397/12397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12407/12407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12416/12416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12487/12487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12488/12488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12539/12539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12500/12500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12501/12501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12502/12502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12509/12509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12510/12510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12540/12540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12503/12503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12504/12504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12978/12978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12517/12517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12524/12524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12525/12525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12526/12526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12527/12527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12528/12528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12529/12529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12530/12530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12531/12531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12532/12532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12533/12533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12534/12534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12536/12536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12537/12537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12538/12538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12981/12981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12982/12982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12552/12552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11895/11895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11894/11894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12417/12417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11980/11980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12298/12298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12297/12297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12330/12330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12511/12511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12512/12512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11653/11653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11654/11654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11655/11655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11656/11656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11657/11657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11658/11658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11659/11659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11739/11739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11740/11740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11741/11741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11742/11742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11744/11744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11745/11745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11746/11746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11747/11747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11760/11760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11761/11761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11762/11762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11763/11763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11764/11764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11765/11765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11766/11766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11768/11768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11769/11769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11770/11770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11771/11771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11772/11772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11773/11773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11774/11774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11775/11775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11776/11776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11777/11777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11778/11778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11779/11779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11780/11780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11781/11781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11782/11782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11783/11783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11784/11784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11785/11785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11786/11786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11792/11792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11793/11793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11794/11794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11795/11795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11796/11796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11797/11797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11798/11798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11799/11799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11800/11800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11801/11801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11802/11802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11803/11803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11804/11804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11897/11897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11898/11898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11899/11899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11900/11900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11916/11916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11917/11917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11918/11918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11919/11919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11920/11920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11921/11921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11922/11922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11924/11924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11925/11925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11926/11926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11934/11934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11935/11935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11998/11998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/11999/11999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12000/12000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12001/12001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12002/12002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12003/12003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12004/12004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12005/12005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12006/12006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12007/12007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12008/12008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12009/12009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12040/12040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12041/12041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12129/12129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12130/12130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12131/12131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12132/12132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12133/12133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12134/12134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12299/12299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12300/12300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12337/12337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12541/12541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12542/12542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12398/12398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12414/12414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12415/12415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12418/12418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12419/12419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12420/12420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12421/12421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12422/12422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12423/12423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12424/12424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12425/12425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12426/12426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12459/12459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12460/12460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12474/12474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12475/12475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12476/12476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12477/12477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12478/12478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12479/12479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12490/12490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12491/12491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12492/12492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12493/12493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12494/12494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12505/12505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12506/12506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12516/12516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12518/12518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12547/12547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2016/12548/12548_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H712"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>