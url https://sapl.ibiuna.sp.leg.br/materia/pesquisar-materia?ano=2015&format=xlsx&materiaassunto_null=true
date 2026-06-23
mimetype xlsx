--- v0 (2026-02-20)
+++ v1 (2026-06-23)
@@ -54,12246 +54,12246 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10416</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Aline do Rosarial</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10416/10416_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10416/10416_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO RIO DE UNA DE CIMA, MAIS PRECISAMENTE NA ESTRADA DOS BORBAS</t>
   </si>
   <si>
     <t>10417</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10417/10417_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10417/10417_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ADAPTAÇÕES NECESSÁRIAS DE ACORDO COM AS NORMAS TÉCNICAS DE ACESSIBILIDADE DA ASSOCIAÇÃO BRASILEIRA DE NORMAS TÉCNICAS (ABNT), NO NOVO PRÉDIO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, LOCALIZADA NA RUA XV DE NOVEMBRO, 220</t>
   </si>
   <si>
     <t>10418</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10418/10418_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10418/10418_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA PRINCIPAL DO CONJUNTO HABITACIONAL SANTA LÚCIA, BEM COMO DETERMINE A LIMPEZA COMPLETA DO CÓRREGO QUE CORTA O CONJUNTO.</t>
   </si>
   <si>
     <t>10419</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10419/10419_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10419/10419_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO EXECUÇÃO DOS SERVIÇOS DE TAPA-BURACOS NA RODOVIA JULIO DAL FABRO (SALTO)</t>
   </si>
   <si>
     <t>10420</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10420/10420_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10420/10420_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE LIGA O BAIRRO RIO DE UNA AO BAIRRO GODINHOS.</t>
   </si>
   <si>
     <t>10421</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10421/10421_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10421/10421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE LIGA O BAIRRO RIO DE UNA AO BAIRRO GODINHOS</t>
   </si>
   <si>
     <t>10422</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10422/10422_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10422/10422_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DOS BAIRROS: CUPIM, VIEIRINHAS, GODINHOS, RIO DE UNA, VARGINHA, VARGEM, LAGEADO ATÉ A DIVISA COM O BAIRRO MURUNDU, SALTINHO ATÉ DIVISA COM O MUNICÍPIO DE PIEDADE, SALTO, SAMANO, ITAGUAPEVA, PEDROSOS, CLÁUDIOS, CAMPESTRE, TORRES, DIAS ATÉ O BAIRRO COLÉGIO, NECO, PEDRÃO E MIARI. </t>
   </si>
   <si>
     <t>10423</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10423/10423_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10423/10423_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DE ACESSO AO HARALDO</t>
   </si>
   <si>
     <t>10424</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10424/10424_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10424/10424_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VIEIRINHA AO BAIRRO PIAÍ, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10425</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10425/10425_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10425/10425_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VIEIRINHA AO BAIRRO CUPIM, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10426</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10426/10426_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10426/10426_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DO BAIRRO VERAVINHA, PASSANDO PELO BAIRRO DOMINGUES, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10427</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10427/10427_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10427/10427_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PAES.</t>
   </si>
   <si>
     <t>10428</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10428/10428_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10428/10428_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DO BAIRRO VARGEM AO BAIRRO VIEIRINHA, E ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10429</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10429/10429_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10429/10429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO VIEIRINHA , E ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10430</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10430/10430_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10430/10430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO RIO DE UNA E ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10431</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10431/10431_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10431/10431_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO LAGEADO, E ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10432</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10432/10432_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10432/10432_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO DIAS, E ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10433</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10433/10433_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10433/10433_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO RIO DE UNA, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10434</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10434/10434_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10434/10434_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO DIAS, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10435</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10435/10435_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10435/10435_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS QUE LIGAM O BAIRRO VARGEM AO BAIRRO VIEIRINHA.</t>
   </si>
   <si>
     <t>10436</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10436/10436_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10436/10436_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO TAVARES AO BAIRRO CUPIM, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10437</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10437/10437_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10437/10437_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO SAMANO ATÉ A FAZENDA BONANZA, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10438</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10438/10438_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10438/10438_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO SALTO ATÉ A DIVISA COM O MUNICÍPIO DE PIEDADE, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10439</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10439/10439_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10439/10439_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO SALTO ATÉ O SÍTIO ABELHA RAINHA, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10440</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10440/10440_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10440/10440_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO SALTO AO BAIRRO COLORADO, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10441</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10441/10441_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10441/10441_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO EXECUÇÃO DOS SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO SALTINHO ATÉ A DIVISA COM O MUNICÍPIO DE PIEDADE, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10442</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10442/10442_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10442/10442_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO REGI</t>
   </si>
   <si>
     <t>10443</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10443/10443_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10443/10443_texto_integral.pdf</t>
   </si>
   <si>
     <t>10444</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10444/10444_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10444/10444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO RECREIO AO LOTEAMENTO BELA VISTA, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10445</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10445/10445_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10445/10445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DE ACESSO AO BAIRRO PURIS, BEM COMO LIGAÇÃO COM OS BAIRROS SILVÉRIO E LAGEADINHO</t>
   </si>
   <si>
     <t>10446</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10446/10446_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10446/10446_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS QUE LIGAM O BAIRRO PURIS AO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>10447</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10447/10447_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10447/10447_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>10448</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10448/10448_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10448/10448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PRESTES</t>
   </si>
   <si>
     <t>10449</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10449/10449_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10449/10449_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>10450</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10450/10450_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10450/10450_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO PAIOL GRANDE AO BAIRRO BOAVA, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10451</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10451/10451_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10451/10451_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO PAINEIRA AO BAIRRO GODINHOS, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10452</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10452/10452_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10452/10452_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA, CASCALHAMENTO E CONSTRUÇÃO DE LINHA DE TUBOS NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PAES</t>
   </si>
   <si>
     <t>10453</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10453/10453_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10453/10453_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO A ESTRADA DE LIGAÇÃO AO BAIRRO MURUNDU, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO</t>
   </si>
   <si>
     <t>10454</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10454/10454_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10454/10454_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO EXECUÇÃO DOS SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO LAGEADO AO BAIRRO MURUNDU, E ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10455</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10455/10455_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10455/10455_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO LAGEADINHO AO BAIRRO MORRO GRANDE, PASSANDO PELO BAIRRO BASTIÃO, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10500</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10500/10500_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10500/10500_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO ITAGUAPEVA ATE A BASE, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10501</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10501/10501_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10501/10501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO ITAGUAPEVA AO BAIRRO MURUNDU, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO,</t>
   </si>
   <si>
     <t>10502</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10502/10502_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10502/10502_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA A ÁREA CENTRAL DO BAIRRO GRILOS ATÉ A PROPRIEDADE DA FAMÍLIA ARO</t>
   </si>
   <si>
     <t>10503</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10503/10503_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10503/10503_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO GABRIEL AO BAIRRO VERAVINHA, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10504</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10504/10504_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10504/10504_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DIAS AO BAIRRO CRUZ AZUL E COLEGINHO, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10505</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10505/10505_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10505/10505_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DA PAINEIRA, MAIS PRECISAMENTE NO TRECHO QUE VAI DESDE O SÍTIO SABIÁ, DE PROPRIEDADE DO SENHOR SHIGUERO E SEGUE ATÉ A PROPRIEDADE DO SENHOR AMADEU, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>10506</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10506/10506_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10506/10506_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO COLÉGIO A COMUNIDADE SÃO BENEDITO, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10507</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10507/10507_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10507/10507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO COLÉGIO AO BAIRRO PARURU ATÉ A DIVISA COM O MUNICÍPIO DE PIEDADE, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO. </t>
   </si>
   <si>
     <t>10508</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10508/10508_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10508/10508_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODA EXTENSÃO DA ESTRADA SANTA LUZIA, LIGAÇÃO ENTRE O BAIRRO CARMO MESSIAS AO BAIRRO RIBEIROS</t>
   </si>
   <si>
     <t>10509</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10509/10509_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10509/10509_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL JOSÉ PIRES FILHO, QUE LIGA O BAIRRO CARMO MESSIAS AO BAIRRO MENDES (DIVISA COM O MUNICÍPIO DE COTIA).</t>
   </si>
   <si>
     <t>10510</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10510/10510_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10510/10510_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODA EXTENSÃO DA AVENIDA GRILOS, LIGAÇÃO DO BAIRRO CARMO MESSIAS AO BAIRRO GRILOS.</t>
   </si>
   <si>
     <t>10511</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10511/10511_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10511/10511_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO BORBA.</t>
   </si>
   <si>
     <t>10512</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10512/10512_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10512/10512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO ALVES ATÉ A FIBRA, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>10513</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10513/10513_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10513/10513_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DO SHIMIZU</t>
   </si>
   <si>
     <t>10514</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10514/10514_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10514/10514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECUPERAÇÃO DA PAVIMENTAÇÃO DA ESTRADA DO BAIRRO POMAR YURI, BEM COMO LIMPEZA DAS LATERAIS DA ESTRADA, PRINCIPALMENTE PRÓXIMO AO CONDOMÍNIO QUINTAS (EMPREENDIMENTO CENTRAL PARK).</t>
   </si>
   <si>
     <t>10515</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10515/10515_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10515/10515_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DO VESTIÁRIO E ALAMBRADO DO CAMPO DE FUTEBOL DO BAIRRO VARGEM DO SALTO. </t>
   </si>
   <si>
     <t>10516</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10516/10516_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10516/10516_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DA CRECHE MUNICIPAL DO BAIRRO MANOEL CLEMENTE.</t>
   </si>
   <si>
     <t>10517</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10517/10517_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10517/10517_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DE TODOS OS ABRIGOS DE ÔNIBUS EXISTENTES EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>10518</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10518/10518_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10518/10518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA GERAL DO ABRIGO DE ÔNIBUS LOCALIZADO NA ESTRADA DE ACESSO AO BAIRRO PURIS.</t>
   </si>
   <si>
     <t>10519</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10519/10519_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10519/10519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA PONTE QUE LIGA O BAIRRO MURUNDU AO BAIRRO LAGEADO, MAIS PRECISAMENTE PRÓXIMO A RESIDÊNCIA DO SENHOR SIMÃO RIBEIRO</t>
   </si>
   <si>
     <t>10520</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10520/10520_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10520/10520_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 09 (NOVE), BICOS DE LUZ NO RECANTO BELA VISTA, NO BAIRRO VARAVA, SENDO TRÊS BICOS NA RUA 01, 03 BICOS NA RUA 02 E 03 BICOS NA RUA 03.</t>
   </si>
   <si>
     <t>10521</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10521/10521_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10521/10521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECUPERAÇÃO DA CABECEIRA DA PONTE DE ACESSO AO BAIRRO PURIS.</t>
   </si>
   <si>
     <t>10522</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10522/10522_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10522/10522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO IMPLANTAÇÃO DE POSTOS DA GUARDA CIVIL MUNICIPAL 24 HORAS NOS BAIRROS: PIAÍ; VERAVA; GABRIEL; CARMO MESSIAS; PARURU; COLÉGIO, VARGE E RESSACA.</t>
   </si>
   <si>
     <t>10523</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10523/10523_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10523/10523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM POÇO ARTESIANO PARA ABASTECIMENTO DE ÁGUA NO BAIRRO RIO DE UNA, MAIS PRECISAMENTE NO LOTEAMENTO EXISTENTE PRÓXIMO A PAINEIRA.</t>
   </si>
   <si>
     <t>10524</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10524/10524_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10524/10524_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM POÇO ARTESIANO PARA ABASTECIMENTO DE ÁGUA NO BAIRRO RIO DE UNA</t>
   </si>
   <si>
     <t>10525</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10525/10525_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10525/10525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM POÇO ARTESIANO PARA ABASTECIMENTO DE ÁGUA NA COMUNIDADE SÃO BENEDITO, NO BAIRRO COLÉGIO</t>
   </si>
   <si>
     <t>10526</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10526/10526_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10526/10526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO O ENVIO DE 02 (DUAS) VIAGENS DE PEDRA PARA O BAIRRO PIAÍ, MAIS PRECISAMENTE ENTRE O AÇOUGUE E O BAR DO MIGUELZINHO.</t>
   </si>
   <si>
     <t>10527</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10527/10527_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10527/10527_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONCLUSÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA ALEMANHA, NO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>10528</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10528/10528_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10528/10528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ATUALIZAÇÃO DA NUMERAÇÃO DAS RESIDÊNCIAS E ESTABELECIMENTOS COMERCIAIS LOCALIZADOS NO BAIRRO RESSACA, BEM COMO A COLOCAÇÃO DE PLACAS INDICATIVAS DOS NOMES DAS RUAS.</t>
   </si>
   <si>
     <t>10529</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10529/10529_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10529/10529_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA E COLOCAÇÃO DE CANALETAS EM FRENTE A ESCOLA ESTADUAL DO BAIRRO VARGEM DO SALTO </t>
   </si>
   <si>
     <t>10530</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10530/10530_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10530/10530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DAS BOCAS-DE-LOBO LOCALIZADAS NA RUA PEDRO BIFANO, NO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU</t>
   </si>
   <si>
     <t>10531</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10531/10531_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10531/10531_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA GERAL DOS LOTES EXISTENTES NA RUA ALVES DE CAMARGO, NA ÁREA CENTRAL DE NOSSA CIDADE. </t>
   </si>
   <si>
     <t>10532</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10532/10532_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10532/10532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA GERAL E CAPINAÇÃO DO MATO EXISTENTE NO TERRENO DA ESCOLA DO BAIRRO VARGEM, BEM COMO A CONSTRUÇÃO DE DRENO PARA ÁGUAS PLUVIAIS EM FRENTE AO PONTO DE ÔNIBUS EXISTENTE NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>10533</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10533/10533_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10533/10533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA GERAL DA ÁREA EXTERNA DO GINÁSIO DE ESPORTES DO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>10534</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10534/10534_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10534/10534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO) BICOS DE LUZ NO LOTEAMENTO GREGÓRIO, PRÓXIMO A IGREJA ASSEMBLEIA DE DEUS DO PASTOR DARIO.</t>
   </si>
   <si>
     <t>10535</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10535/10535_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10535/10535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DOS BUEIROS LOCALIZADOS NA RUA MIGUEL FABIANO DE GÓES, NO BAIRRO ROSARIAL</t>
   </si>
   <si>
     <t>10536</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10536/10536_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10536/10536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA RUA SÃO LUIZ, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>10537</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10537/10537_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10537/10537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA GERAL DOS ACOSTAMENTOS BEM COMO DAS CANALETAS DA RODOVIA JÚLIO DAL FABBRO, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>10538</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10538/10538_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10538/10538_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NA RUA EUCLIDES ROSA DE BORBA NO BAIRRO RESIDENCIAL, ESQUINA DO COPAGAS.</t>
   </si>
   <si>
     <t>10539</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10539/10539_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10539/10539_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA RUA ITÁLIA, NO BAIRRO RESIDENCIAL EUROPA. </t>
   </si>
   <si>
     <t>10540</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10540/10540_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10540/10540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 10 (DEZ) BICOS DE LUZ NO TRECHO QUE SEGUE APÓS A SEDE DA ASSOCIAÇÃO DE MORADORES DO BAIRRO RECREIO.</t>
   </si>
   <si>
     <t>10541</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10541/10541_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10541/10541_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA ÁREA CENTRAL DO BAIRRO PURIS. </t>
   </si>
   <si>
     <t>10542</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10542/10542_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10542/10542_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NO BAIRRO PRESTES, MAIS PRECISAMENTE PRÓXIMO AOS TRANSFORMADORES T.2411 E 2410</t>
   </si>
   <si>
     <t>10543</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10543/10543_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10543/10543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS), BICOS DE LUZ PRÓXIMO A RESIDÊNCIA DA SENHORA MARIA, LOCALIZADA A APROXIMADAMENTE 02 (DOIS), QUILÔMETROS NA ESTRADA DO BAIRRO POCINHO, ACESSO NA ALTURA DO KM 15 DA ESTRADA VICINAL TANCREDO NEVES.</t>
   </si>
   <si>
     <t>10544</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10544/10544_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10544/10544_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 08 (OITO) BICOS DE LUZ NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>10545</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10545/10545_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10545/10545_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 BICOS DE LUZ NO BAIRRO MURUNDU, MAIS PRECISAMENTE NA LOCALIDADE CONHECIDA COMO "MINEIROS"</t>
   </si>
   <si>
     <t>10546</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10546/10546_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10546/10546_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NO BAIRRO MURUNDU, MAIS PRECISAMENTE PRÓXIMO AOS TRANSFORMADORES T 1394 E 2254</t>
   </si>
   <si>
     <t>10547</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10547/10547_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10547/10547_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 08 (OITO) BICOS DE LUZ NO BAIRRO DOS FELIPE</t>
   </si>
   <si>
     <t>10548</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10548/10548_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10548/10548_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA QUE VAI DO BAIRRO COLÉGIO AO COLEGINHO, PRINCIPALMENTE EM FRENTE AO MERCADO DO SENHOR CÁSSIO</t>
   </si>
   <si>
     <t>10549</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10549/10549_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10549/10549_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NO BAIRRO MURUNDU, MAIS PRECISAMENTE PRÓXIMO AO TRANSFORMADOR T2058</t>
   </si>
   <si>
     <t>10550</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10550/10550_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10550/10550_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ PRÓXIMO A RESIDÊNCIA DA SENHOR MARIA JOSÉ FERREIRA, NO BAIRRO DIAS</t>
   </si>
   <si>
     <t>10551</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10551/10551_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10551/10551_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA PRINCIPAL DO BAIRRO COLÉGIO, ATÉ O TRECHO FINAL DO ASFALTO</t>
   </si>
   <si>
     <t>10552</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10552/10552_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10552/10552_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NO BAIRRO CUPIM DE CIMA, MAIS PRECISAMENTE PRÓXIMO AO TRANSFORMADOR T. 0539</t>
   </si>
   <si>
     <t>10553</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10553/10553_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10553/10553_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM CAMPO DE FUTEBOL E VESTIÁRIO NO BAIRRO PIRATUBA.</t>
   </si>
   <si>
     <t>10554</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10554/10554_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10554/10554_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA NO PONTO MAIS ALTO DO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>10555</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10555/10555_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10555/10555_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA NO PONTO MAIS ALTO DO BAIRRO RECANTO PRIMAVERA</t>
   </si>
   <si>
     <t>10556</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10556/10556_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10556/10556_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO IMPLOSÃO DE UMA PEDRA LOCALIZADA NO BAIRRO AREIA VERMELHA</t>
   </si>
   <si>
     <t>10557</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10557/10557_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10557/10557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO IMPLANTAÇÃO DO PROGRAMA SAÚDE DA FAMÍLIA NOS BAIRROS: VARGEM; PIAÍ; VERAVA; CARMO MESSIAS; COLÉGIO; MORRO GRANDE E PAIOL PEQUENO</t>
   </si>
   <si>
     <t>10558</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10558/10558_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10558/10558_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DESAPROPRIAÇÃO DE ÁREA NO BAIRRO SALTO, VISANDO A AMPLIAÇÃO DA ESCOLA DO BAIRRO</t>
   </si>
   <si>
     <t>10559</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10559/10559_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10559/10559_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UM CAMPO DE FUTEBOL E VESTIÁRIO NO BAIRRO SALTO. </t>
   </si>
   <si>
     <t>10560</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10560/10560_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10560/10560_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM RESERVATÓRIO PARA ABASTECIMENTO DE ÁGUA NO BAIRRO PAES.</t>
   </si>
   <si>
     <t>10561</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10561/10561_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10561/10561_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO COLÉGIO</t>
   </si>
   <si>
     <t>10562</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10562/10562_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10562/10562_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA PONTE NA ESTRADA PRINCIPAL DO BAIRRO VARGEDO.</t>
   </si>
   <si>
     <t>10563</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10563/10563_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10563/10563_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 03 (TRÊS) LOMBADAS NO BAIRRO COLÉGIO, SENDO UMA EM FRENTE AO MERCADO DO IRINEU, OUTRA EM FRENTE A RESIDÊNCIA DO SENHOR TONHO BASTOS E UMA EM FRENTE A IGREJA CATÓLICA DO BAIRRO</t>
   </si>
   <si>
     <t>10564</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10564/10564_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10564/10564_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 03 (TRÊS) LOMBADAS NO BAIRRO GABRIEL, SENDO UMA EM FRENTE A BORRACHARIA DO SENHOR TONHÃO, UMA ENTRE A IGREJA CONGREGAÇÃO CRISTÃ DO BRASIL E O POSTO DE SAÚDE DO BAIRRO E UMA EM FRENTE AO BAR DO SENHOR SEBASTIÃO DIAS.</t>
   </si>
   <si>
     <t>10565</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10565/10565_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10565/10565_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UMA) LOMBADA EM FRENTE AO CAMPO DO BANDEIRANTE, NO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>10566</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10566/10566_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10566/10566_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 03 (TRÊS) LOMBADAS NO BAIRRO COLÉGIO, SENDO UMA EM FRENTE AO MERCADO DO IRINEU, UMA EM FRENTE A RESIDÊNCIA DO SENHOR TONHO BASTOS E UMA EM FRENTE A IGREJA CATÓLICA DO BAIRRO</t>
   </si>
   <si>
     <t>10567</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10567/10567_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10567/10567_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA ESCOLA DE 1ª A 5ª SÉRIES NA ÁREA CENTRAL DO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU</t>
   </si>
   <si>
     <t>10568</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10568/10568_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10568/10568_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE ESCOLA PARA INCLUSÃO DE ENSINO DE PRÉ-ESCOLA NA ÁREA CENTRAL DO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU</t>
   </si>
   <si>
     <t>10569</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10569/10569_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10569/10569_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA CRECHE NA ÁREA CENTRAL DO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU</t>
   </si>
   <si>
     <t>10570</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10570/10570_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10570/10570_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA CRECHE NA ÁREA CENTRAL DO BAIRRO COLÉGIO</t>
   </si>
   <si>
     <t>10571</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10571/10571_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10571/10571_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA RUA EQUADOR, PRÓXIMO A ESCOLA ESTADUAL PROFESSORA LAURINDA VIEIRA PINTO.</t>
   </si>
   <si>
     <t>10572</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10572/10572_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10572/10572_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE COBERTURA DA QUADRA DE MALHA DO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU</t>
   </si>
   <si>
     <t>10573</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10573/10573_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10573/10573_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS EM FRENTE AO BAR DO SENHOR MANOEL, NO RECANTO DOS AMIGOS, NO BAIRRO RECREIO</t>
   </si>
   <si>
     <t>10574</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10574/10574_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10574/10574_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NA ALTURA DO KM 10,5 DA RODOVIA JÚLIO DAL FABBRO, NO BAIRRO VARGEM, PRÓXIMO AO RECANTO MURATT</t>
   </si>
   <si>
     <t>10575</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10575/10575_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10575/10575_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE UMA LINHA DE TUBOS 0,40, COM APROXIMADAMENTE 10 TUBOS NO BAIRRO ITAGUAPEVA, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DO SR. MANEZINHO</t>
   </si>
   <si>
     <t>10576</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10576/10576_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10576/10576_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS NA ÁREA CENTRAL DO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>10577</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10577/10577_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10577/10577_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS NO BAIRRO LAGEADO</t>
   </si>
   <si>
     <t>10578</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10578/10578_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10578/10578_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS E ATERRO EM FRENTE A FAZENDA PENEDO DE PROPRIEDADE DO SENHOR TAURINO, NO BAIRRO CAMPESTRE.</t>
   </si>
   <si>
     <t>10579</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10579/10579_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10579/10579_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS NO FINAL DO ASFALTO DO BAIRRO GABRIEL</t>
   </si>
   <si>
     <t>10580</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10580/10580_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10580/10580_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS 0,60 NA ESTRADA QUE LIGA O BAIRRO LAGEADO AO BAIRRO MURUNDU, MAIS PRECISAMENTE PRÓXIMO AO SÍTIO MANELÃO.</t>
   </si>
   <si>
     <t>10581</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10581/10581_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10581/10581_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE UM CONTAINER PARA DEPÓSITO DE LIXO NO BAIRRO PAES, MAIS PRECISAMENTE PRÓXIMO AO LOCAL POPULARMENTE CONHECIDO COMO PAES DE BAIXO.</t>
   </si>
   <si>
     <t>10582</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10582/10582_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10582/10582_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIA PRÓXIMO AO CAMPO DE FUTEBOL NO BAIRRO RECREIO, NO LOCAL POPULARMENTE CONHECIDO COMO FAZENDA VELHA.</t>
   </si>
   <si>
     <t>10583</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10583/10583_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10583/10583_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA AMPLIAÇÃO D POSTO DE SAÚDE DO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>10584</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Odir Bastos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10584/10584_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10584/10584_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL CIMEB JOÃO CARDOSO DE MORAES, NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>10585</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10585/10585_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10585/10585_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE LIXEIRAS NA RUA XV DE NOVEMBRO, PINDUCA SOARES E NAS PRINCIPAIS AVENIDAS DA CIDADE.</t>
   </si>
   <si>
     <t>10586</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10586/10586_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10586/10586_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BEBEDOUROS NA PRAÇA DA MATRIZ</t>
   </si>
   <si>
     <t>10587</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10587/10587_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10587/10587_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DE TUBULAÇÃO DE ÁGUAS FLUVIAIS NA RUA HENRIQUE DIAS, NO BAIRRO JARDIM JEMIMA</t>
   </si>
   <si>
     <t>10588</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10588/10588_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10588/10588_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DO GINÁSIO DE ESPORTES "AGENOR ALVES DOS SANTOS', JUNTO A ESCOL MUNICIPAL CIMEB CALIL RAHAL NETO, NO BAIRRO CAPIM AZEDO</t>
   </si>
   <si>
     <t>10589</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Israel Zaia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10589/10589_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10589/10589_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO) BICOS DE LUZ NA ESTRADA DO ROSARIAL, ATÉ O KM 74.</t>
   </si>
   <si>
     <t>10590</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10590/10590_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10590/10590_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DO PONTO DE ÔNIBUS LOCALIZADO NO BAIRRO CAMPO VERDE, MAIS PRECISAMENTE EM FRENTE AO LOTEAMENTO RECREIO CAMPO VERDE.</t>
   </si>
   <si>
     <t>10591</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10591/10591_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10591/10591_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MANUTENÇÃO E TAPA-BURACOS EM TODAS AS RUAS DOS BAIRROS LAVAL I, II, VILA LIMA E VILA PITICO.</t>
   </si>
   <si>
     <t>10592</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10592/10592_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10592/10592_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA NA RUA RAMALHO, LOCALIZADA NO BAIRRO LAVAL</t>
   </si>
   <si>
     <t>10611</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10611/10611_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10611/10611_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOCUMENTO PREJUDICADO POR CONTER CONTEÚDO IDÊNTICO A MATÉRIA JÁ APRESENTADA EM PLENÁRIO</t>
   </si>
   <si>
     <t>10616</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10616/10616_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10616/10616_texto_integral.pdf</t>
   </si>
   <si>
     <t>10617</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10617/10617_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10617/10617_texto_integral.pdf</t>
   </si>
   <si>
     <t>10618</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10618/10618_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10618/10618_texto_integral.pdf</t>
   </si>
   <si>
     <t>10619</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10619/10619_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10619/10619_texto_integral.pdf</t>
   </si>
   <si>
     <t>_x000D_
 DOCUMENTO PREJUDICADO POR CONTER CONTEÚDO IDÊNTICO A MATÉRIA JÁ APRESENTADA EM PLENÁRIO</t>
   </si>
   <si>
     <t>10620</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10620/10620_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10620/10620_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DO PONTO DE ÔNIBUS DO BAIRRO CAMPO VERDE, MAIS PRECISAMENTE PRÓXIMO AO CONDOMÍNIO RECREIO, AO LADO DO MURO AMARELO, ANTIGO LIXÃO.</t>
   </si>
   <si>
     <t>10621</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10621/10621_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10621/10621_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA ESTRADA DO SALTINHO, SENTIDO BAIRRO DOS DIAS, MAIS PRECISAMENTE PRÓXIMO A RESIDÊNCIA DO SENHOR SALVADOR CAROLA</t>
   </si>
   <si>
     <t>10622</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10622/10622_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10622/10622_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NA ESTRADA MUNICIPAL DO LAGEADINHO, KM 02, PRÓXIMO AO Nº 214.</t>
   </si>
   <si>
     <t>10623</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10623/10623_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10623/10623_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA TRANSFORMAR O CENTRO COMUNITÁRIO DO BAIRRO CDHU EM CRECHE.</t>
   </si>
   <si>
     <t>10624</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10624/10624_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10624/10624_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NA ESTRADA MUNICIPAL DO LAGEADINHO, KM 02, PRÓXIMO AO NÚMERO 214.</t>
   </si>
   <si>
     <t>10625</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10625/10625_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10625/10625_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA ESTRADA DO SALTINHO, SENTIDO BAIRRO DIAS, MAIS PRECISAMENTE PRÓXIMO A RESIDÊNCIA DO SENHOR SALVADOR CAROLA.</t>
   </si>
   <si>
     <t>10626</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10626/10626_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10626/10626_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES NO BAIRRO LAVA-PÉS._x000D_
 </t>
   </si>
   <si>
     <t>10627</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Leôncio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10627/10627_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10627/10627_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA DO BAIRRO GABRIEL ATÉ O BAIRRO DOMINGUES.</t>
   </si>
   <si>
     <t>10628</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10628/10628_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10628/10628_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA O FUNCIONAMENTO DA UNIDADE REGIONAL DOS BAIRRO CARMO MESSIAS E VERAVA, INCLUSIVE COM PERMANÊNCIA MÁQUINAS, E AINDA ESTUDOS PARA DISPONIBILIZAÇÃO DE AMBULÂNCIA JUNTO AO POSTO DE SAÚDE PARA TRANSPORTES DE PACIENTES.</t>
   </si>
   <si>
     <t>10629</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10629/10629_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10629/10629_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO CARMO MESSIAS, MAIS PRECISAMENTE NA RUA MATO GROSSO</t>
   </si>
   <si>
     <t>10630</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10630/10630_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10630/10630_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS), BICOS DE LUZ NO BAIRRO RODRIGUES, MAIS PRECISAMENTE PRÓXIMO AO BAR DO CARECA</t>
   </si>
   <si>
     <t>10631</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10631/10631_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10631/10631_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA ESTRADA VICINAL ERNESTO PIRES DE OLIVEIRA (ESTRADA DO VERAVA)</t>
   </si>
   <si>
     <t>10632</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10632/10632_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10632/10632_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO CARMO MESSIAS, MAIS PRECISAMENTE NA RUA BENEDITO PIRES DE ALMEIDA.</t>
   </si>
   <si>
     <t>10633</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10633/10633_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10633/10633_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO CARMO MESSIAS, MAIS PRECISAMENTE EM TODA EXTENSÃO DA AVENIDA BARRA</t>
   </si>
   <si>
     <t>10634</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10634/10634_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10634/10634_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE 01 (UM() ABRIGO DE ÔNIBUS NO BAIRRO VERAVA, MAIS PRECISAMENTE PRÓXIMO AO ACESSO A ESTRADA MUNICIPAL PAULINO XAVIER.</t>
   </si>
   <si>
     <t>10635</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10635/10635_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10635/10635_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO PAIOL GRANDE AO BAIRRO VERAVA</t>
   </si>
   <si>
     <t>10636</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10636/10636_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10636/10636_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE A DENOMINAÇÃO DA ESTRADA DOS FELIPES, COM INÍCIO NA ESTRADA VICINAL ERNESTO PIRES DE OLIVEIRA, KM 16, ATÉ O BAIRRO BOAVAS</t>
   </si>
   <si>
     <t>10637</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10637/10637_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10637/10637_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFALTICA DA ESTRADA QUE VAI DO BAIRRO GABRIEL AO BAIRRO DOMINGUES</t>
   </si>
   <si>
     <t>10638</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10638/10638_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10638/10638_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DOS ARFAIS, NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>10639</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10639/10639_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10639/10639_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITADO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DOS ARFAIS, NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>10640</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10640/10640_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10640/10640_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA SALA E BANHEIRO PARA USO DE ODONTOLOGISTA JUNTO AO POSTO DE SAÚDE DO BAIRRO VERAVA, BEM COMO A REFORMA COMPLETA E PINTURA DO LOCAL.</t>
   </si>
   <si>
     <t>10641</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10641/10641_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10641/10641_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A ABSTENÇÃO DE TAXAS PARA EMISSÃO DE CERTIDÕES SOLICITADAS EM DEFESA DE DIREITOS E ESCLARECIMENTO DE SITUAÇÕES DE INTERESSE PESSOAL, BEM COMO PARA O EXERCÍCIO DO DIREITO DE PETIÇÃO NOS TERMOS DO ARTIGO 5º, INCISO XXXIV DA CONSTITUIÇÃO FEDERALA. </t>
   </si>
   <si>
     <t>10642</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10642/10642_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10642/10642_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA IMPLANTAÇÃO DO BOLSA ATLETA E PARATLETA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>10643</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10643/10643_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10643/10643_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA TRAVESSA ALFREDO PIRES DE OLIVEIRA, ACESSO AO BAIRRO DO REGI, PRINCIPALMENTE COM SERVIÇOS DE CASCALHAMENTO.</t>
   </si>
   <si>
     <t>10644</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10644/10644_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10644/10644_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO O RECOLHIMENTO DAS CAÇAMBAS DE LIXO ESPALHADAS PELA ZONA RURAL DO MUNICÍPIO, PRINCIPALMENTE NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>10645</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10645/10645_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10645/10645_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO AUTORIZAÇÃO AOS MORADORES DO LOTEAMENTO NÁUTICA ANTILHAS NO BAIRRO PIRATUBA, A UTILIZAR UMA ÁREA DE 20.240 M2 (VINTE MIL, DUZENTOS E QUARENTA METROS QUADRADOS), LOCALIZADO À RUA RIO SÃO MANOEL, PARA A CONSTRUÇÃO DE QUADRAS POLIESPORTIVAS, CAMPO DE FUTEBOL E ÁREA DE LAZER</t>
   </si>
   <si>
     <t>10646</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10646/10646_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10646/10646_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO, COLOCAÇÃO DE CASCALHOS E OUTRAS MELHORIAS NA ESTRADA QUE LIGA O KM 15 DA RODOVIA JÚLIO DAL FABBRO ATÉ O BAIRRO DIAS.</t>
   </si>
   <si>
     <t>10647</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10647/10647_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10647/10647_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DA PONTE DE MADEIRA PRÓXIMO A CASA DO SENHOR SALVADOR ALVES DOS SANTOS, BEM COMO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO PIAÍ AO BAIRRO PAIOL GRANDE</t>
   </si>
   <si>
     <t>10648</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10648/10648_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10648/10648_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA ESTRADA MUNICIPAL DA CACHOEIRA, MAIS PRECISAMENTE DO KM 2,5, E OUTRO NA ALTURA DO KM 5 (EM FRENTE AO SÍTIO PINHEIRO).</t>
   </si>
   <si>
     <t>10649</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10649/10649_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10649/10649_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA ALTURA DO KM 2,8 DA RODOVIA PRESIDENTE TANCREDO DE ALMEIDA NEVES, ACESSO AO BAIRRO REGI</t>
   </si>
   <si>
     <t>10650</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10650/10650_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10650/10650_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO PAIOL GRANDE</t>
   </si>
   <si>
     <t>10651</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10651/10651_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10651/10651_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA ALTURA DO KM 6,3 DA RODOVIA PRESIDENTE TANCREDO DE ALMEIDA NEVES, BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>10652</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10652/10652_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10652/10652_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES NA AVENIDA MARGINAL ANTÔNIO FALCI, MAIS PRECISAMENTE EM FRENTE AO POSTO IPIRANGA</t>
   </si>
   <si>
     <t>10653</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10653/10653_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10653/10653_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA ALTURA DO KM 3,2 DA RODOVIA PRESIDENTE TANCREDO DE ALMEIDA NEVES, ACESSO AO BAIRRO PURIS, E OUTRO NO PONTO FINAL DO REFERIDO BAIRRO, PRÓXIMO A CAPELINHA</t>
   </si>
   <si>
     <t>10654</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10654/10654_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10654/10654_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO LAGEADO</t>
   </si>
   <si>
     <t>10655</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10655/10655_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10655/10655_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO LAGEADINHO</t>
   </si>
   <si>
     <t>10656</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10656/10656_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10656/10656_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NO BAIRRO VERGEL DE UNA, MAIS PRECISAMENTE NAS RUAS ADILSON DA SILVA E MAURÍCIO BARBOSA TAVARES ELIAS.</t>
   </si>
   <si>
     <t>10657</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10657/10657_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10657/10657_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS PRESTES</t>
   </si>
   <si>
     <t>10658</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10658/10658_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10658/10658_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA DA PONTE ALTA, NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>10659</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10659/10659_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10659/10659_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA SANTOS DUMONT, NO BAIRRO VILA LIMA</t>
   </si>
   <si>
     <t>10660</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10660/10660_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10660/10660_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE LIXEIRAS COM ABERTURA FRONTAL NOS POSTES DAS RUAS PINDUCA SOARES, XV DE NOVEMBRO, PROXIMIDADES DA RODOVIÁRIA, BEM COMO PRÓXIMO A BARES E RESTAURANTES</t>
   </si>
   <si>
     <t>10661</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10661/10661_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10661/10661_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O ANDAMENTO DA REGULARIZAÇÃO DO LOTEAMENTO SÃO MARCOS I E II.</t>
   </si>
   <si>
     <t>10662</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10662/10662_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10662/10662_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA MOSCOU NO BAIRRO RESIDENCIAL EUROPA, MAIS PRECISAMENTE PRÓXIMO AO GINÁSIO DE ESPORTES</t>
   </si>
   <si>
     <t>10663</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10663/10663_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10663/10663_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO TIBÚRCIO, PRINCIPALMENTE NA RUA DO HARAS LARDIM</t>
   </si>
   <si>
     <t>10664</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10664/10664_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10664/10664_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS  BAIRRO VARGEDO</t>
   </si>
   <si>
     <t>10665</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10665/10665_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10665/10665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REPARO NA ESTRUTURA DO TELHADO DA ESCOLA MUNICIPAL GUILHERMINA PAULA DOMINGUES, NO BAIRRO CARMO MESSIAS</t>
   </si>
   <si>
     <t>10666</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10666/10666_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10666/10666_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECAPEAMENTO NA RUA SÃO PAULO NO BAIRRO RESSACA</t>
   </si>
   <si>
     <t>10667</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10667/10667_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10667/10667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECAPEAMENTO DA RUA DO MERCADINHO DO ROMEU, NO BAIRRO RESSACA</t>
   </si>
   <si>
     <t>10668</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10668/10668_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10668/10668_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO GATOS</t>
   </si>
   <si>
     <t>10669</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10669/10669_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10669/10669_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RODOVIA JÚLIO DAL FABBRO, PRINCIPALMENTE NO BAIRRO VARGEM DO SALTO, EM FRENTE A ESCOLA MUNICIPAL.</t>
   </si>
   <si>
     <t>10670</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10670/10670_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10670/10670_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA JOSÉ PEREIRA LIMA FERNANDES, TRAVESSA MARIA MORAES E RUA ANTÔNIO COELHO RAMALHO, NO BAIRRO LAVAL. </t>
   </si>
   <si>
     <t>10671</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10671/10671_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10671/10671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE TAMPA PARA CAIXA DE ESCOAMENTO DE ÁGUA NO BAIRRO RIO DE UNA DE CIMA, EM FRENTE A PEDRA.</t>
   </si>
   <si>
     <t>10672</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10672/10672_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10672/10672_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NO BAIRRO RIO DE UNA DE BAIXO, PRINCIPALMENTE EM FRENTE AO CAMPO DO OLARIA E NA SUBIDA DA RUA ADÃO ANTÔNIO GONÇALVES.</t>
   </si>
   <si>
     <t>10673</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10673/10673_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10673/10673_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAÇÃO DE VIATURA PARA REALIZAÇÃO DE RONDA NOTURNA NA RUA LÁZARA MARIA DA CONCEIÇÃO, PRÓXIMO AOS CORREIOS.</t>
   </si>
   <si>
     <t>10674</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10674/10674_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10674/10674_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS, MOTONIVELADORA E CASCALHAMENTO NO BAIRRO CAMPO VERDE. </t>
   </si>
   <si>
     <t>10675</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10675/10675_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10675/10675_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DESASSOREAMENTO DO RIO DE UNA, NO TRECHO QUE SEGUE PRÓXIMO AO POSTO SHELL, PASSANDO TAMBÉM PELA RUA GUILHERMINA GONÇALVES PRÓXIMO AO XIKO KARPA.</t>
   </si>
   <si>
     <t>10676</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10676/10676_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10676/10676_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 04 (QUATRO) LOMBADAS E INSTALAÇÃO DE PLACAS SINALIZADORAS E DISPOSITIVOS DE SEGURANÇA NO BAIRRO CARMO MESSIAS, MAIS PRECISAMENTE UMA EM FRENTE A IGREJA CATÓLICA, UMA PRÓXIMA AO POSTO DE SAÚDE E DUAS LOMBADAS PRÓXIMA A ESCOLA ESTADUAL DO BAIRRO. </t>
   </si>
   <si>
     <t>10677</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10677/10677_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10677/10677_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO IMPLANTAÇÃO DE SISTEMA DE COLETA DE LIXO, BEM COMO AUMENTO DE COLETA NAS CAÇAMBAS EXISTENTES NO BAIRRO CARMO MESSIAS</t>
   </si>
   <si>
     <t>10678</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10678/10678_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10678/10678_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO POLICIAMENTO PREVENTIVO NAS PROXIMIDADES DA ESCOLA E QUADRA POLIESPORTIVA DO BAIRRO CARMO MESSIAS</t>
   </si>
   <si>
     <t>10679</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10679/10679_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10679/10679_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE CAÇAMBA DE LIXO NO BAIRRO SALTO, MAIS PRECISAMENTE NA ALTURA DO KM 18 DA RODOVIA JÚLIO DAL FABBRO.</t>
   </si>
   <si>
     <t>10686</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10686/10686_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10686/10686_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ A ESTRADA DE SERVIDÃO DO BAIRRO DOS PRESTES.</t>
   </si>
   <si>
     <t>10687</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10687/10687_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10687/10687_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DAS LATERAIS E CALÇADAS DAS RUAS ADÃO ANTÔNIO GONÇALVES ATÉ O LOTEAMENTO SÃO MARCOS; RUA GUILHERMINA GONÇALVES E TODAS AS DEMAIS RUAS, LATERAIS DAS CALÇADAS E ACOSTAMENTOS NO BAIRRO RIO DE UNA DE BAIXO</t>
   </si>
   <si>
     <t>10688</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10688/10688_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10688/10688_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DE TODA EXTENSÃO DAS RUAS, LATERAIS DAS CALÇADAS E DOS ACOSTAMENTOS DO BAIRRO ROSARIAL, PRINCIPALMENTE DO TRECHO ATÉ A EMPRESA ROSARIAL ALIMENTOS.</t>
   </si>
   <si>
     <t>10689</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10689/10689_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10689/10689_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DE TODA EXTENSÃO DAS RUAS, LATERAIS DAS CALÇADAS E DOS ACOSTAMENTOS DO BAIRRO FIGUEIRA</t>
   </si>
   <si>
     <t>10690</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10690/10690_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10690/10690_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DE TODA EXTENSÃO DAS LATERAIS DA CICLOVIA LOCALIZADA NA MARGINAL ANTÔNIO FALCI</t>
   </si>
   <si>
     <t>10691</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10691/10691_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10691/10691_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DE TODA EXTENSÃO DAS RUAS, LATERAIS DAS CALÇADAS E DOS ACOSTAMENTOS DO BAIRRO RIO DE UNA DE CIMA</t>
   </si>
   <si>
     <t>10692</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10692/10692_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10692/10692_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LOMBADA NA ALTURA DO Nº 100 DA VICINAL JOSÉ DIAS DE OLIVEIRA, SENTIDO BAIRRO AREIA VERMELHA, PRÓXIMO A SERRALHERIA DO DENÃO.</t>
   </si>
   <si>
     <t>10693</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10693/10693_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10693/10693_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA ESTRADA QUE VAI DO BAIRRO ROSARIAL AO BAIRRO CAMPO VERDE, MAIS PRECISAMENTE PRÓXIMO AO POSTO DE COMBUSTÍVEL NOVA IBIÚNA.</t>
   </si>
   <si>
     <t>10694</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10694/10694_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10694/10694_texto_integral.pdf</t>
   </si>
   <si>
     <t>10695</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10695/10695_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10695/10695_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECAPEAMENTO NA ESTRADA DO BAIRRO ROSARIAL, MAIS PRECISAMENTE EM FRENTE AO POSTO NOVA IBIÚNA.</t>
   </si>
   <si>
     <t>10696</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10696/10696_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10696/10696_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECAPEAMENTO DO BAIRRO RIO DE UNA DE BAIXO, MAIS PRECISAMENTE NA RUA GUILHERMINA GONÇALVES</t>
   </si>
   <si>
     <t>10697</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10697/10697_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10697/10697_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECAPEAMENTO NO BAIRRO ROSARIAL, NA RUA JUCA ROLIM, MAIS PRECISAMENTE EM FRENTE AO CAMPO DO OLARIA</t>
   </si>
   <si>
     <t>10698</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10698/10698_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10698/10698_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ADAPTAÇÕES NECESSÁRIAS DE ACORDO COM AS NORMAS E TÉCNICAS DE ACESSIBILIDADE DA ASSOCIAÇÃO BRASILEIRA DE NORMAS TÉCNICAS (ABNT) NO PRÉDIO DA SECRETARIA DA EDUCAÇÃO, LOCALIZADO NA RUA XV DE NOVEMBRO, 220</t>
   </si>
   <si>
     <t>10699</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10699/10699_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10699/10699_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RETIRADA DA CAÇAMBA DE LIXO NO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>10700</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10700/10700_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10700/10700_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE PINTURA E SINALIZAÇÃO DA LOMBADA EXISTENTE EM TODAS AS RUAS DO BAIRRO RIO DE UNA DE CIMA</t>
   </si>
   <si>
     <t>10701</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10701/10701_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10701/10701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA E SINALIZAÇÃO DE TODAS AS LOMBADAS EXISTENTES NO BAIRRO RIO DE UNA DE BAIXO</t>
   </si>
   <si>
     <t>10702</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10702/10702_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10702/10702_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE PINTURA E SINALIZAÇÃO DAS LOMBADAS EXISTENTES NO BAIRRO ROSARIAL</t>
   </si>
   <si>
     <t>10703</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10703/10703_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10703/10703_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NO BAIRRO ROSARIAL</t>
   </si>
   <si>
     <t>10704</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10704/10704_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10704/10704_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NAS RUAS DO BAIRRO RIO DE UNA DE CIMA</t>
   </si>
   <si>
     <t>10705</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10705/10705_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10705/10705_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NAS RUAS DO BAIRRO RIO DE UNA DE BAIXO</t>
   </si>
   <si>
     <t>10706</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10706/10706_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10706/10706_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA IMPLANTAÇÃO DE COLETA DE LIXO DOMICILIAR, BEM COMO AUMENTO DE COLETA NAS CAÇAMBAS EXISTENTES NO BAIRRO DOS PRESTES.</t>
   </si>
   <si>
     <t>10707</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10707/10707_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10707/10707_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO AREIA VERMELHA</t>
   </si>
   <si>
     <t>10708</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10708/10708_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10708/10708_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO GODINHOS</t>
   </si>
   <si>
     <t>10709</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10709/10709_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10709/10709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO RIO DE UNA DE CIMA</t>
   </si>
   <si>
     <t>10710</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10710/10710_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10710/10710_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO MORRO GRANDE</t>
   </si>
   <si>
     <t>10711</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10711/10711_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10711/10711_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO DIAS</t>
   </si>
   <si>
     <t>10712</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10712/10712_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10712/10712_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PAES</t>
   </si>
   <si>
     <t>10713</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10713/10713_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10713/10713_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO COLÉGIO</t>
   </si>
   <si>
     <t>10714</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10714/10714_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10714/10714_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO PORTO, NO BAIRRO PAIOL PEQUENO</t>
   </si>
   <si>
     <t>10715</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10715/10715_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10715/10715_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO DOIS CÓRREGOS</t>
   </si>
   <si>
     <t>10716</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Paulinho Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10716/10716_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10716/10716_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO DO PÁTIO DA ESCOLA PEQUENO APRENDIZ.</t>
   </si>
   <si>
     <t>10717</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10717/10717_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10717/10717_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO) BICOS DE LUZ NO BAIRRO TAVARES, MAIS PRECISAMENTE BI LOTEAMENTO POUSADA DOS SONHOS</t>
   </si>
   <si>
     <t>10718</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Carlinhos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10718/10718_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10718/10718_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS COM RELAÇÃO AS REVISTAS ABUSIVAS E CONSTRANGEDORAS QUE ESTÃO SENDO REALIZADAS AOS MUNÍCIPES E DEMAIS VISITANTES EM PORTARIAS DE CONDOMÍNIOS FECHADOS EXISTENTES NO MUNICÍPIO</t>
   </si>
   <si>
     <t>10719</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10719/10719_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10719/10719_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE DAR MANUTENÇÃO AOS PRÉDIOS DAS ESCOLAS MUNICIPAIS, BEM COMO PROVIDENCIAR A REGULARIZAÇÃO NO FORNECIMENTO DE MATERIAIS DE LIMPEZA, FOGÕES, ETC.</t>
   </si>
   <si>
     <t>10720</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10720/10720_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10720/10720_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS VIABILIZANDO UMA LINHA DE ÔNIBUS QUE PASSE PELO BAIRRO RIBEIROS, COM PONTO FINAL NO BAIRRO VERAVA E RETORNANDO PELO BAIRRO RODRIGUES.</t>
   </si>
   <si>
     <t>10721</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10721/10721_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10721/10721_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO VIABILIZAR UMA LINHA DE ÔNIBUS SAINDO DE CAUCAIA DO ALTO, NO MUNICÍPIO DE COTIA, PASSANDO PELO BAIRRO CAMPININHA, ATÉ O CHICO DA VENDA NO BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>10722</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10722/10722_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10722/10722_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA AVENIDA NOSSA SENHORA DO CARMO, NO BAIRRO CARMO MESSIAS</t>
   </si>
   <si>
     <t>10723</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10723/10723_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10723/10723_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA GERAL DO CAMPO DE FUTEBOL DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>10724</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10724/10724_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10724/10724_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DA CRECHE DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>10725</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10725/10725_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10725/10725_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 06 (SEIS) LUMINÁRIAS NA RUA JOSÉ PIRES DE ALMEIDA, 04 (QUATRO) LUMINÁRIAS NA AVENIDA BARRA E 12 (DOZE) LUMINÁRIAS NA RUA MATO GROSSO, NO BAIRRO CARMO MESSIAS</t>
   </si>
   <si>
     <t>10726</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10726/10726_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10726/10726_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA ESTRADA QUE LIGA O BAIRRO CARMO MESSIAS ATÉ O BAIRRO CACHOEIRA, DIVISA COM O MUNICÍPIO DE COTIA</t>
   </si>
   <si>
     <t>10727</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10727/10727_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10727/10727_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DA ESCOLA MUNICIPAL DO BAIRRO CARMO MESSIAS (ESCOLA MUNICIPAL GUILHERMINA PAULA DOMINGUES)</t>
   </si>
   <si>
     <t>10728</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10728/10728_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10728/10728_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NO LOTEAMENTO DO OLÍVIO, ESTRADA MUNICIPAL DO VIEIRINHA.</t>
   </si>
   <si>
     <t>10729</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10729/10729_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10729/10729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA AQUISIÇÃO DE ELETRODOMÉSTICOS COMO: FOGÃO; LIQUIDIFICADOR/ ESPREMEDOR DE FRUTAS ENTRE OUTROS APARELHOS PARA A ESCOLA PEQUENO APRENDIZ</t>
   </si>
   <si>
     <t>10730</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10730/10730_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10730/10730_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS D LUZ NA RUA DA FELICIDADE, PRÓXIMO AO NÚMERO 33, NO BAIRRO PORTAL VISTA LINDA</t>
   </si>
   <si>
     <t>10731</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10731/10731_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10731/10731_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO RECANTO PRIMAVERA, PRINCIPALMENTE PRÓXIMO A ZOONOSES</t>
   </si>
   <si>
     <t>10739</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10739/10739_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10739/10739_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA A CONSTRUÇÃO DE DUAS LOMBADAS NA RUA OTÁVIO ROSA NO CENTRO DA CIDADE, MAIS PRECISAMENTE NA ALTURA DO NÚMERO 300 E Nº 150</t>
   </si>
   <si>
     <t>10740</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10740/10740_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10740/10740_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE UMA CAÇAMBA PARA DEPÓSITO DE LIXO NO BAIRRO CAMPININHA, PRÓXIMO AO MERCADO DO ALEMÃO._x000D_
 </t>
   </si>
   <si>
     <t>10741</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10741/10741_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10741/10741_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECOLOCAÇÃO DE 01 (UMA) LINHA DE TUBOS NA ESTRADA DOS FELIPES, NO BAIRRO BOAVAS, MAIS PRECISAMENTE PRÓXIMO A RESIDÊNCIA DO SENHOR JOSÉ NITO</t>
   </si>
   <si>
     <t>10742</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10742/10742_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10742/10742_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UMA LUMINÁRIA NA ESTRADA DO OLINTO, MAIS PRECISAMENTE NO BAIRRO MINGO.</t>
   </si>
   <si>
     <t>10743</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10743/10743_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10743/10743_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UMA LUMINÁRIA NA ESTRADA DOS ARFAIS, MAIS PRECISAMENTE EM FRENTE A CASA DO MANEZINHO.</t>
   </si>
   <si>
     <t>10744</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10744/10744_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10744/10744_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA RUA OLÍMPIO DE MORAES, ALTURA DO NÚMERO 343, NO DISTRITO DO PARURU</t>
   </si>
   <si>
     <t>10745</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10745/10745_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10745/10745_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA LOMBADA NA RUA APARECIDO CARDOSO PINTO NO BAIRRO DITO PIRES</t>
   </si>
   <si>
     <t>10746</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10746/10746_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10746/10746_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE 02 (DUAS) LOMBADAS NO BAIRRO VERAVA, MAIS PRECISAMENTE EM FRENTE A ESCOLA WALDOMIRO SOARES</t>
   </si>
   <si>
     <t>10747</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10747/10747_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10747/10747_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DA ESCOLA DO BAIRRO CARMO MESSIAS</t>
   </si>
   <si>
     <t>10748</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10748/10748_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10748/10748_texto_integral.pdf</t>
   </si>
   <si>
     <t>10749</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10749/10749_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10749/10749_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DO ESTÁDIO MUNICIPAL JOÃO NUNES FILHO, NO BAIRRO CARMO MESSIAS, BEM COMO A CONSTRUÇÃO DE UM VESTIÁRIO E UMA RAIA DE MALHA</t>
   </si>
   <si>
     <t>10750</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10750/10750_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10750/10750_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA PRAÇA NO CENTRO DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>10751</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10751/10751_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10751/10751_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECAPEAMENTO NA ESTRADA MUNICIPAL ERNESTO PIRES DE OLIVEIRA (ESTRADA DO VERAVA), ATÉ O BAIRRO PAULOS</t>
   </si>
   <si>
     <t>10752</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10752/10752_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10752/10752_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM POÇO SEMI ARTESIANO NO BAIRRO DOMINGUES</t>
   </si>
   <si>
     <t>10753</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10753/10753_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10753/10753_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO IMPLANTAÇÃO DE ENSINO DE PRÉ-ESCOLA NO BAIRRO VERAVA E VERAVINHA.</t>
   </si>
   <si>
     <t>10754</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10754/10754_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10754/10754_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REALIZAÇÃO DOS SERVIÇOS DE ROÇADA EM TODAS AS ESTRADAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10755</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10755/10755_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10755/10755_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE DÁ ACESSO A ESCOLA AGRÍCOLA NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>10756</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10756/10756_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10756/10756_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE COBERTURA DA QUADRA DO BAIRRO CARMO MESSIAS E DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>10757</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10757/10757_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10757/10757_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS NO BAIRRO VERAVA, MAIS PRECISAMENTE PRÓXIMO AO ACESSOA  ESTRADA MUNICIPAL PAULINO XAVIER</t>
   </si>
   <si>
     <t>10758</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10758/10758_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10758/10758_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAÇÃO DE UMA AMBULÂNCIA PARA TRANSPORTE DE PACIENTES JUNTO AO POSTO DE SAÚDE DOS BAIRROS CARMO MESSIAS E VERAVA</t>
   </si>
   <si>
     <t>10759</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10759/10759_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10759/10759_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECOLOCAÇÃO DE 01 (UM) CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO LAVAL.</t>
   </si>
   <si>
     <t>10760</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10760/10760_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10760/10760_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA ESTRADA VICINAL ERNESTO PIRES DE OLIVEIRA (ESTRADA MUNICIPAL DO VERAVA)._x000D_
 </t>
   </si>
   <si>
     <t>10761</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10761/10761_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10761/10761_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA BURACOS NA AVENIDA NOSSA SENHORA DO CARMO, NO BAIRRO CARMO MESSIAS</t>
   </si>
   <si>
     <t>10762</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10762/10762_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10762/10762_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE UMA LINHA DE TUBOS 0,80 NA ESTRADA DO BAIRRO DOS GRILOS, NA TRAVESSA TOMAZ, NO BAIRRO CARMO MESSIAS</t>
   </si>
   <si>
     <t>10763</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10763/10763_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10763/10763_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA ÁREA CENTRAL DO BAIRRO CARMO MESSIAS</t>
   </si>
   <si>
     <t>10764</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10764/10764_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10764/10764_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE UMA LINHA DE TUBOS COM 08 (OITO) TUBOS 0,40 NO BAIRRO VERAVINHA, MAIS PRECISAMENTE PRÓXIMO A RESIDÊNCIA DO SR. DORVALINO.</t>
   </si>
   <si>
     <t>10765</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10765/10765_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10765/10765_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS VISANDO MANTER OS MESMOS HORÁRIOS DE ÔNIBUS DOS BAIRROS, MESMO EM TEMPORADAS DE FÉRIAS ESCOLARES</t>
   </si>
   <si>
     <t>10768</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10768/10768_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10768/10768_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE 01 (UM) PONTO DE ÔNIBUS NA ESTRADA DO VERAVA, MAIS PRECISAMENTE NO KM 1,1, ESTRADA DE ACESO AO CONDOMÍNIO AMBAS</t>
   </si>
   <si>
     <t>10769</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10769/10769_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10769/10769_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS E ESTRADAS DO BAIRRO GRILOS</t>
   </si>
   <si>
     <t>10770</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10770/10770_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10770/10770_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA DE LIGAÇÃO DO BAIRRO CARMO MESSIAS AO BAIRRO RIBEIROS (AVENIDA NOSSA SENHORA DO CARMO E ESTRADA NOSSA SENHORA APARECIDA).</t>
   </si>
   <si>
     <t>10771</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10771/10771_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10771/10771_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECAPEAMENTO DA ESTRADA VICINAL DO BAIRRO VERAVA, MAIS PRECISAMENTE NO TRECHO DA ESCOLA ESTADUAL, ALTURA DO KM 17 ATÉ O BAIRRO PAULO.</t>
   </si>
   <si>
     <t>10772</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10772/10772_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10772/10772_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NO BAIRRO VERAVA, MAIS PRECISAMENTE ESTRADA DOS RIBEIROS, EM FRENTE AO BAR DO SENHOR BATISTA</t>
   </si>
   <si>
     <t>10773</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10773/10773_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10773/10773_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DO POSTO DE SAÚDE DO BAIRRO GABRIEL</t>
   </si>
   <si>
     <t>10774</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10774/10774_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10774/10774_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS NA ESTRADA DOS ARFAIS</t>
   </si>
   <si>
     <t>10775</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10775/10775_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10775/10775_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECOLOCAÇÃO DE 01 (UM) CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO PAULOS</t>
   </si>
   <si>
     <t>10776</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10776/10776_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10776/10776_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO PAIOL GRANDE AO BAIRRO VERAVA</t>
   </si>
   <si>
     <t>10778</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10778/10778_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10778/10778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA A GRANJA NO BAIRRO VERAVA</t>
   </si>
   <si>
     <t>10779</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10779/10779_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10779/10779_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA OS BAIRROS VERAVA AO BAIRRO BOAVA; VERAVA AO BAIRRO RODRIGUES; VERAVA AO BAIRRO TERRA BOA; VERAVA AO BAIRRO RIBEIROS; VERAVA AO BAIRRO BARRA; COELHO; MORRO GRANDE; FAZENDA VELHA; BELA VISTA; CAMPININHA; GRILOS; BIOVETE QUE LIGA AO BAIRRO MORRO GRANDE E RECREIO.</t>
   </si>
   <si>
     <t>10780</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10780/10780_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10780/10780_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO SENHOR PEDRO DA BARRACA NO BAIRRO DO VERAVA</t>
   </si>
   <si>
     <t>10781</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10781/10781_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10781/10781_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CRIAÇÃO DE LINHA DE ÔNIBUS DE IBIÚNA, PASSANDO DO BAIRRO RIBEIROS ATÉ O BAIRRO VERAVA E RETORNANDO PARA O BAIRRO RODRIGUES</t>
   </si>
   <si>
     <t>10782</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10782/10782_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10782/10782_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO VIABILIZAÇÃO DE LINHA DE ÔNIBUS SAINDO DE CAUCAIA DO ALTO, PASSANDO PELO BAIRRO CAMPININHA ATÉ O CHICO DA VENDA NO BAIRRO SOROCAMIRIM</t>
   </si>
   <si>
     <t>10783</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10783/10783_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10783/10783_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE ATERRO NA ESTRADA DOS RIBEIROS, PRÓXIMO A IGREJA CATÓLICA DE NOSSA SENHORA APARECIDA</t>
   </si>
   <si>
     <t>10784</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10784/10784_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10784/10784_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO) BICOS DE LUZ NO BAIRRO SOROCAMIRIM, MAIS PRECISAMENTE NA RUA 06, EM FRENTE A RESIDÊNCIA DO SENHOR JUVENAL</t>
   </si>
   <si>
     <t>10785</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10785/10785_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10785/10785_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA, CASCALHAMENTO E LIMPEZA DO ACOSTAMENTO DA ESTRADA DO VERAVA, PRINCIPALMENTE NA ALTURA DO KM 18</t>
   </si>
   <si>
     <t>10786</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10786/10786_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10786/10786_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 10 LUMINÁRIAS NO BAIRRO VOTORANTIM, RUA SABARÁ, MAIS PRECISAMENTE NA RUA DA EMPRESA NORAC</t>
   </si>
   <si>
     <t>10787</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10787/10787_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10787/10787_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 08 LUMINÁRIAS NA RUA CAMINHO S/TITULO FAZENDA, FURNAS</t>
   </si>
   <si>
     <t>10788</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10788/10788_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10788/10788_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE COLOCAÇÃO DE UMA LINHA DE TUBOS NA ESTRADA DO BAIRRO RODRIGUES, PRÓXIMO AO RANCHO B</t>
   </si>
   <si>
     <t>10789</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10789/10789_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10789/10789_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DUAS) LUMINÁRIAS NA RUA SALINO SALES DE CAMPOS; 03 (TRÊS) NO KM 4 DA ESTRADA DO VERAVA; 02 (DUAS) EM FRENTE A IGREJA CATÓLICA SÃO JUDAS NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>10790</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10790/10790_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10790/10790_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DOS RIBEIROS ATÉ O BAIRRO VERAVA, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO</t>
   </si>
   <si>
     <t>10791</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10791/10791_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10791/10791_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO BOAVAS E FELIPES ATÉ A MINERADORA NO BAIRRO VERAVA. </t>
   </si>
   <si>
     <t>10792</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10792/10792_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10792/10792_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ALAMBRADO NA ESCOLA DO BAIRRO VERAVA</t>
   </si>
   <si>
     <t>10793</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10793/10793_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10793/10793_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 30 (TRINTA) LUMINÁRIAS NO LOTEAMENTO SÃO JOSÉ NO BAIRRO SOROCAMIRIM</t>
   </si>
   <si>
     <t>10794</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10794/10794_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10794/10794_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTADA QUE VAI DO BAIRRO PURIS AO BAIRRO LAGEADINHO</t>
   </si>
   <si>
     <t>10795</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10795/10795_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10795/10795_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE UMA CAÇAMBA PARA DEPÓSITO DE LIXO NO BAIRRO CAMPININHA, PRÓXIMO AO MERCADO DO ALEMÃO</t>
   </si>
   <si>
     <t>10796</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10796/10796_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10796/10796_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS DO LOTEAMENTO SÃO JOSÉ, BEM COMO SERVIÇOS DE ATERRO NA ESTRADA PRINCIPAL DO BAIRRO SARA SARÁ, PRÓXIMO AO BARRACÃO TANAKA E SILVA</t>
   </si>
   <si>
     <t>10797</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10797/10797_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10797/10797_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS DO BAIRRO DOS COELHOS</t>
   </si>
   <si>
     <t>10798</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10798/10798_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10798/10798_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO DOS ALVES, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DO SENHOR ERASMO</t>
   </si>
   <si>
     <t>10799</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10799/10799_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10799/10799_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE UMA CAÇAMBA PARA DEPÓSITO DE LIXO NO BAIRRO CAMPININHA, MAIS PRECISAMENTE PRÓXIMO AO MERCADO DO ALEMÃO.</t>
   </si>
   <si>
     <t>10800</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10800/10800_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10800/10800_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE DÁ ACESSOA A ESCOLA AGRÍCOLA NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>10801</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10801/10801_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10801/10801_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO VALE DOURADO, LOCALIZADO NO BAIRRO DOS ALVES</t>
   </si>
   <si>
     <t>10802</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10802/10802_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10802/10802_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 08 (OITO) LUMINÁRIAS NA RUA SANTA FÉ; 10 (DEZ) LUMINÁRIAS NA RUA SANTA TEREZA, NO BAIRRO RIBEIROS.</t>
   </si>
   <si>
     <t>10803</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10803/10803_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10803/10803_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO) BICOS DE LUZ NO BAIRRO SOROCAMIRIM, MAIS PRECISAMENTE NA ESTRADA FAZENDA VELHA.</t>
   </si>
   <si>
     <t>10804</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Dr. Beto Arrais</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10804/10804_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10804/10804_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RETORNO DO SERVIÇO DE TRANSPORTE ALTERNATIVO NO MUNICÍPIO</t>
   </si>
   <si>
     <t>10805</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10805/10805_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10805/10805_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE REPAROS E LIMPEZA DA RUA JOÃO BENEDICTO DE MELLO JUNIOR</t>
   </si>
   <si>
     <t>10806</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10806/10806_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10806/10806_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REPAROS NA REDE DE ILUMINAÇÃO PÚBLICA COMO POSTES, LÂMPADAS E REATORES EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>10807</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10807/10807_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10807/10807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MELHORIA DO TRANSPORTE PÚBLICO EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>10808</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10808/10808_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10808/10808_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MELHORIAS NA ESTRADA DO BAIRRO DOS GATOS, PROVIDENCIANDO MAIS LINHAS DE ÔNIBUS E TAMBÉM A RETIRADA DE LIXOS ACUMULADOS. </t>
   </si>
   <si>
     <t>10809</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10809/10809_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10809/10809_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DOS CANTEIROS CENTRAL DA AVENIDA SÃO SEBASTIÃO, LIMPEZA DAS CALÇADAS DA CIDADE, LOTES DA AVENIDA FORTUNATINHO, E ATRAS DA SABESO.</t>
   </si>
   <si>
     <t>10732</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10732/10732_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10732/10732_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UM BICO DE LUZ NO BAIRRO CACHOEIRA, MAIS PRECISAMENTE PRÓXIMO AO PONTO DE ÔNIBUS EXISTENTE NO LOCAL CONHECIDO COMO PEDRA GRANDE.</t>
   </si>
   <si>
     <t>10810</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10810/10810_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10810/10810_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO IMPLANTAÇÃO DE NUMERAÇÃO NOS VEÍCULOS DA EMPRESA TB SERVIÇOS DE TRANSPORTES LIMPEZA GERENCIAMENTO E RECURSOS HUMANOS S/A.</t>
   </si>
   <si>
     <t>10811</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10811/10811_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10811/10811_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DISPONIBILIZE UM LOCAL ADEQUADO PARA A CONSTRUÇÃO DE UM CAMELÓDROMO NO CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>10812</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10812/10812_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10812/10812_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE REFORMA TODAL DAS ESTRUTURAS DAS PASSARELAS ANEXAS AS PONTES  PRÓXIMO A BASE II DO RESGATE ANJOS DA GUARDA, E PRÓXIMO A PRAÇA DE ENTRADA DO BAIRRO CACHOEIRA</t>
   </si>
   <si>
     <t>10822</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10822/10822_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10822/10822_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) LOMBADA NO BAIRRO RIO DE UNA DE CIMA, MAIS PRECISAMENTE EM FRENTE A CASA DO SENHOR GERALDO, PRÓXIMO AO BAR DO TOTÓ</t>
   </si>
   <si>
     <t>10823</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10823/10823_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10823/10823_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA CRECHE NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>10824</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10824/10824_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10824/10824_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO E REFORMA DO GINÁSIO DE ESPORTES DO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>10825</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10825/10825_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10825/10825_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA E MANUTENÇÃO DA QUADRA POLIESPORTIVA DO BAIRRO LAGEADO</t>
   </si>
   <si>
     <t>10826</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10826/10826_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10826/10826_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO (REFORMA) DO VESTIÁRIO DO CAMPO DO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>10827</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10827/10827_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10827/10827_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE CAMPO DE FUTEBOL NO BAIRRO VIEIRINHA</t>
   </si>
   <si>
     <t>10828</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10828/10828_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10828/10828_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAA BURACOS NO BAIRRO VARGEM DO SALTO</t>
   </si>
   <si>
     <t>10829</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10829/10829_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10829/10829_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA WALDOMIRO PIRES GONÇALVES E BIBIANO PIRES NO BAIRRO CUPIM</t>
   </si>
   <si>
     <t>10830</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10830/10830_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10830/10830_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO RIO DE UNA DE CIMA; GODINHOS; VARGEM; CUPIM E PAES</t>
   </si>
   <si>
     <t>10831</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10831/10831_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10831/10831_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA, PINTURA E LIMPEZA DA ESCOLA MUNICIPAL DO BAIRRO VARGEM DO SALTO. </t>
   </si>
   <si>
     <t>10832</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10832/10832_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10832/10832_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA REFORMA, PINTURA E LIMPEZA DA ESCOLA MUNICIPAL DO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>10833</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10833/10833_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10833/10833_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA, PINTURA E LIMPEZA DA ESCOLA MUNICIPAL DO BAIRRO MURUNDU</t>
   </si>
   <si>
     <t>10834</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10834/10834_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10834/10834_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA, PINTURA E LIMPEZA DA ESCOLA MUNICIPAL DO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>10835</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10835/10835_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10835/10835_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA, PINTURA E LIMPEZA DO POSTO DE SAÚDE DO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>10836</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10836/10836_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10836/10836_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS NA ENTRADA DE ACESSO AO BAIRRO PURIS.</t>
   </si>
   <si>
     <t>10837</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10837/10837_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10837/10837_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 02 (DOIS) ABRIGOS DE ÔNIBUS NA ENTRADA DO BAIRRO VIEIRINHA E OUTRA AO LADO DA IGREJA CATÓLICA DO BAIRRO</t>
   </si>
   <si>
     <t>10838</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10838/10838_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10838/10838_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO PAIOL GRANDE</t>
   </si>
   <si>
     <t>10839</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10839/10839_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10839/10839_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DO BAIRRO ARANHAS (PIAÍ).</t>
   </si>
   <si>
     <t>10840</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10840/10840_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10840/10840_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO TAVARES</t>
   </si>
   <si>
     <t>10841</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10841/10841_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10841/10841_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA E MANUTENÇÃO COMPLETA DO GINÁRIO DE ESPORTES D BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>10813</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10813/10813_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10813/10813_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA URGENTE DA ESCOA MUNICIPAL DO BAIRRO PAULOS</t>
   </si>
   <si>
     <t>10814</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10814/10814_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10814/10814_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA REFORMA URGENTE DA ESCOLA MUNICIPAL WALDOMIRO ANTÔNIO SOARES, NO BAIRRO VERAVA</t>
   </si>
   <si>
     <t>10815</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10815/10815_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10815/10815_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE CALÇADÃO SAINDO NA PORTARIA DO CONDOMÍNIO REAL PARQUE MORUMBI, ATÉ A PORTARIA DO CONDOMÍNIO DO PROGRAMA MINHA-CASA MINHA-VIDA</t>
   </si>
   <si>
     <t>10816</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10816/10816_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10816/10816_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS OBJETIVANDO A DENOMINAÇÃO DE UNIDADE BÁSICA DE SAÚDE - UBS NO BAIRRO VARGEM</t>
   </si>
   <si>
     <t>10817</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10817/10817_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10817/10817_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONTINUIDADE NO PROCESSO DE MANUTENÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>10818</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10818/10818_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10818/10818_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>10842</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10842/10842_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10842/10842_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MELHORIA EM TODAS AS ESTRADAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10843</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10843/10843_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10843/10843_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DISPONIBILIZE O DESLOCAMENTO DOS AGENTES DO CORREIOS ATÉ O CONDOMÍNIO MCMV DO BAIRRO CACHOEIRA</t>
   </si>
   <si>
     <t>10844</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10844/10844_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10844/10844_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MELHORIAS NA ESTRADA PASSARINHO, NO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>10845</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10845/10845_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10845/10845_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MELHORIAS NA ESTRADA DO PIRATUBA, PRINCIPALMENTE NA SUBIDA DO IDERIA</t>
   </si>
   <si>
     <t>10846</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10846/10846_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10846/10846_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE VERIFIQUE O ESTADO PRECÁRIO DA ESTRADAS RURAIS.</t>
   </si>
   <si>
     <t>10847</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10847/10847_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10847/10847_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE VERIFIQUE AS CONDIÇÕES DA RUA JOSÉ COELHO RAMALHO (EM FRENTE AO NÚMERO 126), ATRAS DA PADARIA MACHADO</t>
   </si>
   <si>
     <t>10848</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10848/10848_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10848/10848_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MELHORIA NO SERVIÇO DE COLETA DE LIXO EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>10849</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10849/10849_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10849/10849_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE VERIFIQUE O ESTADO PRECÁRIO DA RUA AMAZONAS, NO JARDIM DISNEYLANDIA</t>
   </si>
   <si>
     <t>10862</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10862/10862_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10862/10862_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RETIRADA DAS ÁRVORES EXISTENTES NA ESTRADA DE IBIÚNA / SÃO ROQUE Nº 326, PRIMEIRA CURVA, PRÓXIMO AO COMÉRCIO DE TELHAS, EM FRENTE A RODOVIA BUNJIRO NAKAO</t>
   </si>
   <si>
     <t>10879</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10879/10879_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10879/10879_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RODOVIA JÚLIO DAL FABRO, MAIS PRECISAMENTE PRÓXIMO AO MERCADO DO DIRCEU NO BAIRRO CUPIM, BEM COMO EM FRENTE AO COMÉRCIO DO SR. OLÍVIO, NA VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>10880</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10880/10880_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10880/10880_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DADOS REFERENTE A FISCALIZAÇÃO E ARRECADAÇÃO DAS BARRACAS QUE ESTÃO LOCALIZADAS NA ÁREA DE LAZER, POR OCASIÃO DO ANIVERSÁRIO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>10881</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10881/10881_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10881/10881_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECAPEAMENTO DAS RUAS DO BAIRRO LAVAL I E II, BEM COMO CONSTRUÇÃO DE REDUTOR DE VELOCIDADE DO LADO DO CEMITÉRIO PARQUE DA FIGUEIRA, MAIS PRECISAMENTE EM FRENTE AO BAR DO RENATO, NO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>10882</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10882/10882_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10882/10882_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECAPEAMENTO DAS RUAS DO BAIRRO LAVAL I E II, BEM COMO CONSTRUÇÃO DE REDUTOR DE VELOCIDADE (IDÊNTICO INDICAÇÃO Nº 354)</t>
   </si>
   <si>
     <t>10883</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10883/10883_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10883/10883_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE INTERLIGA O BAIRRO SILVÉRIO AO LAGEADINHO, E BAIRRO SILVÉRIO AO BAIRRO GABRIEL. </t>
   </si>
   <si>
     <t>10884</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10884/10884_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10884/10884_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA PINTASSILGO E NA RUA ANDORINHAS NO BAIRRO FIGUEIRA</t>
   </si>
   <si>
     <t>10885</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10885/10885_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10885/10885_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UMA) LOMBADA NA ESTRADA MUNICIPAL DA FIGUEIRA, ALTURA DO NÚMERO 28, EM FRENTE A TRAVESSA DO CEMITÉRIO PARQUE DA FIGUEIRA, NO BAIRRO VILA LIMA</t>
   </si>
   <si>
     <t>10886</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>Dr. Beto Arrais, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10886/10886_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10886/10886_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA SABARÁ, NO BAIRRO VOTORANTIM, PRÓXIMO A EMPRESA NORAC</t>
   </si>
   <si>
     <t>10887</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10887/10887_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10887/10887_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO INÍCIO DA ESTRADA MUNICIPAL DA CACHOEIRA, MAIS PRECISAMENTE NO TRECHO QUE VAI DA SUBIDA ATÉ O PROGRAMA MINHA CASA MINHA VIDA. </t>
   </si>
   <si>
     <t>10888</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10888/10888_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10888/10888_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE CALÇADAS E MELHORIA NA SINALIZAÇÃO NO INÍCIO DA ESTRADA MUNICIPAL DA CACHOEIRA, MAIS PRECISAMENTE NO TRECHO QUE VAI DA SUBIDA ATÉ O CONDOMÍNIO DO PROGRAMA MINHA CASA MINHA VIDA</t>
   </si>
   <si>
     <t>10893</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Luizinho do Depósito</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10893/10893_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10893/10893_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA E DEVIDA MANUTENÇÃO PERIÓDICA DOS BUEIROS EXISTENTES NO BAIRRO DOS SILVÉRIOS.</t>
   </si>
   <si>
     <t>10894</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10894/10894_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10894/10894_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO TRECHO QUE DO SUBIDÃO DO BAIRRO DO SILVÉRIO, PRÓXIMO A PARADA FINAL DAS LINHAS DE ÔNIBUS QUE TRANSITAM PELO BAIRRO.</t>
   </si>
   <si>
     <t>10895</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10895/10895_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10895/10895_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL SERVIO MOTTA, NO BAIRRO VOTORANTIM</t>
   </si>
   <si>
     <t>10896</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10896/10896_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10896/10896_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) REDUTOR DE VELOCIDADE (LOMBADA) EM FRENTE AO TEMPLO RELIGIOSO EXISTENTE NO BAIRRO RECANTO DAS ORQUÍDEAS.</t>
   </si>
   <si>
     <t>10897</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10897/10897_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10897/10897_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS DE VIABILIDADE PARA EXECUÇÃO DO SISTEMA DE ESCOAMENTO DE ÁGUAS PLUVIAIS NA ESTRADA DOS PURÍS.</t>
   </si>
   <si>
     <t>10898</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10898/10898_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10898/10898_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA O CUMPRIMENTO DA LEI Nº 1494 DE MARÇO DE 2009, NO SENTIDO DE VIABILIZAR VALES TRANSPORTES AOS FUNCIONÁRIOS PÚBLICOS LOTADOS NAS ESCOLAS ESTADUAIS DE ENSINO INSTALADAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10899</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10899/10899_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10899/10899_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO TORNAR A ENTIDADE DESPORTIVA E SOCIAL IDEAL FUTEBOL CLUBE COMO ENTIDADE DE UTILIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>10900</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10900/10900_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10900/10900_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO AQUISIÇÃO DE APARELHOS AFERIDORES DE PRESSÃO ARTERIAL PARA O PRONTO SOCORRO INFANTIL - PSI</t>
   </si>
   <si>
     <t>10901</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10901/10901_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10901/10901_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE VERIFICAR A POSSIBILIDADE DE CONCESSÃO DE PLANO DE SAÚDE AOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>10902</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10902/10902_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10902/10902_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO IMPLANTAÇÃO DO SISTEMA DE COLETA DE LIXO, MAIS PRECISAMENTE NO LOTEAMENTO SANTA IZABEL, NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>10904</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10904/10904_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10904/10904_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA LOCALIZADA NA ALTURA DO KM 65,5 DA RODOVIA BUNJIRO NAKAO, BAIRRO DOS SOARES, MAIS PRECISAMENTE EM FRENTE A WL PORTAS.</t>
   </si>
   <si>
     <t>10905</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10905/10905_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10905/10905_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ATENDIMENTO DE MÉDICO PEDIATRA E GINECOLOGISTA PELO MENOS UMA VEZ POR MÊS NO POSTO DE SAÚDE DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>10906</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>Rozi da Farmácia, Dr. Beto Arrais</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10906/10906_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10906/10906_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DAS LATERAIS (ACOSTAMENTO) DA RODOVIA PRESIDENTE TANCREDO NEVES, BEM COMO DA ESTRADA MUNICIPAL DO BAIRRO DO GABRIEL. </t>
   </si>
   <si>
     <t>10907</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10907/10907_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10907/10907_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS COM RELAÇÃO AO ESCOAMENTO DAS ÁGUAS PROVENIENTES DE IRRIGAÇÃO DE LAVOURAS EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>10908</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10908/10908_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10908/10908_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE A DENOMINAÇÃO DE UMA RUA EXISTENTE NO BAIRRO PIAÍ-FEITAL COM A DENOMINAÇÃO DE RUA JOSÉ ANTÔNIO LEITE</t>
   </si>
   <si>
     <t>10925</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10925/10925_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10925/10925_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO PRINCIPALMENTE EM ÁREA ESCOLAR E ONDULAÇÕES TRANSVERSAIS (LOMBADAS), NO BAIRRO CAPIM AZEDO</t>
   </si>
   <si>
     <t>10926</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10926/10926_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10926/10926_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DO ACOSTAMENTO DA ESTRADA DO VERAVA, KM 05, MAIS PRECISAMENTE EM FRENTE A ESCOLA SARÁ SARÁ E IGREJA CATÓLICA SÃO JUDAS TADEU.</t>
   </si>
   <si>
     <t>10927</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10927/10927_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10927/10927_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA A CONSTRUÇÃO DE UMA LOMBADA NA RUA LAGEADINHO NO BAIRRO SANTA LÚCIA - CDHU</t>
   </si>
   <si>
     <t>10928</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10928/10928_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10928/10928_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA ESTRADA DO VERAVA, KM 5, BAIRRO DOS COELHOS</t>
   </si>
   <si>
     <t>10929</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10929/10929_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10929/10929_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA PONTO DE MADEIRA NA ESTRADA DOS ARFAIS.</t>
   </si>
   <si>
     <t>10930</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10930/10930_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10930/10930_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DA ESCOLA DO BAIRRO DOMINGUES.</t>
   </si>
   <si>
     <t>10931</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10931/10931_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10931/10931_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE A REFORMULAÇÃO DOS BENEFÍCIOS CONCEDIDOS AOS FUNCIONÁRIOS PÚBLICOS DO PODER EXECUTIVO MUNICIPAL, MAJORANDO O VALOR DA CESTA BÁSICA PARA R$ 200,00 (DUZENTOS REAIS), O ABONO POR ASSIDUIDADE PARA R$ 120,00 (CENTO E VINTE REAIS) E CONCESSÃO DE AUXÍLIO ALIMENTAÇÃO NO VALOR DE R$ 300,00 (TREZENTOS REAIS)</t>
   </si>
   <si>
     <t>10932</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10932/10932_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10932/10932_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA A REFORMA COMPLETE DA ESCOLA MUNICIPAL E EDUCAÇÃO FUNDAMENTAL EMEF RECANTO PRIMAVERA, BEM COMO LIMPEZA DE TODO O TERRENO DA ESCOLA.</t>
   </si>
   <si>
     <t>10933</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10933/10933_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10933/10933_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PODA DE ÁRVORE E RETIRADA DO MATO QUE ESTÁ INVADINDO A RUA PRÓXIMA AO HOSPITAL MUNICIPAL, </t>
   </si>
   <si>
     <t>10934</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10934/10934_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10934/10934_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE A REDUÇÃO DE 50% (CINQUENTA POR CENTO) OU ISENÇÃO DE IMPOSTOS EM REFERÊNCIA AOS APOSENTADOS, UMA VEZ QUE OS MESMOS NÃO POSSUEM CONDIÇÕES DE RESGATÁ-LOS DEVIDO AOS PROVENTOS SEREM IRRISÓRIOS E INSUFICIENTES.</t>
   </si>
   <si>
     <t>10935</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10935/10935_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10935/10935_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA DOS CAMARGOS, NO BAIRRO AREIA VERMELHA</t>
   </si>
   <si>
     <t>10936</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10936/10936_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10936/10936_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DISPONIBILIZE A QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL GUILHERMINA PAULA DOMINGUES, NO BAIRRO CARMO MESSIAS, PARA UTILIZAÇÃO PELOS MORADORES DO BAIRRO AOS FINAIS DE SEMANA</t>
   </si>
   <si>
     <t>10937</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10937/10937_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10937/10937_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS VISANDO ATENDER REIVINDICAÇÕES DOS VIGIAS MUNICIPAIS NO QUE DIZ RESPEITO A CARGA HORÁRIA DE 40 (QUARENTA) HORAS SEMANAIS; ADICIONAL NOTURNO; LOCAL FIXO PARA DESEMPENHO DAS ATRIBUIÇÕES QUE DISPONHA DE NO MÍNIMO BANHEIRO, LANTERNAS E OUTROS EQUIPAMENTOS DE SEGURANÇA; ADICIONAL DE PERICULOSIDADE.</t>
   </si>
   <si>
     <t>10938</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10938/10938_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10938/10938_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO AUMENTO DO NÚMERO DE LINHAS DE ÔNIBUS QUE ATENDAM O BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>10941</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10941/10941_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10941/10941_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS E MANUTENÇÃO DA ESTRADA DO RECREIO ATÉ O BAIRRO DOS GATOS.</t>
   </si>
   <si>
     <t>10942</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10942/10942_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10942/10942_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DO BAIRRO SALTINHO</t>
   </si>
   <si>
     <t>10943</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10943/10943_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10943/10943_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DO BAIRRO LAGEADO</t>
   </si>
   <si>
     <t>10944</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10944/10944_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10944/10944_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DO BAIRRO VARGEM DO SALTO</t>
   </si>
   <si>
     <t>10945</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10945/10945_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10945/10945_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO RIO DE UNA DE CIMA</t>
   </si>
   <si>
     <t>10946</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10946/10946_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10946/10946_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA TRAVESA Nº 16 NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>10963</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10963/10963_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10963/10963_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE LUMINÁRIAS, BEM COMO A CONSTRUÇÃO DE PO TO DE ÔNIBUS NA RUA KOREA DO SUL, NO BAIRRO SOROCAMIRIM, PRÓXIMO AO MERCADO DO TICO</t>
   </si>
   <si>
     <t>10964</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10964/10964_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10964/10964_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DAS CALÇADAS, PRINCIPALMENTE LOCALIZADA NA AVENIDA SÃO SEBASTIÃO (EM FRENTE ASABESO); EM FRENTE AO COLÉGIO OBJETIVO; NA RUA FRANCISCO DE BARROS COM A AVENIDA JOÃO BENEDITO DE MELLO JÚNIOR.</t>
   </si>
   <si>
     <t>10965</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10965/10965_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10965/10965_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS QUANTO AO EMPOÇAMENTO DE ÁGUA NA AVENIDA JOÃO BENEDICTO DE MELLO JÚNIOR.</t>
   </si>
   <si>
     <t>10966</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10966/10966_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10966/10966_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE (UBS) QUE ATENDA OS BAIRROS VOTORANTIM E GRANJA VOTORANTIM.</t>
   </si>
   <si>
     <t>10967</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10967/10967_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10967/10967_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA ENVIO DE PROJETO DE LEI DISPONDO SOBRE A EXTENSÃO DO ABONO PECUNIÁRIO CONCEDIDOS AOS MOTORISTAS DO SAMU ATRAVÉS DA LEI COMPLEMENTAR Nº 13/2014 PARA OS MOTORISTAS DO PRONTO SOCORRO</t>
   </si>
   <si>
     <t>10968</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10968/10968_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10968/10968_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA JOÃO MATIUSSO, ALTURA DO KM 60 DA RODOVIA BUNJIRO NAKAO</t>
   </si>
   <si>
     <t>10969</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10969/10969_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10969/10969_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS JUNTO AO CONSÓRCIO CONSTRUTOR SÃO LOURENÇO - CCSL, VISANDO GARANTIR O LIVRE TRÂNSITO E ACESSO DA POPULAÇÃO NOS TRECHOS EM QUE REALIZAR-SE-ÃO AS OBRAS DESTINADAS AO SISTEMA</t>
   </si>
   <si>
     <t>10976</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10976/10976_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10976/10976_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE TACHÃO REFLETIVO, BEM COMO DEMAIS SINALIZAÇÕES DE TRÂNSITO E PINTURA DE SOLO NO BAIRRO ORQUÍDEAS, PRÓXIMO AO COMÉRCIO DO CRISPIM</t>
   </si>
   <si>
     <t>10977</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10977/10977_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10977/10977_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NO BAIRRO RIO DE UNA DE BAIXO, MAIS PRECISAMENTE EM TODA EXTENSÃO DA RUA GUILHERMINA GONÇALVES E ADÃO ANTÔNIO GONÇALVES</t>
   </si>
   <si>
     <t>10978</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10978/10978_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10978/10978_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NO BAIRRO ROSARIAL, MAIS PRECISAMENTE EM TODA EXTENSÃO DA RUA JUCA ROLIM (ESTRADA DO FRIGORÍFICO)</t>
   </si>
   <si>
     <t>10979</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10979/10979_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10979/10979_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DE TODA EXTENSÃO DAS RUAS, LATERAIS DAS CALÇADAS E DOS ACOSTAMENTOS DO BAIRRO ROSARIAL, PRINCIPALMENTE NAS LATERAIS DAS CALÇADAS ATÉ A EMPRESA ROSARIAL ALIMENTOS</t>
   </si>
   <si>
     <t>10980</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10980/10980_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10980/10980_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DAS LATERAIS E CALÇADAS DAS RUAS ADÃO ANTÔNIO GONÇALVES ATÉ O LOTEAMETO SÃO MARCOS; RUA GUILHERMINA GNÇALVES E TODAS AS DEMAIS RUAS, LATERAIS DAS CALÇADAS E ACOSTAMENTO DO BAIRRO RIO DE UNA DE BAIXO</t>
   </si>
   <si>
     <t>10981</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10981/10981_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10981/10981_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA REFORMULAÇÃO NO MÉTODO DE TRABALHO DO SETOR DE PROTOCOLO DA PREFEITURA, BEM COMO VERIFICAÇÃO DAS CONDIÇÕES DOS DOCUMENTOS UTILIZADOS PARA A PRESTAÇÃO DO TRABALHO</t>
   </si>
   <si>
     <t>10982</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10982/10982_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10982/10982_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO IMPLANTAÇÃO DOS SERVIÇOS DE DIGITALIZAÇÃO DE TODOS OS DOCUMENTOS E GERENCIAMENTO ELETRÔNICO DE DOCUMENTOS DE TODOS OS SETORES DA PREFEITURA, BEM COMO O ACESSO DE TAIS DOCUMENTOS JUNTO AO SITE DA PREFEITURA</t>
   </si>
   <si>
     <t>10983</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10983/10983_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10983/10983_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS 0,80 NA ESTRADA DO VERAVA, KM 09, EM FRENTE AO DEPÓSITO DE MATERIAIS DE CONSTRUÇÃO</t>
   </si>
   <si>
     <t>10984</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10984/10984_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10984/10984_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA ESTRADA QUE LIGA A RODOVIA PREFEITO QUINTINO DE LIMA AO ANTIGO PORTO JONE</t>
   </si>
   <si>
     <t>11000</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11000/11000_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11000/11000_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA MUNICIPAL DA CACHOEIRA, DESDE A PONTE ATÉ O CONDOMÍNIO MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>11001</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11001/11001_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11001/11001_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA ESTRADA DO PIAÍ, KM 16, MAIS PRECISAMENTE NA ENTRADA DA CASA DO SENHOR CORNÉLIO, PRÓXIMO A ESCOLA DO BAIRRO DOS GOÉS.</t>
   </si>
   <si>
     <t>11002</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11002/11002_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11002/11002_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO BENFEITORIAS NO BAIRRO LAGEADINHO:_x000D_
 - ILUMINAÇÃO DE RUAS E ESTRADAS;_x000D_
 - LIMPEZA DAS LATERAIS DAS RUAS E ESTRADAS;_x000D_
 - COLETA DE LIXO E CAÇAMBAS;_x000D_
 - SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS E ESTRADAS DE TERRA;_x000D_
 - SERVIÇOS DE RECAPEAMENTO DA ESTRADA PRINCIPAL;_x000D_
 - AUMENTO DO ITINERÁRIO DO TRANSPORTE PÚBLICO</t>
   </si>
   <si>
     <t>11003</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11003/11003_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11003/11003_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO ROSARIAL</t>
   </si>
   <si>
     <t>11004</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11004/11004_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11004/11004_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS COM RELAÇÃO A FÁBRICA DE PALMITOS NA RUA PARIS, NO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>11005</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11005/11005_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11005/11005_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA A REFORMA URGENTE DA ESCOLA E CRECHE MUNICIPAL LOCALIZADA NO BAIRRO GABRIEL</t>
   </si>
   <si>
     <t>11008</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11008/11008_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11008/11008_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ELABORAÇÃO DE PROJETO DE LEI DISPONDO SOBRE DENOMINAÇÃO DE UMA TRAVESSA NA RUA NAZIRA DE MORAES, NO DISTRITO DO PARURU, COM O NOME DE "TRAVESSA LAURINDA ALVES DOS SANTOS".</t>
   </si>
   <si>
     <t>11009</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11009/11009_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11009/11009_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DA AVENIDA JOÃO BENEDICTO DE MELLO JÚNIOR, BEM COMO PROVIDÊNCIAS A RESPEITO DO ACÚMULO DE ÁGUA NA MESMA AVENIDA</t>
   </si>
   <si>
     <t>11010</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11010/11010_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11010/11010_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA E MANUTENÇÃO DO CALÇADÃO LOCALIZADO NO CENTRO DE NOSSA CIDADE, MAIS PRECISAMENTE ENTRE A RUA XV DE NOVEMBRO E A RUA CORONEL SALVADOR ROLIM DE FREITAS.</t>
   </si>
   <si>
     <t>11011</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11011/11011_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11011/11011_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA E MANUTENÇÃO DOS BANHEIROS DA PRAÇA DA MATRIZ E DOS BANHEIROS DA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>11012</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11012/11012_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11012/11012_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO E FAIXAS DE PEDESTRES NA AVENIDA SÃO SEBASTIÃO, MAIS PRECISAMENTE NO CORETO EM FRENTE AO SUPERMERCADO SERRANO</t>
   </si>
   <si>
     <t>11023</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11023/11023_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11023/11023_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MANUTENÇÃO E TAPA-BURACOS NA RUA JOÃO MATIUSSO.</t>
   </si>
   <si>
     <t>11024</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11024/11024_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11024/11024_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MANUTENÇÃO E MELHORIAS NA ESCOLA MUNICIPAL MAFALDA DALPRA MATIUSSO.</t>
   </si>
   <si>
     <t>11025</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11025/11025_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11025/11025_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DE UMA TRAVESSA NA RUA BENEDITO PINTO DE CAMARGO, NO DISTRITO DO PARURU, COM A DENOMINAÇÃO DE "TRAVESSA APARECIDO ANTÔNIO GIOPATO"._x000D_
 DENOMINAÇÃO, TRAVESSA, RUA, ESTRADA, BAIRRO, PARURU, CADASTRO, LOCALIZAÇÃO, RESIDÊNCIAS, JOSÉ ALVES DOS SANTOS, </t>
   </si>
   <si>
     <t>11026</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11026/11026_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11026/11026_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE A DENOMINAÇÃO DE RUA EXISTENTE NO PAIOL PEQUENO, PRÓXIMO A SERRALHERIA, COM A DENOMINAÇÃO DE RUA JOSÉ FILOMENO VIEIRA.</t>
   </si>
   <si>
     <t>11027</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11027/11027_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11027/11027_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA INSTALAÇÃO DE SISTEMA DE ESGOTO NA RUA D, NO BAIRRO VILA LAVAL II.</t>
   </si>
   <si>
     <t>11028</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11028/11028_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11028/11028_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA, CASCALHAMENTO E LIMPEZA DAS LATERAIS DAS ESTRADAS BENEDITO DOMINGUES VIEIRA, COM INÍCIO NO CERIPAN SEGUINDO ATÉ O BAIRRO DOS GATOS.</t>
   </si>
   <si>
     <t>11029</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11029/11029_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11029/11029_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DENOMINAÇÃO DE 03 (TRÊS) RUAS NO BAIRRO RECANTO VALE VERDE, COM A DENOMINAÇÃO DE: RUA 1 - RECANTO VALE VERDE; RUA 2 - TEREZINHA PEREIRA SABINO; RUA 3 - GERALDO CIRIACO SABINO; </t>
   </si>
   <si>
     <t>11030</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11030/11030_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11030/11030_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA, LIMPEZA NAS RUAS E RECAPEAMENTO NO ASFALTO DO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>11031</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11031/11031_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11031/11031_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PRESTAÇÃO DOS SERVIÇOS ODONTOLÓGICOS NO POSTO DE SAÚDE DO BAIRRO CARMO MESSIAS</t>
   </si>
   <si>
     <t>11032</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11032/11032_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11032/11032_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE REFORMA COMPLETA DA ESCOLA DO TIBÚRCIO, NA ESTRADA DO VERAVA</t>
   </si>
   <si>
     <t>11033</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11033/11033_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11033/11033_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL,SOLICITANDO A REFORMA COMPLETA DA ESCOLA SÃO JUDAS, LOCALIZADA NO BAIRRO BARRA, PRÓXIMO AO CHICO DA VENDA</t>
   </si>
   <si>
     <t>11034</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11034/11034_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11034/11034_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE REFORMA COMPLETA DA ESCOLA DOMINGUES MARIA CRISTINA NO BAIRRO VERAVA</t>
   </si>
   <si>
     <t>11035</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11035/11035_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11035/11035_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE SINALIZAÇÃO NA RODOVIA JÚLIO DAL FABRO</t>
   </si>
   <si>
     <t>11036</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11036/11036_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11036/11036_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO AQUISIÇÃO DE LOUSAS, COMPUTADORES, E MESAS PARA SERVIR MERENDA PARA A ESCOLA MUNICIPAL TEREZA FALCI NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>11037</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11037/11037_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11037/11037_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO COMPLETA DO CEMITÉRIO PARQUE DA FIGUEIRA</t>
   </si>
   <si>
     <t>11038</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11038/11038_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11038/11038_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO COMPLETA DA RUA BOLÍVIA</t>
   </si>
   <si>
     <t>11039</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11039/11039_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11039/11039_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO COMPLETA NA RUA ITÁLIA, NO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>11040</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11040/11040_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11040/11040_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA RUA BERLIN, NO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>11041</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11041/11041_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11041/11041_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA RUA PEDRO BIFANO NO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU</t>
   </si>
   <si>
     <t>11042</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11042/11042_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11042/11042_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO E REFORMA DA AVENIDA JOÃO BENEDICTO DE MELLO JÚNIOR</t>
   </si>
   <si>
     <t>11043</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11043/11043_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11043/11043_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS PARA A RESOLUÇÃO DOS PROBLEMAS DE DENOMINAÇÕES DE RUAS DO CDHU SANTA LÚCIA.</t>
   </si>
   <si>
     <t>11044</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11044/11044_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11044/11044_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA RUA JOAQUIM GABRIEL SOARES, NO BAIRRO VILA LIMA</t>
   </si>
   <si>
     <t>11045</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11045/11045_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11045/11045_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA AVENIDA JOÃO BENEDICTO DE MELLO JUNIOR</t>
   </si>
   <si>
     <t>11046</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11046/11046_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11046/11046_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA RUA PROJETADA A, NO BAIRRO LAVAL II</t>
   </si>
   <si>
     <t>11047</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11047/11047_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11047/11047_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA RODOVIA PRESIDENTE TANCREDO DE ALMEIDA NEVES, ATÉ O BAIRRO MURUNDU</t>
   </si>
   <si>
     <t>11048</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11048/11048_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11048/11048_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA RUA ATENAS, NO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>11049</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11049/11049_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11049/11049_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA ILUMINAÇÃO E CONSTRUÇÃO DE LOMBADA NA RUA ADÃO ANTÔNIO GONÇALVES, NO BAIRRO RIO DE UNA DE BAIXO</t>
   </si>
   <si>
     <t>11050</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11050/11050_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11050/11050_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO E INSTALAÇÃO DE UMA LOMBADA NA RUA BENEDITO VIEIRA GONÇALVES, NO BAIRRO DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>11051</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11051/11051_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11051/11051_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO NO PRÉDIO ONDE ESTÁ LOCALIZADO O POSTO DE ATENDIMENTO AO TRABALHADOR - PAT</t>
   </si>
   <si>
     <t>11052</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11052/11052_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11052/11052_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA ILUMINAÇÃO E DA LOMBADA EXISTENTE NA ESTRADA MUNICIPAL DO CAMPO VERDE (BAIRRO RIO DE UNA DE BAIXO)</t>
   </si>
   <si>
     <t>11053</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11053/11053_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11053/11053_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE TODOS OS BURACOS, ACOSTAMENTO E ILUMINAÇÃO DA AVENIDA ANTÔNIO FALCI (AVENIDA MARGINAL)</t>
   </si>
   <si>
     <t>11054</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11054/11054_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11054/11054_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA RUA SANTOS DUMONT NO BAIRRO VILA LIMA</t>
   </si>
   <si>
     <t>11055</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11055/11055_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11055/11055_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA TRAVESSA SERGIPE, CENTRO</t>
   </si>
   <si>
     <t>11056</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11056/11056_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11056/11056_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE TODOS OS BURACOS DA AVENIDA VEREADOR BENEDITO DE CAMPOS</t>
   </si>
   <si>
     <t>11057</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11057/11057_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11057/11057_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE TODOS OS BURACOS DA AVEIDA MARIA LA FARINA MILANI</t>
   </si>
   <si>
     <t>11058</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11058/11058_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11058/11058_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE TODOS OS BURACOS DA RUA BENJAMIN CONSTANT, NO CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>11059</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11059/11059_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11059/11059_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DO BURACO QUE SE ENCONTRA LOGO NO INÍCIO DA RUA RAIMUNDO SANTIAGO</t>
   </si>
   <si>
     <t>11060</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11060/11060_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11060/11060_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA RUA ADILSON DA SILVA</t>
   </si>
   <si>
     <t>11061</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11061/11061_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11061/11061_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA RUA ALEMANHA, NO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>11062</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11062/11062_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11062/11062_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA RUA VARSÓVIA, NO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>11063</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11063/11063_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11063/11063_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE TODOS OS BURACOS QUE ESTÃO AO LADO DAS CALÇADAS NA RUA FRANCISCO ROMANO</t>
   </si>
   <si>
     <t>11064</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11064/11064_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11064/11064_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA RUA FRANCISCO DE BARROS</t>
   </si>
   <si>
     <t>11065</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11065/11065_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11065/11065_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA TRAVESSA MORAES, NO BAIRRO VILA LIMA</t>
   </si>
   <si>
     <t>11066</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11066/11066_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11066/11066_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA VICINAL QUE LIGA O CENTRO DA CIDADE AO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>11067</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11067/11067_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11067/11067_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA RUA MINAS GERAIS</t>
   </si>
   <si>
     <t>11068</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11068/11068_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11068/11068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA RUA BOLÍVIA</t>
   </si>
   <si>
     <t>11069</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11069/11069_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11069/11069_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA RUA VENEZUELA</t>
   </si>
   <si>
     <t>11070</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11070/11070_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11070/11070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO O PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA RODOVIA TANCREDO NEVES, ALTURA DO NÚMERO 1100</t>
   </si>
   <si>
     <t>11071</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11071/11071_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11071/11071_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA RUA DOMINGOS DE ALMEIDA LIMA, NO BAIRRO RIO DE UNA DE BAIXO</t>
   </si>
   <si>
     <t>11072</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11072/11072_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11072/11072_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA A CONSTRUÇÃO DE REDE DE COLETA DE ESGOTO NO BAIRRO RIO DE UNA DE BAIXO</t>
   </si>
   <si>
     <t>11073</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11073/11073_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11073/11073_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO DA RUA 5, NO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>11074</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11074/11074_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11074/11074_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DOS BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO PÚBLICA NA RUA TRADIÇÃO, NO BAIRRO PORTAL VISTA LINDA</t>
   </si>
   <si>
     <t>11075</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11075/11075_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11075/11075_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO PÚBLICA DA RUA PROGRESSO, NO BAIRRO PORTAL VISTA LINDA</t>
   </si>
   <si>
     <t>11078</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11078/11078_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11078/11078_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CALHAMENTO NA ESTRADA MUNICIPAL DO BAIRRO CUPIM, PRÓXIMO AO BARRACÃO DO LAÉRCIO SUGUIMOTO E IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS - MINISTÉRIO MADUREIRA</t>
   </si>
   <si>
     <t>11079</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11079/11079_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11079/11079_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE INTERLIGA O BAIRRO GABRIEL AO BAIRRO DOS PEROBAS</t>
   </si>
   <si>
     <t>11080</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11080/11080_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11080/11080_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DENOMINAÇÃO DE RUA DE ACESO AO CONDOMÍNIO BIG VALEY NO BAIRRO GRILOS, COM O NOME DE RUA ETELVINO PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>11081</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11081/11081_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11081/11081_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NA RUA NO BAIRRO CUPIM, PRÓXIMO A CHÁCARA LUA E SOL</t>
   </si>
   <si>
     <t>11082</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11082/11082_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11082/11082_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE PASSARELA SUSPENSA NA TRAVESSIA DE PEDESTRES DA AVENIDA PERIMETRAL ANTÔNIO FALCI (MARGINAL) PRÓXIMO AO POSTO IPIRANGA.</t>
   </si>
   <si>
     <t>11083</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11083/11083_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11083/11083_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DESENTUPIMENTO DE BUEIRO NA RUA OTÁVIO ROSA, PRÓXIMO A ESCOLA PADRE ELÍDIO MONTOVANI</t>
   </si>
   <si>
     <t>11084</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11084/11084_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11084/11084_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO E FUNCIONAMENTO DE UM POSTO DOS CORREIOS NO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>11085</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11085/11085_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11085/11085_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA ESTRADA DO RIO DE UNA DE CIMA, KM 25.</t>
   </si>
   <si>
     <t>11086</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11086/11086_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11086/11086_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DAS FAIXAS DE TRAVESSIA DE PEDESTRES E SINALIZAÇÕES NA AVENIDA PERIMETRAL ANTÔNIO FALCI, PRINCIPALMENTE EM FRENTE AO POSTO IPIRANGA</t>
   </si>
   <si>
     <t>11087</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11087/11087_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11087/11087_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS ESTRADAS DO BAIRRO MORRO GRANDE</t>
   </si>
   <si>
     <t>11115</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11115/11115_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11115/11115_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS DO LOTEAMENTO RECREIO CAMPO VERDE.</t>
   </si>
   <si>
     <t>11118</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11118/11118_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11118/11118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NO LOTEAMENTO FLORESTA 4, BAIRRO DO MORRO GRANDE / GATOS.</t>
   </si>
   <si>
     <t>11120</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11120/11120_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11120/11120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA VITÓRIA, BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>11122</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11122/11122_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11122/11122_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PRESENÇA DIÁRIA DE UM GCM NO POSTO DE SAÚDE DA AVENIDA SÃO SEBASTIÃO, PRÓXIMO A FARMÁCIA DO SUS.</t>
   </si>
   <si>
     <t>11124</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11124/11124_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11124/11124_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO O PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA RODOVIA JÚLIO DAL FABRO, KM 6,5, PRÓXIMO AO BAR DO DANIEL.</t>
   </si>
   <si>
     <t>11128</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11128/11128_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11128/11128_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICO DE LUZ NO BAIRRO RESIDENCIAL EUROPA, RESIDÊNCIA DE BENEDITA RODRIGUES CAVALHEIRO.</t>
   </si>
   <si>
     <t>11131</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11131/11131_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11131/11131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DENOMINAÇÃO DE RUA NO BAIRRO MANOEL CLEMENTE, MAIS UMA TRAVESSA , QUINZE METROS DO BAR DA SANDRA.</t>
   </si>
   <si>
     <t>11133</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11133/11133_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11133/11133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO PÚBLICA DA RUA JOSÉ PEDRO FERRACINI, BAIRRO CURRAL.</t>
   </si>
   <si>
     <t>11136</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11136/11136_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11136/11136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO PÚBLICA DA RUA PROJETADA D, LAVAL II</t>
   </si>
   <si>
     <t>11139</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11139/11139_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11139/11139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO PÚBLICA DA RUA PROJETADA C, LAVAL II</t>
   </si>
   <si>
     <t>11140</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11140/11140_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11140/11140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO PÚBLICA DA RUA PROJETADA 1, LAVAL I</t>
   </si>
   <si>
     <t>11141</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11141/11141_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11141/11141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO PÚBLICA DA RUA PROJETADA 2, LAVAL I</t>
   </si>
   <si>
     <t>11142</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11142/11142_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11142/11142_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO PÚBLICA DA RUA PROJETADA 3, LAVAL I</t>
   </si>
   <si>
     <t>11143</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11143/11143_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11143/11143_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DAS CAÇAMBAS DE LIXO NA CIDADE.</t>
   </si>
   <si>
     <t>11144</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11144/11144_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11144/11144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE ORGANIZAR HORÁRIOS DE RETIRADA DO LIXO NA RUA EQUADOR, CENTRO.</t>
   </si>
   <si>
     <t>11145</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11145/11145_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11145/11145_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ORGANIZAR HORÁRIOS DE RETIRADA DO LIXO NA RUA VENEZUELA, CENTRO.</t>
   </si>
   <si>
     <t>11146</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11146/11146_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11146/11146_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE SINALIZAÇÃO DA RUA DOMINGOS FALCI, CENTRO.</t>
   </si>
   <si>
     <t>11147</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11147/11147_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11147/11147_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MANUTENÇÃO DE BURACOS E LIMPEZA DA AVENIDA FORTUNATINHO, 789, CENTRO.</t>
   </si>
   <si>
     <t>11148</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11148/11148_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11148/11148_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MANUTENÇÃO DO BURACO NA RUA CORONEL SALVADOR ROLIM DE FREITAS, CENTRO.</t>
   </si>
   <si>
     <t>11149</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11149/11149_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11149/11149_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE COLOCAÇÃO DE CAÇAMBA DE LIXO NO CONDOMÍNIO CLUBE SÍTIO DA TRIBO, BAIRRO RODRIGUES.</t>
   </si>
   <si>
     <t>11151</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11151/11151_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11151/11151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BICOS DE LUZ, MANUTENÇÃO DA RUA E COLOCAÇÃO DE CAÇAMBA DE LIXO NA RUA MARIANO CACCIA, BAIRRO VOTORANRIM, KM 58.</t>
   </si>
   <si>
     <t>11155</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11155/11155_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11155/11155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BICOS DE LUZ, MANUTENÇÃO DA RUA E COLOCAÇÃO DE CAÇAMBA DE LIXO NA RUA HELENA MARIA DE JESUS, BAIRRO VOTORANTIM, KM 58.</t>
   </si>
   <si>
     <t>11158</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11158/11158_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11158/11158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA 7, RESIDENCIAL IBIÚNA.</t>
   </si>
   <si>
     <t>11161</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11161/11161_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11161/11161_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA EUCLIDES MARIA BORBA, RESIDENCIAL IBIÚNA.</t>
   </si>
   <si>
     <t>11164</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11164/11164_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11164/11164_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA VALDOMIRO SOARES, RESIDENCIAL IBIÚNA.</t>
   </si>
   <si>
     <t>11168</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11168/11168_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11168/11168_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA BENEDITO RODRIGUES, RESIDENCIAL IBIÚNA.</t>
   </si>
   <si>
     <t>11171</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11171/11171_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11171/11171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA ELÝDIO JOSÉ COELHO, RESIDENCIAL IBIÚNA.</t>
   </si>
   <si>
     <t>11172</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11172/11172_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11172/11172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA VICENTE FERRAZ DE CAMPOS, RESIDENCIAL IBIÚNA.</t>
   </si>
   <si>
     <t>11150</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11150/11150_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11150/11150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DOS BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA FABRÍCUI CRUZ BARBOSA DE MORAES, NO BAIRRO RESIDENCIAL IBIÚNA.</t>
   </si>
   <si>
     <t>11152</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11152/11152_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11152/11152_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A MANUTENÇÃO DOS BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO DA RUA JOAQUIM JOSÉ DA SILVA, NO BAIRRO GEMIMA</t>
   </si>
   <si>
     <t>11153</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11153/11153_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11153/11153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO NA RUA HENRIQUE DIAS, NO BAIRRO GEMIM</t>
   </si>
   <si>
     <t>11154</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11154/11154_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11154/11154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTNEÇÃO DE BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO DA RUA BRAZ CUBAS, NO BAIRRO HEMIMA. </t>
   </si>
   <si>
     <t>11156</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11156/11156_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11156/11156_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO DA RUA ANTÔNIO FRANCISCO LISBOA, NO BAIRRO GEMIMA.</t>
   </si>
   <si>
     <t>11157</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11157/11157_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11157/11157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO DA RUA GONÇALO COELHO, NO BAIRRO GEMIMA</t>
   </si>
   <si>
     <t>11159</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11159/11159_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11159/11159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO DA RUA JÚLIO CASTILHO, NO BAIRRO GEMIMA</t>
   </si>
   <si>
     <t>11160</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11160/11160_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11160/11160_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO DA RUA ESPERANÇA, NO BAIRRO PORTAL VISTA LINDA</t>
   </si>
   <si>
     <t>11162</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11162/11162_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11162/11162_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO DA RUA DA FELICIDADE, NO BAIRRO PORTAL VISTA LINDA</t>
   </si>
   <si>
     <t>11163</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11163/11163_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11163/11163_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO DA RIA INDEPENDÊNCIA, NO BAIRRO PORTAL VISTA LINDA.</t>
   </si>
   <si>
     <t>11165</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11165/11165_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11165/11165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO DA RUA VITÓRIA NO BIARRO PORTAL VISTA LINDA.</t>
   </si>
   <si>
     <t>11166</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11166/11166_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11166/11166_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS; LIMPEZA/ SINALIZAÇÃO E ILUMINAÇÃO DA RUA BOM SUCESSO, NO BAIRRO PORTAL VISTA LINDA.</t>
   </si>
   <si>
     <t>11167</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11167/11167_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11167/11167_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO DA RUA VISTA LINDA, NO BAIRRO PORTAL VISTA LINDA</t>
   </si>
   <si>
     <t>11169</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11169/11169_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11169/11169_texto_integral.pdf</t>
   </si>
   <si>
     <t>11170</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11170/11170_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11170/11170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE VERIFIQUE A POSSIBILIDADE DE ORGANIZAR OS HORÁRIOS DE RETIRADA DO LIXO NA RUA ALEMANHA, NO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>11173</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11173/11173_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11173/11173_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA REORGANIZAR OS HORÁRIOS DE RETIRADA DO LIXO DA RUA HOLANDA, NO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>11174</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11174/11174_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11174/11174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA REORGANIZAR OS HORÁRIOS DE RETIRADA DO LIXO NA RUA GRÉCIA NO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>11175</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11175/11175_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11175/11175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE VERIFIQUE A POSSIBILIDADE DE ORGANIZAR OS HORÁRIOS DE RETIRADA DO LIXO DA RUA FRANÇA NO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>11176</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11176/11176_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11176/11176_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO NA RUA JUVENAL DE MORAES, NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>11177</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11177/11177_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11177/11177_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA ORGANIZAR OS HORÁRIOS DE RETIRADA DO LIXO NA RUA JUVENAL DE MORAES, NO BAIRRO RIO DE UNA DE BAIXO</t>
   </si>
   <si>
     <t>11178</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11178/11178_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11178/11178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ORGANIZAÇÃO DOS HORÁRIOS DE RETIRADA DO LIXO NA RUA DOMINGOS DE ALMEIDA LIMA NO BAIRRO RIO DE UNA DE BAIXO</t>
   </si>
   <si>
     <t>11179</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11179/11179_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11179/11179_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A ORGANIZAÇÃO DOS HORÁRIOS DE RETIRADA DO LIXO NA RUA ADÃO ANTÔNIO GONÇALVES NO BAIRRO RIO DE UNA DE BAIXO</t>
   </si>
   <si>
     <t>11180</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11180/11180_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11180/11180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE ORGANIZE OS HORÁRIOS DE RETIRADA DO LIXO NA RUA GUILHERMINA GONÇALVES, NO BAIRRO RIO DE UNA DE BAIXO</t>
   </si>
   <si>
     <t>11181</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11181/11181_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11181/11181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO NA ESTRADA MUNICIPAL DO CAMPO VERDE, LIGAÇÃO COM O BAIRRO RIO DE UNA DE BAIXO</t>
   </si>
   <si>
     <t>11182</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11182/11182_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11182/11182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS; LIMPEZA; SINALIZAÇÃO E ILUMINAÇÃO NA RUA GUILHERMINA GONÇALVES, NO BAIRRO RIO DE UNA DE BAIXO</t>
   </si>
   <si>
     <t>11183</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11183/11183_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11183/11183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO NA ESTRADA MUNICIPAL JOSÉ DIAS DE OLIVEIRA, SENTIDO BAIRRO AREIA VERMELHA</t>
   </si>
   <si>
     <t>11191</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11191/11191_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11191/11191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REGULAMENTAÇÃO DO SERVIÇO DE INFORMAÇÃO AO CIDADÃO NO ÂMBITO DA PREFEITURA MUNICIPAL, NOS TERMOS DA LEI FEDERAL 12.527 DE 18 DE NOVEMBRO DE 2011._x000D_
 </t>
   </si>
   <si>
     <t>11192</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11192/11192_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11192/11192_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE VERIFIQUE A POSSIBILIDADE DE ORGANIZAR OS HORÁRIOS DE RETIRADA DO LIXO NA RUA MIGUEL FABIANO DE GÓES (BAIRRO ROSARIAL)</t>
   </si>
   <si>
     <t>11193</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11193/11193_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11193/11193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA MARCIANO F. GÓES NO BAIRRO ROSARIAL</t>
   </si>
   <si>
     <t>11194</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11194/11194_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11194/11194_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO NA ESTRADA DOS MACHADOS</t>
   </si>
   <si>
     <t>11195</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11195/11195_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11195/11195_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO NA RUA DOM PEDRO II, NO BAIRRO VILA LIMA</t>
   </si>
   <si>
     <t>11196</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11196/11196_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11196/11196_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA MIGUEL FABIANO DE GÓES, NO BAIRRO ROSARIAL</t>
   </si>
   <si>
     <t>11197</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11197/11197_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11197/11197_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA CEZÁRIA F. GÓES NO BAIRRO ROSARIAL. </t>
   </si>
   <si>
     <t>11198</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11198/11198_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11198/11198_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO VERIFICAR A POSSIBILIDADE DE ORGANIZAR OS HORÁRIOS DE RETIRADA DO LIXO NA RUA PEDRO DA LUZ FERREIRA NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>11199</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11199/11199_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11199/11199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA ORGANIZAR OS HORÁRIOS DE RETIRADA DO LIXO DA RUA GUILHERME P NASCIMENTO NO BAIRRO ROSARIAL</t>
   </si>
   <si>
     <t>11200</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11200/11200_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11200/11200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO ORGANIZAR OS HORÁRIOS DE RETIRADA DO LIXO NA RUA ALXANDRINA R. FERREIRA NO BAIRRO ROSARIAL</t>
   </si>
   <si>
     <t>11201</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11201/11201_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11201/11201_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ORGANIZAR OS HORÁRIOS DE RETIRADA DO LIXO NA RUA MARCIANO F. GÓES, NO BAIRRO ROSARIAL</t>
   </si>
   <si>
     <t>11202</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11202/11202_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11202/11202_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ORGANIZAR OS HORÁRIOS DE RETIRADA DE LIXO NA RUA CESARIA F. GOES, NO BAIRRO ROSARIAL. </t>
   </si>
   <si>
     <t>11203</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11203/11203_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11203/11203_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ORGANIZAR OS HORÁRIOS DE RETIRADA DO LIXO NA RUA MIGUEL FABIANO DE GÓES, NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>11204</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11204/11204_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11204/11204_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA GUILHERME P. NASCIMENTO, NO BAIRRO ROSARIAL. _x000D_
 </t>
   </si>
   <si>
     <t>11205</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11205/11205_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11205/11205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA ANTÔNIO DA ANUNCIAÇÃO, NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>11206</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11206/11206_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11206/11206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA ALEXANDRINA R FERREIRA NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>11207</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11207/11207_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11207/11207_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA ANTÔNIO LAGARTO NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>11208</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11208/11208_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11208/11208_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RIA DO IPÊ, NO BAIRRO ROSARIAL. </t>
   </si>
   <si>
     <t>11209</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11209/11209_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11209/11209_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO NA RUA PEDRO DA LUZ FERREIRA, NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>11210</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11210/11210_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11210/11210_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA JOAQUIM JOSÉ DA SILVA XAVIER, NO BAIRRO PARQUE PAIOL PEQUENO</t>
   </si>
   <si>
     <t>11211</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11211/11211_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11211/11211_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA ALVARENGA PEIXOTO, NO BAIRRO PARQUE PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>11212</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11212/11212_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11212/11212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA BARTOLOMEU DA SILVA, NO BAIRRO PARQUE PAIOL PEQUENO</t>
   </si>
   <si>
     <t>11213</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11213/11213_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11213/11213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA ANTÔNIO SOARES, NO BAIRRO PAIOL PEQUENO</t>
   </si>
   <si>
     <t>11214</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11214/11214_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11214/11214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA NELSON COELHO, NO BAIRRO PAIOL PEQUENO</t>
   </si>
   <si>
     <t>11215</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11215/11215_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11215/11215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA DO EVANGELHO, NO BAIRRO PAIOL PEQUENO</t>
   </si>
   <si>
     <t>11216</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11216/11216_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11216/11216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA ROSALINA MARIA DE MORAES, NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>11217</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11217/11217_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11217/11217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA ALVARO DE LIMA, NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>11218</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11218/11218_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11218/11218_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS VISANDO A IMPLANTAÇAO DO BOLSA ATLETA E PARATLETA CONCEDIDA INDIVIDULAMENTE</t>
   </si>
   <si>
     <t>11219</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11219/11219_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11219/11219_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE 02 (DUAS) LOMBADAS COM SINALIZAÇÃO COMPLETA NA RUA IRMÃOS MAEDA.</t>
   </si>
   <si>
     <t>11220</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11220/11220_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11220/11220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS EM TODA EXTENSÃO DA RUA DOM PEDRO II, NO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>11221</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11221/11221_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11221/11221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM NOVO PRÉDIO PARA ABRIGAR A CRECHE DO DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>11222</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11222/11222_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11222/11222_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE (UBS) NO DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>11223</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11223/11223_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11223/11223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CRIAÇÃO DE DIVULGAÇÃO EM MEIO ELETRÔNICO E IRRESTRITO DE LISTAGEM DE PACIENTES QUE AGUARDAM POR CONSULTAS COM ESPECIALISTAS, EXAMES E CIRURGIAS NA REDE PÚBLICA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>11224</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11224/11224_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11224/11224_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INCLUA NA GRADE CURRICULAR DAS ESCOLAS MUNICIPAIS MATÉRIAS REFERENTES A LEGISLAÇÃO DE TRÂNSITO E MEIO AMBIENTE</t>
   </si>
   <si>
     <t>11225</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11225/11225_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11225/11225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA E MANUTENÇÃO NOS BANHEIROS PÚBLICOS, BEM COMO INTENSIFIQUE A FISCALIZAÇÃO PARA QUE VÂNDALOS NÃO DEPREDEM O PATRIMÔNIO PÚBLICO</t>
   </si>
   <si>
     <t>11226</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11226/11226_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11226/11226_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DE RUAS E AVENIDAS NO MUNICÍPIO DE IBIÚNA</t>
   </si>
   <si>
     <t>11227</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11227/11227_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11227/11227_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAR UM CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO CAMPO VERDE, MAIS PRECISAMENTE ANTES DA ESCOLA JOSÉ MOISÉS GODINHO</t>
   </si>
   <si>
     <t>11228</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11228/11228_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11228/11228_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REALIZAÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA DA RUA GIRASSÍES E PORTUGAL, NO BAIRRO IBIÚNA GARDEN</t>
   </si>
   <si>
     <t>11229</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11229/11229_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11229/11229_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TÉRMINO DA PAVIMENTAÇÃO ASFÁLTICA DO BAIRRO VARGEM</t>
   </si>
   <si>
     <t>11230</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11230/11230_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11230/11230_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REPINTURA DAS FAIXAS DE ESTACIONAMENTO NA RUA DEPUTADO FRANCISCO SCALAMANDRÉ SOBRINHO, MAIS PRECISAMENTE EM FRENTE A ESCOLA ESTADUAL MARIA ANGERAMI SCALAMANDRÉ, BEM COMO REPINTURA DE FAIXAS DE EMBARQUE E DESEMBARQUE DE ALUNOS E PINTURAS DE FAIXAS DE TRAVESSIA DE PEDESTRE NO ENTORNO.</t>
   </si>
   <si>
     <t>11231</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11231/11231_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11231/11231_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE MEDICAMENTOS FORNECIDOS ATRAVÉS DE MANDADO DE SEGURANÇA.</t>
   </si>
   <si>
     <t>11232</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11232/11232_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11232/11232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE FORNEÇA SEMANALMENTE RELAÇÃO DOS MATERIAIS DE LIMPEZA USADOS NO VELORIO MUNICIPAL</t>
   </si>
   <si>
     <t>11233</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11233/11233_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11233/11233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE COBERTURA PARA PONTO DE TÁXI DA RUA DR. GABRIEL MONTEIRO DA SILVA, Nº 06, HOSPITAL MUNICIPAL</t>
   </si>
   <si>
     <t>11234</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11234/11234_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11234/11234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE REPINTURA DE FAIXAS DE PEDESTRES EM FRENTE A CPFL E EM FRENTE AO SUPERMERCADO SERRANO EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>11235</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11235/11235_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11235/11235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA E MANUTENÇÃO DA VIA QUE LIGA IBIÚNA À MAIRINQUE</t>
   </si>
   <si>
     <t>11236</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11236/11236_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11236/11236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE REFORMA E MANUTENÇÃO DO CEMITÉRIO DA PAZ EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>11237</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11237/11237_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11237/11237_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA A REALIZAÇÃO DOS SERVIÇOS DE LIMPEZA E MANUTENÇÃO DA ESTRADA DO CAMPO VERDE </t>
   </si>
   <si>
     <t>11238</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11238/11238_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11238/11238_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS REFERENTE A DENOMINAÇÃO DE UMA RUA LOCALIZADA NO BAIRRO FEITAL COM A DENOMINAÇÃO DE: RUA RIBAMAR MARTINS VARGAS.</t>
   </si>
   <si>
     <t>11239</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11239/11239_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11239/11239_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM O GOVERNADOR DO ESTADO DE SÃO PAULO, DETERMINE ESTUDOS PARA INSTALAÇÃO DE UMA DELEGACIA DE POLÍCIA DE DEFESA DA MULHER NO MUNICÍPIO DE IBIÚNA</t>
   </si>
   <si>
     <t>11240</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11240/11240_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11240/11240_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA TRAZER UMA UNIDADE DE ASSISTÊNCIA MÉDICA AMBULATORIAL - AMA PARA O MUNICÍPIO DE IBIÚNA</t>
   </si>
   <si>
     <t>11241</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11241/11241_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11241/11241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA RUA BENEDITO VIEIRA GONÇALVES NO BAIRRO DOIS CÓRREGOS</t>
   </si>
   <si>
     <t>11242</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11242/11242_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11242/11242_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGO DE ÔNIBUS EM FRENTE AO COMERCIAL 74, NA ALTURA DO KM 74 DA RODOCIA BUNJIRO NAKAO</t>
   </si>
   <si>
     <t>11243</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11243/11243_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11243/11243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MAIOR FISCALIZAÇÃO NAS VAGAS EXCLUSIVAS ARA ÔNIBUS DO TRANSPORTE PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>11244</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11244/11244_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11244/11244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LOMBADAS/REDUTORES DE VELOCIDADE, PRÓXIMO A ANTIGA ESTRADA MUNICIPAL DO PIRATUBA, PRÓXIMO AO CONDOMÍNIO COCAIS</t>
   </si>
   <si>
     <t>11245</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11245/11245_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11245/11245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA ESTRADA MUNICIPAL DO MYAMOTO, NO BAIRRO RIO DE UNA DE CIMA, COM CASCALHAMENTO E ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>11249</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11249/11249_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11249/11249_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO FECHAMENTO DA VALETA LOCALIZADA EM UMA TRAVESSA DA RUA RAIMUNDO JOSÉ FERREIRA, NO BAIRRO PARURU, MAIS PRECISAMENTE EM FRENTE AO BAR DO SR. VADÔ E A ESCOLA</t>
   </si>
   <si>
     <t>11250</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11250/11250_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11250/11250_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LOMBADA / REDUTOR DE VELOCIDADE NO TREVO DO CONDOMÍNIO COLINAS, CONDOMÍNIO PATRIMÔNIO JAHÚ E SEICHO NO IE NA ALTURA DO KM 65 E 66 DA RODOVIA BUNJIRO NAKAO</t>
   </si>
   <si>
     <t>11251</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11251/11251_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11251/11251_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO OPERAÇÃO TAPA-BURACOS E CASCALHAMENTO DA ESTRADA DO BAIRRO TAVARES, RUA FLORESTA ENCANTADA (APÓS A IGREJA ADVENTISTA, PRIMEIRA À ESQUERDA, SEGUNDA CHÁCARA Nº 5)</t>
   </si>
   <si>
     <t>11252</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11252/11252_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11252/11252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO OPERAÇÃO TAPA-BURACOS NA RUA PEDRO BIFANO E EM TODAS AS TRANSVERSAIS NO BAIRRO SANTA LÚCIA - CONJUNTO HABITACIONAL</t>
   </si>
   <si>
     <t>11253</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11253/11253_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11253/11253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO OPERAÇÃO TAPA-BURACO NA RUA ANTONIETA NOVAES, Nº 60 NO BAIRRO LAVA PÉS</t>
   </si>
   <si>
     <t>11254</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11254/11254_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11254/11254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA NA RUA TEREZINHA DE JESUS RODRIGUES, NO BAIRRO LAVA-PÉS</t>
   </si>
   <si>
     <t>11255</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11255/11255_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11255/11255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DESENTUPIMENTO DE BUEIRO EXISTENTE NA RUA OTÁVIO ROSA (ATRAS DA ESCOLA PADRE ELÍDIO MANTOVANI)</t>
   </si>
   <si>
     <t>11256</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11256/11256_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11256/11256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE BURACOS, LIMPEZA, SINALIZAÇÃO E ILUMINAÇÃO DA RUA DOM PEDRO, PRÓXIMO DA AABB NO BAIRRO VILA LIMA</t>
   </si>
   <si>
     <t>11257</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11257/11257_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11257/11257_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA ESTRADA DO BAIRRO VOTORANTIM, KM 61,5 EM FRENTE AO POSTO DE GASOLINA (PRINCIPAIS RUAS DO BAIRRO QUE DÃO ACESSO A RODOVIA BUNJIRO NAKAO, PASSANDO O ANTIGO DEPÓSITO "FOLHAS E CIA".</t>
   </si>
   <si>
     <t>11258</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11258/11258_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11258/11258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSERTO DO BANHEIRO PÚBLICO DA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>11259</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11259/11259_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11259/11259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO E TROCA DE LUMINÁRIA NA AVENIDA VEREADOR BENEDITO DE CAMPOS</t>
   </si>
   <si>
     <t>11260</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11260/11260_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11260/11260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLETA DE LIXO NO BAIRRO RESIDENCIAL IBIÚNA</t>
   </si>
   <si>
     <t>11261</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11261/11261_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11261/11261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DO PONTO DE ÔNIBUS NO BAIRRO CAMPO VERDE, PRÓXIMO AO CONDOMÍNIO RECREIO, AO LADO DO MURO AMARELO, ANTIGO LIXÃO</t>
   </si>
   <si>
     <t>11262</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11262/11262_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11262/11262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DO TRECHO DA ESTRADA MUNICIPAL DO SETE LAGOS, QUE LIGA O BAIRRO CUPIM AO BAIRRO PIAÍ, PRÓXIMO AO SÍTIO DO DIRCEU PRETRELLI.</t>
   </si>
   <si>
     <t>11263</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11263/11263_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11263/11263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA ESTRADA DA CACHOEIRA, ALTURA DO KM 2,5 E OUTRO NA ALTURA DO KM 5, EM FRENTE AO SÍTIO PINHEIRO.</t>
   </si>
   <si>
     <t>11268</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11268/11268_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11268/11268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NA ALTURA DO KM 3,2 DA ESTRADA VICINAL TANCREDO DE ALMEIDA NEVES.</t>
   </si>
   <si>
     <t>11269</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11269/11269_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11269/11269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NA ALTURA DO KM 6,3 DA ESTRADA VICINAL PRESIDENTE TANCREDO DE ALMEIDA NEVES, NO BAIRRO TAVARES</t>
   </si>
   <si>
     <t>11270</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11270/11270_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11270/11270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM POSTO DE SAÚDE NO BAIRRO PAIOL GRANDE</t>
   </si>
   <si>
     <t>11271</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11271/11271_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11271/11271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES NA AVENIDA MARGINAL ANTÔNIO FALCI, EM FRENTE AO POSTO IPIRANGA</t>
   </si>
   <si>
     <t>11272</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11272/11272_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11272/11272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DE BUEIROS EXISTENTES NA ALTURA DO KM 2 DA ESTRADA VICINAL PRESIDENTE TANCREDO DE ALMEIDA NEVES, PRÓXIMO A ENTRADA DO BAIRRO IBIÚNA GARDEM</t>
   </si>
   <si>
     <t>11273</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11273/11273_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11273/11273_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA APÓS A PONTE QUE LIGA AO BAIRRO VILA LIMA</t>
   </si>
   <si>
     <t>11274</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11274/11274_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11274/11274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DO TRECHO DA ESTRADA MUNICIPAL DO FEITAL, QUE LIGA AO BAIRRO PAIOL GRANDE, COM SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO</t>
   </si>
   <si>
     <t>11275</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11275/11275_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11275/11275_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REESTRUTURAÇÃO DO VELÓRIO MUNICIPAL COM MELHORIAS NA COZINHA, BANHEIROS, TELHADOS, SALAS COM SOFÁS E FECHAMENTO COM PORTÃO.</t>
   </si>
   <si>
     <t>11276</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11276/11276_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11276/11276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGO PARA TAXISTAS NOS LOCAIS RELACIONADOS:_x000D_
 - PRAÇA DA MATRIZ;_x000D_
 - RUA VEREADOR BENEDITO DE CAMPOS (EM FRENTE AO MERCADO MUNICIPAL);_x000D_
 - RUA JOSÉ JUNI (EM FRENTE AO SUPERMERCADO IBIÚNA);_x000D_
 - RUA XV DE NOVEMBRO (EM FRENTE AO SUPERMERCADO SÃO ROQUE).</t>
   </si>
   <si>
     <t>11277</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11277/11277_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11277/11277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA ESTRADA VICINAL PRESIDENTE TANCREDO DE ALMEIDA NEVES, ALTURA DO KM 2,8, ACESSO AO BAIRRO REGI</t>
   </si>
   <si>
     <t>11278</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11278/11278_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11278/11278_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA CRECHE NO BAIRRO PAIOL GRANDE</t>
   </si>
   <si>
     <t>11279</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11279/11279_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11279/11279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA EM FRENTE A ESCOLA DO BAIRRO DOMINGUES</t>
   </si>
   <si>
     <t>11280</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11280/11280_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11280/11280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA ESTRADA ARLETE CABRERA ROSSIN NO BAIRRO VOTORANTIM</t>
   </si>
   <si>
     <t>11281</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11281/11281_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11281/11281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DA BARRA ATÉ O PORTAL DAS ÁGUAS</t>
   </si>
   <si>
     <t>11282</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11282/11282_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11282/11282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO VERAVA ATÉ O BAIRRO VERAVINHA</t>
   </si>
   <si>
     <t>11283</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11283/11283_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11283/11283_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DITO DIAS ACESSO NA ALTURA DO KM 10 DA ESTRADA VICINAL ERNESTO PIRES DE OLIVEIRA (VERAVA)</t>
   </si>
   <si>
     <t>11284</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11284/11284_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11284/11284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS DO BAIRRO COELHOS</t>
   </si>
   <si>
     <t>11285</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11285/11285_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11285/11285_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO LOTEAMENTO SÃO JOSÉ, LOCALIZADO NA ESTRADA VICINAL ERNESTO PIRES DE OLIVEIRA (ESTRADA DO VERAVA)</t>
   </si>
   <si>
     <t>11286</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11286/11286_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11286/11286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE A LINHA DE ÔNIBUS QUE ATENDO O BAIRRO PARURU VOLTE A PASSAR EM TODOS OS HORÁRIOS DE SEU ITINERÁRIO PELA RUA JOAQUIM ANTÔNIO DE MORAES, NO DISTRITO DO PARURU</t>
   </si>
   <si>
     <t>11287</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11287/11287_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11287/11287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VILA LIMA AO BAIRRO CACHOEIRA, MAIS PRECISAMENTE PRÓXIMO AO IBIÚNA CLUBE DE CAMPO, PASSANDO PELA ASSOCIAÇÃO ATLÉTICA BANCO DO BRASIL</t>
   </si>
   <si>
     <t>11288</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11288/11288_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11288/11288_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA NO CAMPO DE FUTEBOL DO BAIRRO RECANTO PRIMAVERA</t>
   </si>
   <si>
     <t>11289</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11289/11289_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11289/11289_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE 09 (NOVE) LOMBADAS NO BAIRRO RESSSACA:_x000D_
 - 03 NA RUA CEARÁ;_x000D_
 - 03 NA RUA LÁZARO FIRMINO DE ALMEIDA_x000D_
 - 03 NA RUA JOÃO CIPULO</t>
   </si>
   <si>
     <t>11290</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11290/11290_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11290/11290_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE 01 (UM) PONTO DE ÔNIBUS NA RODOVIA BUNJIRO NAKAO, ALTURA DO KM 80,5</t>
   </si>
   <si>
     <t>11291</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11291/11291_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11291/11291_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE UMA LOMBADA NA RUA CORONEL SALVADOR ROLIM DE FREITAS ENTRE O NÚMERO 295 E 300</t>
   </si>
   <si>
     <t>11292</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11292/11292_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11292/11292_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DE UM CÓRREGO E COLOCAÇÃO DE TAMPAS DE BUEIRO NA RUA OTÁVIO ROSA E TREZE DE MAIO</t>
   </si>
   <si>
     <t>11293</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE INICIA NA ALTURA DO KM 15 DA RODOVIA JÚLIO DAL FABBRO, NO BAIRRO VARGEM DO SALTO E SEGUE ATÉ A INTERLIGAÇÃO COM O BAIRRO RIO DE UNA DE CIMA, ATÉ O BAR DO DANIEL</t>
   </si>
   <si>
     <t>11294</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11294/11294_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11294/11294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE INTERLIGA O BAIRRO VARGEM DO SALTO ATÉ O PONTO FINA DO BAIRRO LAGEADO</t>
   </si>
   <si>
     <t>11295</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11295/11295_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11295/11295_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DA CACHOEIRA, MAIS CONHECIDA COMO ACESSO AO BAIRRO VARGINHA, INICIANDO NA ALTURA DO KM 12 DA RODOVIA JÚLIO DAL FABBRO, PRÓXIMO AO BAR DO FRANCISCO E SEGUINDO POR APROXIMADAMENTE 2 KM ATÉ A ESTRADA QUE INTERLIGA O BAIRRO RIO DE UNA DE CIMA</t>
   </si>
   <si>
     <t>11296</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11296/11296_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11296/11296_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA BENJAMIN CONSTANNT, INICIANDO JUNTO A RUA GABRIEL DE ALMEIDA LIMA ATÉ SEU FINAL ENCONTRANTO A AVENIDA FORTUNATINHO.</t>
   </si>
   <si>
     <t>11302</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11302/11302_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11302/11302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM PONTO DE ÔNIBUS SENTIDO ESTRADA MURUNDU, PARA FRENTE DO KALUNGA, PRÓXIMO AS CAÇAMBAS DE DEPÓSITO DE LIXO.</t>
   </si>
   <si>
     <t>11303</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11303/11303_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11303/11303_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA SINALIZAÇÃO DA RUA DOMINGOS FALCI, PRINCIPALMENTE PARA QUEM VEM NOS DOIS SENTIDOS DA MARGINAL</t>
   </si>
   <si>
     <t>11304</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11304/11304_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11304/11304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DOS PASSARINHOS, INICIANDO-SE NA ESTRADA VICINAL PRESIDENTE TANCREDO DE ALMEIDA NEVES, PRÓXIMO AO CAMPO DO CRUZEIRO, SEGUINDO POR APROXIMADAMENTE 2,5 KM ATE A CHÁCARA DO SENHOR EDSON.</t>
   </si>
   <si>
     <t>11305</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11305/11305_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11305/11305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO DOS DIAS, INICIANDO-SE NA RODOVIA JÚLIO DAL FABBRO, KM 15,5 E SEGUINDO POR APROXIMADAMENTE 4 KM ATÉ O BAR DO FERREIRA.</t>
   </si>
   <si>
     <t>11306</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11306/11306_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11306/11306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO CUPIM (PRÓXIMO AO CONDOMÍNIO SETE LAGOS) ATÉ O BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>11307</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11307/11307_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11307/11307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE CALÇADÃO, SAINDO DA PORTARIA DO REAL PARQUE MORUMBI ATÉ A PORTARIA DO CONDOMÍNIO DO PROGRAMA MINHA CASA MINHA VIDA, NO BAIRRO CACHOEIRA</t>
   </si>
   <si>
     <t>11308</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11308/11308_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11308/11308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE A DENOMINAÇÃO DE UMA RUA LOCALIZADA NO BAIRRO REGI, COMO RUA ELVIRA PEREIRA MENDES</t>
   </si>
   <si>
     <t>11309</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11309/11309_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11309/11309_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE CALÇAMENTO E ILUMINAÇÃO DA ESTRADA MUNICIPAL DO BAIRRO CACHOEIRA</t>
   </si>
   <si>
     <t>11310</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11310/11310_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11310/11310_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA NA PRAÇA DA MATRIZ NO CENTRO DE NOSSA CIDADE. </t>
   </si>
   <si>
     <t>11311</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11311/11311_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11311/11311_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NA RODOVIA JÚLIO DAL FABBRO, NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>11312</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11312/11312_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11312/11312_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NA RUA CORONEL SALVADOR ROLIM DE FREITAS, MAIS PRECISAMENTE EM FRENTE AO COLÉGIO DOM BOSCO</t>
   </si>
   <si>
     <t>11313</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11313/11313_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11313/11313_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA AUMENTO DO SALÁRIO DO SERVIDOR PÚBLICO MUNICIPAL, BEM COMO AUMENTO DO VALOR DA CESTA BÁSICA</t>
   </si>
   <si>
     <t>11314</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11314/11314_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11314/11314_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO DOS GÓES ATÉ O BAIRRO PACA VOADORA.</t>
   </si>
   <si>
     <t>11315</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11315/11315_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11315/11315_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PAVIMENTAÇÃO DA RUA JOAQUIM CASTRO NO BAIRRO LAVA PÉS</t>
   </si>
   <si>
     <t>11316</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11316/11316_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11316/11316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DENOMINAÇÃO DE RUAS NO BAIRRO RIO DE UNA DE CIMA, SENTIDO BAIRRO CUPIM E DEMAIS RUAS CONFORME CROQUI</t>
   </si>
   <si>
     <t>11317</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11317/11317_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11317/11317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA COBERTURA DA QUADRA DE ESPORTES DO BAIRRO COLÉGIO</t>
   </si>
   <si>
     <t>11318</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11318/11318_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11318/11318_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO E TROCA DE VÁLVULAS NOS BANHEIROS DA ESCOLA ANTÔNIO COELHO RAMALHO, NO BAIRRO FIGUEIRA</t>
   </si>
   <si>
     <t>11319</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11319/11319_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11319/11319_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PADRONIZAÇÃO DAS CALÇADAS EXISTENTES NAS VIAS PÚBLICAS, DE ACORDO COM AS NORMAS TÉCNICAS ESPECIFICADAS PARA OFERECER ACESSIBILIDADE, SEGURANÇA, DESENHO URBANO, CONFORTO E SUSTENTABILIDADE</t>
   </si>
   <si>
     <t>11320</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11320/11320_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11320/11320_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DE UMA RUA LOCALIZADA NO DISTRITO DO PARURU COMO "RUA CHRISTALINO DE MORAES"</t>
   </si>
   <si>
     <t>11321</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11321/11321_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11321/11321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSERTO DA BOMBA D'ÁGUA ASSIM COMO DO COMPRESSOR DO POÇO DA ESCOLA MUNICIPAL GUILHERMINA PAULA DOMINGUES DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>11322</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11322/11322_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11322/11322_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSERTO DO AUTOCLAVE DO CENTRO DE CONTROLE DE ZOONOSES._x000D_
 </t>
   </si>
   <si>
     <t>11323</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11323/11323_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11323/11323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA AVENIDA JOÃO BENEDICTO DE MELLO JÚNIOR COM SERVIÇOS DE TAPA BURACO, PRINCIPALMENTE NA ESQUINA</t>
   </si>
   <si>
     <t>11324</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11324/11324_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11324/11324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE REALIZE FISCALIZAÇÃO EM TERRENO LOCALIZADO AO LADO DO GINÁSIO MUNICIPAL ESPORTES.</t>
   </si>
   <si>
     <t>11325</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11325/11325_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11325/11325_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA MUDANÇA DE LOCALIZAÇÃO DA ESTÁTUA DO LAVRADOR.</t>
   </si>
   <si>
     <t>11326</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11326/11326_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11326/11326_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DENOMINAÇÃO DE UMA RUA LOCALIZADA NO BAIRRO GRANJA VOTORANTIM, COM A DENOMINAÇÃO DE "RUA DA FELICIDADE"</t>
   </si>
   <si>
     <t>11327</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11327/11327_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11327/11327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ALTERAÇÃO DA ALÍNEA "A" DO ARTIGO 2º DA LEI MUNICIPAL Nº 1088, DE 27 DE OUTUBRO DE 2005, REFERENTE AO BOLSA PASSAGEM PARA ESTUDANTES DE IBIÚNA.</t>
   </si>
   <si>
     <t>11328</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11328/11328_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11328/11328_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS EM NOSSA CIDADE, PRINCIPALMENTE NA AVENIDA CAPITÃO MANOEL DE OLIVEIRA CARVALHO, EM FRENTE AO SUPERMERCADO SÃO ROQUE</t>
   </si>
   <si>
     <t>11329</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11329/11329_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11329/11329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS REFERENTE A RUA CORONEL SALVADOR ROLIM DE FREITAS, COM RELAÇÃO AO ESTACIONAMENTO DE VEÍCULOS</t>
   </si>
   <si>
     <t>11330</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11330/11330_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11330/11330_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO VIABILIZAÇÃO DE 03 (TRÊS) REDUTORES DE VELOCIDADE (LOMBADA) NA RUA EUROPA, NO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>11331</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11331/11331_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11331/11331_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA E A VIABILIZAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NA RUA EUROPA, NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>11332</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11332/11332_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11332/11332_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS SOBRE O ESCOAMENTO DO FLUXO DE ÁGUA DAS CHUVAS NAS RUAS E AVENIDAS DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>11350</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11350/11350_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11350/11350_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MUDANÇA DOS PONTOS DE ÔNIBUS LOCALIZADOS NA ESTRADA MUNICIPAL DO CAMPO VERDE, NO KM 7,5 MAIS PRECISAMENTE NA ENTRADA DO LOTEAMENTO ASSOCIAÇÃO RECREIO CAMPO VERDE, BEM COMO NO KM 6,5 DA PRIMEIRA ENTRADA DO REFERIDO LOTEAMENTO</t>
   </si>
   <si>
     <t>11351</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11351/11351_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11351/11351_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PAVIMENTAÇÃO DA RUA ALEXANDRE GUSMÃO, NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>11352</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11352/11352_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11352/11352_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECOLOCAÇÃO DE UM BICO DE LUZ PARA ILUMINAÇÃO PÚBLICA NA REDE EXISTENTE NA RUA ALMIRO MÁXIMO, 100</t>
   </si>
   <si>
     <t>11353</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11353/11353_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11353/11353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ELABORAÇÃO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DE RUA LOCALIZADA NO BAIRRO FEITAL COMO RUA RIBAMAR MARTINS VARGAS, A RUA QUE INICIA EM FRENTE A IGREJA CONGREGAÇÃO CRISTÃ NO BRASIL E SERÁ ATÉ A RESIDÊNCIA DO SENHOR JOEL ANTÔNIO LEITE.</t>
   </si>
   <si>
     <t>11366</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11366/11366_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11366/11366_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DOS RIBEIROS ATÉ O BAIRRO VERAVA; ESTRADA TERRA BOA; ESTRADA DA ESCOLA AGRÍCOLA; ESTADA DOS FELIPES; ESTRADA DOS MAEDA , BAIRRO BOAVA.</t>
   </si>
   <si>
     <t>11367</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11367/11367_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11367/11367_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DOS CABRAS.</t>
   </si>
   <si>
     <t>11368</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11368/11368_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11368/11368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DOS RIBEIROS ATÉ O BAIRRO DOS PIRES</t>
   </si>
   <si>
     <t>11369</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11369/11369_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11369/11369_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM POÇO COMUM NA ESCOLA GUILHERMINA PAULA DOMINGUES NO BAIRRO CARMO MESSIAS</t>
   </si>
   <si>
     <t>11370</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11370/11370_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11370/11370_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO OLINTO.</t>
   </si>
   <si>
     <t>11371</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11371/11371_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11371/11371_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS QUANTO A SEGURANÇA EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>11372</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11372/11372_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11372/11372_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSERTO OU COMPRA DE BOMBAS COMPRESSORES PARA A ESCOLA MUNICIPAL GUILHERMINA PAULA DOMINGUES NO BAIRRO CARMO MESSIAS</t>
   </si>
   <si>
     <t>11373</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11373/11373_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11373/11373_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE ESCOAMENTO DE ÁGUAS DAS CHUVAS NA AVENIDA JOÃO BENEDICTO DE MELLO JÚNIOR, NO CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>11374</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11374/11374_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11374/11374_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS QUANTO AOS BANHEIROS LOCALIZADOS NA RODOVIÁRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>11375</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11375/11375_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11375/11375_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE REFORMA DOS PONTOS DE ÔNIBUS LOCALIZADOS EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>11384</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11384/11384_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11384/11384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NA SUBIDA DA ESTRADA DA BARRA NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>11385</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11385/11385_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11385/11385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA NA RUA MATO GROSSO E RUA GOIÁS NO BAIRRO CARMO MESSIAS</t>
   </si>
   <si>
     <t>11386</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11386/11386_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11386/11386_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM), BICO DE LUZ NA ESQUIDA DA RUA GUILHERME PEREIRA NASCIMENTO NO BAIRRO MACHADOS. </t>
   </si>
   <si>
     <t>11398</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11398/11398_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11398/11398_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RETIRADA DO LIXO DA ESCOLA MUNICIPAL DO BAIRRO CUPIM, BEM COMO DO TERRENO LOCALIZADO EM FRENTE A CHÁCARA DA FAMÍLIA LIMA.</t>
   </si>
   <si>
     <t>11399</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11399/11399_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11399/11399_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE PONTO DE ÔNIBUS NA ESTRADA DO VERAVA, MAIS PRECISAMENTE NA ENTRADA DO PORTAL DAS ÁGUAS, SENTIDO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>11400</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11400/11400_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11400/11400_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO APO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PAVIMENTAÇÃO ASFÁLTICA DA ÁREA CENTRAL DO BAIRRO DOS COELHOS.</t>
   </si>
   <si>
     <t>11401</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11401/11401_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11401/11401_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PAVIMENTAÇÃO ASFÁLTICA DA RUA PERNAMBUCO, RUA SANTO EXPEDITO E RUA PIAUÍ NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>11406</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11406/11406_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11406/11406_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA SUBIDA DO CORTE GRANDE, NO BAIRRO RESSACA</t>
   </si>
   <si>
     <t>11412</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11412/11412_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11412/11412_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE REDUTOR DE VELOCIDADE DO TIPO LOMBADA, BEM COMO PINTURA E SINALIZAÇÃO EM FRENTE AO MERCADO DO DIRCEU, NA RODOVIA JÚLIO DAL FABBRO, BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>11413</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11413/11413_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11413/11413_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES AO LADO DA CPFL, NO INÍCIO DA PASSARELA DA VILA LIMA, BEM COMO A REPINTURA DE FAIXA DE TRAVESSIA NO ENTORNO DO CORETO LOCALIZADA NA AVENIDA SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>11414</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11414/11414_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11414/11414_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE PINTURA DE FAIXAS DE SINALIZAÇÃO, BEM COMO COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO NA RUA BENJAMIN CONSTANT, NO CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>11427</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11427/11427_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11427/11427_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DO CAMPO DO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>11428</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11428/11428_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11428/11428_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI REFERENTE AO REAJUSTE DE SALÁRIOS DOS FUNCIONÁRIOS PÙBLICOS DA PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA</t>
   </si>
   <si>
     <t>11429</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11429/11429_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11429/11429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 07 (SETE) BICOS DE LUZ NO BAIRRO VOTORANTIM, SENDO 05 (CINCO) NA RUA CORÉIA DO SUL E 02 (DOIS) NA TRAVESSA PRÓXIMO AO BARRACÃO DO ROBERTINHO, PRÓXIMO AO BAR DO LEONARDO.</t>
   </si>
   <si>
     <t>11430</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11430/11430_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11430/11430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE PAVIMENTAÇÃO E TAPA-BURACOS NA RUA PROJETADA D, NO BAIRRO LAVAL 2, INTERLIGANDO A RUA JOAQUIM G. SOARES.</t>
   </si>
   <si>
     <t>11431</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11431/11431_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11431/11431_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MANUTENÇÃO E LIMPEZA DA PASSARELA NA VIL LIMA</t>
   </si>
   <si>
     <t>11432</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11432/11432_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11432/11432_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RESTRINGIR O TRÂNSITO DE CAMINHÕES, BEM COMO INTENSIFICAR A FISCALIZAÇÃO NA TRAVESSA CERQUEIRA CÉSAR.</t>
   </si>
   <si>
     <t>11433</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11433/11433_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11433/11433_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA SANAR OS PROBLEMAS DE FALTA DE ÁGUA NA ESCOLA MUNICIPAL DO BAIRRO CARMO MESSIAS (GUILHERMINA PAULA DOMINGUES)</t>
   </si>
   <si>
     <t>11434</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11434/11434_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11434/11434_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECAPEAMENTO E LIMPEZA DAS LATERAIS DA ESTRADA QUE LIGA O MUNICÍPIO DE IBIÚNA AO MUNICÍPIO DE MAIRINQUE.</t>
   </si>
   <si>
     <t>11435</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11435/11435_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11435/11435_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SUBSTITUIÇÃO DE TODAS AS LÂMPADAS QUEIMADAS DE ILUMINAÇÃO PÚBLICA NO BAIRRO DOS COELHOS</t>
   </si>
   <si>
     <t>11436</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11436/11436_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11436/11436_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SUBSTITUIÇÃO DE TODAS AS LÂMPADAS QUEIMADAS DAS LUMINÁRIAS EXISTENTES NO BAIRRO VERAVA</t>
   </si>
   <si>
     <t>11440</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11440/11440_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11440/11440_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE 09 (NOVE) LOMBADAS NO BAIRRO RESSACA, SENDO 03 NA RUA CEARÁ; 03 NA RUA LÁZARO FIRMINO DE ALMEIDA; E 03 NA RUA JOÃO CIPULO</t>
   </si>
   <si>
     <t>11441</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11441/11441_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11441/11441_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE UM PONTO DE ÔNIBUS NA ALTURA DO KM 80,5 DA RODOVIA BUNJIRO NAKAO</t>
   </si>
   <si>
     <t>11442</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11442/11442_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11442/11442_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO DA RUA HORÁRIO FIRMINO ALVES, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>11443</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11443/11443_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11443/11443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO DA RUA 24 DE SETEMBRO, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>11444</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11444/11444_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11444/11444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DO GINÁSIO DE ESPORTES NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>11445</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11445/11445_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11445/11445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 02 (DUAS) LOMBADAS NO BAIRRO DOS LUZ.</t>
   </si>
   <si>
     <t>11446</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11446/11446_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11446/11446_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO DA TRAVESSA 16 NO BAIRRO RESSACA</t>
   </si>
   <si>
     <t>11447</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11447/11447_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11447/11447_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO DA RUA LEODORO RODRIGUES DA SILVA NO BAIRRO RESSACA</t>
   </si>
   <si>
     <t>11448</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11448/11448_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11448/11448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO VERAVINHA</t>
   </si>
   <si>
     <t>11449</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11449/11449_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11449/11449_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO INSTITUIR A GRATIFICAÇÃO DE PERMANÊNCIA AOS PROFISSIONAIS DA EDUCAÇÃO DE NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>11450</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11450/11450_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11450/11450_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA VIABILIZAR A ELEVAÇÃO DO ALOR DA GRATIFICAÇÃO REFERENTE A CESTA BÁSICA DE TODOS OS FUNCIONÁRIOS DO EXECUTIVO.</t>
   </si>
   <si>
     <t>11451</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11451/11451_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11451/11451_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE (LOMBADA) BEM COMO PINTURA E SINALIZAÇÃO NA ALTURA DO KM 17 DA RODOVIA PRESIDENTE TANCREDO DE ALMEIDA NEVES</t>
   </si>
   <si>
     <t>11452</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11452/11452_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11452/11452_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS QUANTO AO ATENDIMENTO DE MUNÍCIPES NO POSTO DE SAÚDE DO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>11453</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11453/11453_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11453/11453_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DENOMINAÇÃO DE UMA RUA NO BAIRRO CACHOEIRA, CONHECIDA COMO "BANANAL" COMO TRAVESSA SEBASTIÃO VIEIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>11454</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11454/11454_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11454/11454_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DENOMINAÇÃO DE RUA NO BAIRRO CURRAL COM O NOME DE RUA MAXIMILIANO SARTORI.</t>
   </si>
   <si>
     <t>11455</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11455/11455_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11455/11455_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECAPEAMENTO DE TODAS AS RUAS DOS BAIRROS HOSTÊNCIAS E ORQUÍDEAS.</t>
   </si>
   <si>
     <t>11456</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11456/11456_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11456/11456_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO REGI</t>
   </si>
   <si>
     <t>11457</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11457/11457_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11457/11457_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ROTATÓRIA E DISPOSITIVOS DE SEGURANÇA NO ACESSO AO BAIRRO JARDIM EUROPA, SENTIDO ESTRADA DO CUPIM (ENTRADA DE CIMA).</t>
   </si>
   <si>
     <t>11458</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11458/11458_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11458/11458_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DENOMINAÇÃO DA RUA NO BAIRRO CURRAL COMO RUA NADIR DA SILVA. </t>
   </si>
   <si>
     <t>11459</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11459/11459_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11459/11459_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TÉRMINO DO RECAPEAMENTO DA RODOVIA JÚLIO DAL FABBRO.</t>
   </si>
   <si>
     <t>11460</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11460/11460_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11460/11460_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TÉRMINO DO RECAPEAMENTO DA RUA LÁZARA MARIA DA CONCEIÇÃO, NO CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>11461</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11461/11461_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11461/11461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MELHORIAS DA RUA BEM-TE-VI, NO BAIRRO FIGUEIRA.</t>
   </si>
   <si>
     <t>11462</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11462/11462_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11462/11462_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA ASFALTAR A RUA TEREZINHA DE JESUS RODRIGUES ALVES, LOCALIZADA ATRAS DO CAPS</t>
   </si>
   <si>
     <t>11463</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11463/11463_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11463/11463_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REGULARIZAR UM LOCAL APROPRIADO PARA OS PRATICANTES DE SKATE.</t>
   </si>
   <si>
     <t>11464</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11464/11464_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11464/11464_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGOS DE ÔNIBUS NA ALTURA DO KM 21 NO BAIRRO SALTO, MAIS PRECISAMENTE EM FRENTE AO BAR DO AMAURI</t>
   </si>
   <si>
     <t>11465</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11465/11465_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11465/11465_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE VERIFIQUE A PREVISÃO DA OBRA DE RECAPEAMENTO CONFORME A EDIÇÃO Nº 542 DA IMPRENSA OFICIAL, REFERENTE AO RECAPEAMENTO QUE INCLUI O BAIRRO LAVAL I, LAVAL II E VILA PITICO, SOLICITANDO SE POSSÍVEL A INCLUSÃO DA RUA B.</t>
   </si>
   <si>
     <t>11466</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11466/11466_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11466/11466_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INCLUSÃO DO EVENTO IBIÚNA FEST CAR NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>11467</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11467/11467_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11467/11467_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE FISCALIZE OS SERVIÇOS DE TRANSPORTE DE TÁXI</t>
   </si>
   <si>
     <t>11468</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11468/11468_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11468/11468_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DO CENTRO DE VICÊNCIA AMBIENTAL, PRÓXIMO A E.M. JOÃO CARDOSO DE MORAES, NA RUA EUROPA, BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>11469</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11469/11469_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11469/11469_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CRIAÇÃO DO PROGRAMA ESTADUAL DE REGULARIZAÇÃO FUNDIÁRIA - CIDADE LEGAL PARA O MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>11470</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11470/11470_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11470/11470_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DO TRECHO DA ESTRADA MUNICIPAL DO RIO DE UNA, QUE LIGA OS BAIRROS: GODINHOS, AREIA VERMELHA, DIAS E COLÉGIO.</t>
   </si>
   <si>
     <t>11471</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11471/11471_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11471/11471_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA AP&amp;#180;S A PONTE QUE LIGA O BAIRRO VILA LIMA</t>
   </si>
   <si>
     <t>11472</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11472/11472_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11472/11472_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA ESTRADA DA CACHOEIRA, ALTURA DO KM 2,5 E OUTRO NO KM 5 EM FRENTE AO SÍTIO PINHEIRO.</t>
   </si>
   <si>
     <t>11518</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11518/11518_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11518/11518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA BURACOS NO BAIRRO RECREIO.</t>
   </si>
   <si>
     <t>11519</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11519/11519_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11519/11519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE A INSTITUIÇÃO DO PROGRAMA DE DEMISSÃO VOLUNTÁRIA - PDV, PARA OS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>11520</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11520/11520_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11520/11520_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA BURACOS NA RUA HENRIQUE DIAS, NO BAIRRO GEMIMA</t>
   </si>
   <si>
     <t>11521</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11521/11521_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11521/11521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NAS ESTRADAS DOS BAIRROS RECREIOS E GATOS.</t>
   </si>
   <si>
     <t>11522</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11522/11522_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11522/11522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA LIMPEZA NA RUA ALCINA VASCONCELOS FERRARI.</t>
   </si>
   <si>
     <t>11523</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11523/11523_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11523/11523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DAS ESCOLAS MUNICIPAIS DOS BAIRROS: CUPIM, VARGEM DO SALTO E RECANTO PRIMAVERA.</t>
   </si>
   <si>
     <t>11524</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11524/11524_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11524/11524_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DE RUA NO BAIRRO CHÁCARA PRIMAVERA, PRÓXIMO AO DEPÓSITO DE CONSTRUÇÃO CARVALHO LEAL, COM O NOME DE OTILIA PINTO DE CAMARGO</t>
   </si>
   <si>
     <t>11525</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11525/11525_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11525/11525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DENOMINAÇÃO DE RUA NO BAIRRO CHÁCARA PRIMAVERA, COMO RUA LAMARTINE RODRIGUES DE CAMARGO, A RUA LOCALIZADA PRÓXIMO AO DEPÓSITO DE CONSTRUÇÃO CARVALHO LEAL.</t>
   </si>
   <si>
     <t>11526</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11526/11526_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11526/11526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DENOMINAÇÃO DO POSTO DE SAÚDE QUYE ESTÁ EM CONSTRUÇÃO, NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>11527</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11527/11527_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11527/11527_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MELHORIAS NA TRAVESSA 16, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>11528</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11528/11528_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11528/11528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO DESDE O PONTO FINAL DO BAIRRO COLÉGIO ATÉ O ALTO DA COMUNIDADE SÃO BENEDITO.</t>
   </si>
   <si>
     <t>11529</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11529/11529_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11529/11529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE VAI DA ALTURA DO KM 77 DA RODOVIA BUNJIRO NAKAO ATE O BAIRRO COLÉGIO, MAIS CONHECIDO COMO ESTRADA DO MATSUSAKO.</t>
   </si>
   <si>
     <t>11530</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11530/11530_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11530/11530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA ALTURA DO KM 10 DA RODOVIA JÚLIO DALL FABBRO, NO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>11531</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11531/11531_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11531/11531_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA ALTURA DO KM 60 DA RODOVIA BUNJIRO NAKAO, MAIS PRECISAMENTE PRÓXIMO A ESCOLA EUCLIDES MARIA BORBA.</t>
   </si>
   <si>
     <t>11532</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11532/11532_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11532/11532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE POLO DE APOIO DOS CORREIOS NO BAIRRO GABRIEL</t>
   </si>
   <si>
     <t>11533</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11533/11533_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11533/11533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DE TODAS AS RUAS, LATERAIS DE CALÇADAS E ACOSTAMENTOS NO BAIRRO FIGUEIRA</t>
   </si>
   <si>
     <t>11534</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11534/11534_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11534/11534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DE TODA EXTENSÃO DA CICLOVIA LOCALIZADA NA MARGINAL ANTÔNIO FALCI</t>
   </si>
   <si>
     <t>11535</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11535/11535_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11535/11535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DE TODA EXTENSÃO DAS RUAS, LATERAIS DAS CALÇADAS E ACOSTAMENTOS DO BAIRRO RIO DE UNA DE CIMA.</t>
   </si>
   <si>
     <t>11536</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11536/11536_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11536/11536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>11537</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11537/11537_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11537/11537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>11538</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11538/11538_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11538/11538_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO DIAS.</t>
   </si>
   <si>
     <t>11539</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11539/11539_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11539/11539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TAPA-BURACOS NO BAIRRO COLÉGIO</t>
   </si>
   <si>
     <t>11540</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11540/11540_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11540/11540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>11541</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11541/11541_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11541/11541_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA RUA JENPIRA, LOTE 11, KM 84,5, NO BAIRRO COCAIS, ACESSO PARA IGREJA.</t>
   </si>
   <si>
     <t>11542</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11542/11542_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11542/11542_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS, E POSTERIORMENTE RECAPEAMENTO NAS RUAS MIGUEL FABIANO DE GÓES E MIGUEL MAIELO, NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>11543</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11543/11543_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11543/11543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS EM TODA EXTENSÃO DA RUA JURA ROLIM NO BAIRRO ROSARIAL, (ESTRADA DO FRIGORÍFICO) ATÉ O BAIRRO BACHADOS</t>
   </si>
   <si>
     <t>11544</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11544/11544_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11544/11544_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DENOMINAÇÃO DE TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>11545</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11545/11545_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11545/11545_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇO DE PINTURA E SINALIZAÇÃO DE TODAS AS LOMBADAS EXISTENTES NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>11546</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11546/11546_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11546/11546_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE PINTURA E SINALIZAÇÃO DE TODAS AS LOMBADAS EXISTENTES NO BAIRRO RIO DE UNA DE CIMA</t>
   </si>
   <si>
     <t>11547</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11547/11547_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11547/11547_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE PINTURA E SINALIZAÇÃO DE TODAS AS LOMBADAS EXISTENTES NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>11548</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11548/11548_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11548/11548_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL,  SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ, BEM COMO REPARO E MANUTENÇÃO DOS BICOS DE LUZ EXISTENTES NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>11549</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11549/11549_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11549/11549_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ E MANUTENÇÃO NAS LUMINÁRIAS EXISTENTES NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>11550</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11550/11550_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11550/11550_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ E MANUTENÇÃO NAS LUMINÁRIAS EXISTENTES NO BAIRRO RIO DE UNA DE CIMA</t>
   </si>
   <si>
     <t>11551</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11551/11551_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11551/11551_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ E MANUTENÇÃO NAS LUMINÁRIAS EXISTENTES NO BAIRRO ROSARIAL</t>
   </si>
   <si>
     <t>11552</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11552/11552_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11552/11552_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA VIENA NO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>11553</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11553/11553_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11553/11553_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LOMBADA E INSTALAÇÃO DE SINALIZAÇÃO NA TRAVESSA CERQUEIRA CÉSAR.</t>
   </si>
   <si>
     <t>10821</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10821/10821_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10821/10821_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO PROJETO GURI.</t>
   </si>
   <si>
     <t>10903</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10903/10903_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10903/10903_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE EX-VEREADOR DA CIDADE DE POÁ, SR. AGENOR PEREIRA</t>
   </si>
   <si>
     <t>10957</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10957/10957_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10957/10957_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS SENHORES PAULO GIANCOLI E HÉLIO DA SILVA, CORRETORES DE IMÓVEIS DA CIDADE DE IBIÚNA</t>
   </si>
   <si>
     <t>11007</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11007/11007_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11007/11007_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR PLÍNIO CLEMENTE MACHADO</t>
   </si>
   <si>
     <t>11015</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11015/11015_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11015/11015_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A EMPRESA BERGAMIM SINALIZAÇÃO VIÁRIA E AO SECRETÁRIO MUNICIPAL DE OBRAS PELA INSTALAÇÃO DE SEMÁFOROS E SINALIZAÇÃO NA ÁREA CENTRAL, E EMPLACAMENTO NOS BAIRROS</t>
   </si>
   <si>
     <t>11092</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11092/11092_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11092/11092_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS GUARDAS CIVIS MUNICIPAL PELA ATUAÇÃO EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>11093</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11093/11093_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11093/11093_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS DELEGADOS DE POLÍCIA DE IBIÚNA, INVESTIGADORES E POLICIAS DE SÃO ROQUE PELAS INVESTIGAÇÕES E PRISÃO DE QUADRILHA ESPECIALIZADA EM ROUBO DE RESIDÊNCIAS NO MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>11112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11112/11112_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11112/11112_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO REVERENDÍSSIMO SENHOR PADRE ANTÔNIO MACHADO FERREIRA, PELOS TRABALHOS DESENVOLVIDOS À FRENTE DA PARÓQUIA NOSSA SENHORA DAS DORES</t>
   </si>
   <si>
     <t>11137</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11137/11137_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11137/11137_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS POLICIAIS CIVIS E GUARDAS MUNICIPAIS DE IBIÚNA</t>
   </si>
   <si>
     <t>11138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11138/11138_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11138/11138_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO ATLETA IBIUNENSE LEANDRO APARECIDO DA SILVA, POR CONQUISTAR A MEDALHA DE BRONZE NOS JOGOS PANAMERICANOS EM TORONTO.</t>
   </si>
   <si>
     <t>11248</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11248/11248_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11248/11248_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SOLDADO PM ALEXANDRE MANZANO ALVARES, DA 2ª COMPANHIA DE POLÍCIA MILITAR DE IBIÚNA, PELA SUA DEDICAÇÃO ATUAÇÃO JUNTO À COMPANHIA E AO MUNICÍPIO</t>
   </si>
   <si>
     <t>11354</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11354/11354_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11354/11354_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO ÀS MUDANÇAS APRESENTADAS NO PACOTE FISCAL, COM O OBJETIVO DE REDUZIR OS RECURSOS DO SISTEMA "S".</t>
   </si>
   <si>
     <t>11355</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11355/11355_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11355/11355_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES E RECONHECIMENTO AO TERCEIRO SARGENTO JÚLIO CÉSAR DA SILVA DO 23 BATALHÃO DE POLICIAMENTO ,ILTAR METROPOLITANO, PELA SUA ATUAÇÃO HERÓICA JUNTO AOS ROMEIROS QUE SE DIRIGIAM DO BAIRRO CARMO MESSIAS À APARECIDA DO NORTE, QUANDO FORAM SURPREENDIDOS POR BANDIDOS ARMADOS.</t>
   </si>
   <si>
     <t>11407</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11407/11407_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11407/11407_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A CIDADÃ TERESINHA ENGLIS ALVES, PELA PARTICIPAÇÃO ASSÍDUA NAS SESSÕES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>11437</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11437/11437_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11437/11437_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕESA AÇÃO CONJUNTA DA GUARDA CIVIL MUNICIPAL E DA POLÍCIA CIVIL.</t>
   </si>
   <si>
     <t>11495</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11495/11495_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11495/11495_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES A ATUAÇÃO DA POLÍCIA CIVIL DE IBIÚNA - DEINTER - 7 (SOROCABA) E DA GUARDA CIVIL MUNICIPAL DE IBIÚNA - SP; CERQUILHO - SP E SALTO, PELOS RELEVANTES SERVIÇOS PRESTADOS À NOSSA POPULAÇÃO</t>
   </si>
   <si>
     <t>11496</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11496/11496_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11496/11496_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A DIRETORA DA ESCOLA MUNICIPAL DO BAIRRO MORRO GRANDE, SRA. ELIETE DIAS PEDROSO DE OLIVEIRA, PELO EXCELENTE TRABALHO QUE VEM DESENVOLVENDO JUNTO ÀQUELA UNIDADE ESCOLAR.</t>
   </si>
   <si>
     <t>11554</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11554/11554_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11554/11554_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO JOVEM FÁBIO ROGÉRIO BOMBARDELLO</t>
   </si>
   <si>
     <t>10865</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Fábio Bello de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10865/10865_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10865/10865_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REFERÊNCIAS SALARIAIS DOS EMPREGOS PÚBLICOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>10912</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10912/10912_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10912/10912_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO FISCAL, DOS DÉBITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS INSCRITOS OU NÃO EM DÍVIDA ATIVA, CONSTITUÍDOS OU NÃO, EM FASE DE COBRANÇA ADMINISTRATIVA OU JUDICIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>10940</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10940/10940_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10940/10940_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO FISCAL, DOS DÉBITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS INSCRITOS OU NÃO EM DÍVIDA ATIVA, CONSTITUÍDOS OU NÃO, EM FASE DE COBRANÇA ADMINISTRATIVA OU JUDICIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11099</t>
   </si>
   <si>
     <t>Eduardo Anselmo Domingues Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11099/11099_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11099/11099_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 10/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11114/11114_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11114/11114_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFORMAÇÃO DE FUNÇÕES COMISSIONADAS EM CARGOS NO QUADRO DE PESSOA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11113/11113_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11113/11113_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR 138, DE 04 DE MAIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>11475</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11475/11475_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11475/11475_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO FISCAL, DOS DÉBITOS TRIBUTÁRIOS  NÃO TRIBUTÁRIOS, INSCRITOS OU NÃO EM DÍVIDA ATIVA, CONSTITUÍDOS OU NÃO, EM FASE DE COBRANÇA ADMINISTRATIVA OU JUDICIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11486</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11486/11486_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11486/11486_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ATUALIZAR O IPTU (IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL URBANA) DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>11488</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11488/11488_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11488/11488_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE REFERÊNCIAS E CONCEDE REAJUSTE SALARIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11490</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11490/11490_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11490/11490_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 10 DE 02 DE FEVEREIRO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11517</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11517/11517_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11517/11517_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CARGO DA ADMINISTRAÇÃO, ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 119 DE 08 DE JANEIRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11748</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11748/11748_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11748/11748_texto_integral.pdf</t>
   </si>
   <si>
     <t>11576</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11576/11576_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11576/11576_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA EMPREGOS PÚBLICOS DE ENFERMEIRO - PSF DE PROVIMENTO ATRAVÉS DE CONCURSO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11891</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11891/11891_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11891/11891_texto_integral.pdf</t>
   </si>
   <si>
     <t>REORGANIZA A SECRETARIA MUNICIPAL DE NEGÓCIOS JURÍDICOS (SEJ), CRIA A PROCURADORIA JURÍDICA MUNICIPAL (PJM) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11017</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11017/11017_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11017/11017_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO PREFERENCIAL A GESTANTES, MÃES COM CRIANÇA DE COLO, IDOSOS E DEFICIENTES, EM ESTABELECIMENTOS COMERCIAIS DE SERVIÇOS SIMILARES, E SOBRE ISENÇÃO DE TARIFA DO SISTEMA DE TRANSPORTE COLETIVO DO MUNICÍPIO AOS DEFICIENTES FÍSICOS E MENTAIS.</t>
   </si>
   <si>
     <t>10499</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10499/10499_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10499/10499_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TRANSPORTE COLETIVO URBANO E RURAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10498</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10498/10498_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10498/10498_texto_integral.pdf</t>
   </si>
   <si>
     <t>10468</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10468/10468_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10468/10468_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1938, DE 17 DE ABRIL DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10891</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10891/10891_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10891/10891_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TRANSPORTE COLETIVO URBANO E RURAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>10866</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10866/10866_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10866/10866_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DE PRÉDIOS PÚBLICOS MUNICIPAIS CONSTANTES NA LEI MUNICIPAL Nº 1913 DE 21 DE FEVEREIRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>10867</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10867/10867_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10867/10867_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO, INSTALAÇÃO E DENOMINAÇÃO DE UMA ESCOLA MUNICIPAL</t>
   </si>
   <si>
     <t>10890</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10890/10890_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10890/10890_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO, INSTALAÇÃO E DENOMINAÇÃO DE UM CENTRO INTEGRADO</t>
   </si>
   <si>
     <t>10868</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10868/10868_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10868/10868_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NA COMPOSIÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA - CONSELHO DO FUNDEB</t>
   </si>
   <si>
     <t>10766</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10766/10766_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10766/10766_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 4º DA LEI Nº 1849 DE 20 DE FEVEREIRO DE 2013.</t>
   </si>
   <si>
     <t>10869</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10869/10869_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10869/10869_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃOD E UMA RUA LOCALIZADA NO BAIRRO LAVA-PÉS</t>
   </si>
   <si>
     <t>11020</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11020/11020_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11020/11020_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SORE A EXTINÇÃO DE EMPREGOS PÚBLICOS NA PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>10892</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10892/10892_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10892/10892_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DAS LEIS Nº 817/2003 E 1853/2013</t>
   </si>
   <si>
     <t>11098</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11098/11098_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11098/11098_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA, QUE EM TODOS OS LOCAIS INTERNOS E EXTERNOS CONTROLADOS POR CÂMERAS DE VÍDEO DEVERÃO SER AFIXADAS PLACAS COM OS DIZERES: "ESTE AMBIENTE ESTÁ SENDO FILMADO. AS IMAGENS SÃO CONFIDENCIAIS E PROTEGIDAS NOS TERNOS DA LEI."</t>
   </si>
   <si>
     <t>11100</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11100/11100_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11100/11100_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO PRÉDIO ANEXO À CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS. (ANEXO VEREADOR SALVADOR DUGANIERI)</t>
   </si>
   <si>
     <t>11101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11101/11101_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11101/11101_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 1926, DE 18 DE MARÇO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11018</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11018/11018_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11018/11018_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 1997, FR 16 DE MARÇO DE 2015.</t>
   </si>
   <si>
     <t>11021</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11021/11021_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11021/11021_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11338</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11338/11338_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11338/11338_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE AS CONCESSIONÁRIAS DE SERVIÇOS PÚBLICOS REALIZEM O CONSERTO SATISFATORIAMENTE E NO PRAZO MÁXIMO DE 48 HORAS DO TÉRMINO DAS OBRAS, OS BURACOS E VALAS REALIZADOS EM VIAS PÚBLICAS DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA, FEITOS EM FUNÇÃO DOS SERVIÇOS DE INSTALAÇÃO, MANUTENÇÃO OU CONSERTO DAS REDES DE ÁGUA E ESGOTO, LUZ, GÁS, TELEFONE E OUTRAS.</t>
   </si>
   <si>
     <t>11102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11102/11102_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11102/11102_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RIO DE UNA DE BAIXO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11019</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11019/11019_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11019/11019_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO TERMINAL RODOVIÁRIO E DÁ OUTRAS PROVIDÊNCIAS (TERMINAL RODOVIÁRIO ANTÔNIO FALCI)</t>
   </si>
   <si>
     <t>11022</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11022/11022_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11022/11022_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO - PME E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>11103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11103/11103_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11103/11103_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO FARMACÊUTICO, ZONEAMENTO E ABERTURAS DE NOVAS FARMÁCIAS E DROGARIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>11104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11104/11104_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11104/11104_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA ESCOLA NO BAIRRO SAMANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12973</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12973/12973_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12973/12973_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DE EMPREGOS PÚBLICOS NA PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA</t>
   </si>
   <si>
     <t>11185</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11185/11185_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11185/11185_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, JUNTO AO ORÇAMENTO DA CÂMARA DE VEREADORES PARA O EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11339</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11339/11339_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11339/11339_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DE ESPORTE, LAZER E JUVENTUDE, RELATIVO AO PROJETO ESPORTE SOCIAL.</t>
   </si>
   <si>
     <t>11340</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11340/11340_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11340/11340_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA A CELEBRAR CONVÊNIO COM A SOS ITUPARARANGA PARA IMPLANAÇÃO DO PROJETO DENOMINADO "ESTAÇÃO DIGITAL ITUPARARANGA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11333</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11333/11333_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11333/11333_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>11334</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11334/11334_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11334/11334_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR ATRAVÉS DE DESAPROPRIAÇÃO POR VIA AMIGÁVEL OU JUDICIAL DE UMA ÁREA DE TERRAS REFERENTE A UM TERRENO, JÁ DENOMINADO, LOCALIZADO NO BAIRRO RESSACA, NESTE MUNICÍPIO E COMARCA DE IBIÚNA/SP, NECESSÁRIA PARA A CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE - UBS E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>11341</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11341/11341_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11341/11341_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR ATRAVÉS DE DESAPROPRIAÇÃO POR VIA AMIGÁVEL OU JUDICIAL DE UMA ÁREA DE TERRAS REFERENTE A UM TERRENO, JÁ DENOMINADO, LOCALIZADO NO BAIRRO VERAVA, NESTE MUNICÍPIO E COMARCA DE IBIÚNA/SP, NECESSÁRIA PARA IMPLANTAÇÃO D POSTO DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>11335</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11335/11335_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11335/11335_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR ATRAVÉS DE DESAPROPRIAÇÃO POR VIA AMIGÁVEL OU JUDICIAL UMA ÁREA LOCALIZADA NO DISTRITO DO PARURU, NESTE MUNICÍPIO E COMARCA DE IBIÚNA/SP, NECESSÁRIA PARA IMPLANTAÇÃO DE UMA ESCOLA DE ENSINO FUNDAMENTAL E UMA CRECHE PRÓ-INFÂNCIA E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>11483</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11483/11483_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11483/11483_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBIÚNA PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>12974</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12974/12974_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12974/12974_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA EM SEU INTEIRO TEOR A LEI Nº 032 DE 18 DE SETEMBRO DE 1989, QUE AUTORIZA A PREFEITURA MUNICIPAL A FIRMAR CONVÊNIO COM O SERVIÇO DE PROTEÇÃO AO MENORES DE IBIÚNA - (SERPROMI) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11562</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11562/11562_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11562/11562_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO PIAÍ E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA PAULINA LUZIA DE JESUS)</t>
   </si>
   <si>
     <t>11342</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11342/11342_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11342/11342_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O TRIBUNAL DE JUSTIÇA DO ESTADO DE SÃO PAULO PARA A INTEGRAÇÃO DO PROCESSO DE TROCA DE INFORMAÇÕES ENTRE AS PARTES, ATRAVÉS DO INTERCÂMBIO DE DADOS EM MEIO ELETRÔNICO, VISANDO O APRIMORAMENTO RECÍPROCO DOS SERVIÇOS RELATIVOS ÀS EXECUÇÕES FISCAIS.</t>
   </si>
   <si>
     <t>11343</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11343/11343_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11343/11343_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO E A NOVA REDAÇÃO DA LEI MUNICIPAL Nº 1523 DE 18 DE AGOSTO DE 009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11344</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11344/11344_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11344/11344_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE PLANEJAMENTO E DESENVOLVIMENTO REGIONAL, POR INTERMÉDIO DO DEPARTAMENTO ESTADUAL DE TRÂNSITO - DENATRAN, OBJETIVANDO A INSTALAÇÃO, MANUTENÇÃO E FUNCIONAMENTO DA CIRETRAN - CIRCUNSCRIÇÃO REGIONAL DE TRÂNSITO - LOCAL.</t>
   </si>
   <si>
     <t>11345</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11345/11345_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11345/11345_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>11346</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11346/11346_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11346/11346_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR ATRAVÉS DE DESAPROPRIAÇÃO POR VIA AMIGÁVEL OU JUDICIAL UMA ÁREA LOCALIZADA NO DISTRITO DO PARURU, NESTE MUNICÍPIO E COMARCA DE IBIÚNA/SP, NECESSÁRIA PARA IMPLANTAÇÃO DE UMA ESCOLA DE ENSINO FUNDAMENTAL E UMA CRECHE PRÓ-INFÂNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11409</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11409/11409_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11409/11409_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CONSELHO DO FUNDEB, REVOGA AS LEIS Nº 1244/2007, 1483/2008, 1501/2009 E 1999/2015, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11516</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11516/11516_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11516/11516_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE O ANO DE 2016 COMO O "ANO MUNICIPAL DO COOPERATIVISMO" NO ÂMBITO DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA</t>
   </si>
   <si>
     <t>11408</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11408/11408_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11408/11408_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR</t>
   </si>
   <si>
     <t>11515</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11515/11515_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11515/11515_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1925 DE 18 DE MARÇO DE 2014, QUE DISPÕE SOBRE A PROVISÃO DE BENEFÍCIO EVENTUAL - "ALUGUEL SOCIAL" NO ÂMBITO DA POLÍTICA PÚBLICA DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11438</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11438/11438_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11438/11438_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADICIONA PARÁGRAFOS AO ARTIGO 1º DA LEI MUNICIPAL Nº 69 DE 20 DE JULHO DE 1978 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11514</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11514/11514_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11514/11514_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA A CELEBRAR CONVÊNIO COM A UNIÃO, REPRESENTADA PELA SECRETARIA DA RECEITA FEDERAL DO BRASIL NOS TERMOS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11481</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11481/11481_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11481/11481_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE BEM DE USO COMUM DO POVO E AUTORIZAÇÃO PARA O PODER EXECUTIVO REALIZAR DOAÇÃO COM ENCARGOS DO IMÓVEL DE PROPRIEDADE DESTE MUNICÍPIO À EMPRESA A.C. CORRÊA &amp; CIA E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>11482</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11482/11482_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11482/11482_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE BEM DE USO COMUM DO POVO E AUTORIZAÇÃO PARA O PODER EXECUTIVO REALIZAR DOAÇÃO COM ENCARGOS DO IMÓVEL DE PROPRIEDADE DESTE MUNICÍPIO À EMPRESA EMBALAPLAST IND. E COM. DE ARTIGOS PLÁSTICOS LTDA E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>11479</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11479/11479_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11479/11479_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE BEM DE USO COMUM DO POVO E AUTORIZAÇÃO PARA O PODER EXECUTIVO REALIZAR DOAÇÃO COM ENCARGOS DO IMÓVEL DE PROPRIEDADE DESTE MUNICÍPIO À EMPRESA UNION COBRA ASSESSORIA DE COBRANÇAS LTDA E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>11478</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11478/11478_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11478/11478_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DE BEM DE USO COMUM DO POVO E AUTORIZAÇÃO PARA O PODER EXECUTIVO REALIZAR DOAÇÃO COM ENCARGOS DO IMÓVEL DE PROPRIEDADE DESDE MUNICÍPIO À EMPRESA BLISTER EMBALE COMÉRCIO DE EMBALAGEM LTDA E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>11480</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11480/11480_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11480/11480_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE BEM DE USO COMUM DO POVO E AUTORIZAÇÃO PARA O PODER EXECUTIVO REALIZAR DOAÇÃO COM ENCARGOS DO IMÓVEL DE PROPRIEDADE DESTE MUNICÍPIO À EMPRESA LABORATÓRIOS BALDACCI LTDA E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>11484</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11484/11484_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11484/11484_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1873 DE 20 E JUNHO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11485</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11485/11485_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11485/11485_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR ATRAVÉS DE DESAPROPRIAÇÃO POR VIA AMIGÁVEL OU JUDICIAL DE UMA ÁREA DE TERRAS REFERENTE A UM TERRENO, JÁ DENOMINADO, LOCALIZADO NO BAIRRO SOROCABUÇU, NESTE MUNICÍPIO E COMARCA DE IBIÚNA/SP PARA AMPLIAÇÃO DE UM NÚCLEO ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11487</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11487/11487_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11487/11487_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ATUALIZAR UNIDADE FISCAL DO MUNICÍPIO DE IBIÚNA - UFMI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11489</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11489/11489_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11489/11489_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA A REVISÃO DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DE IBIÚNA - SP.</t>
   </si>
   <si>
     <t>11563</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11563/11563_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11563/11563_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO SOROCAMIRIM E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA ARTHUR DE SANTIS)</t>
   </si>
   <si>
     <t>11564</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11564/11564_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11564/11564_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO PIAÍ - FEITAL E DÁ OUTRAS PROVIDÊNCIAS. (RUA JOSÉ ANTÔNIO LEITE).</t>
   </si>
   <si>
     <t>11565</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11565/11565_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11565/11565_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO VERAVA E DÁ OUTRAS PROVIDÊNCIAS (RUA BERNARDINO RIBEIRO DA COSTA)</t>
   </si>
   <si>
     <t>11491</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11491/11491_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11491/11491_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 669, DE 29 DE OUTUBRO DE 2001, QUE "AUTORIZA A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA A PARTICIPAR DO CONSÓRCIO INTERMUNICIPAL PARA CONSERVAÇÃO E MANUTENÇÃO DE VIAS PÚBLICAS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11492</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11492/11492_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11492/11492_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UNIDADE BÁSICA DE SAÚDE LOCALIZADA NO BAIRRO DA VARGEM.</t>
   </si>
   <si>
     <t>11493</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11493/11493_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11493/11493_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SORE A REVISÃO GERAL ANUAL DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES, E DOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11494</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11494/11494_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11494/11494_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE REFERÊNCIAS DE CARGOS DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11566</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11566/11566_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11566/11566_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO CURRAL E DÁ OUTRAS PROVIDÊNCIAS. (RUA NADIR DA SILVA)</t>
   </si>
   <si>
     <t>11567</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11567/11567_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11567/11567_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO PAIOL PEQUENO E DÁ OUTRAS PROVIDÊNCIAS. (RUA MAURÍLIO FONSECA).</t>
   </si>
   <si>
     <t>11568</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11568/11568_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11568/11568_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO DISTRITO DO PARURU E DÁ OUTRAS PROVIDÊNCIAS (TRAVESSA CHRISTALINO DE MORAES).</t>
   </si>
   <si>
     <t>11569</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11569/11569_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11569/11569_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO DISTRITO DO PARURU E DÁ OUTRAS PROVIDÊNCIAS (TRAVESSA APARECIDO ANTÔNIO GIOPATO).</t>
   </si>
   <si>
     <t>11570</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11570/11570_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11570/11570_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO DISTRITO DO PARURU E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA LAURINDA ALVES DOS SANTOS).</t>
   </si>
   <si>
     <t>11571</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11571/11571_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11571/11571_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO VERAVA E DÁ OUTRAS PROVIDÊNCIAS. (ESTRADA DOS FELIPES)</t>
   </si>
   <si>
     <t>11572</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11572/11572_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11572/11572_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO CARMO MESSIAS E DÁ OUTRAS PROVIDÊNCIAS. (RUA MARIA PIRES DE ALMEIDA).</t>
   </si>
   <si>
     <t>11573</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11573/11573_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11573/11573_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO PAIOL PEQUENO E DÁ OUTRAS PROVIDÊNCIAS. (TRAVESSA GREGÓRIO BOGOS KARTALIAN).</t>
   </si>
   <si>
     <t>11574</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11574/11574_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11574/11574_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO RESSACA E DÁ OUTRAS PROVIDÊNCIAS (RUA NICOLINO MARCICANO).</t>
   </si>
   <si>
     <t>11575</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11575/11575_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11575/11575_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 468, DE 16 DE SETEMBRO DE 1998 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10870</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10870/10870_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10870/10870_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 103 DA RESOLUÇÃO Nº 005/83 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA</t>
   </si>
   <si>
     <t>10913</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10913/10913_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10913/10913_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO ESPECIAL DE VEREADORES PRA REPRESENTAR A CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA NO 59º CONGRESSO ESTADUAL DE MUNICÍPIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11186</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11186/11186_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11186/11186_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO ESPECIAL DE VEREADORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11187</t>
   </si>
   <si>
     <t>Pedrão da Água, Dr. Beto Arrais, Jair Marmelo, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11187/11187_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11187/11187_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA PRAZO DA COMISSÃO ESPECIAL DE VEREADORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11477</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11477/11477_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11477/11477_texto_integral.pdf</t>
   </si>
   <si>
     <t>D[A NOVA REDAÇÃO AO ARTIGO 103 DA RESOLUÇÃO Nº 005/83 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>11410</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11410/11410_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11410/11410_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO ESPECIAL DE VEREADORES DENOMINADA "FRENTE PARLAMENTAR EM DEFESA DA RODOVIA RAPOSO TAVARES" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11411</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11411/11411_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11411/11411_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO ESPECIAL DE VEREADORES DENOMINADA "FRENTE PARLAMENTAR EM DEFESA DA RODOVIA BUNJIRO NAKAO" E DÁ OUTRAS PROVIDÊNCAIS.</t>
   </si>
   <si>
     <t>11476</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11476/11476_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11476/11476_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 12 DA LEI ORGÂNICA DO MUNICÍPIO DE IBIÚNA</t>
   </si>
   <si>
     <t>10475</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10475/10475_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10475/10475_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA ARRECADAÇÃO MENSAL DOS ÚLTIMOS TRÊS MESES DA CONTRIBUIÇÃO PARA ILUMINAÇÃO PÚBLICA, ARRECADADOS ATRAVÉS DA EMPRESA CPFL, BEM COMO INFORMAÇÕES A RESPEITO DOS VALORES PAGOS À CPFL PELA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>10477</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10477/10477_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10477/10477_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL SOLICITANDO INFORMAÇÕES A RESPEITO DO CUMPRIMENTO DA LEI MUNICIPAL Nº 1080 DE 13 DE SETEMBRO DE 2005.</t>
   </si>
   <si>
     <t>10478</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10478/10478_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10478/10478_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO CUMPRIMENTO DA LEI MUNICIPAL Nº 1775 DE 18 DE ABRIL DE 2012._x000D_
 </t>
   </si>
   <si>
     <t>10479</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10479/10479_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10479/10479_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA ARRECADAÇÃO MENSAL DOS ÚLTIMOS TRÊS MESES DA CONTRIBUIÇÃO PARA ILUMINAÇÃO PÚBLICA JUNTO A COOPERATIVA DE ELETRIFICAÇÃO CETRIL, BEM COMO INFORMAÇÕES DOS VALORES PAGOS PELA PREFEITURA À REFERIDA COOPERATIVA</t>
   </si>
   <si>
     <t>10480</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10480/10480_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10480/10480_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA PASSARELA NA ALTURA DO KM 59,5 DA RODOVIA BUNJIRO NAKAO, MAIS PRECISAMENTE EM FRENTE AO CERIPAN E ESCOLA EUCLIDES MARIA BORBA</t>
   </si>
   <si>
     <t>10481</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10481/10481_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10481/10481_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA VIVO, SOLICITANDO INFORMAÇÕES A RESPEITO DA MÁ QUALIDADE DOS SERVIÇOS DE TELEFONIA MÓVEL NO MUNICÍPIO DE IBIÚNA</t>
   </si>
   <si>
     <t>10593</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10593/10593_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10593/10593_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO CÓPIA DO CONTRATO DE ASFALTAMENTO DA ESTRADA DO BAIRRO COLÉGIO, ENVIANDO AINDA CÓPIA DAS NOTAS FICAIS E CHEQUES REFERENTE AO PAGAMENTO DA OBRA, </t>
   </si>
   <si>
     <t>10594</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10594/10594_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10594/10594_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAR A QUANTIDADE DE LUMINÁRIAS INSTALADAS DURANTE O EXERCÍCIO DE 2014, BEM COMO A LOCALIZAÇÃO DAS INSTALAÇÕES; QUAL O CRITÉRIO UTILIZADO PARA ESCOLHA DOS LOCAIS BENEFICIAIS E AINDA O RESPONSÁVEL PELO PROCESSO DE ESCOLHA E AUTORIZAÇÃO DE INSTALAÇÃO</t>
   </si>
   <si>
     <t>10595</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10595/10595_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10595/10595_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A VIVO, SOLICITANDO INSTALAÇÃO DE TORRE DE TELEFONIA CELULAR NA REGIÃO DO BAIRRO VERAVA, VISANDO ATENDER OS BAIROS RIBEIROS, PAULOS, BOAVAS, CARMO MESSIAS, TERRA BOA, CAMPININHA, GRILOS, MENDES, PIRES, BIG VALEY, BARRA, OLINTO, DOMINGUES, TIBURCIO, RODRIGUES, PIAÍ E OUTROS</t>
   </si>
   <si>
     <t>10596</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10596/10596_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10596/10596_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DE QUAIS PROVIDÊNCIAS ESTÃO SENDO TOMADAS EM RELAÇÃO A IMPLANTAÇÃO DA LEI MUNICIPAL Nº 1942/2014, QUE "DETERMINA A OBRIGATORIEDADE DE IDENTIFICAÇÃO DOS VEÍCULOS DE TRANSPORTE ESCOLAR NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10597</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10597/10597_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10597/10597_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO CONTRATO DO TRANSPORTE DE MERENDA TERCEIRIZADA, INFORMANDO QUEM É A EMPRESA; CÓPIA DO REFERIDO CONTRATO; CÓPIA ANALÍTICA DE TODOS SO PAGAMENTOS.</t>
   </si>
   <si>
     <t>10598</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10598/10598_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10598/10598_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE RELAÇÃO DAS CARTAS-CONVITES REALIZADAS NO MÊS DE SETEMBRO DE 2014 ATÉ A PRESENTE DATA, INFORMANDO O NÚMERO DO PROCESSO ADMINISTRATIVO; OBJETO; VENDEDOR; VALOR; VIGÊNCIA; ASSINATURA, CONFORME MODELO DE TABELA.</t>
   </si>
   <si>
     <t>10609</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10609/10609_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10609/10609_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAR SE HÁ PREVISÃO PARA IMPLANTAÇÃO DE NUMERAÇÃO NOS VEÍCULOS DA EMPRESA TB SERVIÇOS DE TRANSPORTES, LIMPEZA, GERENCIAMENTO E RECURSOS HUMANOS S/A.</t>
   </si>
   <si>
     <t>10610</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10610/10610_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10610/10610_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRES AS OBRAS DE REFORMA E AMPLIAÇÃO DO POSTO DE SAÚDE DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>10684</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10684/10684_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10684/10684_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM, SOLICITANDO INSTALAÇÃO DE UMA PASSARELA NA RODOVIA BUNJIRO NAKAO, MAIS PRECISAMENTE EM FRENTE AO CERIPAN, PRÓXIMO AO SUPERMERCADO DIA.</t>
   </si>
   <si>
     <t>10685</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10685/10685_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10685/10685_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAR QUAL A PREVISÃO DE TEMPO PARA REGULARIZAÇÃO DA DISPONIBILIZAÇÃO DAS CAÇAMBAS PARA DEPÓSITO DE LIXO NOS DIVERSOS PONTOS ANTERIORMENTE ATENDIDOS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10738</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10738/10738_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10738/10738_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO PROCESSO SELETIVO 01/2015 PARA OS CARGOS DE PROFESSOR DE ENSINO FUNDAMENTAL, PROFESSOR DE ENSINO INFANTIL E AUXILIAR DE DESENVOLVIMENTO INFANTIL (ADI)</t>
   </si>
   <si>
     <t>10819</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10819/10819_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10819/10819_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICIANDO PROVIDÊNCIAS QUANTO AOS DANOS ÀS RUAS, FALTA DE SINALIZAÇÃO E OUTROS PROBLEMAS QUE ESTÃO SENDO CAUSADOS PELA OBRA NO BAIRRO RESSACA</t>
   </si>
   <si>
     <t>10820</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10820/10820_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10820/10820_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICITANDO QUE EM CONTATO COM O RESPONSÁVEL PELA OBRA DO SISTEMA PRODUTOR SÃO LOURENÇO, TOME AS PROVIDÊNCIAS QUANTO AOS DANOS ÀS ESTRADAS E OUTROS PROBLEMAS QUE ESTÃO SENDO CAUSADOS PELA OBRA NO BAIRRO VERAVA E REGIÃO ADJASCENTE</t>
   </si>
   <si>
     <t>10850</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10850/10850_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10850/10850_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM, SOLICITANDO INSTALAÇÃO DE QUEBRA-MOLAS (LOMBADA) NA ALTURA DO KM 88 DA RODOVIA BUNJIRO NAKAO, MAIS PRECISAMENTE PRÓXIMO A IGREJA CATÓLICA DO BAIRRO PARURU</t>
   </si>
   <si>
     <t>10851</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10851/10851_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10851/10851_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAR SE ESTÁ SENDO ATENDIDO O ART. 218 DA RESOLUÇÃO NORMATIVA Nº 414/2010 DA AGÊNCIA NACIONAL DE ENERGIA ELÉTRICA (ANEEL), COM RELAÇÃO A MANUTENÇÃO E AMPLIAÇÃO DA ILUMINAÇÃO PÚBLICA RURAL E URBANA, BEM COMO SE HOUVE PROCESSO LICITATÓRIO PARA CONTRATAÇÃO DE EMPRESA; QUAL PRAZO DE OPERAÇÃO; TRANSIÇÃO E INSTALAÇÃO DE NOVAS LUMINÁRIAS PÚBLICAS</t>
   </si>
   <si>
     <t>10852</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10852/10852_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10852/10852_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORMA QUAL A PREVISÃO PARA REINICIAR AS OBRAS DO POSTO DE SAÚDE DO BAIRRO CUPIM</t>
   </si>
   <si>
     <t>10853</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10853/10853_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10853/10853_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAL A PREVISÃO PARA CONSTRUÇÃO DE 01 (UMA) LOMBADA NA RODOVIA JULIO DAL FABBRO, KM 08, EM FRENTE AO BAR DO ZABÉ, NO BAIRRO CUPIM</t>
   </si>
   <si>
     <t>10854</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10854/10854_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10854/10854_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORMA QUAL A PREVISÃO PARA CONSTRUÇÃO DE 01 (UMA) LOMBADA NO BAIRRO RIO DE UNA DE CIMA, PASSANDO O MARANATHA EM FRENTE A CASA DO SENHOR GERALDO, PRÓXIMO AO BAR DO TOTÓ</t>
   </si>
   <si>
     <t>10855</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10855/10855_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10855/10855_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAL A PREVISÃO PARA A CONSTRUÇÃO DE 02 (DUAS) LOMBADAS NO KM 11,5 DO BAIRRO CUPIM, PRÓXIMO AO BAR SANTO ANTÔNIO (ESTRADA DA PAINEIRA)</t>
   </si>
   <si>
     <t>10856</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10856/10856_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10856/10856_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME A PREVISÃO PARA CONSTRUÇÃO DE 01 (UMA), LOMBADA NA ESTRADA DA FIGUEIRA, ENTRE A ENTRADA DO CEMITÉRIO PARQUE DA FIGUEIRA E A FUNILARIA DO BETÃO</t>
   </si>
   <si>
     <t>10857</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10857/10857_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10857/10857_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA QUANTIDADE DE TÁXIS EXISTENTES EM NOSSA CIDADE, ONDE ESTÃO LOCALIZADOS OS PONTOS, E A RELAÇÃO DOS NOMES DOS MOTORISTAS QUE UTILIZAM ESSES PONTOS.</t>
   </si>
   <si>
     <t>10858</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10858/10858_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10858/10858_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA EXISTÊNCIA OU NÃO DE INVENTÁRIO DE ARBORIZAÇÃO, E SE NELE CONSTA ANÁLISE FITOSSANITÁRIA PARA AVALIAR A QUALIDADE E SAÚDE DAS ÁRVORES ASSOCIANDO A AVALIAÇÃO DE RISCO DE QUEDAS</t>
   </si>
   <si>
     <t>10859</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10859/10859_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10859/10859_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME A QUANTIDADE DE CONVITES EMITIDOS, QUAL GRÁFICA FEZ AS IMPRESSÕES; CÓPIA DA NOTA DE PAGAMENTO REFERENTE AO CONVITE DA REINAUGURAÇÃO E MELHORIAS DAS UNIDADES ESCOLARES NO DIA 20/03/2015; E.M. AZOR FERREIRA DE CAMPOS DO BAIRRO COCAIS; E.M. BAIRRO DOIS CÓRREGOS; E.M. BAIRRO PAIOL GRANDE E E.M. BAIRRO SARÁ-SARÁ.</t>
   </si>
   <si>
     <t>10860</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10860/10860_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10860/10860_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO RECAPEAMENTO DA ESTRADA VICINAL JÚLIO DAL FABBRO (VARGEM DO SALTO), REFERENTE A MATÉRIA VEICULADA NA EDIÇÃO 509 DA IMPRENSA OFICIAL DO DIA 06 DE MARÇO DE 2015, INFORMANDO:_x000D_
 - QUAL É A MODALIDADE DE CONTRATAÇÃO ENTRE A PREFEITURA E A EMPRESA RESPONSÁVEL;_x000D_
 - QUAL O OBJETO DO CONTRATO E QUAIS OS VALORES PRATICADOS PELA EMPRESA;_x000D_
 - QUAL O PRAZO PARA EXECUÇÃO DOS SERVIÇOS;_x000D_
 - CÓPIA DO CONTRATO FIRMADO ENTRE A PREFEITURA E A EMPRESA.</t>
   </si>
   <si>
     <t>10861</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10861/10861_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10861/10861_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES AS OBRAS DE PAVIMENTAÇÃO DA ESTRADA VICINAL DO BAIRRO COLÉGIO, INFORMANDO:_x000D_
 - CÓPIA DO CONTRATO CELEBRADO ENTRE O MUNICÍPIO DE IBIÚNA E A EMPRESA TECHNOVA COM. E SERV. NA AREA DE CONSTRUÇÃO LTDA - ME.; CÓPIA DOS CHEQUES REFERENTES AO PAGAMENTO DA OBRA PARA A EMPRESA TECHNOVA COM. E SERV. NA ÁREA DE CONSTRUÇÃO LTDA - EM.</t>
   </si>
   <si>
     <t>10871</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10871/10871_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10871/10871_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AOS VALORES PAGOS A TÍTULO DE ILUMINAÇÃO PÚBLICA PARA AS CONCESSIONÁRIAS CPFL E CETRIL NO EXERCÍCIO DE 2013; VALOR DO CONSUMO MENSAL NO EXERCÍCIO DE 2014; QUAIS VEREADORES TIVERAM SUAS SOLICITAÇÕES ATENDIDAS DIRETAMENTE PELAS CONCESSIONÁRIAS.</t>
   </si>
   <si>
     <t>10872</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10872/10872_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10872/10872_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO PRESTAR CONTAS REFERENTE AO ANALÍTICO FINANCEIRO DE TODOS OS PAGAMENTOS REALIZADOS PELA PREFEITURA PARA A EMPRESA TRANSREBOUÇAS, RESPONSÁVEL PELO TRANSPORTE DE PACIENTES</t>
   </si>
   <si>
     <t>10873</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10873/10873_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10873/10873_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE OS CONVÊNIOS EM ANDAMENTO A SEREM ASSINADOS COM O GOVERNO ESTADUAL E FEDERAL. ESPECIFICANDO A SECRETARIA, VALOR, PROJETO E, EM CASO DE EMENDA PARLAMENTAR, QUAL DEPUTADO(A) QUE APRESENTOU O RECURSOS.</t>
   </si>
   <si>
     <t>10874</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10874/10874_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10874/10874_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A EXISTÊNCIA DE PLANEJAMENTO COM RELAÇÃO A LICITAÇÃO PARA ALUGUEL DE MÁQUINAS PESAS PARA MANUTENÇÃO DAS ESTRADAS DE TERRA</t>
   </si>
   <si>
     <t>10875</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10875/10875_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10875/10875_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O VALOR MÉDIO GASTO EM 2015 PARA MANUTENÇÃO E FUNCIONAMENTO DO HOSPITAL MUNICIPAL, INFORMANDO ENTRE OUTRAS COISAS, QUANDO SÃO OS CUSTOS DOS SERVIÇOS TERCEIRIZADOS, FOLHA DE PAGAMENTO DOS FUNCIONÁRIOS DA PREFEITURA, TELEFONE, ENERGIA ELÉTRICA E OUTRAS DESPESAS</t>
   </si>
   <si>
     <t>10876</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10876/10876_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10876/10876_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A PORTARIA EXISTENTE NO BAIRRO CACHOEIRA, LOCAL DE ACESSO A REPRESA DE ITUPARARANGA, EM ESTRADA MUNICIPAL, QUE RESTRINGE O ACESSO DE VEÍCULOS VISITANTES COM PLACAS DE CIDADES DA REGIÃO; INFORMANDO AINDA SOBRE A EXISTENTE DE LEGISLAÇÃO AUTORIZANDO TAL PROCEDIMENTO</t>
   </si>
   <si>
     <t>10877</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10877/10877_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10877/10877_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O VALOR QUE O MUNICÍPIO RECEBE MENSALMENTE DO LOCATÁRIO DO MERCADO MUNICIPAL.</t>
   </si>
   <si>
     <t>10878</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O VALOR PAGO PELOS PRÉDIOS ALUGADOS PELA PREFEITURA PARA ESCOLAS, CRECHES E SEDE DA SECRETARIA DA EDUCAÇÃO, INAUGURADOS EM 2015</t>
   </si>
   <si>
     <t>10889</t>
   </si>
   <si>
     <t>Odir Bastos, Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10889/10889_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10889/10889_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES QUANTO A POSTURA DO CHEFE DE GABINETE DA PREFEITURA MUNICIPAL, SR, ALEXSANDER SOUZA, COM RELAÇÃO A VEICULAÇÕES DE INFORMAÇÕES INVERÍDICAS QUE OFENDEM O PODER LEGISLATIVO, QUANTO A TRAMITAÇÃO DE MATÉRIA REFERENTE A APOIO À CULTURA</t>
   </si>
   <si>
     <t>10909</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10909/10909_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10909/10909_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AS OBRAS DE RECAPEAMENTO DA RODOVIA JULIO DAL FABRO; PAVIMENTAÇÃO DA ESTRADA DO BAIRRO COLÉGIO; E SOBRE AS RUAS E ESTRADAS DO BAIRRO RESSACA, INFORMANDO OS RESPONSÁVEIS TÉCNICOS DAS OBRAS; FORMA DE PAGAMENTO; VALOR TOTAL DOS SERVIÇOS REALIZADOS; LAUDOS DE VISTORIAS; FOTOCÓPIA DOS CONTRATOS</t>
   </si>
   <si>
     <t>10910</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10910/10910_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10910/10910_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE CRONOGRAMA DE TODA COLETA DE LIXO REALIZADA EM NOSSO MUNICÍPIO, BEM COMO OS LOCAIS ONDE ESTÃO COLOCADAS AS CAÇAMBAS DE LIXO E QUAIS OS DIAS EM QUE É FEITA A SUBSTITUIÇÃO DAS MESMAS</t>
   </si>
   <si>
     <t>10911</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10911/10911_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10911/10911_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A VIVO, SOLICITANDO QUE DISPONIBILIZE SERVIÇOS DE LINA TELEFÔNICA E INTERNET PARA 472 MORADORES DO PROGRAMA MINHA CASA MINHA VIDA, LOCALIZADOS NA ESTRADA MUNICIPAL DA CACHOEIRA, 590</t>
   </si>
   <si>
     <t>10914</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10914/10914_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10914/10914_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE OS RECURSOS E VERBAS DESTINADOS À CASA DAS CRIANÇAS, NO QUE DIZ RESPEITO A CURSOS PROFISSIONALIZANTES; SE A CASA DA CRIANÇA POSSUI ASSISTÊNCIA SOCIAL E PSICÓLOGO PERMANENTE; CURSOS DE CAPACITAÇÃO PARA PSICÓLOGOS; FUNCIONAMENTO DOS CONSELHOS; VALOR ARRECADADO COM O BAILE DE ANIVERSÁRIO DA CIDADE.</t>
   </si>
   <si>
     <t>10915</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10915/10915_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10915/10915_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO PROCESSO DE LICITAÇÃO DA CICLOVIA INFORMANDO: VALORES; FORMAS DE PAGAMENTO; QUAIS ADITIVOS E CRONOGRAMA; QUAL ÓRGÃO DA PREFEITURA RESPONSÁVEL; SITUAÇÃO JURÍDICA DA OBRA; E SE A SECRETARIA DE TURISMO ABRIU ALGUM PROCEDIMENTO EM FACE DA ENTREGA DA OBRA.</t>
   </si>
   <si>
     <t>10916</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10916/10916_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10916/10916_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO AS SEGUINTES INFORMAÇÕES: _x000D_
 - A SECRETARIA MUNICIPAL DE SAÚDE POSSUI ACESSIBILIDADE EM SUAS DEPENDÊNCIAS?_x000D_
 - A SECRETARIA DE SAÚDE POSSUI ALGUM ESPAÇO FÍSICO EM OUTRO LOCAL ALÉM DA SEDE PRÓPRIA E, EM CASO AFIRMATIVO INFORMAR SE POSSUI ACESSIBILIDADE?_x000D_
 - QUAIS POSTOS DE SAÚDE AINDA ESTÃO NECESSITANDO DE ACESSIBILIDADE?_x000D_
 - RELACIONAR ENDEREÇO E TELEFONE DE TODOS OS POSTOS DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10917</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10917/10917_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10917/10917_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAR SE A SECRETARIA MUNICIPAL DE PROMOÇÃO SOCIAL POSSUI ACESSIBILIDADE EM SUAS DEPENDÊNCIAS, BEM COMO SE HÁ ALGUM OUTRO ESPAÇO FÍSICO UTILIZADO PELA PRÓPRIA SECRETARIA, E EM CASO POSITIVO INFORMAR SE HÁ ACESSIVILIDADE</t>
   </si>
   <si>
     <t>10918</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10918/10918_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10918/10918_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO AS INFORMAÇÕES QUE SEGUEM:_x000D_
 - A SECRETARIA DE EDUCAÇÃO POSSUI ACESSIBILIDADE?_x000D_
 _ A SECRETARIA DE EDUCAÇÃO POSSUI ALGUM ESPAÇO FÍSICO EM OUTRO LOCAL SEM SER A PRÓPRIA SECRETARIA, INFORMANDO LOCAL E SE POSSUI ACESSIBILIDADE?_x000D_
 - QUAIS ESCOLAS DA REDE AINDA ESTÃO NECESSITANDO DE ACESSIBILIDADE?_x000D_
 - QUAIS CRECHES AINDA ESTÃO NECESSITANDO DE ACESSIBILIDADE?_x000D_
 - RELACIONAR ENDEREÇOS E TELEFONES DAS ESCOLAS E CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>10919</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10919/10919_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10919/10919_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO AS INFORMAÇÕES :_x000D_
 _ SE A SECRETARIA MUNICIPAL DE SEGURANÇA POSSUI ACESSIBILIDADE EM SUAS DEPENDÊNCIAS?_x000D_
 - SE A SECRETARIA DE SEGURANÇA POSSUI ALGUM ESPAÇO FÍSICO EM OUTRO LOCAL, E EM CASO POSITIVO INFORMAR A LOCALIZAÇÃO E SE POSSUI ACESSIBILIDADE._x000D_
 </t>
   </si>
   <si>
     <t>10920</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10920/10920_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10920/10920_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME SE A SECRETARIA DE INDÚSTRIA E COMÉRCIO POSSUI ACESSIBILIDADE, BEM COMO SE HÁ ESPAÇO FÍSICO EM OUTRO LOCAL FORA DA SEDE, E SE POSSUI ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>10921</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10921/10921_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10921/10921_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME SE A SECRETARIA DE AGRICULTURA POSSUI ACESSIBILIDADE EM SUAS DEPENDÊNCIAS, BEM COMO SE HÁ ESPAÇO FÍSICO ALÉM DA SEDE DA SECRETARIA, E EM CASO AFIRMATIVO INFORMAR SE HÁ ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>10922</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10922/10922_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10922/10922_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A EXISTÊNCIA DE ACESSIBILIDADE NAS DEPENDÊNCIAS DA SECRETARIA MUNICIPAL DE CULTURA E TURISMO, BEM COMO SE EXISTE ALGUM ESPAÇO FÍSICO EM LOCAL FORA DA SEDE DA SECRETARIA, UTILIZADA PELA MESMA, INFORMANDO SE EXISTE ACESSIBILIDADE</t>
   </si>
   <si>
     <t>10923</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10923/10923_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10923/10923_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO INFORME SE A SECRETARIA MUNICIPAL DE OBRAS POSSUI ALGUM ESPAÇO FÍSICO EM OUTRO LOCAL SEM SER NA PRÓPRIA SEDE, E EM CASO POSITIVO INFORMAR SE O LOCAL POSSUI ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>10924</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10924/10924_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10924/10924_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME SE A SECRETARIA DE ESPORTES E LAZER POSSUI ACESSIBILIDADE EM SUAS DEPENDÊNCIAS, BEM COMO SE A SECRETARIA POSSUI ALGUM ESPAÇO FÍSICO EM LOCAL SEM SER A SEDE PRÓPRIA, E EM CASO AFIRMATIVO INFORMAR SE O LOCAL POSSUI ACESSIBILIDADE</t>
   </si>
   <si>
     <t>10939</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10939/10939_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10939/10939_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DO DEPARTAMENTO DE ESTRADAS DE RODAGEM (DER), SOLICITANDO QUE INFORME O CRONOGRAMA PARA INÍCIO DAS OBRAS DE DUPLICAÇÃO DA SP-250 - RODOVIA BUNJIRO NAKAO, ENTRE OS MUNICÍPIO DE IBIÚNA E VARGEM GRANDE PAULISTA</t>
   </si>
   <si>
     <t>10947</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10947/10947_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10947/10947_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO CÓPIA DE TODAS AS NOTAS FISCAIS E EMPENHOS DE COMPRAS DIRETAS COM VALOR DE ATÉ R$ 8.000,00, REALIZADAS PELA PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA DE 01 DE JANEIRO DE 2015 A 30 DE ABRIL DE 2015.</t>
   </si>
   <si>
     <t>10985</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10985/10985_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10985/10985_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AO PROGRAMA MINHA CASA MINHA VIDA COM RELAÇÃO:_x000D_
 - ONDE E COMO ESTÃO SENDO UTILIZADOS TAIS RECURSOS? RELATÓRIO SOBRE O ANDAMENTO DAS ATIVIDADES/ SE OS RECURSOS JÁ ESTÃO EM CONTA? CÓPIA DO EXTRATO BANCÁRIO DA CONTA DO REFERIDO CONVÊNIO; NOME COMPLETO, FORMAÇÃO, CARGO E FUNÇÃO DA EQUIPE TÉCNICA TERCEIRIZADA QUE INTEGRA O CONVÊNIO; CÓPIA DO RELATÓRIO E AVALIAÇÃO TÉCNICA MENSAL REALIZADA NO PROJETO, CONFORME ESPECIFICA OS TERMOS DO CONVÊNIO</t>
   </si>
   <si>
     <t>10948</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10948/10948_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10948/10948_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTE AO IMÓVEL QUE SE ENCONTRA TODO FECHADO NA DESCIDA DO BAIRRO LAVA-PÉS, POIS POSSUI TUBOS PERTENCENTES A PREFEITURA MUNICIPAL E SABESP.</t>
   </si>
   <si>
     <t>10949</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10949/10949_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10949/10949_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTE A LICITAÇÃO DOS KITS ESCOLARES.</t>
   </si>
   <si>
     <t>10950</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10950/10950_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10950/10950_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES AO VEÍCULO DE RESGATE DO CENTRO DE CONTROLE DE ZOONOSES, QUE ENCONTRA-SE COM DEFEITO NA HOMOCINÉTICA, O QUE IMPOSSIBILITA O TRABALHO DE FISCALIZAÇÃO E RESGATE DE ANIMAIS.</t>
   </si>
   <si>
     <t>10951</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10951/10951_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10951/10951_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTE A FALTA DE PRODUTOS DE HIGIENE NAS ESCOLAS MUNICIPAIS, PRINCIPALMENTE PAPEL HIGIÊNICO. </t>
   </si>
   <si>
     <t>10952</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10952/10952_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10952/10952_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES AOS CILINDROS QUE O HOSPITAL MUNICIPAL TEM PRA ATENDER A POPULAÇÃO, COM RELAÇÃO A QUANTIDADE DE CILINDROS, O ESTADO DE CONSERVAÇÃO, SE HOUVE AUMENTO DA QUANTIDADE DE CILINDROS DESDE O ANO DE 2012, BEM COMO QUALQUER INFORMAÇÃO PERTINENTE AO ASSUNTO </t>
   </si>
   <si>
     <t>10961</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10961/10961_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10961/10961_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AO CONTRATO PARA PRESTAÇÃO DOS SERVIÇOS DE TRANSPORTE DE PACIENTES, INFORMANDO: DATA DE ASSINATURA DO CONTRATO; DATA DE INÍCIO DOS SERVIÇOS; QUANTIDADE DE VEÍCULOS PRESTANDO SERVIÇOS NA VIGÊNCIA DO CONTRATO; QUANTIDADE DE VEÍCULOS EM SERVIÇO NA PRESENTE DATA; VALOR MENSAL PAGO À EMPRESA E; RELAÇÃO DOS MOTORISTAS NA DATA DO INÍCIO DO CONTRATO, BEM COMO RELAÇÃO DOS MOTORISTAS PRESTANDO SERVIÇOS NA PRESENTE DATA.</t>
   </si>
   <si>
     <t>10953</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10953/10953_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10953/10953_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAR QUANTOS NUTRICIONISTAS CONCURSADOS O MUNICÍPIO POSSUI, BEM COMO SE A FAIXA SALARIAL DESSES PROFISSIONAIS ACOMPANHAM O VALOR PAGO EM TODA REGIÃO</t>
   </si>
   <si>
     <t>10954</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10954/10954_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10954/10954_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AO CONTÊINER REFRIGERADO DO SETOR DE MERENDA ESCOLAR, INFORMANDO SE O MESMO É DE PROPRIEDADE DE PREFEITURA MUNICIPAL; EM CASO NEGATIVO QUEM É PROPRIETÁRIO DO RESPECTIVO CONTÊINER; E, VALOR PAGO MENSALMENTE A TÍTULO DE ALUGUEL. </t>
   </si>
   <si>
     <t>10955</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10955/10955_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10955/10955_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A VIVO, SOLICITANDO ESTUDOS PARA EXPANSÃO DA REDE COM CONSTRUÇÃO DE TORRE DE TRANSMISSÃO NO BAIRRO ALVES, PRÓXIMO A ESCOLA CRISTINO PEDROSO.</t>
   </si>
   <si>
     <t>10956</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10956/10956_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10956/10956_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME SE ESTÃO TOMANDO PROVIDÊNCIAS COM RELAÇÃO AO PEDIDO NA INDICAÇÃO Nº 383/2015, COM RELAÇÃO A REFORMULAÇÃO DOS BENEFÍCIOS CONCEDIDOS AOS FUNCIONÁRIOS PÚBLICOS DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>10962</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10962/10962_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10962/10962_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAIS VALORES, ESPECIFICADOS POR MÊS, DA FOLHA DE PAGAMENTO DOS PROFISSIONAIS DA EDUCAÇÃO, DE JANEIRO A ABRIL DE 2015, ESPECIFICANDO AINDA O MONTANTE PAGO PELO FUNDO DE DESENVOLVIMENTO DE EDUCAÇÃO BÁSICA (FUNDEB), BEM COMO O VALOR PAGO COM RECURSOS MUNICIPAIS DESTINADOS A EDUCAÇÃO. INFORMAR TAMBÉM QUAL A PORCENTAGEM DOS RECURSOS DO FUNDEB QUE ESTÁ SENDO USADA PARA REMUNERAÇÃO DOS PROFISSIONAIS DE EDUCAÇÃO, E AINDA QUAIS MEDIDAS VISANDO A ATUALIZAÇÃOE  APERFEIÇOAMENTO DO PLANO DE CARREIRA DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>10986</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10986/10986_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10986/10986_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME SE É DE COMPETÊNCIA DA SECRETARIA DA EDUCAÇÃO DISPONIBILIZAR UM LOCAL PARA AS REUNIÕES DO CAE (CONSELHO DE ALIMENTAÇÃO ESCOLAR), E EM CASO AFIRMATIVO, INFORMAR SE JÁ FOI PROVIDENCIADO; BEM COMO INFORMAÇÕES SOBRE O PLANO MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>10987</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10987/10987_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10987/10987_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM ELAÇÃO AS OBRAS QUE ESTÃO PARALISADAS NA ESTRADA DO COLÉGIO</t>
   </si>
   <si>
     <t>10988</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10988/10988_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10988/10988_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O MOTIVO DO CORTE DO ÔNIBUS NOS HORÁRIOS DAS 16H30 COM DESTINO AO BAIRRO DOIS CÓRREGOS</t>
   </si>
   <si>
     <t>10989</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10989/10989_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10989/10989_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O RECAPEAMENTO DA RODOVIUA JULIO DAL FABBRO; DA PAVIMENTAÇÃO DA ESTRADA DO COLÉGIO/ PAVIMENTAÇÃO DAS RUAS E ESTRADAS DO BAIRRO RESSACA, NO QUE DIZ RESPEITO A CONCLUSÃO DOS SERVIÇOS DE PAVIMENTAÇÃO E RECAPEAMENTO; PRAZO DE ENTREGA DA OBRA; VALOR PAGO ÀS EMPREITEIRAS; MOTIVO DO ATRASO DAS OBRAS; LAUDOS DE VISTORIAS REALIZADOS PELO ENGENHEIRO RESPONSÁVEL E PELOS ENGENHEIROS TÉCNICOS DA PREFEITURA, BEM COMO LAUDOS DE QUALIDADE E SUA DURABILIDADE.</t>
   </si>
   <si>
     <t>10990</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10990/10990_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10990/10990_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE QUAIS PROVIDÊNCIAS SERÃO TOMADAS COM RELAÇÃO AO DEPARTAMENTO DE ZOONOSE, COM O INTUITO DE TRAZER MELHOR CONFORTO E ATENDIMENTO AOS ANIMAIS E UMA REFORMA NO PRÉDIO.</t>
   </si>
   <si>
     <t>10991</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10991/10991_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10991/10991_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAIS EMPRESAS ESTÃO FORNECENDO MERENDA ESCOLAR NO PERÍODO DE OUTUBRO/2014 À ABRIL/2015, COM A DEVIDA APRESENTAÇÃO DE CONTAS, DISCRIMINANDO O TIPO DE DESPESA, O ANALÍTICO FINANCEIRO E AS CÓPIAS DAS RESPECTIVAS NOTAS, E CÓPIA DOS CONTRATOS</t>
   </si>
   <si>
     <t>10992</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10992/10992_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10992/10992_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO A EMPRESA TECHNOVA COM. E SERV. NA ÁREA DA CONSTRUÇÃO CIVIL LTDA - ME, INFORMANDO SE EXISTE DE PROCESSO ADMINISTRATIVO EM FACE À EMPRESA? EM CASO AFIRMATIVO COMUNICAR PROCESSO._x000D_
 - INFORMAR AINDA SE, CASO HAJA IRREGULARIDADE, POR QUAL MOTIVO FORAM CELEBRADOS NOVOS CONTRATOS COM A REFERIDA EMPRESA</t>
   </si>
   <si>
     <t>10993</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10993/10993_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10993/10993_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO A QUAIS EMPRESAS PRESTARAM SERVIÇOS NA PASTA DA SECRETARIA DA SAÚDE NO PERÍODO DE OUTUBRO DE 2014 A ABRIL DE 105, COM A DEVIDA APRESENTAÇÃO DE CONTAS, DISCRIMINANDO O TIPO DE DESPESA, BEM COMO ENCAMINHANDO O ANALÍTICO FINANCEIRO E AS CÓPIAS DAS RESPECTIVAS NOTAS E CÓPIA DOS CONTRATOS.</t>
   </si>
   <si>
     <t>10994</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10994/10994_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10994/10994_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME SE EXISTE CARTÃO CORPORATIVO PARA PAGAMENTO DE DESPESAS DO PREFEITO E SECRETÁRIOS, EM CASO AFIRMATIVO INFORMAR QUAIS OS CRITÉRIOS PARA UTILIZAÇÃO DE CARTÕES CORPORATIVOS E; NO PERÍODO DE OUTUBRO/2014 A ABRIL/2015 FAZER A DEVIDA APRESENTAÇÃO DE CONTAS, DISCRIMINANDO O TIPO DE DESPESA, BEM COMO ENCAMINHAR O ANALÍTICO FINANCEIRO E AS CÓPIAS DAS RESPECTIVAS DESPESAS.</t>
   </si>
   <si>
     <t>10995</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10995/10995_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10995/10995_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AO PERÍODO DE JANEIRO DE 2013 A MAIO DE 2015 NO QUE DIZ RESPEITO:_x000D_
 - QUAIS EMPRESAS QUE FORNECEM OU ESTÃO FORNECENDO REMÉDIOS ARA A PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA; _x000D_
 - QUEM SÃO AS PESSOAS RESPONSÁVEIS PELO RECEBIMENTO DESSES REMÉDIOS;_x000D_
 - QUE SEJA ENCAMINHADO AS CÓPIAS DAS NOTAS FISCAIS.</t>
   </si>
   <si>
     <t>10996</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10996/10996_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10996/10996_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O PROCESSO Nº 0007459-33.2014.8.26.0238 RELATIVA AO REPASSE DO FUNDEB, RELATIVO AO PERÍODO DE OUTUBRO/2014 A ABRIL/2015, COMA DEVIDA APRESENTAÇÃO DE CONTRAS, DISCRIMINANDO O TIPO DE DESPESA, E CÓPIA DAS REFERIDAS NOTAS.</t>
   </si>
   <si>
     <t>10997</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10997/10997_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10997/10997_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME O VALOR TOTAL EMPENHADO PELO GABINETO DO PREFEITO NO PERÍODO DE OUTUBRO/2014 A ABRIL/2015, DISCRIMINANDO O TIPO DE DESPESA, E ENCAMINHANDO CÓPIA DAS RESPECTIVAS NOTAS</t>
   </si>
   <si>
     <t>10998</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10998/10998_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10998/10998_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE OS RECURSOS FINANCEIROS PARA O FUNDO MUNICIPAL DE DESENVOLVIMENTO RURAL DE IBIÚNA, CRIADO PELA LEI MUNICIPAL Nº 1456/2008.</t>
   </si>
   <si>
     <t>10999</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10999/10999_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10999/10999_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES À EMPRESA CECAM (CONSULTORIA E CONTABILIDADE DA ADMINISTRAÇÃO MUNICIPAL), CONTENDO DATA DE INÍCIO DO PERÍODO DA VIGÊNCIA CONTRATUAL, VALORES QUE SÃO PAGOS À EMPRESA MENSALMENTE; RELAÇÃO DE TODOS OS SETORES QUE UTILIZAM OS PROGRAMAS; RELATÓRIO DOS RESPONSÁVEIS POR CADA SETOR QUE UTILIZAM TAL PROGRAMA ESCLARECENDO A FORMA DE FUNCIONAMENTO DOS PROGRAMAS E COMO ESTES SÃO UTILIZADOS EM CADA SETOR; E FINALMENTE ENVIO DE CÓPIA DO CONTRATO.</t>
   </si>
   <si>
     <t>11006</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11006/11006_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11006/11006_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME OS VALORES DAS DESPESAS REALIZADAS PELO ATUAL SECRETÁRIO MUNICIPAL DE GOVERNO, RAFAEL CERQUEIRA, PARA VIAGENS À BRASÍLIA - DF E OUTRAS LOCALIDADES, POR ADIANTAMENTO DE DESPESAS, BEM COMO CÓPIAS DE NOTAS FISCAIS DE HOSPEDAGENS, ALIMENTAÇÃO E OUTRAS DESPESAS, REFERENTE AOS PERÍODO DE OUTUBRO DE 2014 A MAIO DE 2015.</t>
   </si>
   <si>
     <t>11297</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11297/11297_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11297/11297_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO CÓPIA DOS EMPENHOS 634/2015, 837/2015 E 610/2015, ALÉM DOS VALORES PAGOS AO GRUPO DE APOIO A MEDICINA PREVENTIVA - GAMP DE JANEIRO A MARÇO DE 2015</t>
   </si>
   <si>
     <t>11013</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11013/11013_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11013/11013_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE OS VALORES PAGOS À EMPRES AVELTRAMAQ COMÉRCIO DE PEÇAS E IMPLEMENTOS, COM CÓPIA DOS EMPENHOS, CÓPIA DAS NOTAS FISCAIS, E TAMBÉM DO PROCEDIMENTO LICITATÓRIO QUE ORIGINARAM AS DESPESAS.</t>
   </si>
   <si>
     <t>11014</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11014/11014_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11014/11014_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME OS VALORES PAGOS PELO EVENTO DE CARNAVAL COM CÓPIAS DOS EMPENHOS EM NOME DE WALTER BARBOSA DE MORAES, CÓPIA DAS NOTAS FISCAIS E TAMBÉM DO PROCEDIMENTO DE LICITAÇÃO QUE ORIGINARAM AS DESPESAS.</t>
   </si>
   <si>
     <t>11076</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11076/11076_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11076/11076_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE DA SABESP SOLICITANDO PROVIDÊNCIAS PARA A REALIZAÇÃO DOS SERVIÇOS DE LIMPEZA DO SISTEMA DE ESGOTO NO CRUZAMENTO DA RUA JOSÉ JUNI COM A AVENIDA ANTONIO FALCI</t>
   </si>
   <si>
     <t>11077</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11077/11077_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11077/11077_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE DA SABESP, SOLICITANDO SERVIÇOS DE LIMPEZA DO SISTEMA DE ESGOTO DA RUA B, NO BAIRRO LAVAL II, EM FRENTE AO NÚMERO 40</t>
   </si>
   <si>
     <t>11088</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11088/11088_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11088/11088_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICITANDO PROVIDÊNCIAS PARA MELHORIA DA CAPTAÇÃO DE ÁGUA E TRATAMENTO PARA CONSUMO EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>11089</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11089/11089_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11089/11089_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AS PROVIDÊNCIAS TOMADAS A RESPEITO DO PEDIDO NA INDICAÇÃO Nº 128/2015.</t>
   </si>
   <si>
     <t>11090</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11090/11090_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11090/11090_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DO DEPARTAMENTO DE ESTRADAS DE RODAGEM - DER, SOLICITANDO LIMPEZA DO ACOSTAMENTO DA RODOVIA BUNJIRO NAKAO, MAIS PRECISAMENTE DA ALTURA DO KM 74 ATÉ O DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>11091</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11091/11091_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11091/11091_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM, SOLICITANDO CONSTRUÇÃO DE LOMBADAS E COLOCAÇÃO DE SINALIZAÇÃO NA RODOVIA PREFEITO QUINTINO DE LIMA.</t>
   </si>
   <si>
     <t>11109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11109/11109_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11109/11109_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO, SOLICITANDO PROVIDÊNCIAS PARA RETIRADA DE DOIS POSTES EM FRENTE A IBIÚNA AUTO POSTO (SHELL), LOCALIZADO NA AVENIDA MARIA LA FARINA MILANI, 301.</t>
   </si>
   <si>
     <t>11356</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11356/11356_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11356/11356_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A COMPRA DE CARROS COM O DINHEIRO DO FUNDEB</t>
   </si>
   <si>
     <t>11357</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11357/11357_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11357/11357_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE RELAÇÃO DAS CARTAS CONVITES DE OUTUBRO ATÉ A PRESENTE DATA REALIZADOS PELA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>11376</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11376/11376_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11376/11376_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO SOLICITANDO QUE DISPONIBILIZE OS SERVIÇOS DE INTERNET BANDA LARGA PARA OS MORADORES DO BAIRRO COCAIS, ACESSO PELA ALTURA DO KM 84 DA RODOVIA BUNJIRO NAKAO</t>
   </si>
   <si>
     <t>11388</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11388/11388_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11388/11388_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME O MOTIVO DA RETIRADA DA CAÇAMBA DE LIXO QUE ATENDIA OS MORADORES DO LOTEAMENTO RECREIO CAMPO VERDE, BEM COMO INFORME SE A PREFEITURA MUNICIPAL TEM CONHECIMENTO QUE EXISTE MINA DE ÁGUA PRÓXIMO DO LOCAL; E SE HÁ POSSIBILIDADE DE COLETA DE LIXO ATRAVÉS DE CAMINHÃO COLETOR, VISANDO ATENDER UM MAIOR NÚMERO DE MORADORES.</t>
   </si>
   <si>
     <t>11389</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11389/11389_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11389/11389_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO CÓPIA DO CONTRATO DA PREFEITURA E A EMPRESA MÁRCIO TIBÉRIO IBIÚNA, BEM COMO ENCAMINHE CÓPIA DO PROCESSO DE LICITAÇÃO QUE DERIVOU NA REFERIDA CONTRATAÇÃO E EDITAL DA LICITUDE PROCESSUAL.</t>
   </si>
   <si>
     <t>11473</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11473/11473_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11473/11473_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO CÓPIA DE TODOS OS CONTRATOS PARA FORNECIMENTO DE MEDICAMENTOS À MUNICIPALIDADE, BEM COMO CÓPIA DOS EMPENHOS E DESPESAS LIQUIDADAS DE JANEIRO À JULHO, ESPECIFICANDO VALORES CONSUMIDOS E PAGOS MÊS A MÊS.</t>
   </si>
   <si>
     <t>12399</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12399/12399_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12399/12399_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE ENVIE CÓPIA DO EMPENHO Nº 2651/2015, PARA PAGAMENTO À PESSOA FÍSICA DO SÉRGIO MONTEIRO GARCIA DIAS, NO VALOR DE R$ 31.485,67 E INFORME TAMBÉM O MOTIVO DA DESPESA</t>
   </si>
   <si>
     <t>12400</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12400/12400_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12400/12400_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE ENVIE CÓPIA DO CONTRATO DA PREFEITURA E A EMPRESA EDNA APARECIDA DE OLIVEIRA IBIÚNA - ME, CONTRATADA PARA A FESTA DE SÂO SEBASTIÃO, BEM COMO ENVIAR CÓPIA DOS ORÇAMENTOS EMITIDOS À PREFEITURA PARA REALIZAÇÃO DA CARTA CONVITE QUE DERIVOU A CONTRATAÇÃO.</t>
   </si>
   <si>
     <t>12401</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12401/12401_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12401/12401_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE CÓPIA DO PROCESSO DE CARTA CONVITE PARA CONTRATAÇÃO DE EMPRESA PARA INSTALAÇÃO DE SEMÁFOROS NA CIDADE DE IBIÚNA. QUE ENCAMINHE TAMBÉM CÓPIA DO CONTRATO COM A EMPRESA BERGAMIN SINALIZAÇÃO VIARIA LTDA - EPP, BEM COMO CÓPIA DO EMPRENHO 3.556 DE 2015. </t>
   </si>
   <si>
     <t>12402</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12402/12402_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12402/12402_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE CÓPIA DO PROCESSO DE CARTA CONVITE PARA CONTRATAÇÃO DE EMPRESA PARA SERVIÇOS DE RECEPÇÃO PARA O HOSPITAL MUNICIPAL DE IBIÚNA. QUE ENCAMINHE TAMBÉM CÓPIA DO CONTRATO COM A EMPRESA RAFAEL DE JESUS OLIVEIRA - ME, BEM COMO CÓPIA DO EMPENHO 3.811 DE 2015.</t>
   </si>
   <si>
     <t>12403</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12403/12403_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12403/12403_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE CÓPIA DO CONTRATO DA PREFEITURA E A EMPRESA QUEIROZ E NÓBREGA ADVOGADOS, BEM COMO INFORME QUAIS PROCEDIMENTOS DE LICITAÇÃO FORAM ADOTADOS E QUAIS SERVIÇOS SERÃO OU ESTÃO SENDO EXECUTADOS.</t>
   </si>
   <si>
     <t>12404</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12404/12404_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12404/12404_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE INFORMAÇÕES REFERENTES AS VIATURAS ALUGADAS PELO MUNICÍPIO ATÉ O MÊS DE JUNHO, USADAS COMO VIATURAS DA GUARDA CIVIL MUNICIPAL, ENCAMINHANDO CÓPIA DO CONTRATO, VALORES PAGOS E VALORES DEVIDOS. REQUER AINDA QUE INFORME QUAIS PROCEDIMENTOS ESTÃO SENDO ADOTADOS PARA SUPRIR A FALTA DE VIATURAS DA GCM. SE EXISTIR NOVAS CONTRATAÇÕES OU COMPRAS, ENVIAR A ESTA CASA CÓPIA DO CONTRATO.</t>
   </si>
   <si>
     <t>12405</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12405/12405_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12405/12405_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO CÓPIA DO EXTRATO BANCÁRIO DA CONTA DO CONVÊNIO ENTRE O MUNICÍPIO E O GOVERNO DO ESTADO PARA REALIZAÇÃO DO RECAPEAMENTO DA VICINAL QUE DÁ ACESSO AO BAIRRO DO COLÉGIO, ESTRADA VIRGÍLIO FIRMINO DE ALMEIDA, BEM COMO INFORME A PREVISÃO DO REINÍCIO DAS OBRAS, PRAZO DE CONCLUSÃO E MOTIVO DA PARALISAÇÃO</t>
   </si>
   <si>
     <t>12427</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12427/12427_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12427/12427_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO CÓPIA DE TODOS OS PROCESSOS DE LICITAÇÃO REALIZADO PARA CONTRATAÇÃO DO TRANSPORTE ESCOLAR DO MUNICÍPIO, INFORMANDO, QUAL VALOR LICITADO PELO SERVIÇO E NÚMERO DE VEÍCULOS EXIGIDOS, BEM COMO CÓPIA COMPLETA DO EDITAL E DA ATA DA LICITAÇÃO.</t>
   </si>
   <si>
     <t>12453</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12453/12453_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12453/12453_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE CONTRATO DA PREFEITURA DE IBIÚNA COM A EMPRESA TRANSNILL, RESPONSÁVEL PELA TERCEIRIZAÇÃO DA MÃE DE OBRA DE CONDUTORES DOS MICRO-ÔNIBUS ESCOLARES DO MUNICÍPIO, BEM COMO CÓPIA DE TODAS AS NOTAS EMPENHOS LIQUIDADAS E A LIQUIDAR.</t>
   </si>
   <si>
     <t>11110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11110/11110_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11110/11110_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO, SOLICITANDO MELHORIAS NA REDE LOCALIZADA NA ESTRADA QUE LIGA O BAIRRO DO OLINTO AO BAIRRO VERAVA, PRINCIPALMENTE NA ALTURA DO KM 11, PRÓXIMO AO MERCADO DO SR. FERNANDO.</t>
   </si>
   <si>
     <t>11111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11111/11111_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11111/11111_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GERENTE DE CONTAS PODER PÚBLICO DA CPFL, SOLICITANDO A RETIRADA DE POSTES LOCALIZADOS NA RUA INGLATERRA, NO BAIRRO RESIDENCIAL EUROPA, PROCEDENDO A MUDANÇA DE LOCAL DOS MESMOS</t>
   </si>
   <si>
     <t>12454</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12454/12454_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12454/12454_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME QUAL PROVIDÊNCIA FOI ADOTADA EM RELAÇÃO À NOMEAÇÃO E POSSE DA CANDIDATA APROVADA EM 5º LUGAR NO CONCURSO PÚBLICO REALIZADO PARA PREENCHIMENTO DE 5 VAGAS PARA O CARGO DE PROCURADOR JURÍDICO DA PREFEITURA DE IBIÚNA, EDITAL Nº 02/2011.</t>
   </si>
   <si>
     <t>12455</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12455/12455_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12455/12455_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES NO QUE DIZ RESPEITO A EMPRESA RESPONSÁVEL PELA CONTRATAÇÃO DE MÉDICOS E ENFERMEIROS NO MUNICÍPIO CONTENDO:_x000D_
 - QUAL NOME DA EMPRESA, CNPJ, ENDEREÇO, NOME E QUALIFICAÇÃO DOS SÓCIOS?:_x000D_
 - PERÍODO DE VIGÊNCIA DO CONTRATO ATUAL?_x000D_
 - VALOR PAGO PELA PREFEITURA À EMPRESA, DETALHANDO MÊS A MÊS;_x000D_
 - QUEM É O RESPONSÁVEL NA PREFEITURA PELO ACOMPANHAMENTO E FISCALIZAÇÃO DO CUMPRIMENTO DAS OBRIGAÇÕES TRABALHISTAS POR PARTE DA EMPRESA CONTRATADA;_x000D_
 - A PREFEITURA POSSUI COMPROVANTES DE QUITAÇÃO DAS OBRIGAÇÕES TRABALHISTAS DEVIDAS PELA EMPRESA PERANTE SEUS FUNCIONÁRIOS;_x000D_
 - SE A PREFEITURA TEM CONHECIMENTO DE ALGUMA RECLAMAÇÃO TRABALHISTA INGRESSADA POR FUNCIONÁRIOS PERANTE A EMPRESA NO PERÍODO DE VIGÊNCIA DO CONTRATO DE PRESTAÇÃO, ESPECIFICAR OS CASOS;_x000D_
 - A PREFEITURA TEM ALGUM DÉBITO EM ABERTO COM A EMPRESA PRESTADORA DOS SERVIÇOS DESDE O INÍCIO DO CONTRATO ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>11116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11116/11116_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11116/11116_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES QUANTO AO PROGRAMA AÇÃO BAIRRO LIMPO, SE SERÁ EXECUTADO NO BAIRRO DA FIGUEIRA E QUANDO</t>
   </si>
   <si>
     <t>11117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11117/11117_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11117/11117_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AO PROJETO DE LEI Nº 245/2015 NO QUE DIZ RESPEITO A QUANDO SERÁ FEITA A LICITAÇÃO COM RELAÇÃO AO TRANSPORTE COLETIVO URBANO E RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11119/11119_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11119/11119_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES A ESCOLA DO BAIRRO SOARES, QUANTO À MANUTENÇÃO E CONSERVAÇÃO DA REFERIDA ESCOLA</t>
   </si>
   <si>
     <t>11121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11121/11121_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11121/11121_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A VIVO SOLICITANDO INSTALAÇÃO DE TORRES DE TELEFONIA CELULAR NOS BAIRROS: SALTO, MORRO GRANDE, RIO DE UNA DE CIMA E PRESTES</t>
   </si>
   <si>
     <t>11123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11123/11123_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11123/11123_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO SOLICITANDO MAPEAMENTO DE TODOS OS PONTOS DEFICIENTES DE TELEFONIA CELULAR, FIXA E TELEFONES PÚBLICOS, BEM COMO ESTUDOS PARA A RESOLUÇÃO DESSES PROBLEMAS EM TODOS OS BAIRROS DO MUNICÍPIO DE IBIÚNA</t>
   </si>
   <si>
     <t>11125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11125/11125_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11125/11125_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DO DEPARTAMENTO DE ESTRADAS DE RODAGEM, SOLICITANDO PROVIDÊNCIAS PAR REDUÇÃO DO LIMITE DE VELOCIDADE, CONSTRUÇÃO DE ROTATÓRIA EM FRENTE AO CENTRO DE LAZER XIKO KARPA, ALTURA DO KM 73,6 DA RODOVIA BUNJIRO NAKAO, BEM COMO CONSTRUÇÃO DE UMA LOMBADA E INSTALAÇÃO DE DISPOSITIVOS DE SEGURANÇA</t>
   </si>
   <si>
     <t>11126</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11126/11126_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11126/11126_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A VIVO, SOLICITANDO MELHORIAS NA REDE DE TELEFONIA NO BAIRRO CUPIM</t>
   </si>
   <si>
     <t>11127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11127/11127_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11127/11127_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A VIVO, SOLICITANDO INFORMAÇÕES SOBRE OS PROBLEMAS COM SINAL DE TELEFONES MÓVEIS, NO BAIRRO PEQUENO, BEM COMO INFORMAR AS PROVIDÊNCIAS TOMADAS</t>
   </si>
   <si>
     <t>12456</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12456/12456_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12456/12456_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTE A EMPRESA QUE FAZ A RETIRADA DO LIXO, INFORMANDO: - QUAL O NOME DA EMPRESA; QUANTOS FUNCIONÁRIOS FORAM CONTRATADOS; QUANTOS CAMINHÕES A EMPRESA FORNECE PARA ESTE SERVIÇO; A FOLHA DE PAGAMENTO DE TODOS OS FUNCIONÁRIOS; VALOR TOTAL DO CONTRATO E CÓPIA DO CONTRATO. </t>
   </si>
   <si>
     <t>11129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11129/11129_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11129/11129_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES A REFORMA DO HOSPITAL MUNICIPAL DE IBIÚNA.</t>
   </si>
   <si>
     <t>11130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11130/11130_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11130/11130_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES A ESCOLA MUNICIPAL DO PAIRRO DOS PAES</t>
   </si>
   <si>
     <t>11132</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11132/11132_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11132/11132_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, PARA QUE O MESMO INFORME ESTA CASA DE LEIS COM RELAÇÃO A EMPRESA TECLA CONSTRUÇÕES LTDA, NO QUE DIZ RESPEITO A EXISTÊNCIA DE REPASSE PARA A EMPRESA; MOTIVO NO ATRASO DE PAGAMENTO AOS FUNCIONÁRIOS; CONDIÇÕES DE SERVIÇOS QUE A EMPRESA OFERECE; E DEMAIS INFORMAÇÕES REFERENTES AO CONTRATO</t>
   </si>
   <si>
     <t>11134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11134/11134_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11134/11134_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTE A CRECHE NOVA ESPERANÇA, COM RELAÇÃO AO PEDIDO DE AJUDA FORMULADO PELO SR. JOSÉ CARLOS RIBEIRO</t>
   </si>
   <si>
     <t>11135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11135/11135_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11135/11135_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A CONTRATAÇÃO DA APLAS - ASSESSORIA E APOIO ADMINISTRATIVA LTDA - ME, FORNECENDO CÓPIA DA CARTA CONVITE, OS SERVIÇOS PRESTADOS PELA MESMA, VALORES PAGOS, CÓPIA DO CONTRATO E PROCESSO ADMINISTRATIVO, NOTAS FISCAIS E EMPENHOS</t>
   </si>
   <si>
     <t>11184</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11184/11184_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11184/11184_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SABESP, SOLICITADO ESTUDOS PARA INDIVIDUALIZAÇÃO DOS HIDROMETROS DAS 472 RESIDÊNCIAS DO "PROGRAMA MINHA CASA MINHA VIDA" NO BAIRRO DA CACHOEIRA</t>
   </si>
   <si>
     <t>11188</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11188/11188_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11188/11188_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O PORTAL TRANSPARÊNCIA, INFORMANDO O MOTIVO DA PREFEITURA MUNICIPAL NÃO TER INSTALADO O TRANSPARÊNCIA BRASIL NO SITE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>11189</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11189/11189_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11189/11189_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM, SOLICITANDO ESTUDOS PARA REMOÇÃO DE DUAS ROCHAS ÀS MARGES DA RODOVIA BUNJIRO NAKAO, ALTURA DO KM 77,5 (ACESSO À CAIXA D'ÁGUA".</t>
   </si>
   <si>
     <t>12457</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12457/12457_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12457/12457_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO CÓPIA DO PROCESSO DE LICITAÇÃO Nº 13/2015, VISANDO A AQUISIÇÃO DE KITS ESCOLARES PARA ALUNOS DAS ESCOLAS MUNICIPAIS DE IBIÚNA, TENDO EM VISTA A SUSTAÇÃO DO EDITAL, DO PREGÃO PRESENCIAL 13/2015, ENCAMINHANDO CÓPIA DO ETIDAL</t>
   </si>
   <si>
     <t>12458</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2015/12458/requerimento_132_de_2015.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2015/12458/requerimento_132_de_2015.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE CÓPIA DO CONTRATO COM A EMPRESA SP ALIMENTAÇÃO E SERVIÇOS LTDA, FIRMADO EM 24 DE JUNHO DE 2015, COM DISPENSA DE LICITAÇÃO. BEM COMO CÓPIA DOS ORÇAMENTOS REQUISITADOS PARA ELABORAÇÃO DO PROCESSO DE DISPENSA.</t>
   </si>
   <si>
     <t>11190</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11190/11190_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11190/11190_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE UMA ESTAÇÃO DE TRANSMISSÃO DE TELEFONIA MÓVEL NO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>12472</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12472/12472_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12472/12472_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES A DISPENSA DE LICITAÇÃO Nº 14/2015, PROCESSO ADMINISTRATIVO Nº 6542/2015, CONTRATO SP ALIMENTAÇÃO E SERVIÇOS LTDA, QUE TEM COMO OBJETO A PRESTAÇÃO DE SERVIÇOS DE ELABORAÇÃO, PREPARO E FORNECIMENTO DE ALIMENTAÇÃO ESCOLAR, DENOMINADA "CARDÁPIO/REFEIÇÃO", CON FORNECIMENTO DE INSUMOS, MANUTENÇÃO PREVENTIVA E CORRETIVA DOS EQUIPAMENTOS E UTENSÍLIOS UTILIZADOS, INFORMANDO: VALOR UNITÁRIO POR MERENDA SERVIDA; VALOR TOTAL DO CONTRATO; PRAZO DE VIGÊNCIA; QUANTIDADE DE FUNCIONÁRIOS E CÓPIA DO CONTRATO.</t>
   </si>
   <si>
     <t>12473</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12473/12473_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12473/12473_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A CONCORRÊNCIA PÚBLICA Nº 01/2015, CONTRATO Nº 44/2015, PROCESSO ADMINISTRATIVO Nº 166/2015, CONTRATADA ENGEZ CONSTRUÇÕES E PARTICIPAÇÕES LTDA, QUE TEM COMO OBJETO A CONTRATAÇÃO DE ENGENHARIA PARA REVITALIZAÇÃO DO ENTORNO DIREITO DO TERMINAL RODOVIÁRIO E IMPLANTAÇÃO DE UMA BOULEVARD AV. VEREADOR BENEDITO DE CAMPOS E RUA PREFEITO ANGELINO FALCI - CENTRO - IBIÚNA - SP. CONTENDO: VALOR TOTAL DO CONTRATO; PRAZO DE VIGÊNCIA; CÓPIA DO CONTRATO; ATRASO NAS OBRAS.</t>
   </si>
   <si>
     <t>11246</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11246/11246_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11246/11246_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA SABESP, SOLICITANDO ESTUDOS NECESSÁRIOS PARA CONSERTO DOS BURACOS NA RUA JOSÉ JOAQUIM DA SILVA XAVIER, NO BAIRRO GEMIMA</t>
   </si>
   <si>
     <t>11247</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11247/11247_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11247/11247_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA VIVO, SOLICITANDO ESTUDOS PARA CONSERTO E MANUTENÇÃO DOS TELEFONES PÚBLICOS (ORELHÃO) DO BAIRRO VERAVA, MAIS PRECISAMENTE NA ALTURA DO KM 16,5, KM 18 E KM 20 DA ESTRADA MUNICIPAL ERNESTO PIRES DE OLIVEIRA</t>
   </si>
   <si>
     <t>12465</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12465/12465_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12465/12465_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE OS VALORES PAGOS À EMPRESA SP ALIMENTAÇÃO E SERVIÇOS</t>
   </si>
   <si>
     <t>11264</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11264/11264_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11264/11264_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES E DOCUMENTOS QUANTO AO APONTAMENTO REFERENTE A SENHORITA ISABELLA RAMALHO DE PONTES, EM AUDITORIA REALIZADA PELA EMPRESA VISÃO ASSESSORIA, CONSULTORIA E PLANEJAMENTO LTDA.</t>
   </si>
   <si>
     <t>11265</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11265/11265_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11265/11265_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE OS INQUÉRITOS CIVIS ABERTOS PELO MINISTÉRIO PÚBLICO DE IBIÚNA COM RELAÇÃO A IRREGULARIDADES EM VÁRIOS SETORES DA ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>11266</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11266/11266_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11266/11266_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES QUANTO A CONTRATAÇÃO E PAGAMENTOS REALIZADOS AO ESCRITÓRIO DE ADVOCACIA CASTELLUCCI FIGUEIREDO E ADVOGADOS ASSOCIADOS.</t>
   </si>
   <si>
     <t>11267</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11267/11267_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11267/11267_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES A EMPRESA VIAÇÃO RAPOSO TAVARES NO QUE TANGE A GRATUIDADE DOS PASSES (IDOSO/DEFICIENTE), BEM COMO A QUANTIDADE DE USUÁRIOS BENEFICIADOS; VALOR PAGO PARA A EMPRESA; E DEMAIS INFORMAÇÕES PERTINENTES AO ASSUNTO RELACIONADO.</t>
   </si>
   <si>
     <t>12466</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12466/12466_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12466/12466_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO A PAVIMENTAÇÃO DA RUA JOÃO MATIUSSO, SE HOUVE LICITAÇÃO; QUAL PROCESSO LICITATÓRIO E QUANDO FOI DADA A ORDEM DE SERVIÇO; QUAL A DATA DE ABERTURA DO PROCESSO LICITATÓRIO; ÓRGÃOS QUE SE MANIFESTARAM; EXISTÊNCIA DE RECURSOS FINANCEIROS.</t>
   </si>
   <si>
     <t>11298</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11298/11298_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11298/11298_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A QUANTIDADE DE CILINDROS DE OXIGÊNIO REFERENTE AOS ANOS DE 2012, 2013, 2014 E 2015.</t>
   </si>
   <si>
     <t>11299</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11299/11299_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11299/11299_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE QUAL SERÁ A VERDADEIRA FINALIDADE DO PRÉDIO MUNICIPAL ONDE ERA LOCALIZADO O MERCADO MUNICIPAL DE IBIÚNA</t>
   </si>
   <si>
     <t>11300</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11300/11300_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11300/11300_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CASTELUCCI FIGUEIREDO E ADVOGADOS ASSOCIADOS, SOLICITANDO INFORMAÇÕES SOBRE O ANDAMENTO E PROVIDÊNCIAS QUANTO AO OBJETO DO CONTRATO 47/2011 FIRMADO COM A PREFEITURA DE IBIÚNA NO QUE SE REFERE A "PRESTAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS DE CONSULTORIA E ASSESSORIA TRIBUTÁRIA, JURÍDICA E ADMINISTRATIVA, NA EXECUÇÃO DOS SERVIÇOS.</t>
   </si>
   <si>
     <t>11301</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11301/11301_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11301/11301_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA VIAÇÃO RAPOSO TAVARES, SOLICITANDO QUE INFORME A QUANTIDADE DE BAIRROS ATENDIDOS NO MUNICÍPIO DE IBIÚNA; QUANTIDADE E RELAÇÃO DE LINHAS ATENDIDAS; RELAÇÃO DE HORÁRIOS DE CADA LINHA; NÚMERO MENSAL MÉDIO DE PASSAGEIROS PAGANTES; QUANTIDADE DE ALUNOS DA REDE MUNICIPAL ATENDIDOS E DE PASSES VENDIDOS; QUANTIDADE DE ALUNS DA REDE ESTADUAL ATENDIDOS; QUANTIDADE DE VALES-TRANSPORTES DE FUNCIONÁRIOS, PAGOS PELA PREFEITURA; NÚMERO MENSAL DE PASSAGEIROS NÃO PAGANTES E QUANTIDADE TOTAL DE PASSAGENS GRATUITAS CONCEDIDAS; CÓPIA DO CONTRATO DE CONCESSÃO DO TRANSPORTE PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>11347</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11347/11347_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11347/11347_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES A EMPRESA SP ALIMENTAÇÃO E SERVIÇO LTDA, NO QUE DIZ RESPEITO A RESPONSÁVEL PELO CARDÁPIO (DESJEJUM E MERENDA); RESPONSÁVEL PELA SEC. DA EDUCAÇÃO PARA ATESTAR A QUALIDADE; QUAL RECURSO ESTÁ SENDO PAGO PELO CONTRATO.</t>
   </si>
   <si>
     <t>11348</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11348/11348_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11348/11348_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES À CONVOCAÇÃO DE AUDIÊNCIA PÚBLICA QUE TRATOU DE ASSUNTOS REFERENTES À MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA PELA CETRIL/CPFL.</t>
   </si>
   <si>
     <t>11349</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11349/11349_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11349/11349_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AS OBRAS NO POSTO DE SAÚDE DO BAIRRO VERAVA, SE HOUVE PARALISAÇÃO; SE A ORIGEM DOS RECURSOS PARA A CONSTRUÇÃO SÃO FEDERAL OU ESTADUAL; SE &amp;#180;ORIUNDO DE EMENDA PARLAMENTAR; QUAL EMPRESA COMEÇOU A CONSTRUÇÃO; QUANTAS MEDIÇÕES FORAM FEITAS;SE EXISTE VALOR EM CONTA.</t>
   </si>
   <si>
     <t>11358</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11358/11358_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11358/11358_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO, SOLICITANDO SERVIÇOS DE EXPANSÃO DE LINHA TELEFÔNICA BEM COMO INTERNET BANDA LARGA NA ESTRADA MUNICIPAL DO PARURU, ACESSO AO CONDOMÍNIO NASCENTES DO PARURU.</t>
   </si>
   <si>
     <t>11359</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11359/11359_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11359/11359_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PRESIDENTE DO CONSELHO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE SOLICITANDO QUE INFORME, COM RELAÇÃO À REALIZAÇÃO DE ELEIÇÃO PARA PREENCHIMENTO DAS VAGAS DE CONSELHEIRO TUTELAR NO ÂMBITO DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA COM RELAÇÃO AOS CRITÉRIOS PARA VERIFICAÇÃO DO CUMPRIMENTO DAS CONDIÇÕES DOS CANDIDATOS BEM COMO ESPECIFICAR QUAIS FORAM AS EXPERIÊNCIAS APRESENTADAS POR CADA UM DELES PARA FIM DO CUMPRIMENTO DESSA CONDIÇÃO.</t>
   </si>
   <si>
     <t>11360</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11360/11360_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11360/11360_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DO DEPARTAMENTO DE ESTRADAS DE RODAGEM - DER 2 DE ITAPETININGA, SOLICITANDO PROVIDÊNCIAS PARA REDUÇÃO DO LIMITE DE VELOCIDADE, CONSTRUÇÃO DE ROTATÓRIA EM FRENTE AO CENTRO DE LAZER XIKO KARPA, BEM COMO A CONSTRUÇÃO DE LOMBADA E INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO E PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES NA ALTURA DO KM 73,6 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>11361</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11361/11361_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11361/11361_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A VIVO, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE TORRES DE TELEFONIA CELULAR NOS BAIRROS SALTO, MORRO GRANDE, RIO DE UNA DE CIMA E PRESTES.</t>
   </si>
   <si>
     <t>11362</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11362/11362_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11362/11362_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A VIVO, SOLICITANDO MAPEAMENTO DE TODOS OS PONTOS DEFICIENTES DE TELEFONIA CELULAR, FIXA E TELEFONES PÚBLICOS, DETERMINANDO TAMBÉM OS ESTUDOS NECESSÁRIOS PARA A RESOLUÇÃO DESSES PROBLEMAS, BEM COMO TODOS OS BAIRROS QUE CONSTAM NO PROJETO PARA ATENDIMENTO DE TELEFONIA PARA O ANO DE 2016.</t>
   </si>
   <si>
     <t>11363</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11363/11363_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11363/11363_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÕES DA SABESP, SOLICITANDO PROVIDÊNCIAS URGENTES PARA REPAROS NO ASFALTO DAS RUAS DO BAIRRO RESSACA</t>
   </si>
   <si>
     <t>11364</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11364/11364_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11364/11364_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÕES DA SABESP, SOLICITANDO PROVIDÊNCIAS PARA REPAROS NO ASFALTO DAS RUAS DO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>11365</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11365/11365_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11365/11365_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME SE OS VENDEDORES/COMERCIANTES AMBULANTES EXISTENTES SÃO CADASTRADOS PELO PODER PÚBLICO; POSSUEM ALVARÁ OU OUTRO TIPO DE AUTORIZAÇÃO PARA EXERCER O COMÉRCIO EM NOSSAS RUAS; QUAIS OS CRITÉRIOS REALIZADOS PARA TAL AUTORIZAÇÃO.</t>
   </si>
   <si>
     <t>11377</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11377/11377_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11377/11377_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AO CONTRATO Nº 56/2015 FIRMADO COM O AUTO POSTO LUMAR DE IBIÚNA - LTDA, INFORMANDO QUAL FROTA TOTAL DE VEÍCULOS DO MUNICÍPIO; QUAL A FROTA DE VEÍCULOS POR SECRETARIA; CÓPIA DO CONTRATO Nº 56/2015.</t>
   </si>
   <si>
     <t>11378</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11378/11378_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11378/11378_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE QUAL A EMPRESA QUE REALIZA A MANUTENÇÃO DOS EQUIPAMENTOS HOSPITALARES; QUAL O VALOR TOTAL DO CONTRATO; QUAL O PRAZO DE VIGÊNCIA E ENVIO DE CÓPIA DO CONTRATO.</t>
   </si>
   <si>
     <t>11379</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11379/11379_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11379/11379_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES A EMPRESA DAK FILME COMERCIAL LTDA, NO QUE DIZ RESPEITO A RELAÇÃO DE MEDICAMENTOS FORNECIDOS; DATA DE FORNECIMENTO E QUANTIDADE; RESPONSÁVEL PELO RECEBIMENTO; ANALÍTICO FINANCEIRO DA EMPRESA; SE HÁ DÍVIDAS PARA COM O FORNECEDOR, ENCAMINHANDO OS VALORES EM CASO POSITIVO, DETALHANDO MÊS A MÊS</t>
   </si>
   <si>
     <t>11380</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11380/11380_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11380/11380_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES A EMPRESA PONTUAL COMERCIAL EIRELLE, DISCRIMINANDO RELAÇÃO DE MEDICAMENTOS FORNECIDOS; DATA DE FORNECIMENTO E QUANTIDADE; RESPONSÁVEL PELO RECEBIMENTO; CÓPIA DO ANALÍTICO FINANCEIRO DA EMPRESA; SE HÁ DÍVIDAS PARA COM A EMPRESA, EM CASO POSITIVO ENCAMINHAR VALORES DETALHADOS MÊS A MÊS.</t>
   </si>
   <si>
     <t>11381</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11381/11381_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11381/11381_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO A EMPRESA JÚPITER DISTRIBUIDORA DE PRODUTOS E EQUIPAMENTOS HOSPITALARES LTDA - EPP, REFERENTES A: RELAÇÃO DE MEDICAMENTOS FORNECIDOS; DATA DE FORNECIMENTO E QUANTIDADE; PESSOA RESPONSÁVEL PELO RECEBIMENTO; CÓPIA DO ANALÍTICO FINANCEIRO DA EMPRESA; SE HÁ DÍVIDAS COM A EMPRESA, EM CASO POSITIVO INFORMAR VALORES DISCRIMINANDO MÊS A MÊS.</t>
   </si>
   <si>
     <t>11382</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11382/11382_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11382/11382_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES À EMPRESA DELTA MED-H COMÉRCIO E SERVIÇOS LTDA, INFORMANDO A RELAÇÃO DE MEDICAMENTOS FORNECIDOS; DATA E QUANTIDADE DE FORNECIMENTO; PESSOA RESPONSÁVEL PELO RECEBIMENTO; CÓPIA DO ANALÍTICO FINANCEIRO DA EMPRESA; SE HÁ DIVIDAS COM A EMPRESA, INFORMANDO VALORES, E DISCRIMINANDO MÊS A MÊS.</t>
   </si>
   <si>
     <t>11383</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11383/11383_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11383/11383_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL SOLICITANDO INFORMAÇÕES REFERENTES À EMPRESA VITAL HOSPITAL COMERCIAL LTDA, NO QUE DIZ RESPEITO A RELAÇÃO DE MEDICAMENTOS FORNECIDOS; DATA E QUANTIDADE DO FORNECIMENTO; PESSOA RESPONSÁVEL PELO RECEBIMENTO; COPIA DO ANALÍTICO FINANCEIRO DA EMPRESA; SE HÁ DÍVIDAS COM A EMPRESA, DISCRIMINADO VALORES MÊS A MÊS.</t>
   </si>
   <si>
     <t>11387</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11387/11387_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11387/11387_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME AS MEDIDAS QUE FORAM TOMADAS SOBRE A INDICAÇÃO Nº 128/2015</t>
   </si>
   <si>
     <t>11390</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11390/11390_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11390/11390_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO RELAÇÃO DE CARGOS COMISSIONADOS REENCHIDOS ATUALMENTE NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL, COM OS RESPECTIVOS VALORES DE REFERÊNCIA E NOME DE SEUS OCUPANTES</t>
   </si>
   <si>
     <t>11391</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11391/11391_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11391/11391_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO MINISTRO DA SAÚDE SOLICITANDO ENVIO DE RECURSOS FINANCEIROS AO MUNICÍPIO DE IBIÚNA PARA A COMPRA DE APARELHO DE MAMOGRAFIA.</t>
   </si>
   <si>
     <t>11392</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11392/11392_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11392/11392_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO ESTADUAL DE SAÚDE, SOLICITANDO O ENVIO DE RECURSOS FINANCEIROS AO MUNICÍPIO DE IBIÚNA PARA A AQUISIÇÃO DE MAMÓGRAFO.</t>
   </si>
   <si>
     <t>11393</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11393/11393_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11393/11393_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAR QUAIS PROVIDÊNCIAS ESTÃO SENDO ADOTADAS PARA REGULARIZAÇÃO DA PRESTAÇÃO DOS SERVIDOS NO ÂMBITO DO CENTRO DE REABILITAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11394</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11394/11394_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11394/11394_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME O MOTIVO DE TANTOS PONTOS FACULTATIVOS NAS UNIDADES ESCOLARES E COMO TAIS DATAS SERÃO REPOSTAS, UMA VEZ QUE TAL INFORMAÇÃO NÃO CONSTA NOS DECRETOS DE Nº 2092 E 2093 DE 09 E 13 DE OUTUBRO DO CORRENTE</t>
   </si>
   <si>
     <t>11395</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11395/11395_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11395/11395_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES DE QUANDO VAI SER ABERTO LICITAÇÃO PARA MERENDA ESCOLAR: ESTOCÁVEIS; GÁS; TRANSPORTE PARA MERENDA; PERECÍVEIS; CARRO PARA FISCALIZAÇÃO TÉCNICA; CONCURSO PÚBLICO PARA CONTRATAÇÃO DE NUTRICIONISTA; CHAMAMENTO PÚBLICO (AGRICULTURA FAMILIAR).</t>
   </si>
   <si>
     <t>11396</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11396/11396_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11396/11396_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A CIP - CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA, NO PERÍODO DE OUTUBRO DE 2013 A OUTUBRO DE 2015, INFORMANDO QUAL VALOR ARRECADADO MÊS A MÊS, COM COMPROVAÇÃO ATRAVÉS DE PLANILHA E TAMBÉM DE ANALÍTICO CONTÁBIL; ONDE ESTÁ SENDO UTILIZADO O DINHEIRO ARRECADADO.</t>
   </si>
   <si>
     <t>11397</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11397/11397_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11397/11397_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME COM RELAÇÃO A EMPRESA ENGEZ CONSTRUÇÕES E PARTICIPAÇÕES LTDA, CÓPIA DE TODOS OS CONTRATOS DE SERVIÇOS PRESTADOS POR ESSA EMPRESA.</t>
   </si>
   <si>
     <t>11402</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11402/11402_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11402/11402_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO A DISPENSA DE LICITAÇÃO Nº 04/2015/ PROCESSO ADMINISTRATIVO Nº 461/2015; CONTRATADA VIAÇÃO RAPOSO TAVARES LTDA, INFORMANDO QUAL O VALOR TOTAL DO CONTRATO; PRAZO DE VIGÊNCIA; CÓPIA DO CONTRATO</t>
   </si>
   <si>
     <t>11403</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11403/11403_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11403/11403_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A DISPENSA DE LICITAÇÃO Nº 05/2015/ PROCESSO ADMINISTRATIVO Nº 528/2015; CONTRATADA TB SERVIÇOS, TRANSPORTE, LIMPEZA, GERENCIAMENTO E RECURSOS HUMANOS S/A; INFORMANDO: VALOR TOTAL DO CONTRATO; PRAZO DE VIGÊNCIA; COPIA DO CONTRATO</t>
   </si>
   <si>
     <t>11404</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11404/11404_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11404/11404_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO A DISPENSA DE LICITAÇÃO Nº 12/2015; PROCESSO ADMINISTRATIVO Nº 471/2015; CONTRATADA TB SERVIÇOS, TRANSPORTES, LIMPEZA, GERENCIAMENTO E RECURSOS HUMANOS S/A. INFORMANDO: VALOR TOTAL DO CONTRATO; PRAZO DE VIGÊNCIA; CÓPIA DO CONTRATO.</t>
   </si>
   <si>
     <t>11405</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11405/11405_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11405/11405_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO A EMPRESA ENGEZ CONSTRUÇÕES E PARTICIPAÇÕES LTDA, ENCAMINHANDO TODOS OS PAGAMENTOS EFETUADOS PARA A EMPRESA.</t>
   </si>
   <si>
     <t>12467</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12467/12467_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12467/12467_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO A EMPRESA VIAÇÃO RAPOSO TAVARES, ENCAMINHANDO O ANALÍTICO FINANCEIRO. </t>
   </si>
   <si>
     <t>12468</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12468/12468_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12468/12468_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A EMPRESA LTD ENGENHARIA LTDA, ENCAMINHANDO O ANALÍTICO FINANCEIRO. </t>
   </si>
   <si>
     <t>11415</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11415/11415_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11415/11415_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES A EMPRESA TRYANON INDÚSTRIA E COMÉRCIO DE EQUIPAMENTOS E MATERIAIS ESPORTIVOS LTDA - EPP, ENCAMINHANDO ANALÍTICO FINANCEIRO.</t>
   </si>
   <si>
     <t>12469</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12469/12469_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12469/12469_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES A EMPRESA DNP TERRAPLANAGEM E PAVIMENTADORA FORESTO LTDA, ENCAMINHANDO ANALÍTICO FINANCEIRO DE TODOS OS PAGAMENTOS EFETUADOS.</t>
   </si>
   <si>
     <t>11416</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11416/11416_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11416/11416_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES A EMPRESA DRO LAD SERVIÇOS DE SAÚDE LTDA - ME, ENCAMINHANDO ANALÍTICO FINANCEIRO.</t>
   </si>
   <si>
     <t>12470</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12470/12470_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12470/12470_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES A EMPRESA TB SERVIÇOS, TRANSPORTE, LIMPEZA, GERENCIAMENTO E RECURSOS HUMANOS S/A. ENCAMINHANDO ANALÍTICO FINANCEIRO DO CONTRATO DO ATERRO SANITÁRIO E DO CONTRATO DA LIMPEZA DE RUA.</t>
   </si>
   <si>
     <t>12471</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12471/12471_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12471/12471_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A EMPRESA TRAJETO ENGENHARIA E COMÉRCIO EIRELI, ENCAMINHANDO CÓPIA DE TODO PROCEDIMENTO LICITATÓRIO.</t>
   </si>
   <si>
     <t>11417</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11417/11417_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11417/11417_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE ENCAMINHE CÓPIA DO CONTRATO CELEBRADO ENTRE A PREFEITURA MUNICIPAL E A EMPRESA QUE REALIZOU OS SERVIÇOS DE AMPLIAÇÃO E MELHORIAS NA ESCOLA MUNICIPAL SEME ISSO, NO BAIRRO PIAÍ; BEM COMO ENCAMINHE FOTOCÓPIA DOS EXTRATOS DE PAGAMENTO, E VALOR TOTAL DA OBRA.</t>
   </si>
   <si>
     <t>11418</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11418/11418_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11418/11418_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTE A EMPRESA M.U. TRANSPORTADORA TURÍSTICA E LOCAÇÃO IBIÚNA LTDA; ENCAMINHANDO ANALÍTICO FINANCEIRO; QUANTIDADE DE VEÍCULOS (CARROS E VANS); RELAÇÃO DE CONDUTORES E VEÍCULOS QUE CADA QUAL CONDUZ.</t>
   </si>
   <si>
     <t>11419</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11419/11419_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11419/11419_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A EMPRESA TECLA CONSTRUÇÕES LTDA, ENCAMINHANDO O ANALÍTICO FINANCEIRO DA EMPRESA.</t>
   </si>
   <si>
     <t>11420</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11420/11420_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11420/11420_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DO ASFALTO NO BAIRRO RESIDENCIAL EUROPA E CAPIM AZEDO.</t>
   </si>
   <si>
     <t>11421</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11421/11421_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11421/11421_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICITANDO QUE INFORMA QUAIS MEDIDAS ESTÃO SENDO TOMADAS PARA A MELHORIA NA RECUPERAÇÃO DO ASFALTO DO BAIRRO RESIDENCIAL EUROPA E CAPIM AZEDO, DEVIDO AOS SERVIÇOS REALIZADOS PELA SABESP</t>
   </si>
   <si>
     <t>11422</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11422/11422_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11422/11422_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM, SOLICITANDO CONSTRUÇÃO DE REDUTOR DE VELOCIDADE OU IMPLANTAÇÃO DE LOMBADA NA ALTURA DO KM 73,5 DA RODOVIA BUNJIRO NAKAO, PRÓXIMO AO ACESSO AO BAIRRO ROSARIAL</t>
   </si>
   <si>
     <t>11423</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11423/11423_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11423/11423_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A VIVO, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA TORRE DE TELEFONIA MÓVEL NO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>12523</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12523/12523_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12523/12523_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE CONTRATO, NOTAS FISCAIS, EXTRATO DE PAGAMENTOS E SE O MUNICÍPIO ESTÁ EM DÍVIDA COM A EMPRESA DE TRANSPORTE ESCOLAR</t>
   </si>
   <si>
     <t>11424</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11424/11424_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11424/11424_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME SE O TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO REPROVOU AS CONTAS DA ENTIDADE SERPROMI CONFORME DOCUMENTOS ENCAMINHADOS À CÂMARA; INFORME TAMBÉM SE A PREFEITURA ENTROU COM A DEVIDA AÇÃO DE RESSARCIMENTO; QUAL A FASE DA ATUAL DEMANDA; QUAL VALOR ATUALIZADO DO RESSARCIMENTO.</t>
   </si>
   <si>
     <t>11425</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11425/11425_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11425/11425_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES A COOPERATIVA DE TRANSPORTES DE SÃO PAULO - COOTRANSP, ENCAMINHANDO RELAÇÃO DE CONDUTORES E MONITORES DE CADA VEÍCULO E BAIRRO QUE CADA FUNCIONÁRIO DESTA EMPRESA TRABALHA.</t>
   </si>
   <si>
     <t>11426</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11426/11426_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11426/11426_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME SE JÁ EXISTE PROCESSO LICITATÓRIO PARA COMPRA DE EQUIPAMENTOS HOSPITALARES, REFERENTES AS EMENDAS PARLAMENTARES ENVIADAS PELO DEPUTADO FEDERAL PENNA E PELO DEPUTADO ESTADUAL FERNANDO CAPEZ.</t>
   </si>
   <si>
     <t>11439</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11439/11439_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11439/11439_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTE AO PROCESSO ADMINISTRATIVO Nº 6688/2015, TOMADA DE PREÇO Nº 04/2015 COM A CONTRATADA DNP TERRAPLENAGEM E PAVIMENTAÇÃO FORESTO LTDA, INFORMANDO QUAL O VALOR DO CONTRATO; OBJETO DO CONTRATO; VIGÊNCIA E CÓPIA DO CONTRATO</t>
   </si>
   <si>
     <t>11474</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11474/11474_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11474/11474_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A VIVO, SOLICITANDO INFORMAÇÕES SOBRE OS PROBLEMAS TÉCNICOS PARA INSTALAÇÃO DE BANDA LARGA SPEEDY NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>11555</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11555/11555_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11555/11555_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICITANDO ESTUDOS PARA QUE ASSUMA A REDE DE ESGOTO DO BAIRRO GABRIEL</t>
   </si>
   <si>
     <t>11556</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11556/11556_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11556/11556_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DO DEPARTAMENTO DE ESTRADAS DE RODAGEM, SOLICITANDO LIMPEZA DAS LATERAIS E ACOSTAMENTO DA RODOVIA BUNJIRO NAKAO, PRINCIPALMENTE NA ALTURA DO KM 74 ATÉ O DISTRITO PARURU.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -12600,68 +12600,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10416/10416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10417/10417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10418/10418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10419/10419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10420/10420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10421/10421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10422/10422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10423/10423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10424/10424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10425/10425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10426/10426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10427/10427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10428/10428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10429/10429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10430/10430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10431/10431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10432/10432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10433/10433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10434/10434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10435/10435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10436/10436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10437/10437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10438/10438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10439/10439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10440/10440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10441/10441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10442/10442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10443/10443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10444/10444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10445/10445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10446/10446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10447/10447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10448/10448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10449/10449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10450/10450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10451/10451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10452/10452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10453/10453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10454/10454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10455/10455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10500/10500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10501/10501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10502/10502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10503/10503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10504/10504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10505/10505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10506/10506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10507/10507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10508/10508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10509/10509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10510/10510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10511/10511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10512/10512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10513/10513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10514/10514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10515/10515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10516/10516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10517/10517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10518/10518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10519/10519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10520/10520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10521/10521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10522/10522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10523/10523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10524/10524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10525/10525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10526/10526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10527/10527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10528/10528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10529/10529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10530/10530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10531/10531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10532/10532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10533/10533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10534/10534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10535/10535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10536/10536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10537/10537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10538/10538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10539/10539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10540/10540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10541/10541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10542/10542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10543/10543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10544/10544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10545/10545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10546/10546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10547/10547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10548/10548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10549/10549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10550/10550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10551/10551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10552/10552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10553/10553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10554/10554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10555/10555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10556/10556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10557/10557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10558/10558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10559/10559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10560/10560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10561/10561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10562/10562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10563/10563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10564/10564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10565/10565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10566/10566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10567/10567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10568/10568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10569/10569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10570/10570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10571/10571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10572/10572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10573/10573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10574/10574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10575/10575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10576/10576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10577/10577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10578/10578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10579/10579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10580/10580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10581/10581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10582/10582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10583/10583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10584/10584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10585/10585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10586/10586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10587/10587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10588/10588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10589/10589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10590/10590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10591/10591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10592/10592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10611/10611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10616/10616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10617/10617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10618/10618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10619/10619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10620/10620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10621/10621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10622/10622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10623/10623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10624/10624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10625/10625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10626/10626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10627/10627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10628/10628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10629/10629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10630/10630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10631/10631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10632/10632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10633/10633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10634/10634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10635/10635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10636/10636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10637/10637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10638/10638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10639/10639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10640/10640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10641/10641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10642/10642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10643/10643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10644/10644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10645/10645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10646/10646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10647/10647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10648/10648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10649/10649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10650/10650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10651/10651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10652/10652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10653/10653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10654/10654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10655/10655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10656/10656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10657/10657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10658/10658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10659/10659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10660/10660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10661/10661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10662/10662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10663/10663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10664/10664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10665/10665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10666/10666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10667/10667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10668/10668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10669/10669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10670/10670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10671/10671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10672/10672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10673/10673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10674/10674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10675/10675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10676/10676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10677/10677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10678/10678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10679/10679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10686/10686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10687/10687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10688/10688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10689/10689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10690/10690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10691/10691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10692/10692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10693/10693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10694/10694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10695/10695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10696/10696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10697/10697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10698/10698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10699/10699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10700/10700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10701/10701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10702/10702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10703/10703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10704/10704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10705/10705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10706/10706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10707/10707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10708/10708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10709/10709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10710/10710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10711/10711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10712/10712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10713/10713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10714/10714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10715/10715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10716/10716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10717/10717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10718/10718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10719/10719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10720/10720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10721/10721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10722/10722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10723/10723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10724/10724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10725/10725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10726/10726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10727/10727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10728/10728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10729/10729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10730/10730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10731/10731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10739/10739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10740/10740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10741/10741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10742/10742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10743/10743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10744/10744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10745/10745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10746/10746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10747/10747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10748/10748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10749/10749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10750/10750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10751/10751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10752/10752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10753/10753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10754/10754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10755/10755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10756/10756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10757/10757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10758/10758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10759/10759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10760/10760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10761/10761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10762/10762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10763/10763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10764/10764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10765/10765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10768/10768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10769/10769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10770/10770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10771/10771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10772/10772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10773/10773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10774/10774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10775/10775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10776/10776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10778/10778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10779/10779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10780/10780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10781/10781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10782/10782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10783/10783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10784/10784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10785/10785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10786/10786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10787/10787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10788/10788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10789/10789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10790/10790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10791/10791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10792/10792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10793/10793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10794/10794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10795/10795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10796/10796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10797/10797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10798/10798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10799/10799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10800/10800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10801/10801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10802/10802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10803/10803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10804/10804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10805/10805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10806/10806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10807/10807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10808/10808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10809/10809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10732/10732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10810/10810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10811/10811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10812/10812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10822/10822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10823/10823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10824/10824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10825/10825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10826/10826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10827/10827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10828/10828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10829/10829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10830/10830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10831/10831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10832/10832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10833/10833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10834/10834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10835/10835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10836/10836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10837/10837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10838/10838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10839/10839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10840/10840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10841/10841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10813/10813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10814/10814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10815/10815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10816/10816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10817/10817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10818/10818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10842/10842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10843/10843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10844/10844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10845/10845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10846/10846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10847/10847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10848/10848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10849/10849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10862/10862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10879/10879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10880/10880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10881/10881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10882/10882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10883/10883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10884/10884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10885/10885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10886/10886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10887/10887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10888/10888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10893/10893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10894/10894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10895/10895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10896/10896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10897/10897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10898/10898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10899/10899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10900/10900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10901/10901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10902/10902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10904/10904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10905/10905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10906/10906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10907/10907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10908/10908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10925/10925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10926/10926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10927/10927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10928/10928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10929/10929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10930/10930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10931/10931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10932/10932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10933/10933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10934/10934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10935/10935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10936/10936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10937/10937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10938/10938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10941/10941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10942/10942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10943/10943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10944/10944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10945/10945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10946/10946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10963/10963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10964/10964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10965/10965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10966/10966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10967/10967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10968/10968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10969/10969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10976/10976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10977/10977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10978/10978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10979/10979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10980/10980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10981/10981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10982/10982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10983/10983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10984/10984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11000/11000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11001/11001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11002/11002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11003/11003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11004/11004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11005/11005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11008/11008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11009/11009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11010/11010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11011/11011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11012/11012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11023/11023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11024/11024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11025/11025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11026/11026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11027/11027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11028/11028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11029/11029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11030/11030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11031/11031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11032/11032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11033/11033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11034/11034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11035/11035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11036/11036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11037/11037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11038/11038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11039/11039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11040/11040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11041/11041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11042/11042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11043/11043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11044/11044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11045/11045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11046/11046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11047/11047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11048/11048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11049/11049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11050/11050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11051/11051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11052/11052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11053/11053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11054/11054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11055/11055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11056/11056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11057/11057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11058/11058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11059/11059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11060/11060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11061/11061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11062/11062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11063/11063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11064/11064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11065/11065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11066/11066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11067/11067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11068/11068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11069/11069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11070/11070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11071/11071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11072/11072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11073/11073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11074/11074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11075/11075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11078/11078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11079/11079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11080/11080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11081/11081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11082/11082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11083/11083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11084/11084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11085/11085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11086/11086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11087/11087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11115/11115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11118/11118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11120/11120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11122/11122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11124/11124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11128/11128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11131/11131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11133/11133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11136/11136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11139/11139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11140/11140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11141/11141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11142/11142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11143/11143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11144/11144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11145/11145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11146/11146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11147/11147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11148/11148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11149/11149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11151/11151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11155/11155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11158/11158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11161/11161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11164/11164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11168/11168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11171/11171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11172/11172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11150/11150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11152/11152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11153/11153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11154/11154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11156/11156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11157/11157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11159/11159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11160/11160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11162/11162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11163/11163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11165/11165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11166/11166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11167/11167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11169/11169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11170/11170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11173/11173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11174/11174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11175/11175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11176/11176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11177/11177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11178/11178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11179/11179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11180/11180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11181/11181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11182/11182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11183/11183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11191/11191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11192/11192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11193/11193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11194/11194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11195/11195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11196/11196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11197/11197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11198/11198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11199/11199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11200/11200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11201/11201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11202/11202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11203/11203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11204/11204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11205/11205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11206/11206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11207/11207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11208/11208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11209/11209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11210/11210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11211/11211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11212/11212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11213/11213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11214/11214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11215/11215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11216/11216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11217/11217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11218/11218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11219/11219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11220/11220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11221/11221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11222/11222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11223/11223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11224/11224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11225/11225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11226/11226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11227/11227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11228/11228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11229/11229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11230/11230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11231/11231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11232/11232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11233/11233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11234/11234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11235/11235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11236/11236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11237/11237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11238/11238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11239/11239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11240/11240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11241/11241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11242/11242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11243/11243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11244/11244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11245/11245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11249/11249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11250/11250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11251/11251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11252/11252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11253/11253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11254/11254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11255/11255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11256/11256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11257/11257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11258/11258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11259/11259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11260/11260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11261/11261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11262/11262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11263/11263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11268/11268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11269/11269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11270/11270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11271/11271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11272/11272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11273/11273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11274/11274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11275/11275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11276/11276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11277/11277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11278/11278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11279/11279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11280/11280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11281/11281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11282/11282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11283/11283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11284/11284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11285/11285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11286/11286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11287/11287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11288/11288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11289/11289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11290/11290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11291/11291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11292/11292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11294/11294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11295/11295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11296/11296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11302/11302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11303/11303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11304/11304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11305/11305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11306/11306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11307/11307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11308/11308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11309/11309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11310/11310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11311/11311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11312/11312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11313/11313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11314/11314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11315/11315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11316/11316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11317/11317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11318/11318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11319/11319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11320/11320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11321/11321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11322/11322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11323/11323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11324/11324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11325/11325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11326/11326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11327/11327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11328/11328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11329/11329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11330/11330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11331/11331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11332/11332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11350/11350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11351/11351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11352/11352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11353/11353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11366/11366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11367/11367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11368/11368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11369/11369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11370/11370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11371/11371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11372/11372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11373/11373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11374/11374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11375/11375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11384/11384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11385/11385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11386/11386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11398/11398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11399/11399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11400/11400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11401/11401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11406/11406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11412/11412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11413/11413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11414/11414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11427/11427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11428/11428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11429/11429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11430/11430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11431/11431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11432/11432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11433/11433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11434/11434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11435/11435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11436/11436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11440/11440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11441/11441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11442/11442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11443/11443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11444/11444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11445/11445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11446/11446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11447/11447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11448/11448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11449/11449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11450/11450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11451/11451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11452/11452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11453/11453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11454/11454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11455/11455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11456/11456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11457/11457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11458/11458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11459/11459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11460/11460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11461/11461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11462/11462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11463/11463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11464/11464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11465/11465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11466/11466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11467/11467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11468/11468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11469/11469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11470/11470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11471/11471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11472/11472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11518/11518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11519/11519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11520/11520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11521/11521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11522/11522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11523/11523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11524/11524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11525/11525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11526/11526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11527/11527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11528/11528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11529/11529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11530/11530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11531/11531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11532/11532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11533/11533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11534/11534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11535/11535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11536/11536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11537/11537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11538/11538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11539/11539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11540/11540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11541/11541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11542/11542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11543/11543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11544/11544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11545/11545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11546/11546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11547/11547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11548/11548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11549/11549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11550/11550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11551/11551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11552/11552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11553/11553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10821/10821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10903/10903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10957/10957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11007/11007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11015/11015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11092/11092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11093/11093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11112/11112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11137/11137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11138/11138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11248/11248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11354/11354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11355/11355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11407/11407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11437/11437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11495/11495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11496/11496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11554/11554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10865/10865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10912/10912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10940/10940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11099/11099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11114/11114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11113/11113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11475/11475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11486/11486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11488/11488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11490/11490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11517/11517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11748/11748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11576/11576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11891/11891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11017/11017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10499/10499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10498/10498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10468/10468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10891/10891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10866/10866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10867/10867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10890/10890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10868/10868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10766/10766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10869/10869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11020/11020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10892/10892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11098/11098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11100/11100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11101/11101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11018/11018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11021/11021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11338/11338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11102/11102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11019/11019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11022/11022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11103/11103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11104/11104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12973/12973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11185/11185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11339/11339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11340/11340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11333/11333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11334/11334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11341/11341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11335/11335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11483/11483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12974/12974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11562/11562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11342/11342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11343/11343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11344/11344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11345/11345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11346/11346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11409/11409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11516/11516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11408/11408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11515/11515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11438/11438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11514/11514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11481/11481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11482/11482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11479/11479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11478/11478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11480/11480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11484/11484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11485/11485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11487/11487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11489/11489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11563/11563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11564/11564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11565/11565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11491/11491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11492/11492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11493/11493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11494/11494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11566/11566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11567/11567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11568/11568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11569/11569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11570/11570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11571/11571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11572/11572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11573/11573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11574/11574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11575/11575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10870/10870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10913/10913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11186/11186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11187/11187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11477/11477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11410/11410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11411/11411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11476/11476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10475/10475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10477/10477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10478/10478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10479/10479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10480/10480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10481/10481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10593/10593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10594/10594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10595/10595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10596/10596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10597/10597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10598/10598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10609/10609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10610/10610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10684/10684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10685/10685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10738/10738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10819/10819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10820/10820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10850/10850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10851/10851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10852/10852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10853/10853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10854/10854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10855/10855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10856/10856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10857/10857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10858/10858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10859/10859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10860/10860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10861/10861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10871/10871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10872/10872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10873/10873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10874/10874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10875/10875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10876/10876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10877/10877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10889/10889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10909/10909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10910/10910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10911/10911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10914/10914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10915/10915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10916/10916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10917/10917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10918/10918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10919/10919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10920/10920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10921/10921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10922/10922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10923/10923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10924/10924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10939/10939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10947/10947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10985/10985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10948/10948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10949/10949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10950/10950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10951/10951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10952/10952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10961/10961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10953/10953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10954/10954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10955/10955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10956/10956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10962/10962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10986/10986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10987/10987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10988/10988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10989/10989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10990/10990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10991/10991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10992/10992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10993/10993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10994/10994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10995/10995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10996/10996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10997/10997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10998/10998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10999/10999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11006/11006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11297/11297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11013/11013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11014/11014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11076/11076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11077/11077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11088/11088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11089/11089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11090/11090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11091/11091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11109/11109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11356/11356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11357/11357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11376/11376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11388/11388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11389/11389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11473/11473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12399/12399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12400/12400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12401/12401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12402/12402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12403/12403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12404/12404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12405/12405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12427/12427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12453/12453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11110/11110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11111/11111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12454/12454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12455/12455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11116/11116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11117/11117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11119/11119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11121/11121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11123/11123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11125/11125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11126/11126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11127/11127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12456/12456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11129/11129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11130/11130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11132/11132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11134/11134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11135/11135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11184/11184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11188/11188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11189/11189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12457/12457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2015/12458/requerimento_132_de_2015.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11190/11190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12472/12472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12473/12473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11246/11246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11247/11247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12465/12465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11264/11264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11265/11265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11266/11266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11267/11267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12466/12466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11298/11298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11299/11299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11300/11300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11301/11301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11347/11347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11348/11348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11349/11349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11358/11358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11359/11359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11360/11360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11361/11361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11362/11362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11363/11363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11364/11364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11365/11365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11377/11377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11378/11378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11379/11379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11380/11380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11381/11381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11382/11382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11383/11383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11387/11387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11390/11390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11391/11391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11392/11392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11393/11393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11394/11394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11395/11395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11396/11396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11397/11397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11402/11402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11403/11403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11404/11404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11405/11405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12467/12467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12468/12468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11415/11415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12469/12469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11416/11416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12470/12470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12471/12471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11417/11417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11418/11418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11419/11419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11420/11420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11421/11421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11422/11422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11423/11423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12523/12523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11424/11424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11425/11425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11426/11426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11439/11439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11474/11474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11555/11555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11556/11556_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10416/10416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10417/10417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10418/10418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10419/10419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10420/10420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10421/10421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10422/10422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10423/10423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10424/10424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10425/10425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10426/10426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10427/10427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10428/10428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10429/10429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10430/10430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10431/10431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10432/10432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10433/10433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10434/10434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10435/10435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10436/10436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10437/10437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10438/10438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10439/10439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10440/10440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10441/10441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10442/10442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10443/10443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10444/10444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10445/10445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10446/10446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10447/10447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10448/10448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10449/10449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10450/10450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10451/10451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10452/10452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10453/10453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10454/10454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10455/10455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10500/10500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10501/10501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10502/10502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10503/10503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10504/10504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10505/10505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10506/10506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10507/10507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10508/10508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10509/10509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10510/10510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10511/10511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10512/10512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10513/10513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10514/10514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10515/10515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10516/10516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10517/10517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10518/10518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10519/10519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10520/10520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10521/10521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10522/10522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10523/10523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10524/10524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10525/10525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10526/10526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10527/10527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10528/10528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10529/10529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10530/10530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10531/10531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10532/10532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10533/10533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10534/10534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10535/10535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10536/10536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10537/10537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10538/10538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10539/10539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10540/10540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10541/10541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10542/10542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10543/10543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10544/10544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10545/10545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10546/10546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10547/10547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10548/10548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10549/10549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10550/10550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10551/10551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10552/10552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10553/10553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10554/10554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10555/10555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10556/10556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10557/10557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10558/10558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10559/10559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10560/10560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10561/10561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10562/10562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10563/10563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10564/10564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10565/10565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10566/10566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10567/10567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10568/10568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10569/10569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10570/10570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10571/10571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10572/10572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10573/10573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10574/10574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10575/10575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10576/10576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10577/10577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10578/10578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10579/10579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10580/10580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10581/10581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10582/10582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10583/10583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10584/10584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10585/10585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10586/10586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10587/10587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10588/10588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10589/10589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10590/10590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10591/10591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10592/10592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10611/10611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10616/10616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10617/10617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10618/10618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10619/10619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10620/10620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10621/10621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10622/10622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10623/10623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10624/10624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10625/10625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10626/10626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10627/10627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10628/10628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10629/10629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10630/10630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10631/10631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10632/10632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10633/10633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10634/10634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10635/10635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10636/10636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10637/10637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10638/10638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10639/10639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10640/10640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10641/10641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10642/10642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10643/10643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10644/10644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10645/10645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10646/10646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10647/10647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10648/10648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10649/10649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10650/10650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10651/10651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10652/10652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10653/10653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10654/10654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10655/10655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10656/10656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10657/10657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10658/10658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10659/10659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10660/10660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10661/10661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10662/10662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10663/10663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10664/10664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10665/10665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10666/10666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10667/10667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10668/10668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10669/10669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10670/10670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10671/10671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10672/10672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10673/10673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10674/10674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10675/10675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10676/10676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10677/10677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10678/10678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10679/10679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10686/10686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10687/10687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10688/10688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10689/10689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10690/10690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10691/10691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10692/10692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10693/10693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10694/10694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10695/10695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10696/10696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10697/10697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10698/10698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10699/10699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10700/10700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10701/10701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10702/10702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10703/10703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10704/10704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10705/10705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10706/10706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10707/10707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10708/10708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10709/10709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10710/10710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10711/10711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10712/10712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10713/10713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10714/10714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10715/10715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10716/10716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10717/10717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10718/10718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10719/10719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10720/10720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10721/10721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10722/10722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10723/10723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10724/10724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10725/10725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10726/10726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10727/10727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10728/10728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10729/10729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10730/10730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10731/10731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10739/10739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10740/10740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10741/10741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10742/10742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10743/10743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10744/10744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10745/10745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10746/10746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10747/10747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10748/10748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10749/10749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10750/10750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10751/10751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10752/10752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10753/10753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10754/10754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10755/10755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10756/10756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10757/10757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10758/10758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10759/10759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10760/10760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10761/10761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10762/10762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10763/10763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10764/10764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10765/10765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10768/10768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10769/10769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10770/10770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10771/10771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10772/10772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10773/10773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10774/10774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10775/10775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10776/10776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10778/10778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10779/10779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10780/10780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10781/10781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10782/10782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10783/10783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10784/10784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10785/10785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10786/10786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10787/10787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10788/10788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10789/10789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10790/10790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10791/10791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10792/10792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10793/10793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10794/10794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10795/10795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10796/10796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10797/10797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10798/10798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10799/10799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10800/10800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10801/10801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10802/10802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10803/10803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10804/10804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10805/10805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10806/10806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10807/10807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10808/10808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10809/10809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10732/10732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10810/10810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10811/10811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10812/10812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10822/10822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10823/10823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10824/10824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10825/10825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10826/10826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10827/10827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10828/10828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10829/10829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10830/10830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10831/10831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10832/10832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10833/10833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10834/10834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10835/10835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10836/10836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10837/10837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10838/10838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10839/10839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10840/10840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10841/10841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10813/10813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10814/10814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10815/10815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10816/10816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10817/10817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10818/10818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10842/10842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10843/10843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10844/10844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10845/10845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10846/10846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10847/10847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10848/10848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10849/10849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10862/10862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10879/10879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10880/10880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10881/10881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10882/10882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10883/10883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10884/10884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10885/10885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10886/10886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10887/10887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10888/10888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10893/10893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10894/10894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10895/10895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10896/10896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10897/10897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10898/10898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10899/10899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10900/10900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10901/10901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10902/10902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10904/10904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10905/10905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10906/10906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10907/10907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10908/10908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10925/10925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10926/10926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10927/10927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10928/10928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10929/10929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10930/10930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10931/10931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10932/10932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10933/10933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10934/10934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10935/10935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10936/10936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10937/10937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10938/10938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10941/10941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10942/10942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10943/10943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10944/10944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10945/10945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10946/10946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10963/10963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10964/10964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10965/10965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10966/10966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10967/10967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10968/10968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10969/10969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10976/10976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10977/10977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10978/10978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10979/10979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10980/10980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10981/10981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10982/10982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10983/10983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10984/10984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11000/11000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11001/11001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11002/11002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11003/11003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11004/11004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11005/11005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11008/11008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11009/11009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11010/11010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11011/11011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11012/11012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11023/11023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11024/11024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11025/11025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11026/11026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11027/11027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11028/11028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11029/11029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11030/11030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11031/11031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11032/11032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11033/11033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11034/11034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11035/11035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11036/11036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11037/11037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11038/11038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11039/11039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11040/11040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11041/11041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11042/11042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11043/11043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11044/11044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11045/11045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11046/11046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11047/11047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11048/11048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11049/11049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11050/11050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11051/11051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11052/11052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11053/11053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11054/11054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11055/11055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11056/11056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11057/11057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11058/11058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11059/11059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11060/11060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11061/11061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11062/11062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11063/11063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11064/11064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11065/11065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11066/11066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11067/11067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11068/11068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11069/11069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11070/11070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11071/11071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11072/11072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11073/11073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11074/11074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11075/11075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11078/11078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11079/11079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11080/11080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11081/11081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11082/11082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11083/11083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11084/11084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11085/11085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11086/11086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11087/11087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11115/11115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11118/11118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11120/11120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11122/11122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11124/11124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11128/11128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11131/11131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11133/11133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11136/11136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11139/11139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11140/11140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11141/11141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11142/11142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11143/11143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11144/11144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11145/11145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11146/11146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11147/11147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11148/11148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11149/11149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11151/11151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11155/11155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11158/11158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11161/11161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11164/11164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11168/11168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11171/11171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11172/11172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11150/11150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11152/11152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11153/11153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11154/11154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11156/11156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11157/11157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11159/11159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11160/11160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11162/11162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11163/11163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11165/11165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11166/11166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11167/11167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11169/11169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11170/11170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11173/11173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11174/11174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11175/11175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11176/11176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11177/11177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11178/11178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11179/11179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11180/11180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11181/11181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11182/11182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11183/11183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11191/11191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11192/11192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11193/11193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11194/11194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11195/11195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11196/11196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11197/11197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11198/11198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11199/11199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11200/11200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11201/11201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11202/11202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11203/11203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11204/11204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11205/11205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11206/11206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11207/11207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11208/11208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11209/11209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11210/11210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11211/11211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11212/11212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11213/11213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11214/11214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11215/11215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11216/11216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11217/11217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11218/11218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11219/11219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11220/11220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11221/11221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11222/11222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11223/11223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11224/11224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11225/11225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11226/11226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11227/11227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11228/11228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11229/11229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11230/11230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11231/11231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11232/11232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11233/11233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11234/11234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11235/11235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11236/11236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11237/11237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11238/11238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11239/11239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11240/11240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11241/11241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11242/11242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11243/11243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11244/11244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11245/11245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11249/11249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11250/11250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11251/11251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11252/11252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11253/11253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11254/11254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11255/11255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11256/11256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11257/11257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11258/11258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11259/11259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11260/11260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11261/11261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11262/11262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11263/11263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11268/11268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11269/11269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11270/11270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11271/11271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11272/11272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11273/11273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11274/11274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11275/11275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11276/11276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11277/11277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11278/11278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11279/11279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11280/11280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11281/11281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11282/11282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11283/11283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11284/11284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11285/11285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11286/11286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11287/11287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11288/11288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11289/11289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11290/11290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11291/11291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11292/11292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11294/11294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11295/11295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11296/11296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11302/11302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11303/11303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11304/11304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11305/11305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11306/11306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11307/11307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11308/11308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11309/11309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11310/11310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11311/11311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11312/11312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11313/11313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11314/11314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11315/11315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11316/11316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11317/11317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11318/11318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11319/11319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11320/11320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11321/11321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11322/11322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11323/11323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11324/11324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11325/11325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11326/11326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11327/11327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11328/11328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11329/11329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11330/11330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11331/11331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11332/11332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11350/11350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11351/11351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11352/11352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11353/11353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11366/11366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11367/11367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11368/11368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11369/11369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11370/11370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11371/11371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11372/11372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11373/11373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11374/11374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11375/11375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11384/11384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11385/11385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11386/11386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11398/11398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11399/11399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11400/11400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11401/11401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11406/11406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11412/11412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11413/11413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11414/11414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11427/11427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11428/11428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11429/11429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11430/11430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11431/11431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11432/11432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11433/11433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11434/11434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11435/11435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11436/11436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11440/11440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11441/11441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11442/11442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11443/11443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11444/11444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11445/11445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11446/11446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11447/11447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11448/11448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11449/11449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11450/11450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11451/11451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11452/11452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11453/11453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11454/11454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11455/11455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11456/11456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11457/11457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11458/11458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11459/11459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11460/11460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11461/11461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11462/11462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11463/11463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11464/11464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11465/11465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11466/11466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11467/11467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11468/11468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11469/11469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11470/11470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11471/11471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11472/11472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11518/11518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11519/11519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11520/11520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11521/11521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11522/11522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11523/11523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11524/11524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11525/11525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11526/11526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11527/11527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11528/11528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11529/11529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11530/11530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11531/11531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11532/11532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11533/11533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11534/11534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11535/11535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11536/11536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11537/11537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11538/11538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11539/11539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11540/11540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11541/11541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11542/11542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11543/11543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11544/11544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11545/11545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11546/11546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11547/11547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11548/11548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11549/11549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11550/11550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11551/11551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11552/11552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11553/11553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10821/10821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10903/10903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10957/10957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11007/11007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11015/11015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11092/11092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11093/11093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11112/11112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11137/11137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11138/11138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11248/11248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11354/11354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11355/11355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11407/11407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11437/11437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11495/11495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11496/11496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11554/11554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10865/10865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10912/10912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10940/10940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11099/11099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11114/11114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11113/11113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11475/11475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11486/11486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11488/11488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11490/11490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11517/11517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11748/11748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11576/11576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11891/11891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11017/11017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10499/10499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10498/10498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10468/10468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10891/10891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10866/10866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10867/10867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10890/10890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10868/10868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10766/10766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10869/10869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11020/11020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10892/10892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11098/11098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11100/11100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11101/11101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11018/11018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11021/11021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11338/11338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11102/11102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11019/11019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11022/11022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11103/11103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11104/11104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12973/12973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11185/11185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11339/11339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11340/11340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11333/11333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11334/11334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11341/11341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11335/11335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11483/11483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12974/12974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11562/11562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11342/11342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11343/11343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11344/11344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11345/11345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11346/11346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11409/11409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11516/11516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11408/11408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11515/11515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11438/11438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11514/11514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11481/11481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11482/11482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11479/11479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11478/11478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11480/11480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11484/11484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11485/11485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11487/11487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11489/11489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11563/11563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11564/11564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11565/11565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11491/11491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11492/11492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11493/11493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11494/11494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11566/11566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11567/11567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11568/11568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11569/11569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11570/11570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11571/11571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11572/11572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11573/11573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11574/11574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11575/11575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10870/10870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10913/10913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11186/11186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11187/11187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11477/11477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11410/11410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11411/11411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11476/11476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10475/10475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10477/10477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10478/10478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10479/10479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10480/10480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10481/10481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10593/10593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10594/10594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10595/10595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10596/10596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10597/10597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10598/10598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10609/10609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10610/10610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10684/10684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10685/10685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10738/10738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10819/10819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10820/10820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10850/10850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10851/10851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10852/10852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10853/10853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10854/10854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10855/10855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10856/10856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10857/10857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10858/10858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10859/10859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10860/10860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10861/10861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10871/10871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10872/10872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10873/10873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10874/10874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10875/10875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10876/10876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10877/10877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10889/10889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10909/10909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10910/10910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10911/10911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10914/10914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10915/10915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10916/10916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10917/10917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10918/10918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10919/10919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10920/10920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10921/10921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10922/10922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10923/10923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10924/10924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10939/10939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10947/10947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10985/10985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10948/10948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10949/10949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10950/10950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10951/10951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10952/10952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10961/10961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10953/10953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10954/10954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10955/10955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10956/10956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10962/10962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10986/10986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10987/10987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10988/10988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10989/10989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10990/10990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10991/10991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10992/10992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10993/10993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10994/10994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10995/10995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10996/10996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10997/10997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10998/10998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/10999/10999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11006/11006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11297/11297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11013/11013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11014/11014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11076/11076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11077/11077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11088/11088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11089/11089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11090/11090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11091/11091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11109/11109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11356/11356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11357/11357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11376/11376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11388/11388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11389/11389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11473/11473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12399/12399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12400/12400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12401/12401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12402/12402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12403/12403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12404/12404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12405/12405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12427/12427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12453/12453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11110/11110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11111/11111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12454/12454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12455/12455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11116/11116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11117/11117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11119/11119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11121/11121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11123/11123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11125/11125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11126/11126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11127/11127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12456/12456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11129/11129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11130/11130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11132/11132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11134/11134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11135/11135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11184/11184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11188/11188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11189/11189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12457/12457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2015/12458/requerimento_132_de_2015.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11190/11190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12472/12472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12473/12473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11246/11246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11247/11247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12465/12465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11264/11264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11265/11265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11266/11266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11267/11267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12466/12466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11298/11298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11299/11299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11300/11300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11301/11301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11347/11347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11348/11348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11349/11349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11358/11358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11359/11359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11360/11360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11361/11361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11362/11362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11363/11363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11364/11364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11365/11365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11377/11377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11378/11378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11379/11379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11380/11380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11381/11381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11382/11382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11383/11383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11387/11387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11390/11390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11391/11391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11392/11392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11393/11393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11394/11394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11395/11395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11396/11396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11397/11397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11402/11402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11403/11403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11404/11404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11405/11405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12467/12467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12468/12468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11415/11415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12469/12469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11416/11416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12470/12470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12471/12471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11417/11417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11418/11418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11419/11419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11420/11420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11421/11421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11422/11422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11423/11423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/12523/12523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11424/11424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11425/11425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11426/11426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11439/11439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11474/11474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11555/11555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2015/11556/11556_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1086"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="56.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>