--- v0 (2026-02-21)
+++ v1 (2026-06-12)
@@ -54,7166 +54,7166 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9499</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9499/9499_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9499/9499_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI COMPLEMENTAR CONCEDENDO REMISSÃO DE IPTU REFERENTE AOS EXERCÍCIOS DE 2012 E 2013, PARA OS APOSENTADOS QUE A REQUEREREM DENTRO DE PRAZO A SER FIXADO E DESDE QUE PREENCHAM OS MESMOS REQUISITOS EXIGIDOS PARA A ISENÇÃO DO IMPOSTO</t>
   </si>
   <si>
     <t>9500</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9500/9500_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9500/9500_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA BURACOS NA RODOVIA JÚLIO DAL FABRO</t>
   </si>
   <si>
     <t>9501</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9501/9501_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9501/9501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS EM PONTO LOCALIZADO PRÓXIMO A IGREJA CATÓLICA DO BAIRRO VIEIRINHA.</t>
   </si>
   <si>
     <t>9502</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9502/9502_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9502/9502_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA BURACOS NA RUA JOAQUIM GABRIEL SOARES, NO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>9503</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9503/9503_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9503/9503_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS EM PONTO LOCALIZADO NA ALTURA DO KM 11 DA RODOVIA JÚLIO DAL FABRO, ACESSO AO BAIRRO VIEIRINHA.</t>
   </si>
   <si>
     <t>9504</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9504/9504_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9504/9504_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UMA) LOMBADA NO INÍCIO DA ESTRADA MUNICIPAL DA CACHOEIRA, MAIS PRECISAMENTE EM FRENTE A PORTARIA DO CONDOMÍNIO REAL PARQUE MORUMBI, NO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>9506</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Aline do Rosarial</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9506/9506_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9506/9506_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O CUMPRIMENTO DO PROJETO DE LEI Nº 357/2012 (LEI 1775/2012), QUE CRIA O PROGRAMA CENSO - INCLUSÃO PARA IDENTIFICAÇÃO, MAPEAMENTO E CADASTRAMENTO DO PERFIL SÓCIO-ECONÔMICO DAS PESSOAS COM DEFICIÊNCIA OU MOBILIDADE REDUZIDA</t>
   </si>
   <si>
     <t>9507</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9507/9507_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9507/9507_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO CUMPRIMENTO DO PROJETO DE LEI Nº 360/2012 (LEI Nº 1778/2012), QUE INSTITUI O PROGRAMA EDUCATIVO PERMANENTE DE ALERTA PARA OS MALEFÍCIOS DO CONSUMO DE TABACO E DE BEBIDAS ALCOÓLICAS NO MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>9508</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9508/9508_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9508/9508_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO CUMPRIMENTO DO PROJETO DE LEI Nº 361/2012 (LEI Nº 1779/2012), QUE OBRIGA AS ESCOLAS DA REDE PÚBLICA ACOMPANHAR O PESO DOS ALUNOS NO MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>9509</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9509/9509_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9509/9509_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O CUMPRIMENTO DO PROJETO DE LEI Nº 262/2011 (LEI Nº 1709/2011), QUE INCLUI MEDIDAS DE CONSCIENTIZAÇÃO, PREVENÇÃO E COMBATE AO "BULLYNG" ESCOLAR NO PROJETO PEDAGÓGICO DAS INSTITUIÇÕES PÚBLICAS E PARTICULARES DO MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>9510</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9510/9510_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9510/9510_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O CUMPRIMENTO DO PROJETO DE LEI Nº 358/2012 (LEI Nº 1776/2012), QUE CRIA O SISTEMA DE INFORMAÇÕES SOBRE A VIOLÊNCIA NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE IBIÚNA</t>
   </si>
   <si>
     <t>9511</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9511/9511_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9511/9511_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE PROVIDENCIE MELHORAS NA ADAPTAÇÃO DA RAMPA DE ACESSO DE DEFICIENTES QUE ATENDE A ENTRADA DO PAT (POSTO DE ATENDIMENTO AO TRABALHADOR) E O BANCO DO POVO, BEM COMO TODAS AS DEMAIS QUE NÃO ESTIVEREM DE ACORDO COM AS NORMAS REGULAMENTADORES DA ABNT NBR 9050/2004</t>
   </si>
   <si>
     <t>9512</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9512/9512_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9512/9512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA REFORMA COMPLETA INTERNA E EXTERNA E READEQUAÇÃO DO PRÉDIO ONDE ESTÁ LOCALIZADO O PAT (POSTO DE ATENDIMENTO AO TRABALHADOR) E O BANCO DO POVO.</t>
   </si>
   <si>
     <t>9513</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9513/9513_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9513/9513_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO INFORMAÇÕES A RESPEITO DO PROGRAMA MÉDICO DA FAMÍLIA, OU SEJA, A FORMA DE REALIZAÇÃO E ESTRATÉGIAS QUE ESTÃO SENDO ADOTADAS PELO PROGRAMA, BEM COMO A ESCOLA DE ATENDIMENTO E ACOMPANHAMENTO DOS PACIENTES, AS EQUIPES RESPONSÁVEIS E O PLANEJAMENTO GEOGRÁFICO DISCRIMINANDO QUAIS SÃO AS ÁREAS JÁ ATENDIDAS PELO PROGRAMA E QUAIS AINDA SERÃO, SOLICITO AINDA INFORMAÇÕES SOBRE QUANTAS FAMÍLIAS JÁ FORAM ATENDIDAS E QUANTAS AINDA SERÃO BENEFICIADAS PELO PROGRAMA.</t>
   </si>
   <si>
     <t>9514</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9514/9514_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9514/9514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECAPEAMENTO EM TODAS AS RUAS DOS BAIRROS HORTÊNCIASE ORQUÍDEAS</t>
   </si>
   <si>
     <t>9515</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9515/9515_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9515/9515_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA CONSTRUÇÃO DE ROTATÓRIA E DISPOSITIVOS DE SEGURANÇA NA ENTRADA DO BAIRRO JARDIM EUROPA, SENTIDO ESTRADA DO BAIRRO CUPIM (ENTRADA DE CIMA).</t>
   </si>
   <si>
     <t>9516</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9516/9516_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9516/9516_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO CADASTRO DAS ESCOLAS MUNICIPAIS NO PLANO DE DESENVOLVIMENTO NA ESCOLA - PDE INTERATIVO E MAIS PRECISAMENTE DO PROGRAMA DINHEIRO DIRETO NA ESCOLA - PDDE, OU SEJA QUAIS ESCOLAS FORAM CADASTRADAS, QUAIS OS CRITÉRIOS NECESSÁRIOS PARA A PARTICIPAÇÃO DAS ESCOLAS NO PROGRAMA, QUAIS SÃO OS PERÍODOS E PRAZOS PARA QUE SEJAM REALIZADOS, OS RECURSOS QUE JÁ FORAM DESTINADOS AO MUNICÍPIO E OS QUE AINDA SERÃO, DE QUE FORMA FORAM APLICADOS TAIS RECURSOS, BEM COMO CÓPIA DO PLANO ENVIADO PARA O MEC.</t>
   </si>
   <si>
     <t>9518</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9518/9518_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9518/9518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA TRAVESSA SALVADOR ANTÔNIO SOARES, ALTURA DO Mº 65, E OUTROS 03 (TRÊS) BICOS NA RUA FELISBINO JOSÉ PEREIRA, ALTURA DO Nº 5400, NO DISTRITO PARURU.</t>
   </si>
   <si>
     <t>9519</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9519/9519_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9519/9519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE BICOS DE LUZ NA AVENIDA NOSSA SENHORA DO CARMO, NO DISTRITO DO CARMO MESSIAS, MAIS PRECISAMENTE NO TRECHO QUE COMPREENDE A DIVISA COM O MUNICÍPIO ATÉ O ACESSO A ESTRADA CARMO MESSIAS, E NO TRECHO QUE SEGUE PELA MESMA AVENIDA ATÉ ENCONTRAR A BIFURCAÇÃO DE ACESSO AO BAIRROS RIBEIROS E RODRIGUES.</t>
   </si>
   <si>
     <t>9520</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9520/9520_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9520/9520_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE BICOS DE LUZ NA AVENIDA GRILOS, NO DISTRITO DO CARMO MESSIAS</t>
   </si>
   <si>
     <t>9521</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9521/9521_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9521/9521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA A INSTALAÇÃO DE BICOS DE LUZ EM TODA A EXTENSÃO DA AVENIDA BARRA, NO DISTRITO DO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9522</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9522/9522_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9522/9522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE BICOS DE LUZ NOS PONTOS PRINCIPAIS DA RUA MATO GROSSO, NO DISTRITO DO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9523</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9523/9523_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9523/9523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE BICO DE LUZ EM TODA EXTENSÃO DA ESTRADA CARMO MESSIAS, NO DISTRITO DO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9524</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9524/9524_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9524/9524_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE BICOS DE LUZ EM TODA A EXTENSÃO DAS RUAS PAULINO PIRES DE CAMARGO E RUA DOS CAMARGOS, NO DISTRITO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9525</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9525/9525_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9525/9525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA BURACOS EM TODA EXTENSÃO DA AVENIDA NOSSA SENHORA DO CARMO, NO DISTRITO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9526</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9526/9526_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9526/9526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PAVIMENTAÇÃO ASFÁLTICA DE TODA  EXTENSÃO DA AVENIDA BARRA E ESTRADA ANTÔNIA MADALENA DE JESUS (ESTRADA DE LIGAÇÃO DO DISTRITO CARMO MESSIAS AO BAIRRO ROGÉRIO).</t>
   </si>
   <si>
     <t>9527</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Luizinho do Depósito</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9527/9527_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9527/9527_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECAPEAMENTO ASFÁLTICO DE TODA A EXTENSÃO DA ESTRADA MUNICIPAL DO LAJEADINHO.</t>
   </si>
   <si>
     <t>9535</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9535/9535_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9535/9535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>9536</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9536/9536_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9536/9536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NO BAIRO LAGEADINHO.</t>
   </si>
   <si>
     <t>9537</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9537/9537_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9537/9537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE LIXEIRAS COM ABERTURA FRONTAL NOS POSTES DAS RUAS PINDUCA SOARES E XV DE NOVEMBRO, NAS PROXIMIDADES DA RODOVIÁRIA, BEM COMO PRÓXIMO A BARES E RESTAURANTES E TODAS AS DEMAIS LOCALIDADES NECESSÁRIAS.</t>
   </si>
   <si>
     <t>9538</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9538/9538_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9538/9538_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O ANDAMENTO DA REGULARIZAÇÃO DOS LOTEAMENTOS SÃO MARCOS I E II.</t>
   </si>
   <si>
     <t>9539</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9539/9539_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9539/9539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO MORRO GRANDE</t>
   </si>
   <si>
     <t>9540</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9540/9540_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9540/9540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO RIO DE UNA DE CIMA.</t>
   </si>
   <si>
     <t>9541</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9541/9541_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9541/9541_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRO GODINHOS.</t>
   </si>
   <si>
     <t>9542</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9542/9542_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9542/9542_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>9543</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9543/9543_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9543/9543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PRESTES</t>
   </si>
   <si>
     <t>9544</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9544/9544_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9544/9544_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO GATOS.</t>
   </si>
   <si>
     <t>9545</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9545/9545_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9545/9545_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO DIAS.</t>
   </si>
   <si>
     <t>9546</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9546/9546_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9546/9546_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRI PAES.</t>
   </si>
   <si>
     <t>9547</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9547/9547_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9547/9547_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>9548</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9548/9548_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9548/9548_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PAIOL PEQUENO, PRINCIPALMENTE ESTRADA DO PORTO.</t>
   </si>
   <si>
     <t>9549</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9549/9549_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9549/9549_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>9550</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9550/9550_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9550/9550_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA DA PONTE ALTA, NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>9551</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9551/9551_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9551/9551_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO VARGEM DO SALTO, MAIS PRECISAMENTE PRÓXIMO A ESCOLA MUNICIPAL. </t>
   </si>
   <si>
     <t>9552</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9552/9552_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9552/9552_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RODOVIA JÚLIO DAL FABRO, BAIRRO VARGEM DO SALTO, PRINCIPALMENTE EM FRENTE A ESCOLA MUNICIPAL.</t>
   </si>
   <si>
     <t>9553</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9553/9553_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9553/9553_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NAS RUAS ADILSON DA SILVA E RUA MAURÍCIO BARBOSA TAVARES ELIAS, NO BAIRRO JARDIM VERGEL DE UNA.</t>
   </si>
   <si>
     <t>9554</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9554/9554_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9554/9554_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUAS SANTOS DUMONT, NO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>9555</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9555/9555_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9555/9555_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO VARGEDO.</t>
   </si>
   <si>
     <t>9556</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9556/9556_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9556/9556_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO TIBÚRCIO, PRINCIPALMENTE NA RUA DO HARAS LARDIM.</t>
   </si>
   <si>
     <t>9557</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9557/9557_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9557/9557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA MOSCOU, NO BAIRRO RESIDENCIAL EUROPA, MAIS PRECISAMENTE PRÓXIMO AO GINÁSIO DE ESPORTES.</t>
   </si>
   <si>
     <t>9558</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9558/9558_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9558/9558_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE PLACAS DE ATRATIVOS TURÍSTRICOS, DE ACORDO COM NORMAS ESTABELECIDAS NA RESOLUÇÃO Nº 160 DO CONSELHO NACIONAL DE TRÂNSITO - CONTRAN.</t>
   </si>
   <si>
     <t>9559</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9559/9559_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9559/9559_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>9560</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9560/9560_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9560/9560_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UM BICO DE LUZ NA ESTRADA MUNICIPAL DO BAIRRO LAGEADINHO, MAIS PRECISAMENTE EM FRENTE A PROPRIEDADE DO SENHOR JOSÉ CARLOS DE SOUZA.</t>
   </si>
   <si>
     <t>9561</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9561/9561_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9561/9561_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA ESTRADA MUNICIPAL DO LAGEADINHO, MAIS PRECISAMENTE EM FRENTE A PROPRIEDADE DA SENHORA SIONARIA SILVA SANTOS.</t>
   </si>
   <si>
     <t>9632</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Israel Zaia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9632/9632_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9632/9632_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE PONTO DE ÔNIBUS COM COBERTURA E ASSENTOS NA ESTRADA DO VIEIRINHA, EM FRENTE À CAPELA</t>
   </si>
   <si>
     <t>9633</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO OPERAÇÃO TAPA-BURACOS NA ESTRADA DO VERARA, KM 4,5 (ESTRADA VICINAL ERNESTO PIRES DE OLIVEIRA), BAIRRO SOROCAMIRIM, PRÓXIMO AO BARRACÃO DO MATSUSAKO</t>
   </si>
   <si>
     <t>9634</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Dr. Beto Arrais</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9634/9634_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9634/9634_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA RETORNO DO TRANSPORTE ALTERNATIVO NO MUNICÍPIO, MAIS CONHECIDOS COMO "VANS".</t>
   </si>
   <si>
     <t>9635</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9635/9635_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9635/9635_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO LAGEADINHO AO BAIRRO MORRO GRANDE, PASSANDO PELO BAIRRO BASTIÃO, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>9636</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9636/9636_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9636/9636_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A EXECUÇÃO DOS SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DE ACESSO AO HAROLDO.</t>
   </si>
   <si>
     <t>9637</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9637/9637_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9637/9637_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS QUE LIGAM O BAIRRO PURIS AO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>9638</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9638/9638_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9638/9638_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO SAMANO ATÉ A POUSADA VALE DOS PÁSSAROS, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>9639</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9639/9639_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9639/9639_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DO SHIMIZU.</t>
   </si>
   <si>
     <t>9640</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9640/9640_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9640/9640_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DIAS AO BAIRRO CRUZ AZUL E COLEGINHO, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>9641</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9641/9641_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9641/9641_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO ALVES ATÉ A FIBRA, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>9642</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9642/9642_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9642/9642_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO COLÉGIO A COMUNIDADE DE SÃO BENEDITO, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>9643</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9643/9643_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9643/9643_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM A CETRIL, DETERMINE A INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ PRÓXIMO A RESIDÊNCIA DA SENHORA MARIA JOSÉ FERREIRA, NO BAIRRO DIAS.</t>
   </si>
   <si>
     <t>9644</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9644/9644_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9644/9644_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DE ACESSO AO LOTEAMENTO SÍTIO SANTA ISABEL, NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>9645</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9645/9645_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9645/9645_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIA PRÓXIMO AO CAMPO DE FUTEBOL NA FAZENDA VELHA, NO BAIRRO RECREIO.</t>
   </si>
   <si>
     <t>9647</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9647/9647_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9647/9647_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE ESCOLA PARA INCLUSÃO DO ENSINO DE PRÉ-ESCOLA NA ÁREA CENTRAL DO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU.</t>
   </si>
   <si>
     <t>9649</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9649/9649_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9649/9649_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO DIAS.</t>
   </si>
   <si>
     <t>9650</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9650/9650_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9650/9650_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ATUALIZAÇÃO DA NUMERAÇÃO DAS RESIDÊNCIAS E ESTABELECIMENTOS COMERCIAIS LOCALIZADOS NO BAIRRO RESSACA, BEM COMO A COLOCAÇÃO DE PLACAS INDICATIVAS DOS NOMES DAS RUAS.</t>
   </si>
   <si>
     <t>9652</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9652/9652_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9652/9652_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DA PAINEIRA, MAIS PRECISAMENTE NO TRECHO QUE VAI DESDE O SÍTIO SABIÁ, DE PROPRIEDADE DO SENHOR SHIGUERO, E VAI ATÉ A PROPRIEDADE DO SENHOR AMADEU, BEM COMO TODAS AS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>9653</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9653/9653_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9653/9653_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS 0,40, COM APROXIMADAMENTE 10 (DEZ) TUBOS, NO BAIRRO ITAGUAPEVA, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DO SENHOR MANEZINHO.</t>
   </si>
   <si>
     <t>9654</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9654/9654_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9654/9654_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL JOSÉ PIRES FILHO, QUE LIGA O BAIRRO CARMO MESSIAS AO BAIRRO MENDES (DIVISA COM O MUNICÍPIO DE COTIA).</t>
   </si>
   <si>
     <t>9655</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9655/9655_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9655/9655_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA A ÁREA CENTRAL DO BAIRRO GRILOS ATÉ A PROPRIEDADE DA FAMÍLIA ARO.</t>
   </si>
   <si>
     <t>9656</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9656/9656_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9656/9656_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM A COMPANHIA PIRATININGA DE FORÇA E LUZ - CPFL, DETERMINE A INSTALAÇÃO DE 8 (OITO) BICOS DE LUZ NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>9658</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9658/9658_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9658/9658_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA AMPLIAÇÃO DO POSTO DE SAÚDE DO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>9659</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9659/9659_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9659/9659_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DOS BAIRROS: CUPIM, VIEIRINHAS, GODINHOS, RIO DE UNA, VARGINHA, VARGEM, LAGEADO ATÉ A DIVISA COM O BAIRRO MURUNDU, SALTINHO ATÉ A DIVISA COM O MUNICÍPIO DE PIEDADE, SALTO, SAMANO, ITAGUAPEVA, PEDROSOS, CLÁUDIOS, CAMPESTRE, TORRES, DIAS ATÉ O BAIRRO COLÉGIO, NECO PEDRÃO E MIARI.</t>
   </si>
   <si>
     <t>9660</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9660/9660_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9660/9660_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS NO CENTRO DO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>9661</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9661/9661_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9661/9661_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM A CETRIL DETERMINE A INSTAÇÃO DE 05 (CINCO) BICOS DE LUZ NO BAIRRO MURUNDU, MAIS PRECISAMENTE NA LOCALIDADE CONHECIDA COMO MINEIROS, ESTRADA DE ACESSO AO BAIRRO ITAGUAPEVA.</t>
   </si>
   <si>
     <t>9663</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9663/9663_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9663/9663_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS NO BAIRRO MURUNDU, MAIS PRECISAMENTE PRÓXIMO A RESIDÊNCIA DO SENHOR SEBASTIÃO.</t>
   </si>
   <si>
     <t>9664</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9664/9664_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9664/9664_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A EXECUÇÃO DOS SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>9665</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9665/9665_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9665/9665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECUPERAÇÃO DA PONTE QUE LIGA O BAIRRO MURUNDU AO BAIRRO LAGEADO, PRÓXIMO A RESIDÊNCIA DO SENHOR SIMÃO RIBEIRO</t>
   </si>
   <si>
     <t>9666</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9666/9666_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9666/9666_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA GERAL E CAPINAÇÃO DO MATO EXISTENTE NO TERRENO DA ESCOLA DO BAIRRO VARGEM, BEM COMO A CONSTRUÇÃO DE DRENO PARA ÁGUAS PLUVIAIS EM FRENTE AO PONTO DE ÔNIBUS EXISTENTE NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>9667</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9667/9667_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9667/9667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM A CETRIL, DETERMINE A INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA PRINCIPAL DO BAIRRO COLÉGIO, ATÉ O FINAL DO TRECHO PAVIMENTADO, BEM COMO A REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO EM TODAS AS LUMINÁRIAS EXISTENTES.</t>
   </si>
   <si>
     <t>9668</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9668/9668_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9668/9668_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA PRINCIPAL DO CONJUNTO HABITACIONAL SANTA LÚCIA, BEM COMO A LIMPEZA COMPLETA DO CÓRREGO QUE CORTA O CDHU</t>
   </si>
   <si>
     <t>9669</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9669/9669_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9669/9669_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS EM FRENTE AO BAR DO SENHOR MANOEL, NO RECANTO DOS AMIGOS, LOGO APÓS O BAIRRO RECREIO.</t>
   </si>
   <si>
     <t>9670</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9670/9670_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9670/9670_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM SABESP DETERMINE OS ESTUDOS NECESSÁRIOS PARA CONSTRUÇÃO DE POÇO ARTESIANO PARA ABASTECIMENTO DE ÁGUA NA COMUNIDADE SÃO BENEDITO NO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>9671</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9671/9671_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9671/9671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM A CETRIL, DETERMINE A INSTALAÇÃO DE 10 (DEZ) BICOS DE LUZ NO TRECHO QUE SEGUE APÓS A SEDE DA ASSOCIAÇÃO DE MORADORES DO BAIRRO RECREIO.</t>
   </si>
   <si>
     <t>9672</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9672/9672_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9672/9672_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM A SABESP DETERMINE OS ESTUDOS NECESSÁRIOS PARA CONSTRUÇÃO DE UM POÇO ARTESIANO PARA ABASTECIMENTO DE ÁGUA NO BAIRRO RIO DE UNA.</t>
   </si>
   <si>
     <t>9673</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM A SABESP, DETERMINE A CONSTRUÇÃO DE POÇO ARTESIANO PARA ABASTECIMENTO DE ÁGUA NO BAIRRO RIO DE UNA, MAIS PRECISAMENTE NO LOTEAMENTO EXISTENTE PRÓXIMO A PAINEIRA.</t>
   </si>
   <si>
     <t>9674</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9674/9674_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9674/9674_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO RIO DE UNA, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>9675</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9675/9675_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9675/9675_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO DIAS, E ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>9676</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9676/9676_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9676/9676_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO LAGEADO, E ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>9677</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9677/9677_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9677/9677_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO VIEIRINHA, E ESTRADAS SECUNDÁRIAS DE LIGAÇÃO</t>
   </si>
   <si>
     <t>9678</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9678/9678_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9678/9678_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA GERAL DO ABRIGO DE ÔNIBUS LOCALIZADO NA ESTRADA DE ACESSO AO BAIRRO PURIS</t>
   </si>
   <si>
     <t>9679</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9679/9679_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9679/9679_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DE ACESSO AO BAIRRO PURIS, BEM COMO NA ESTRADA DE LIGAÇÃO COM OS BAIRROS SILVÉRIO E LAGEADINHO.</t>
   </si>
   <si>
     <t>9680</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9680/9680_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9680/9680_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM A CETRIL, DETERMINE A INSTALAÇÃO DE BICOS DE LUZ NA ÁREA CENTRAL DO BAIRRO PURIS</t>
   </si>
   <si>
     <t>9681</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9681/9681_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9681/9681_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE 03 (TRÊS) LOMBADAS NO BAIRRO GABRIEL, SENDO UMA EM FRENTE A BORRACHARIA DO SENHOR TONHÃO, UMA ENTRE A IGREJA CONGREGAÇÃO CRISTÃ DO BRASIL E O POSTO DE SAÚDE DO BAIRRO E UMA EM FRENTE AO BAR DO SENHOR SEBASTIÃO DIAS</t>
   </si>
   <si>
     <t>9682</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9682/9682_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9682/9682_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO  SERVIÇOS DE LIMPEZA GERAL DA ÁREA EXTERNA DO GINÁSIO DE ESPORTES DO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>9683</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9683/9683_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9683/9683_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PARA QUE EM CONTATO COM A CPFL DETERMINE A INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA RUA SÃO LUIZ, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>9684</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9684/9684_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9684/9684_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM A CPFL DETERMINE A INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA QUE VAI DO BAIRRO COLÉGIO AO BAIRRO COLEGINHO, PRINCIPALMENTE EM FRENTE AO MERCADO DO SENHOR CÁSSIO.</t>
   </si>
   <si>
     <t>9685</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9685/9685_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9685/9685_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE A INSTALAÇÃO DE 8 (OITO) BICOS DE LUZ NO BAIRRO DOS FELIPE</t>
   </si>
   <si>
     <t>9686</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9686/9686_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9686/9686_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS NO BAIRRO MURUNDU, MAIS PRECISAMENTE NO TRECHO DOS PONTOS, EM FRENTE A PROPRIEDADE DO SENHOR SOYANO.</t>
   </si>
   <si>
     <t>9687</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9687/9687_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9687/9687_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE A REFORMA COMPLETA DE TODOS OS ABRIGOS DE ÔNIBUS EXISTENTES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>9688</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9688/9688_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9688/9688_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 03 (TRÊS) LOMBADAS NO BAIRRO COLÉGIO, SENDO UMA EM FRENTE AO MERCADO DO IRINEU, UMA EM FRENTE A RESIDÊNCIA DO SENHOR TONHO BASTOS E UMA EM FRENTE A IGREJA CATÓLICA DO BAIRRO.</t>
   </si>
   <si>
     <t>9689</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9689/9689_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9689/9689_texto_integral.pdf</t>
   </si>
   <si>
     <t>9690</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9690/9690_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9690/9690_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DO VESTIÁRIO E ALAMBRADO DO CAMPO DE FUTEBOL DO BAIRRO VARGEM DO SALTO, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>9691</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9691/9691_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9691/9691_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM A CPFL DETERMINE A INSTALAÇÃO DE BICOS DE LIUZ N RUA ITÁLIA, NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>9692</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9692/9692_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9692/9692_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA NO PONTO MAIS ALTO DO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>9693</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9693/9693_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9693/9693_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA NO PONTO MAIS ALTO DO BAIRRO RECANTO PRIMAVERA.</t>
   </si>
   <si>
     <t>9694</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9694/9694_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9694/9694_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS NO FINAL DO ASFALTO DO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>9695</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9695/9695_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9695/9695_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECUPERAÇÃO DA CABECEIRA DA PONTE DE ACESSO AO BAIRRO PURIS.</t>
   </si>
   <si>
     <t>9696</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9696/9696_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9696/9696_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE POOSTO DE SAÚDE NO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>9697</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9697/9697_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9697/9697_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE ESTUDOS PARA CONSTRUÇÃO DE UM CAMPO DE FUTEBOL E VESTIÁRIO NO BAIRRO SALTO.</t>
   </si>
   <si>
     <t>9698</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9698/9698_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9698/9698_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DESAPROPRIAÇÃO DE UMA ÁREA NO BAIRRO SALTO, VISANDO AMPLIAÇÃO DA ESCOLA DO BAIRRO.</t>
   </si>
   <si>
     <t>9699</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9699/9699_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9699/9699_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE 02 (DUAS) VIAGENS DE PEDRA  NO BAIRRO PIAÍ, MAIS PRECISAMENTE ENTRE O AÇOUGUE E O BAR DO MIGUELZINHO;</t>
   </si>
   <si>
     <t>9700</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9700/9700_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9700/9700_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA CRECHE NA ÁREA CENTRAL DO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>9701</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9701/9701_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9701/9701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO IMPLANTAÇÃO DE POSTOS DA GUARDA CIVIL MUNICIPAL 24 HORAS NOS BAIRROS: PIAÍ, VERAVA, GABRIEL, CARMO MESSIAS, PÀRURU, COLÉGIO, VARGEM E RESSACA.</t>
   </si>
   <si>
     <t>9702</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9702/9702_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9702/9702_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA IMPLOSÃO DE UMA PEDRA LOCALIZADA NO BAIRRO AREIA VERMELHA, LOCALIZADA EM ENCOSTA DO BAIRRO.</t>
   </si>
   <si>
     <t>9703</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9703/9703_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9703/9703_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UM CAMPO DE FUTEBOL E VESTIÁRIO NO BAIRRO PIRATUBA.</t>
   </si>
   <si>
     <t>9747</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9747/9747_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9747/9747_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NOS POSTES EXISTENTES NA RUA BRASÍLIA, NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>9748</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9748/9748_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9748/9748_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DOS POSTES DE ILUMINAÇÃO PÚBLICA DA RUA DAS EMOÇÕES, NO BAIRRO RECANTO DAS CACHOEIRA.</t>
   </si>
   <si>
     <t>9749</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9749/9749_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9749/9749_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DOS POSTES DE ILUMINAÇÃO QUE ENCONTRAM-SE CAÍDOS, NO BAIRRO BASTIÃO, PRÓXIMO A LIGAÇÃO Nº 00751145.</t>
   </si>
   <si>
     <t>9750</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9750/9750_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9750/9750_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO, E TAPA-BURACOS NA RUA BRASÍLIA, NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>9751</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9751/9751_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9751/9751_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO EXECUÇÃO DE PROJETO DE DIMENSIONAMENTO DO SISTEMA DE ÁGUAS PLUVIAIS E ESGOTO SANITÁRIO, NA ESTRADA DA COCHEIRA, ALTURA DA RODOVIA BUNJIRO NAKAO, KM 68, TENDO COMO PONTO DE REFERÊNCIA A SERRARIA DOIS CÓRREGOS</t>
   </si>
   <si>
     <t>9752</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>Carlinhos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9752/9752_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9752/9752_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ELABORAÇÃO DE PROJETO VISANDO A DENOMINAÇÃO DE UMA RUA LOCALIZADA ENTRE OS BAIRROS DO LAGEADINHO E PURIS, COM O NOME DE RUA ANACLETO SOARES DA ROSA</t>
   </si>
   <si>
     <t>9753</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>Odir Bastos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9753/9753_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9753/9753_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BEBEDOUROS NA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>9754</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9754/9754_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9754/9754_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A RETIRADA DO COQUEIRO EXISTENTE NA RUA JOSÉ MARCICANO, Nº 42, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>9755</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9755/9755_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9755/9755_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA ESTRADA DO BAIRRO PORTO BELO, SEGUINDO SENTIDO BAIRRO DOIS CÓRREGOS, PRÓXIMO A CHÁCARA BEM VIVER.</t>
   </si>
   <si>
     <t>9756</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9756/9756_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9756/9756_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LOMBADAS / REDUTORES DE VELOCIDADE AO LADO DO CAMPO DE FUTEBOL CAPIM AZEDO, NO BAIRRO PURIS, LOGO APÓS A PONTE.</t>
   </si>
   <si>
     <t>9757</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9757/9757_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9757/9757_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES EM FRENTE A PADARIA DO BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>9758</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9758/9758_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9758/9758_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE ROTATÓRIA NO FINAL DA TRAVESSA CÍCERO BATISTA DE OLIVEIRA, KM 80,7 DA RODOVIA BUNJIRO NAKAO, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>9759</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9759/9759_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9759/9759_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE PONTO DE ÔNIBUS NO INÍCIO DA TRAVESSA CÍCERO BATISTA DE OLIVEIRA, KM 80,7 DA RODOVIA BUNJIRO NAKAO, NO BAIRRO RESSACA</t>
   </si>
   <si>
     <t>9760</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9760/9760_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9760/9760_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA TRAVESSA CÍCERO BATISTA DE OLIVEIRA, KM 80,7 DA RODOVIA BUNJIRO NAKAO, BAIRRO RESSACA_x000D_
 </t>
   </si>
   <si>
     <t>9777</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9777/9777_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9777/9777_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NOS POSTES EXISTENTES NA RUA CAIEIRAS, NO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>9778</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9778/9778_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9778/9778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA, CASCALHAMENTO E TAPA-BURACOS NA RUA CAIEIRAS, NO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>9779</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9779/9779_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9779/9779_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL TAKASHI KAWAKAMI, NO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>9780</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9780/9780_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9780/9780_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SINALIZAÇÃO ADEQUADA DAS LOMBADAS EXISTENTES EM TODA A EXTENSÃO DA ESTRADA MUNICIPAL DO CAMPO VERDE, NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>9781</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>Leôncio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9781/9781_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9781/9781_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRO RIBEIROS AO BAIRO VERAVA.</t>
   </si>
   <si>
     <t>9782</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9782/9782_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9782/9782_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA ESTRADA QUE LIGA O BAIRRO CARMO MESSIAS AO BAIRRO CACHOEIRA, DIVISA COM O MUNICÍPIO DE COTIA.</t>
   </si>
   <si>
     <t>9783</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9783/9783_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9783/9783_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE COLOCAÇÃO DE LINHA DE TUBOS NA ESTRADA DO BAIRRO RODRIGUES, MAIS PRECISAMENTE PRÓXIMO AO RANCHO B.</t>
   </si>
   <si>
     <t>9784</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9784/9784_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9784/9784_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DA GRANJA, NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>9906</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9906/9906_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9906/9906_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE LUMINÁRIA NA ESTRADA DO OLINTO, BAIRRO DOMINGUES;.</t>
   </si>
   <si>
     <t>9907</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9907/9907_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9907/9907_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE LUMINÁRIA NA ESTRADA DOS ARFAIS ,PRÓXIMO A CASA DO MANEZINHO, NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>9908</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9908/9908_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9908/9908_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA COLOCAÇÃO DE LINHA DE TUBOS 0,40, COM OITO TUBOS (08) NA ESTRADA DOS FELIPES, NO BAIRRO BOAVAS, MAIS PRECISAMENTE PRÓXIMO A RESIDÊNCIA DO SENHOR JOSÉ NITO.</t>
   </si>
   <si>
     <t>9909</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9909/9909_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9909/9909_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECAPEAMENTO DA ESTRADA MUNICIPAL DO BAIRRO VERAVA (ESTRADA MUNICIPAL ERNESTO PIRES DE OLIVEIRA), ATÉ O BAIRRO DOS PAULOS.</t>
   </si>
   <si>
     <t>9910</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9910/9910_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9910/9910_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA OS BAIRROS VERAVA A FAZENDA SAMA, VERAVA AO BAIRRO BOAVA, VERAVA AO BAIRRO RODRIGUES, AO BAIRRO TERRA BOA, RIBEIROS, BARRA, COELHOS, MORRO GRANDE, FAZENDA VELHA, BELA VISTA, CAMPININHA, GRILOS, BRIOVETE, E MORRO GRANDE AO BAIRRO RECREIO</t>
   </si>
   <si>
     <t>9911</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9911/9911_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9911/9911_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UM MINI ESTÁDIO DE FUTEBOL NO BAIRRO VERAVA/PAULOS.</t>
   </si>
   <si>
     <t>9912</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9912/9912_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9912/9912_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA SALA E BANHEIRO PARA USO DE ODONTOLOGISTA JUNTO AO POSTO DE SAÚDE DO BAIRRO VERAVA, BEM COMO A REFORMA COMPLETA.</t>
   </si>
   <si>
     <t>9913</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9913/9913_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9913/9913_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LINHA DE TUBOS NA ESTRADA QUE LIGA O BAIRRO OLINTO AO BAIRRO RODRIGUES, COM ATERRO PRÓXIMO A RESIDÊNCIA DO SENHOR FERNANDO.</t>
   </si>
   <si>
     <t>9914</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9914/9914_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9914/9914_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA LOMBADA NA RUA OLIMPIO DE MORAES, ALTURA DO NÚMERO 343, NO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>9915</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9915/9915_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9915/9915_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NA RODOVIA TANCREDO NEVES, MAIS PRECISAMENTE NA ALTURA DO KM 8,5, ACESSO AO BAIRRO FEITAL.</t>
   </si>
   <si>
     <t>9916</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9916/9916_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9916/9916_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NA RODOVIA TANCREDO NEVES, ALTURA DO ACESSO AO BAIRRO PURIS.</t>
   </si>
   <si>
     <t>9917</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9917/9917_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9917/9917_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA PINTASSILGO E NA RUA ANDORINHAS NO BAIRRO FIGUEIRA.</t>
   </si>
   <si>
     <t>9918</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9918/9918_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9918/9918_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CRIAÇÃO DE CARGOS PARA ATUAREM NO SETOR DE CONVÊNIOS.</t>
   </si>
   <si>
     <t>9919</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9919/9919_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9919/9919_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE SISTEMA PARA DISTRIBUIÇÃO DE INTERNET SEM FIO GRÁTIS, VIA WIFI NAS PRAÇAS PÚBLICAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>9920</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9920/9920_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9920/9920_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CRIAÇÃO DE PROJETOS DE ILUMINAÇÃO PÚBLICA NOS BAIRROS, PRINCIPALMENTE COM CONSTRUÇÃO DE PRAÇAS E ÁREAS DE LAZER.</t>
   </si>
   <si>
     <t>9921</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9921/9921_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9921/9921_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE SISTEMA DE MONITORAMENTO POR CÂMERAS JUNTO ÀS PRAÇAS PÚBLICAS, POSTOS DE SAÚDE, HOSPITAL, RODOVIÁRIA, ESCOLAS, ENTRADAS DA CIDADE E LOCAIS DE MAIOR AGLOMERAÇÃO POPULACIONAL.</t>
   </si>
   <si>
     <t>9922</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9922/9922_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9922/9922_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA JOSÉ PEREIRA LIMA FERNANDES, TRAVESSA MARIA MORAES E RUA ANTÔNIO COELHO RAMALHO, NO BAIRRO LAVAL. </t>
   </si>
   <si>
     <t>9923</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9923/9923_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9923/9923_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA A CELEBRAÇÃO DE CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, NO QUE TANGE O PROGRAMA CRECHE ESCOLA.</t>
   </si>
   <si>
     <t>9931</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9931/9931_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9931/9931_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA E CORTE DA VEGETAÇÃO EXISTENTE NOS CANTEIROS CENTRAIS DA ESTRADA MUNICIPAL DO LAGEADINHO. </t>
   </si>
   <si>
     <t>9932</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9932/9932_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9932/9932_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE PONTO DE ÔNIBUS COM COBERTURA E BANCOS NA ESTRADA MUNICIPAL TANCREDO NEVE, ALTURA DO KM 20, PRÓXIMO A ESCOLA E IGREJA EXISTENTES.</t>
   </si>
   <si>
     <t>9933</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9933/9933_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9933/9933_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA, CASCALHAMENTO E TAPA-BURACOS NA ESTRADA MUNICIPAL DO VERAVINHA, ALTURA DO BAIRRO DOS DIAS.</t>
   </si>
   <si>
     <t>9947</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9947/9947_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9947/9947_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BRAÇO DE LUZ NA ALTURA DA UNIDADE CONSUMIDORA 1153601, NA ESTRADA VICINAL TANCREDO NEVES, BAIRRO MURUNDU.</t>
   </si>
   <si>
     <t>9948</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9948/9948_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9948/9948_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE 02 (DOIS) REDUTORES DE VELOCIDADE (LOMBADAS) NA CURVA EXISTENTE NA ALTURA DO KM 17 DA ESTRADA VICINAL TANCREDO NEVEZ, EM FRENTE A MERCEARIA DOMINGUES, NO BAIRRO MURUNDU</t>
   </si>
   <si>
     <t>9949</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9949/9949_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9949/9949_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS VISANDO A DISPONIBILIZAÇÃO DE TRANSPORTE PÚBLICO COLETIVO GRATUITO NAS DATAS DE REALIZAÇÃO DE ELEIÇÕES.</t>
   </si>
   <si>
     <t>9950</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9950/9950_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9950/9950_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO AQUISIÇÃO DE DUAS BATERIAS (60 AMPERES), PARA A SENHORA CLEONICE SOARES DA SILVA, PARA USO EM CADEIRA ELÉTRICA MOTORIZADA.</t>
   </si>
   <si>
     <t>9951</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9951/9951_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9951/9951_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS E PEDREGULHAMENTO NA ESTRADA DO BAIRRO TAVARES, RUA FLORESTA ENCANTADA, APÓS A IGREJA ADVENTISTA.</t>
   </si>
   <si>
     <t>9952</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9952/9952_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9952/9952_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NO BAIRRO LAVAL II, RUA PROJETADA C. 34</t>
   </si>
   <si>
     <t>9953</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9953/9953_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9953/9953_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DOS FELIPES NO BAIRRO DO BOAVA.</t>
   </si>
   <si>
     <t>9954</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9954/9954_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9954/9954_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO SR. PEDRO DA BARRACA DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>9955</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9955/9955_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9955/9955_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DE ACESSO A ESCOLA AGRÍCOLA DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>9956</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9956/9956_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9956/9956_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DOS ARFAIS, NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>9957</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9957/9957_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9957/9957_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE LIGA O BAIRRO GABRIEL AO BAIRRO DOMINGUES.</t>
   </si>
   <si>
     <t>9958</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9958/9958_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9958/9958_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DE TODOS OS ABRIGOS DE ÔNIBUS LOCALIZADOS NA ZONA RURAL DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>9959</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9959/9959_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9959/9959_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITADO SERVIÇOS DE RECAPEAMENTO DA ESTRADA VICINAL DO BAIRRO VERAVA, NO TRECHO QUE VAI DO KM 17 ATÉ O KM 20 NO BAIRRO PAULOS.</t>
   </si>
   <si>
     <t>9960</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9960/9960_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9960/9960_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA RECOLOCAÇÃO DE 01 (UM) CONTÂINER  PARA DEPÓSITO DE LIXO NO BAIRRO PAULOS.</t>
   </si>
   <si>
     <t>9961</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9961/9961_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9961/9961_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DO ESTÁDIO MUNICIPAL JOÃO NUNES FILHO, NO BAIRRO CARMO MESSIAS, BEM COMO DETERMINE A CONSTRUÇÃO DE VESTIÁRIO, E UMA RAIA DE MALHA..</t>
   </si>
   <si>
     <t>9962</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9962/9962_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9962/9962_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NO BAIRRO VARAVA, MAIS PRECISAMENTE PRÓXIMO AO ACESSO DA ESTRADA PAULINO XAVIER.</t>
   </si>
   <si>
     <t>9963</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9963/9963_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9963/9963_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO PAIOL GRANDE AO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>9964</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9964/9964_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9964/9964_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA COBERTURA DAS QUADRAS POLIESPORTIVAS DO BAIRRO CARMO MESSIAS</t>
   </si>
   <si>
     <t>9965</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9965/9965_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9965/9965_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A REALIZAÇÃO DOS SERVIÇOS DE ROÇADA EM TODAS AS ESTRADAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>9966</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9966/9966_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9966/9966_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ALTURA DO KM 03 DA ESTRADA DA CACHOEIRA, RECANTO PARAÍSO, RUA BERTIOGA.</t>
   </si>
   <si>
     <t>9967</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9967/9967_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9967/9967_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO AMPLIAÇÃO DA ALTURA DO MURO QUE DIVIDE O PRÉDIO DA UNIDADE ESCOLAR E O PRÉDIO DO POSTO MUNICIPAL, NA RODOVIA JÚLIO DAL FABRO, ALTURA DO KM 15 NO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>9968</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9968/9968_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9968/9968_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM A CETRIL DETERMINE A INSTALAÇÃO DE BICOS DE LUZ NA EXTENSÃO DA RUA ALEXANDRINA VIEIRA MARTINS, NO BAIRRO RESSACA. </t>
   </si>
   <si>
     <t>9969</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9969/9969_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9969/9969_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS VISANDO O RECAPEAMENTO GERAL, PAVIMENTAÇÃO E CONCLUSÃO TOTAL DAS ESTRADAS (ESTRADA VICINAL TANCREDO NEVES E RODOVIA JÚLIO DAL FABRO), POSTO DE SAÚDE E UMA ANTENA AGREGADA E INTEGRADA ENTRE AS PRINCIPAIS OPERADORAS DE TELEFONIA MÓVEL, ATENDENDO AS REQUISIÇÕES APRESENTADAS PELOS MORADORES DO BAIRRO ITAGUAPEVA.</t>
   </si>
   <si>
     <t>9970</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9970/9970_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9970/9970_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS, MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>9971</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9971/9971_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9971/9971_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAÇÃO DE VIATURA PARA REALIZAÇÃO DE RONDA NOTURNA NA RUA LÁZARA MARIA DA CONCEIÇÃO, PRÓXIMO AOS CORREIOS.</t>
   </si>
   <si>
     <t>9972</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9972/9972_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9972/9972_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NAS RUAS DO BAIRRO RIO DE UNA DE BAIXO, PRINCIPALMENTE EM FRENTE AO CAMPO DO OLARIA, E NA SUBIDA DA RUA ADÃO ANTÔNIO GONÇALVES.</t>
   </si>
   <si>
     <t>9973</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9973/9973_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9973/9973_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE TAMPA PARA CAIXA DE ESCOAMENTO DE ÁGUAS EXISTENTE NO BAIRRO RIO DE UNA DE CIMA, PRÓXIMO A PEDRA.</t>
   </si>
   <si>
     <t>9974</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9974/9974_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9974/9974_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DENOMINAÇÃO DE TRAVESSA EXISTENTE ACESSO À RUA NAZIRA DE MORAES, NO DISTRITO DO PARURU, COM A SEGUINTE DENOMINAÇÃO: TRAVESSA LAURINDA ALVES DOS SANTOS.</t>
   </si>
   <si>
     <t>9975</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9975/9975_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9975/9975_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA ENVIO DE PROJETO DE LEI VISANDO DENOMINAR TRAVESSA LOCALIZADA NO DISTRITO DO PARURU, ACESSO À RUA BENEDITO PINTO DE CAMARGO, COM A DENOMINAÇÃO DE: TRAVESSA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>9976</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9976/9976_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9976/9976_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO EDIÇÃO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DE UMA RUA LOCALIZADA NO BAIRRO DOS PIRES, COM O NOME DE RUA MARIA PINTO DAS DORES.</t>
   </si>
   <si>
     <t>9977</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9977/9977_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9977/9977_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO CAMPO VERDE AO CONDOMÍNIO VELEIROS.</t>
   </si>
   <si>
     <t>9978</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9978/9978_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9978/9978_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA REALIZAÇÃO DOS SERVIÇOS DE TAPA-BURACOS E LIMPEZA DAS MARGENS DA ESTRADA VICINAL DO CAMPO VERDE.</t>
   </si>
   <si>
     <t>9979</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9979/9979_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9979/9979_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA VIABILIZAÇÃO DO PROGRAMA VIVA LEITE NA IGREJA CATÓLICA DO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>9980</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9980/9980_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9980/9980_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO CAMPO VERDE A CONDOMÍNIO VELEIROS.</t>
   </si>
   <si>
     <t>9981</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9981/9981_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9981/9981_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA COMPRA DE UNIFORMES ESCOLARES AOS ALUNOS DA REDE MUNICIPAL DE ENSINO E CRECHE.</t>
   </si>
   <si>
     <t>9982</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9982/9982_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9982/9982_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO CAMPO VERDE AO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>9983</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9983/9983_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9983/9983_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA A INSTALAÇÃO DE TRÊS BICOS DE LUZ NA ALAMEDA SÃO ROQUE, NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>9984</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9984/9984_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9984/9984_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS NECESSÁRIOS PARA A INSTALAÇÃO DE TRÊS BICOS DE LUZ NA ESTRADA QUE LIGA O BAIRRO CAMPO VERDE AO BAIRRO RESSACA</t>
   </si>
   <si>
     <t>9985</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9985/9985_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9985/9985_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE TRÊS BICOS DE LUZ NA RUA TAMIRES VIEIRA LIMA, NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>9986</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9986/9986_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9986/9986_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE MÉDICO PARA ATENDIMENTO DIÁIO NO POSTO DE SAÚDE DO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>9987</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9987/9987_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9987/9987_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA REFORMA, PINTURA E LIMPEZA DA ESCOLA MUNICIPAL DO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>9988</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9988/9988_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9988/9988_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE QUEBRA-MOLAS (LOMBADA) NA ESTRADA DO CAMPO VERDE, ENTRE A CRECHE DO BAIRRO E A IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>9989</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9989/9989_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9989/9989_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECAPEAMENTO NA RUA BENJAMIN CONSTANT, CENTRO, INICIANDO NA RUA GABRIEL DE ALMEIDA LIMA ATÉ O FINAL, ENCONTRANDO COM A AVENIDA FORTUNATINHO.</t>
   </si>
   <si>
     <t>9990</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9990/9990_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9990/9990_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UMA LOMBADA NA RUA HENRIQUE DIAS, NO BAIRRO JARDIM JEMIMA, PRÓXIMO AO MERCADO VICTOR WILSON.</t>
   </si>
   <si>
     <t>9995</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>Paulinho Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9995/9995_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9995/9995_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LOMBADA E DEVIDAS SINALIZAÇÕES NA RODOVIA TANCREDO NEVES, NO BAIRRO LAVA PÈS, PRÓXIMO A TAPEÇARIA STILO COUROS DE PROPRIEDADE DO SENHOR ANDRÉ, BEM COMO A PINTURA DA LOMBADA EXISTENTE PRÓXIMO AO LOCAL.</t>
   </si>
   <si>
     <t>9996</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9996/9996_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9996/9996_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA RODOVIA TANCREDO NEVES, PRÓXIMO A CARVOARIA VITÓRIA, NO BAIRRO RESIDENCIAL EUROPA. </t>
   </si>
   <si>
     <t>9997</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9997/9997_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9997/9997_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA BENEDITO MANOEL MACHADO, ACESSO AO LOTEAMENTO RECANTO DA CACHOEIRA, NO BAIRRO SOROCABUÇU.</t>
   </si>
   <si>
     <t>9998</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9998/9998_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9998/9998_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE DUAS LOMBADAS E SINALIZAÇÃO NA RODOVIA JÚLIO DAL FABRO, KM 4, MAIS PRECISAMENTE NA ENTRADA DA TRAVESSA DAS ABELHAS.</t>
   </si>
   <si>
     <t>9999</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9999/9999_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9999/9999_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NO BAIRRO VARGEM, ALTURA DO KM 10,5 DA RODOVIA JÚLIO DAL FABRO, PRÓXIMO AO RECANTO MURATT</t>
   </si>
   <si>
     <t>10000</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10000/10000_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10000/10000_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA ALTURA DO KM 10,5 DA RODOVIA JÚLIO DAL FABRO, NO BAIRRO VARGEM, PRÓXIMO AO RECANTO MURATT.</t>
   </si>
   <si>
     <t>10001</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10001/10001_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10001/10001_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA LAVAL 1, PRÓXIMO AO NÚMERO 17, EM FRENTE AO BAR </t>
   </si>
   <si>
     <t>10002</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10002/10002_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10002/10002_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO OPERAÇÃO TAPA-BURACOS NA RUA ANTONIETA NOVAES, Nº 60, NO BAIRRO LAVA PÉS.</t>
   </si>
   <si>
     <t>10003</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10003/10003_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10003/10003_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LOMBADAS/REDUTORES DE VELOCIDADE NO TREVO DO CONDOMÍNIO COLINAS, CONDOMÍNIO PATRIMÔNIO JAÚ E SEICHO-NO-IE, ALTURA DO KM 65 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>10004</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10004/10004_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10004/10004_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA ESTRADA DO BAIRRO VOTORANTIM, ACESSO KM 61,5 EM FRENTE AO POSTO DE GASOLINA, E RUAS PRINCIPAIS DO BAIRRO, SEGUINTE PRÓXIMO AO DEPÓSITOS "FOLHAS E CIA", COM SERVIÇOS DE CORTE, TAPA-BURACOS E CASCALHAMENTO.</t>
   </si>
   <si>
     <t>10005</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10005/10005_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10005/10005_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO OPERAÇÃO TAPA-BURACOS NAS RUAS DO CENTRO DA CIDADE. </t>
   </si>
   <si>
     <t>10006</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10006/10006_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10006/10006_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA ESTRADA MUNICIPAL DO MIYAMOTO, NO BAIRRO RIO DE UNA DE CIMA, COM SERVIÇOS DE COLOCAÇÃO DE PEDRAS E ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>10007</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10007/10007_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10007/10007_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO OPERAÇÃO TAPA-BURACOS NA RUA PEDRO BIFANO E TODAS AS TRANSVERSAIS, NO BAIRRO SANTA LÚCIA, CONJUNTO HABITACIONAL.</t>
   </si>
   <si>
     <t>10008</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10008/10008_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10008/10008_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>10009</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10009/10009_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10009/10009_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO CARMO MESSIAS, PRÓXIMO A IGREJA DA CONGREGAÇÃO CRISTÃ DO BRASIL.</t>
   </si>
   <si>
     <t>10010</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10010/10010_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10010/10010_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE DÁ ACESSO A ESCOLA AGRÍCOLA DO BAIRRO VERAVA</t>
   </si>
   <si>
     <t>10011</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10011/10011_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10011/10011_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAÇÃO DE UMA AMBULÂNCIA PARA TRANSPORTE DE PACIENTES JUNTO AO POSTO DE SAÚDE DOS BAIRROS CARMO MESSIAS E VERAVA.</t>
   </si>
   <si>
     <t>10012</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10012/10012_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10012/10012_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA FUNCIONAMENTO DE UMA REGIONAL DO SERME NO BAIRRO CARMO MESSIAS E NO BAIRRO VERAVA, INCLUSIVE COM PERMANÊNCIA DE PELO MENOS UMA MOTONIVELADORA, UMA CARREGADEIRA E UM CAMINHÃO, TODOS EM BOM ESTADO DE CONSERVAÇÃO, PARA MANUTENÇÃO DAS ESTRADAS DA REGIÃO.</t>
   </si>
   <si>
     <t>10013</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10013/10013_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10013/10013_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECOLOCAÇÃO DE UM CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO LAVAL III</t>
   </si>
   <si>
     <t>10014</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10014/10014_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10014/10014_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE 01 (UM) CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO TIBÚRCIO, MAIS PRECISAMENTE PRÓXIMO A CONSTRUÇÃO DA FUTURA BASE DA GUARDA CIVIL MUNICIPAL.</t>
   </si>
   <si>
     <t>10028</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10028/10028_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10028/10028_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DO POSTO DE SAÚDE DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>10029</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10029/10029_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10029/10029_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REAVALIAÇÃO D ALTO VALOR DO I.S.S.Q.N EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10030</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10030/10030_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10030/10030_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE CANALETAS PARA ESCOAMENTO DA ÁGUA NA TRAVESSA DA ASSEMBLEIA, PRÓXIMO A OFICINAL DO JOSÉ WILSON, NO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>10031</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10031/10031_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10031/10031_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DE RUA LOCALIZADA NO BAIRRO LAVA-PÉS, COM O NOME DE RUA BENEDITO PAULO DA SILVA.</t>
   </si>
   <si>
     <t>10032</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10032/10032_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10032/10032_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO O ASFALTAMENTO DA ESTRADA QUE LIGA O BAIRRO GABRIEL AO BAIRRO VERAVINHA.</t>
   </si>
   <si>
     <t>10033</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10033/10033_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10033/10033_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NO BAIRRO VERAVINHA</t>
   </si>
   <si>
     <t>10034</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10034/10034_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10034/10034_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE 02 (DOIS), REDUTORES DE VELOCIDADE (LOMBADA) NA RUA DAS MARGARIDAS, NO BAIRRO MURUNDU.</t>
   </si>
   <si>
     <t>10038</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10038/10038_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10038/10038_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA O REPARO NA ESTRUTURA DO TELHADO DA ESCOLA MUNICIPAL DO BAIRRO CARMO MESSIAS</t>
   </si>
   <si>
     <t>10039</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10039/10039_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10039/10039_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAÇÃO DE VIATURA PARA REALIZAÇÃO DE POLICIAMENTO PREVENTIVO NAS PROXIMIDADES DA ESCOLA E QUADRA POLIESPORTIVA E DEMAIS LOCALIDADES DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>10040</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10040/10040_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10040/10040_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES AO HORÁRIO DE ATENDIMENTO DO POSTO DE SAÚDE DO BAIRRO CARMO MESSIAS, BEM COMO COM RELAÇÃO AOS ATRASOS OCORRIDOS NOS PAGAMENTOS DOS MÉDICOS E DEMAIS FUNCIONÁRIOS E RELATÓRIO CONTENDO O FORNECIMENTO DOS MEDICAMENTOS QUE NÃO ENVIADOS AO POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>10041</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10041/10041_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10041/10041_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO FISCALIZAÇÃO URGENTE DOS VEÍCULOS DE TRANSPORTE ESCOLAR QUE TEM COMO PERCURSO O BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>10042</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10042/10042_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10042/10042_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA IMPLANTAÇÃO DO SISTEMA DE COLETA DE LIXO, BEM COMO AUMENTO DA COLETA NAS CAÇAMBAS EXISTENTES NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>10043</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10043/10043_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10043/10043_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 04 (QUATRO) LOMBADAS E INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO E DISPOSITIVO DE SEGURANÇA NO BAIRRO CARMO MESSIAS, SENDO UMA LOMBADA EM FRENTE A IGREJA CATÓLICA, UMA LOMBADA PRÓXIMO AO POSTO DE SAÚDE E DUAS LOMBADAS PRÓXIMO A ESCOLA ESTADUAL DO BAIRRO</t>
   </si>
   <si>
     <t>10044</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10044/10044_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10044/10044_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA ALTURA DO KM 73,5 DA RODOVIA BUNJIRO NAKAO, MAIS PRECISAMENTE PRÓXIMO AO POSTO DE COMBUSTÍVEL SHELL, ACESSO AO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>10045</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10045/10045_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10045/10045_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DESASSOREAÇÃO  DO RUO UNA, NO TRECHO QUE SEGUE PRÓXIMO AO POSTO SHELL, PASSANDO TAMBÉM PELA RUA GUILHERMINA GONÇALVES, PRÓXIMO AO XICO KARPA.</t>
   </si>
   <si>
     <t>10046</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10046/10046_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10046/10046_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE REDUTOR DE VELOCIDADE DO TIPO LOMBADA, BEM COMO SERVIÇOS DE TAPA BURACOS NA RUA ANTÔNIO FRANCISCO LISBOA, NO BAIRRO JEMIMA</t>
   </si>
   <si>
     <t>10047</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10047/10047_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10047/10047_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE REDUTOR DE VELOCIDADE DO TIPO LOMBADA NA RUA ALEXANDRE GUSMÃO NA ALTURA DO NÚMERO 30, NO BAIRRO JEMIMA</t>
   </si>
   <si>
     <t>10048</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10048/10048_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10048/10048_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DE BUEIROS NA RUA ANTÔNIO FRANCISCO LISBOA E RUA ALVARENGA PEIXOTO NO BAIRRO JEMIMA</t>
   </si>
   <si>
     <t>10049</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10049/10049_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10049/10049_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DENOMINAÇÃO DE UMA RUA LOCALIZADA NA RODOVIA PREFEITO QUINTINO DE LIMA, ALTURA DO Nº 148, BAIRRO CURRAL, PASSANDO A DENOMINAR RUA ANTONIA MARIA PEDROSO</t>
   </si>
   <si>
     <t>10050</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10050/10050_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10050/10050_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA ESTRADA MUNICIPAL DO BAIRRO VERAVA (ESTRADA VICINAL ERNESTO PIRES DE OLIVEIRA), PRINCIPALMENTE PRÓXIMO A ESCOLA, COM SERVIÇOS DE TAPA-BURACOS.</t>
   </si>
   <si>
     <t>10051</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10051/10051_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10051/10051_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LOMBADAS (REDUÇÃO DE VELOCIDADE) NA ANTIGA ESTRADA MUNICIPAL DO PIRATUBA, PRÓXIMO A ENTRADA DO CONDOMÍNIO COCAIS</t>
   </si>
   <si>
     <t>10052</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10052/10052_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10052/10052_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COMPRA DE MATERIAIS COMO LUVAS DESCARTÁVEIS, MÁSCARAS DESCARTÁVEIS, BOTAS, TENDAS PARA SEPULTAMENTOS E A INSTALAÇÃO DE CHUVEIROS PARA USOS DOS COVEIROS.</t>
   </si>
   <si>
     <t>10053</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10053/10053_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10053/10053_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA RUA OSÓRIO AYRES, COM SERVIÇO DE TAPA-BURACOS</t>
   </si>
   <si>
     <t>10054</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10054/10054_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10054/10054_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA RUA ESTOCOLMO NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>10055</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10055/10055_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10055/10055_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NUMA TRAVESSA DA ESTRADA MUNICIPAL DO PAIOL GRANDE</t>
   </si>
   <si>
     <t>10056</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10056/10056_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10056/10056_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM POÇO SEMI-ARTESIANO NO BAIRRO DOMINGUES</t>
   </si>
   <si>
     <t>10057</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10057/10057_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10057/10057_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO IMPLANTAÇÃO DE ENSINO DE PRÉ-ESCOLA NOS BAIRROS VERAVA E VERAVINHA</t>
   </si>
   <si>
     <t>10058</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10058/10058_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10058/10058_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE UMA PRAÇA NO CENTRO DO BAIRRO CARMO MESSIAS</t>
   </si>
   <si>
     <t>10082</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10082/10082_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10082/10082_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS VISANDO DAR MAIOR EFETIVIDADE À FISCALIZAÇÃO EXERCIDA PELO PODER PÚBLICO MUNICIPAL SOBRE AS OBRAS PARTICULARES EM ANDAMENTO.</t>
   </si>
   <si>
     <t>10083</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10083/10083_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10083/10083_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE ESPELHOS NOS BANHEIROS DA RODOVIÁRIA MUNICIPAL, TANTO NO MASCULINO QUANTO NO FEMININO.</t>
   </si>
   <si>
     <t>10084</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10084/10084_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10084/10084_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO E REFORMA DOS BANHEIROS PÚBLICOS  DA PRAÇA DA MATRIZ, ADAPTADOS QUE SÃO UTILIZADOS PELAS PESSOAS COM DEFICIÊNCIA</t>
   </si>
   <si>
     <t>10085</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10085/10085_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10085/10085_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA IMPLANTAÇÃO DE CURSINHO DA ETEC COM O MATERIAL DA POLY PARA NOSSO MUNICÍPIO;</t>
   </si>
   <si>
     <t>10086</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10086/10086_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10086/10086_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO IMPLANTAÇÃO DO PROGRAMA BOLSA ATLETA CONCEDIDA INDIVIDUALMENTE.</t>
   </si>
   <si>
     <t>10087</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10087/10087_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10087/10087_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REESTRUTURAÇÃO DO VELÓRIO MUNICIPAL COM REFORMA DA COZINHA, BANHEIROS, TELHADOS, FECHAMENTO COM PORTÕES E SALAS COM SOFÁS</t>
   </si>
   <si>
     <t>10088</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10088/10088_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10088/10088_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ALTERAÇÃO NA LEI MUNICIPAL Nº 1088, DE 27 DE OUTUBRO DE 2005, INCLUINDO A REDAÇÃO:_x000D_
 A) FREQUENTAR REGULARMENTE CURSO SUPERIOR, CURSO TÉCNICO OU SIMILAR, NO MUNICÍPIO DE IBIÚNA OU EM OUTROS MUNICÍPIOS._x000D_
 ART. 4º O VALOR DA BOLSA SERÁ DE 100% (CEM POR CENTO) DO CURSO DA PASSAGEM DO ALUNO, E SERÁ CONCEDIDA MENSALMENTE.</t>
   </si>
   <si>
     <t>10089</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10089/10089_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10089/10089_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA REALIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA TEODORO GABRIEL VIEIRA, NO BAIRRO GABRIEL. </t>
   </si>
   <si>
     <t>10090</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10090/10090_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10090/10090_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO DO TRECHO DA RUA MINAS GERAIS, OCM COLAÇÃO DE PARALELEPÍPEDOS PRÓXIMO A ESCOLA.</t>
   </si>
   <si>
     <t>10091</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10091/10091_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10091/10091_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA REVOGAÇÃO DAS LEIS MUNICIPAIS Nº 1.830/2012 E 1.834/2012</t>
   </si>
   <si>
     <t>10092</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10092/10092_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10092/10092_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA CONSERTO DOS DOIS APARELHOS AUTOCLAVE DO CENTRO ODONTOLÓGICO MUNICIPAL, BEM COMO A CONTRATAÇÃO DE UMA DENTISTA PARA PACIENTES ESPECIAIS.</t>
   </si>
   <si>
     <t>10093</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10093/10093_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10093/10093_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL,  SOLICITANDO RECUPERAÇÃO DA RUA APARECIDA CARDOSO PINTO, NO BAIRRO CACHOEIRA (DITO PIRES)</t>
   </si>
   <si>
     <t>10094</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10094/10094_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10094/10094_texto_integral.pdf</t>
   </si>
   <si>
     <t>10095</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10095/10095_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10095/10095_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA ADEQUAÇÃO DO ANTIGO PRÉDIO DO POSTO DE SAÚDE DA VARGEM DO SALTO, VISANDO TRANSFORMÁ-LO EM CRECHE MUNICIPAL.</t>
   </si>
   <si>
     <t>10096</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10096/10096_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10096/10096_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NA ESTRADA VICINAL TANCREDO NEVES, ALTURA DO KM 17, EM FRENTE A RUA BRASÍLIA, NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>10097</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10097/10097_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10097/10097_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE REMOÇÃO DE UM POSTE NA ALTURA DO Nº 34 DA RUA ALEMANHA.</t>
   </si>
   <si>
     <t>10098</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10098/10098_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10098/10098_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE QUATRO BICOS DE LUZ NO BAIRRO VARGEM, MAIS PRECISAMENTE NO FINAL DO ASFALTO PRÓXIMO AO SÍTIO SÃO GABRIEL.</t>
   </si>
   <si>
     <t>10099</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10099/10099_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10099/10099_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA ALTURA DO KM 23 DE RODOVIA TANCREDO DE ALMEIDA NEVES (ESTRADA DOS CLÁUDIOS).</t>
   </si>
   <si>
     <t>10100</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10100/10100_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10100/10100_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 10 (DEZ) BICOS DE LUZ NA RUA DO CARVÃO VITÓRIA, NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>10101</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10101/10101_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10101/10101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UMA) LOMBADA NA RUA DO CARVÃO VITÓRIA, ESQUINA COM A RUA GRÉCIA, NO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>10102</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10102/10102_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10102/10102_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA IMPLANTAÇÃO DE MÃO ÚNICA DE DIREÇÃO EM TODA EXTENSÃO DA RUA DR. HENRIQUE F. HAMSER, PRÓXIMO A SACARIA NIPPO REAL, NO BAIRRO DO ZELÃO.</t>
   </si>
   <si>
     <t>10103</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10103/10103_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10103/10103_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DA TUBULAÇÃO DE ÁGUAS PLUVIAIS NA ESTRA MUNICIPAL DOS BANDEIRANTES NO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>10104</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10104/10104_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10104/10104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA REALIZAÇÃO DOS SERVIÇOS DE REVITALIZAÇÃO DE PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES NA ALTURA DO KM 59,5 DA RODOVIA BUNJIRO NAKAO, MAIS PRECISAMENTE EM FRENTE A ESCOLA ESTADUAL EUCLIDES MARIA BORBA, NO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>10105</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10105/10105_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10105/10105_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UMA) LOMBADA NA ALTURA DO KM 12,5 DA ESTRADA VICINAL ERNESTO PIRES DE OLIVEIRA (ESTRADA DO VERAVA), MAIS PRECISAMENTE EM FRENTE A IGREJA ASSEMBLEIA DE DEUS - MINISTÉRIO FERREIRA, NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>10106</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10106/10106_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10106/10106_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NOS PONTOS DE MAIOR MOVIMENTO E LOCAIS QUE PRODUZEM GRANDE VOLUME DE LIXO DIÁRIO, MAIS PRECISAMENTE NAS RUAS PINDUCA SOARES, RUA XV DE NOVEMBRO, TERMINAL RODOVIÁRIO E PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>10107</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10107/10107_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10107/10107_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PAVIMENTAÇÃO ASFÁLTICA DA RUA EZEQUIEL JOSÉ PEREIRA, NO DISTRITO PARURU.</t>
   </si>
   <si>
     <t>10108</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10108/10108_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10108/10108_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NA RODOVIA BUNJIRO NAKAO, MAIS PRECISAMENTE EM FRENTE A ENTRADA DA PAINEIRA (SENTIDO PIEDADE), NO DISTRITO PARURU.</t>
   </si>
   <si>
     <t>10109</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10109/10109_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10109/10109_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE LIXEIRAS PADRONIZADAS, PRESAS A POSTES A CADA 100 (CEM) METROS NAS PRINCIPAIS RUAS E AVENIDAS DO CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>10136</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10136/10136_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10136/10136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA LOMBADA NA RUA OLÍMPIO DE MORAES, ALTURA DO NÚMERO 343, NO DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>10137</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10137/10137_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10137/10137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UMA), CAÇAMBA DE ACOMODAÇÃO DE LIXO E ENTULHOS, COM SERVIÇO DE COLETA SEMANAL NA ESTRADA MUNICIPAL DO BAIRRO BASTIÃO.</t>
   </si>
   <si>
     <t>10138</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10138/10138_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10138/10138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAÇÃO DE ESPAÇO FÍSICO DO ESPAÇO CULTURAL JOÃO LUIS CASSEMIRO PARA A IMPLANTAÇÃO DA APAE IBIÚNA</t>
   </si>
   <si>
     <t>10139</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10139/10139_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10139/10139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DENOMINAÇÃO DE CICLOVIA HOMENAGEANDO O SR. DARCI PEREIRA LEITE PREFEITO DA ESTÂNCIA TURÍSTICA DE IBIÚNA NA GESTÃO 2009/2012.</t>
   </si>
   <si>
     <t>10140</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10140/10140_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10140/10140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA TRAVESSA BENEDITO DE CAMARGO ROLIM, NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>10141</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10141/10141_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10141/10141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CRIAÇÃO DE FAIXA PARA TRAVESSIA DE PEDESTRES NA RUA GUARANI, MAIS PRECISAMENTE EM FRENTE AO PRÉDIO DO CENTRO UNIVERSITÁRIO UNINTER - LDG</t>
   </si>
   <si>
     <t>10142</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10142/10142_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10142/10142_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ILUMINAÇÃO NO PÁTIO DO PRÉDIO QUE ABRIGA AS INSTALAÇÕES DO POSTO DE ATENDIMENTO AO TRABALHADOR - PAT, NA RUA DR. GABRIEL MONTEIRO DA SILVA, Nº 70 (ANTIGO PRÉDIO DA TELESP).</t>
   </si>
   <si>
     <t>10143</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10143/10143_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10143/10143_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA INTERNA E TROCA DE LUMINÁRIAS DO PRÉDIO DO AUDITÓRIO MUNICIPAL RUI BARBOSA, E TROCA DAS LÂMPADAS DA BIBLIOTECA MUNICIPAL MONTEIRO LOBATO.</t>
   </si>
   <si>
     <t>10144</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10144/10144_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10144/10144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA PRAÇA DE ENTRADA DO BAIRRO CACHOEIRA, NA AV. PERIMETRAL ANTÔNIO FALCI, EM FRENTE AO POSTO IPIRANGA.</t>
   </si>
   <si>
     <t>10146</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10146/10146_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10146/10146_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM O DEPARTAMENTO DE ESTRADAS DE RODAGEM - DER, DETERMINE A CONSTRUÇÃO DE 02 (DUAS) LOMBADAS NA RODOVIA BUNJIRO NAKAO, SENDO UM NA ALTURA DO KM 69, ACESSO À RODOVIA QUINTINO DE LIMA E OUTRO NA ALTURA DO KM 88, NO DISTRITO DO PARURU, MAIS PRECISAMENTE EM FRENTE A IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>10148</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10148/10148_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10148/10148_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE PINTURA DE TODAS AS FAIXAS DE TRAVESSIA DE PEDESTRES, BEM COMO DE TODAS AS LOMBADAS EXISTENTES NA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>10150</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10150/10150_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10150/10150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CRIAÇÃO DE UMA CASA DO EMPREENDEDOR NO ESPAÇO DO PAT.</t>
   </si>
   <si>
     <t>10153</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10153/10153_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10153/10153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE 02 (DOIS) BICOS DE LUZ NO BAIRRO VARGEM, MAIS PRECISAMENTE NA RUA DA SENHORA MARIA DO SOCORRO DE SOUZA OLIVEIRA, RUA CORAÇÕES UNIDOS 2.</t>
   </si>
   <si>
     <t>10154</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10154/10154_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10154/10154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NO BAIRRO VIEIRINHA, MAIS PRECISAMENTE PRÓXIMO A RESIDÊNCIA DO SR. DILSON APARECIDO ROCHA</t>
   </si>
   <si>
     <t>10155</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10155/10155_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10155/10155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 1 (UM) BICO DE LUZ NO BAIRRO CAMPO VERDE, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DO SR. GERALDO SANTANA (PESCADOR) EM FRENTE AO NÚMERO 1086</t>
   </si>
   <si>
     <t>10156</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10156/10156_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10156/10156_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSERTO DE TELEFONE PÚBLICO LOCALIZADO NA ALTURA DO KM 4,5 DA ESTRADA VICINAL ERNESTO PIRES DE OLIVEIRA (ESTRADA DO VERAVA), DE NÚMERO 3394-0204</t>
   </si>
   <si>
     <t>10157</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10157/10157_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10157/10157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA TRAVESSA JOSÉ RAMOS DE OLIVEIRA, 47.</t>
   </si>
   <si>
     <t>10158</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10158/10158_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10158/10158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NO BAIRRO LAGEADINHO PRÓXIMO A RESIDÊNCIA DO SENHOR JACI DOMINGUES DE MORAES.</t>
   </si>
   <si>
     <t>10159</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10159/10159_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10159/10159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA RUA TABELIÃ SALVADOR ROLIM DE FREITAS, ALTURA DO NÚMERO 336, AO LADO DA CETRIL.</t>
   </si>
   <si>
     <t>10160</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10160/10160_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10160/10160_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE CAÇAMBA DE LIXO NA TRAVESSA JOSÉ RAMOS DE OLIVEIRA, NÚMERO 47</t>
   </si>
   <si>
     <t>10161</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10161/10161_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10161/10161_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NO BAIRRO CAMPO VERDE, MAIS PRECISAMENTE EM FRENTE AO SR. GERALDO SANTANA.</t>
   </si>
   <si>
     <t>10162</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10162/10162_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10162/10162_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NO BAIRRO ROSARIAL, NA RUA YPÊ</t>
   </si>
   <si>
     <t>10163</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10163/10163_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10163/10163_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE 02 (DUAS) VIAGENS DE PEDRA PARA O BAIRRO CRISTIANO PEDROSO, MAIS PRECISAMENTE NA ESTRADA ANTES DO CAMPO 11 IRMÃOS.</t>
   </si>
   <si>
     <t>10181</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10181/10181_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10181/10181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE 03 (TRÊS) BICOS DE LUZ NO BAIRRO GODINHOS, MAIS PRECISAMENTE NO PONTO FINAL DO ÔNIBUS.</t>
   </si>
   <si>
     <t>10182</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10182/10182_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10182/10182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PAVIMENTAÇÃO ASFÁLTICA, ILUMINAÇÃO PÚBLICA, E SISTEMA DE COLETA DE ESGOTO NA RUA FELICIANO ADAD NO DISTRITO DO PARURU</t>
   </si>
   <si>
     <t>10183</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10183/10183_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10183/10183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DENOMINAÇÃO DE RUA NO BAIRRO CARMO MESSIAS</t>
   </si>
   <si>
     <t>10184</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10184/10184_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10184/10184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE DUAS LOMBADAS NA RUA OTÁVIO ROSA, MAIS PRECISAMENTE NA ALTURA DO NÚMERO 300 E NÚMERO 150</t>
   </si>
   <si>
     <t>10185</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10185/10185_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10185/10185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA LOMBADA NA RUA APARECIDO CARDOSO PINTO, NO BAIRRO DITO PIRES</t>
   </si>
   <si>
     <t>10186</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10186/10186_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10186/10186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA ESTRADA DO VERAVA.</t>
   </si>
   <si>
     <t>10187</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10187/10187_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10187/10187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA ESTRADA NOSSA SENHORA DO CARMO, NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>10188</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10188/10188_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10188/10188_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RODOVIA JÚLIO DAL FABRO,NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>10189</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10189/10189_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10189/10189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA A RUA LÁZARO FIRMINO DE ALMEIDA AO CAMPO DE FUTEBOL DO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>10190</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10190/10190_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10190/10190_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM, SOLICITANDO SERVIÇOS DE TAPA-BURACOS E LIMPEZA NOS ACOSTAMENTOS DA RODOVIA BUNJIRO NAKAO, TRECHO DE IBIÚNA ATÉ A CIDADE DE PIEDADE.</t>
   </si>
   <si>
     <t>10191</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10191/10191_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10191/10191_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LOMBADA NA ESTRADA QUE LIGA O BAIRRO RESSACA AO BAIRRO CAMPO VERDE, MAIS PRECISAMENTE EM FRENTE AO CENTRO HÍPICO RECANTO GALÍCIA.</t>
   </si>
   <si>
     <t>10192</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10192/10192_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10192/10192_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS DO LOTEAMENTO HARAS SANTA ROSA, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>10193</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10193/10193_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10193/10193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO RESSA AO BAIRRO CAMPO VERDE</t>
   </si>
   <si>
     <t>10194</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10194/10194_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10194/10194_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO SALTINHO</t>
   </si>
   <si>
     <t>10196</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10196/10196_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10196/10196_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS ESTRADAS MUNICIPAIS DO BAIRRO MURUNDU</t>
   </si>
   <si>
     <t>10199</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10199/10199_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10199/10199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA NAS LATERAIS DA ESTRADA MUNICIPAL DO CAMPO VERDE.</t>
   </si>
   <si>
     <t>10254</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10254/10254_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10254/10254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE DENOMINAÇÃO DE RUA NO BAIRRO TAVARES, COMO RUA BENEDITO PINTO PEDROSO.</t>
   </si>
   <si>
     <t>10255</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10255/10255_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10255/10255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA COLOCAÇÃO DE UMA LINHA DE TUBOS 0,80 NA ESTRADA DO BAIRRO DOS GRILOS, MAIS PRECISAMENTE NA TRAVESSA DOS TOMAS (AVENIDA GRILOS).</t>
   </si>
   <si>
     <t>10256</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10256/10256_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10256/10256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA TRAVESSA SALVADOR SOARES, ALTURA DO NÚMERO 62, E 01 (UM) BICO DE LUZ NA ALTURA DO KM 83 DA RODOVIA BUNJIRO NAKAO, EM FRENTE A LOJA DE PEDRAS PARA PISCINA, NO DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>10257</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10257/10257_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10257/10257_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NO BAIRRO LAGEADO</t>
   </si>
   <si>
     <t>10258</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10258/10258_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10258/10258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>10259</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10259/10259_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10259/10259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE GINÁSIO DE ESPORTES NO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>10260</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10260/10260_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10260/10260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COBERTURA DA QUADRA DA ESCOLA DO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>10261</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10261/10261_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10261/10261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COBERTURA DA QUADRA DA ESCOLA DO BAIRRO PAIOL PEQUENO</t>
   </si>
   <si>
     <t>10262</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10262/10262_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10262/10262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA CRECHE NO BAIRRO PAIOL PEQUENO</t>
   </si>
   <si>
     <t>10263</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10263/10263_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10263/10263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA CRECHE NO BAIRRO DOS PAES.</t>
   </si>
   <si>
     <t>10264</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10264/10264_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10264/10264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DA RUA ANTÔNIO SOARES, NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>10265</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10265/10265_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10265/10265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO PURÍS AO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>10266</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10266/10266_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10266/10266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE - UBS NO BAIRRO CAMPO VERDE</t>
   </si>
   <si>
     <t>10267</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10267/10267_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10267/10267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO VIABILIZAÇÃO DE RECURSOS PARA REALIZAÇÃO DE RODEIO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10268</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10268/10268_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10268/10268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COMPRA DE MICRO-ÔNIBUS PARA UTILIZAÇÃO NA PASTA DO ESPORTE.</t>
   </si>
   <si>
     <t>10269</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10269/10269_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10269/10269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COMPRA DE VAN ADAPTADA PARA DEFICIENTES FÍSICOS.</t>
   </si>
   <si>
     <t>10270</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10270/10270_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10270/10270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A COMPRA DE UMA AMBULÂNCIA UTI PARA O HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>10271</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10271/10271_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10271/10271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COMPRA DE EQUIPAMENTOS PARA O HOSPITAL MUNICIPAL</t>
   </si>
   <si>
     <t>10216</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10216/10216_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10216/10216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE CANALIZAÇÃO DE UMA VALETA NA ALTURA DO KM 58,5 DA RODOVIA BUNJIRO NAKAO, NO BAIRRO VOTORNTIM</t>
   </si>
   <si>
     <t>10217</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10217/10217_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10217/10217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA OLÍVIO GONÇALVES NUNES, NO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>10218</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10218/10218_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10218/10218_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UMA) LOMBADA NA ALTURA DO KM 72 DA RODOVIA BUNJIRO NAKAO, EM FRENTE A BALANÇA (PRÓXIMO AO CDHU SANTA LÚCIA).</t>
   </si>
   <si>
     <t>10219</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10219/10219_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10219/10219_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DE RUA NO BAIRRO PIAÍ, PRÓXIMO AO BAR DO RUBENS, ALTURA DO KM 12,6 DA RODOVIA PRESIDENTE TANCREDO DE ALMEIDA NEVES, COM A DENOMINAÇÃO DE: RUA PAULINA LUIZA DE JESUS.</t>
   </si>
   <si>
     <t>10220</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10220/10220_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10220/10220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DE RUA NO BAIRRO CUPIM, PRÓXIMO AO DEPÓSITO ZELMA, KM 5,6 DA RODOVIA JÚLIO DAL FABRO, COM A DENOMINAÇÃO DE: RUA EFIGENIA RIBEIRO DA SILVA</t>
   </si>
   <si>
     <t>10221</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10221/10221_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10221/10221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO O REAJUSTE SALARIAL VISANDO A REPOSIÇÃO DAS PERDAS INFLACIONÁRIAS AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>10222</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10222/10222_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10222/10222_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>10223</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10223/10223_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10223/10223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA ESTRADA MUNICIPAL DO CAMPO VERDE, ALTURA DO NÚMERO 25, NO BAIRRO RIO DE UNA DE BAIXO</t>
   </si>
   <si>
     <t>10224</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10224/10224_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10224/10224_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE DENOMINAÇÃO DA ESTRADA MUNICIPAL DOS FELIPES</t>
   </si>
   <si>
     <t>10225</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE DENOMINAÇÃO DE ESTRADA NO BAIRRO VERAVA, ACESSO PELO KM 17 DA ESTRADA VICINAL ERNESTO PIRES DE OLIVEIRA, COM A DENOMINAÇÃO DE: ESTRADA BERNARDINHO RIBEIRO DA COSTA.</t>
   </si>
   <si>
     <t>10226</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10226/10226_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10226/10226_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DENOMINAÇÃO DE RUA NO BAIRRO CARMO MESSIAS COM O NOME DE: RUA MARIA PIRES DE ALMEIDA.</t>
   </si>
   <si>
     <t>10227</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10227/10227_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10227/10227_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE A DENOMINAÇÃO DE UMA RUA LOCALIZADA NO BAIRRO PIAÍ, COM A DENOMINAÇÃO DE: RUA JOAQUIM VIEIRA RUIVO.</t>
   </si>
   <si>
     <t>10228</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10228/10228_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10228/10228_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 02 (DOIS) REDUTORES DE VELOCIDADE (LOMBADA) NA ALTURA DO KM 11,5 DA RODOVIA JÚLIO DAL FABRO, PRÓXIMO AO BAR SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>10229</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10229/10229_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10229/10229_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PRESIDENTE DA CÂMARA, SOLICITANDO ESTUDOS PARA EDIÇÃO DE PROJETO DE LEI VISANDO A MAJORAÇÃO DO VALOR DA CESTA BÁSICA PARA R$ 200,00; MAJORAÇÃO DO ABONO POR ASSIDUIDADE PARA R$ 120,00, R$ 130,00 E R$ 150,00; E VALE REFEIÇÃO NO VALOR MENSAL DE R$ 300,00.</t>
   </si>
   <si>
     <t>10230</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10230/10230_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10230/10230_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A MAJORAÇÃO DO VALOR DA CESTA BÁSICA PARA R$ 200,00; MAJORAÇÃO DO ABONO ASSIDUIDADE PARA R$ 120,00, 130,00 E R$ 150,00; CONCESSÃO DE VALE REFEIÇÃO NO VALOR MENSAL DE R$ 300,00 AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>10231</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10231/10231_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10231/10231_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DENOMINAÇÃO DE ESTRADA LOCALIZADA NO BAIRRO VERAVA, ACESSO PELA ESTRADA DOS FELIPES, COM O NOME DE: ESTRADA THEREZA PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>10297</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10297/10297_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10297/10297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA ESTRADA DO MURUNDU, NA ENTRADA DO EDUARDO, COM CONSTRUÇÃO DE LOMBADA EM FRENTE AO MERCADO DOMINGUES (BASTIÃO) E DO BAR SEM JUÍZO.</t>
   </si>
   <si>
     <t>10298</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10298/10298_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10298/10298_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO DISCIPLINAR A CONTRATAÇÃO DE EMPRESAS DE TRANSPORTE COLETIVO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10299</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10299/10299_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10299/10299_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO CURRAL, COM O NOME DE: RUA BELMIRO VIEIRA MACHADO.</t>
   </si>
   <si>
     <t>10300</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10300/10300_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10300/10300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE FAIXA DE PEDESTRE ELEVADA NA AVENIDA SÃO SEBASTIÃO AO LADO DO SUPERMERCADO SÃO ROQUE, SENTIDO RUA PINDUCA SOARES</t>
   </si>
   <si>
     <t>10301</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10301/10301_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10301/10301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CRIAÇÃO DA COORDENADORIA PARA ATENDIMENTO DE PESSOAS COM NECESSIDADES ESPECIAIS, INCLUINDO IDOSOS E DEMAIS PESSOAS QUE SE ENCONTRAREM MESMO QUE MOMENTÂNEAMENTE NESSAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>10302</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10302/10302_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10302/10302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO OPERAÇÃO TAPA-BURACOS NA RUA PEDRO BIFANO, E TODAS TRANSVERSAIS, NO BAIRRO SANTA LÚCIA, CONJUNTO HABITACIONAL.</t>
   </si>
   <si>
     <t>10303</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10303/10303_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10303/10303_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE REFORMA DOS BANHEIROS PÚBLICOS ADAPTADOS QUE SÃO UTILIZADOS PELAS PESSOAS COM DEFICIÊNCIA NA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>10304</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10304/10304_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10304/10304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE ESPELHOS NOS BANHEIROS DA RODOVIÁRIA, TANTO MASCULINO, FEMININO E ADAPTADO.</t>
   </si>
   <si>
     <t>10305</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10305/10305_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10305/10305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REGULAMENTAÇÃO DA LEI MUNICIPAL Nº 1775/2012, BEM COMO DISPONIBILIZAÇÃO DE FORMULÁRIO PARA CADASTRO. ENCAMINHANDO AINDA FORMULÁRIOFÍSICO PARA CADASTRO JUNTO AO CARNÊ DO IPTU.</t>
   </si>
   <si>
     <t>10306</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10306/10306_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10306/10306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONTRATAÇÃO DE DENTISTA PARA ATENDIMENTO JUNTO AO CENTRO ODONTOLÓGICO MUNICIPAL PARA OS PACIENTES ESPECIAIS.</t>
   </si>
   <si>
     <t>10307</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10307/10307_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10307/10307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA RUA ALEXANDRINA VIEIRA MARTINS, NO BAIRRO RESSACA</t>
   </si>
   <si>
     <t>10308</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10308/10308_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10308/10308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA SÃO PAULO, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>10309</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10309/10309_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10309/10309_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE CAÇAMBA PARA DEPÓSITO DE LIXO NO BAIRRO SALTO, MAIS PRECISAMENTE NA ALTURA DO KM 18.</t>
   </si>
   <si>
     <t>10310</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10310/10310_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10310/10310_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NA ESTRADA DE SERVIDÃO DO BAIRRO DOS PRESTES.</t>
   </si>
   <si>
     <t>10311</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10311/10311_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10311/10311_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA VIABILIDADE DE CONSTRUÇÃO DE UMA LOMBADA NA RUA GUARNI, ALTURA DO NÚMERO 60.</t>
   </si>
   <si>
     <t>10333</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10333/10333_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10333/10333_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA MELHORIAS NO SETOR DA GARAGEM.</t>
   </si>
   <si>
     <t>10334</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10334/10334_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10334/10334_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI OBJETIVANDO A DENOMINAÇÃO DA UNIDADE BÁSICA DE SAÚDE DO BAIRRO DOS PINTOS, HOMENAGEANDO O SENHOR AMARO DE GÓES.</t>
   </si>
   <si>
     <t>10335</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10335/10335_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10335/10335_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DAS ESTRUTURAS DAS PASSARELAS EXISTENTES NA RODOVIA BUNJIRO NAKAO, PRÓXIMO A BASE II DO RESGATE ANJOS DA GUARDA, E NO INÍCIO DA ESTRADA MUNICIPAL DA CACHOEIRA, PRÓXIMO A PRAÇA DE ENTRADA DO BAIRRO.</t>
   </si>
   <si>
     <t>10336</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10336/10336_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10336/10336_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DE RUA EXISTENTE NO BAIRRO PAIOL PEQUENO, COMO TRAVESSA JOSÉ BENEDITO SOARES VIEIRA GONÇALVES.</t>
   </si>
   <si>
     <t>10375</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10375/10375_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10375/10375_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DENOMINAÇÃO DE RUA NO BAIRRO CACHOEIRA COMO: RUA VALENTIM DE OLIVEIRA</t>
   </si>
   <si>
     <t>10376</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10376/10376_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10376/10376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DENOMINAÇÃO DA UNIDADE BÁSICA DE SAÚDE - UBS NO BAIRRO VARGEM COMO UBS ANTÔNIO CARDOSO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>10377</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10377/10377_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10377/10377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DO CÓRREGO E MATO DA RUA JOÃO BENEDICTO DE MELLO JÚNIOR (ANTIGA RUA DA BICA).</t>
   </si>
   <si>
     <t>10378</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10378/10378_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10378/10378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA QUE SEJA INTENSIFICADO AS RONDAS REALIZADAS PELA GUARDA CIVIL MUNICIPAL NO BAIRRO VILA LIMA, BEM COMO DETERMINE A LIMPEZA COMPLETA DA PASSARELA DE ACESSO AO BAIRRO.</t>
   </si>
   <si>
     <t>10379</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10379/10379_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10379/10379_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO CAMPO VERDE COMO: TRAVESSA TEREZA ROSA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>10380</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10380/10380_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10380/10380_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA ALTURA DO NÚMERO 100 DA VICINAL JOSÉ DIAS DE OLIVEIRA (SENTIDO BAIRRO AREIA VERMELHA), PRÓXIMO A SERRALHERIA DO DENÃO.</t>
   </si>
   <si>
     <t>10381</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10381/10381_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10381/10381_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA ESTRADA DO BAIRRO ROSARIAL AO BAIRRO CAMPO VERDE, PRÓXIMO AO POSTO DE COMBUSTÍVEL NOVA IBIÚNA.</t>
   </si>
   <si>
     <t>10382</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10382/10382_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10382/10382_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECAPEAMENTO ASFÁLTICO NO BAIRRO RESSACA, MAIS PRECISAMENTE NA RUA SÃO PAULO</t>
   </si>
   <si>
     <t>10383</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10383/10383_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10383/10383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECAPEAMENTO NO BAIRRO RESSACA, MAIS PRECISAMENTE NA RUA DO MERCADINHO DO ROMEO.</t>
   </si>
   <si>
     <t>10384</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10384/10384_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10384/10384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA EM TODA A EXTENSÃO DAS RUAS, LATERAIS, CALÇADAS E ACOSTAMENTO NO BAIRRO RIO DE UNA DE CIMA.</t>
   </si>
   <si>
     <t>10385</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10385/10385_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10385/10385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA EM TODA A LATERAL DA CICLOVIA DA MARGINAL ANTÔNIO FALCI</t>
   </si>
   <si>
     <t>10386</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10386/10386_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10386/10386_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA EM TODA A EXTENSÃO DAS RUAS, LATERAIS DAS CALÇADAS E DOS ACOSTAMENTOS NO BAIRRO FIGUEIRA</t>
   </si>
   <si>
     <t>10387</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10387/10387_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10387/10387_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA EM TODA EXTENSÃO DAS RUAS, LATERAIS DAS CALÇADAS E DOS ACOSTAMENTOS NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>10388</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10388/10388_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10388/10388_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DAS LATERAIS E CALÇADAS DA RUA ADÃO ANTÔNIO GONÇALVES ATÉ O LOTEAMENTO SÃO MARCOS; RUA GUILHERMINA GONÇALVES E TODAS AS DEMAIS RUAS, LATERAIS DAS CALÇADAS E ACOSTAMENTOS DO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>10389</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10389/10389_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10389/10389_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECAPEAMENTO NA ENTRADA DO BAIRRO ROSARIAL, MAIS PRECISAMENTE EM FRENTE AO POSTO NOVA IBIÚNA.</t>
   </si>
   <si>
     <t>10390</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10390/10390_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10390/10390_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECAPEAMENTO NO BAIRRO ROSARIAL NA RUA JUCA ROLIM, MAIS PRECISAMENTE EM FRENTE AO CAMPO OLARIA.</t>
   </si>
   <si>
     <t>10391</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10391/10391_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10391/10391_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECAPEAMENTO NO BAIRRO RIO DE UNA DE BAIXO, MAIS PRECISAMENTE NA RUA GUILHERMINA GONÇALVES.</t>
   </si>
   <si>
     <t>9505</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9505/9505_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9505/9505_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTOS À DEPUTADA FEDERAL BRUNA DIAS FURLAN PELO APOIO NA RESOLUÇÃO DOS PROBLEMAS DA SAÚDE NO MUNICÍPIO DE IBIÚNA, PRINCIPALMENTE COM O ENVIO DE RECURSOS FINANCEIROS COM A FINALIDADE DE AMPLIAÇÃO E REFORMAS DE UNIDADES BÁSICAS DE SAÚDE.</t>
   </si>
   <si>
     <t>9571</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9571/9571_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9571/9571_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO APLAUSOS A ACADEMIA DRAGÕES DO KICKBOXING, DO PROFESSOR MARCIO JOSÉ XAVIER (MARCINHO).</t>
   </si>
   <si>
     <t>9574</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9574/9574_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9574/9574_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS PROFESSORES E DIRETORES DA ESCOLA ESTADUAL MARIA ANGERAMI SCALAMANDRÉ, PELA EXPOSIÇÃO EM HOMENAGEM A VITOR BRECHERET</t>
   </si>
   <si>
     <t>9745</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9745/9745_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9745/9745_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTOS E APLAUSOS AO DESEMBARGADOR JOSÉ RENATO NALINI, PRESIDENTE DO TRIBUNAL DE JUSTIÇA DO ESTADO DE SÃO PAULO, PELO APOIO AS QUESTÕES QUE ENVOLVEM A VIOLÊNCIA DOMÉSTICA E FAMILIAR E OS DIREITOS DAS MULHERES, COM A POSSIBILIDADE DE CELEBRAÇÃO DE CONVÊNIO VISANDO A INSTALAÇÃO DE ANEXOS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR CONTRA A MULHER.</t>
   </si>
   <si>
     <t>9856</t>
   </si>
   <si>
     <t>Dr. Beto Arrais, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9856/9856_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9856/9856_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO EX-GOVERNADOR DE PERNAMBUCO E CANDIDATO À PRESIDÊNCIA DA REPÚBLICAS NO PLEITO DE 2014, EDUARDO CAMPOS</t>
   </si>
   <si>
     <t>9857</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9857/9857_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9857/9857_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À GUARDA CIVIL MUNICIPAL, PELA SUA ATUAÇÃO JUNTO AOS BAIRROS VERAVA, CARMO MESSIAS E PAULOS DURANTE O ANO DE 2014.</t>
   </si>
   <si>
     <t>9904</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9904/9904_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9904/9904_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONTRATULAÇÕES E APLAUSOS AOS TRABALHOS DA 2ª COMPANHIA DA POLÍCIA MILITAR, PRINCIPALMENTE ATUAÇÃO JUNTO AOS BAIRROS VERAVA E CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9905</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9905/9905_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9905/9905_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES, À EQUIPE FEMININA SPORT HANDBOL CLUB (SHC), PELA REPRESENTAÇÃO NA 58ª EDIÇÃO DOS JOGOS REGIONAIS, REALIZADO ENTRE OS DIAS 02 A 12 DE JULHO DESDE ANO, NA CIDADE DE SOROCABA.</t>
   </si>
   <si>
     <t>10059</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10059/10059_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10059/10059_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTOS E APLAUSOS A SENHORA LUCINDA ALVES DOS SANTOS PELA DOAÇÃO DO SEU RIM AO VEREADOR DEVANIR CÂNDIDO DE ANDRADE, E EM HOMENAGEM A TODAS AS PESSOAS DOADORAS DE ÓRGÃOS.</t>
   </si>
   <si>
     <t>10201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10201/10201_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10201/10201_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO SENHOR ADALBERTO BONASSI MARCICANO, EX-VICE-PREFEITO, POR DECLARAÇÕES DADAS AO BLOG PLANEJA AZUL NO DIA 03 DE OUTUBRO DE 2014, ONDE PROFERIU PALAVRAS DE BAIXO CALÃO E OFENSIVAS AO PODER JUDICIÁRIO EM GERAL.</t>
   </si>
   <si>
     <t>10337</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10337/10337_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10337/10337_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR ROQUE EDUARDO DE CASTRO</t>
   </si>
   <si>
     <t>10863</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10863/10863_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10863/10863_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO MINISTRO DO SUPREMO TRIBUNAL FEDERAL, DR. JOAQUIM BENEDITO BARBOSA GOMES POR US ALUTA CONTRA A CORRUPÇÃO E PRESERVAÇÃO DA LEI</t>
   </si>
   <si>
     <t>10864</t>
   </si>
   <si>
     <t>9741</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9741/9741_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9741/9741_texto_integral.pdf</t>
   </si>
   <si>
     <t>REJEITA AS CONTAS DA PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA RELATIVAS AO EXERCÍCIO DE 2011.</t>
   </si>
   <si>
     <t>9454</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Eduardo Anselmo Domingues Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9454/9454_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9454/9454_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 075 DE 01 DE JULHO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9455</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9455/9455_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9455/9455_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 064/2009 E LEI COMPLEMENTAR Nº 109/2013, PARA MAJORAR O NÚMERO DE VAGAS DE CARGO EFETIVO DE DIRETOR DE ESCOLA, AUXILIAR DE DESENVOLVIMENTO INFANTIL E DO CARGO DE VICE-DIRETOR DE ESCOLA, O QUAL DE PROVIMENTO EM COMISSÃO; ALTERA, TAMBÉM, A REFERÊNCIA SALARIAL PARA O CARGO DE CHEFE DO DEPARTAMENTO DE CONTROLE ORÇAMENTÁRIO.</t>
   </si>
   <si>
     <t>9456</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9456/9456_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9456/9456_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE MOTORISTA DE ÔNIBUS ESCOLAR E MONITOR DE TRANSPORTE ESCOLAR, OS QUAIS DE NATUREZA EFETIVA PARA PROVIMENTO JUNTO À PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA, VINCULADOS À SECRETARIA MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>9457</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9457/9457_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9457/9457_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 10/2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9458</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9458/9458_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9458/9458_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 087 DE 04 DE JULHO DE 2011 E DA LEI COMPLEMENTAR Nº 112 DE 29 DE MAIO DE 2013.</t>
   </si>
   <si>
     <t>9532</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9532/9532_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9532/9532_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DE CARGOS NA PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10112</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10112/10112_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10112/10112_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1112/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9739</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9739/9739_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9739/9739_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE ACERCA DA ALTERAÇÃO DA DENOMINAÇÃO OU NOMENCLATURA DOS CARGOS ASSESSOR TÉCNICO PEDAGÓGICO E ASSESSOR TÉCNICO ADMINISTRATIVO, CRIADOS ATRAVÉS DA LEI COMPLEMENTAR Nº 064 DE 09 DE OUTUBRO DE 2009, MANTENDO INALTERADOS OS DEMAIS REQUISITOS ATINENTES AOS CARGOS</t>
   </si>
   <si>
     <t>10115</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10115/10115_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10115/10115_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REMISSÃO E ISENÇÃO DE DÉBITOS AOS APOSENTADOS CONTRIBUINTES DO IPTU REFERENTE AOS EXERCÍCIOS DE 2013 E 2014 E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>9880</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9880/9880_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9880/9880_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO FISCAL, DOS DÉBITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS INSCRITOS OU NÃO EM DÍVIDA ATIVA, CONSTITUÍDOS OU NÃO, EM FASE DE COBRANÇA ADMINISTRATIVA OU JUDICIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10116</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10116/10116_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10116/10116_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 10/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9891</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9891/9891_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9891/9891_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 096 DE 15 DE DEZEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10035</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10035/10035_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10035/10035_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE ABONO PECUNIÁRIO, APOS MOTORISTAS QUE EXERÇAM SUAS FUNÇÕES JUNTO AO SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA - SAMU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10120</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10120/10120_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10120/10120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10134</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10134/10134_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10134/10134_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA SOBRE CARGO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10213</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Fábio Bello de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10213/10213_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10213/10213_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 131, DE 21 DE AGOSTO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10288</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10288/10288_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10288/10288_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ATUALIZAR O O IPTU (IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL URBANA) DA ESTÂNCIA TURÍSTICA DE IBIÚNA</t>
   </si>
   <si>
     <t>10290</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10290/10290_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10290/10290_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE SALARIAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9708</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9708/9708_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9708/9708_texto_integral.pdf</t>
   </si>
   <si>
     <t>GARANTE A ACESSIBILIDADE NO TRANSPORTE PÚBLICO COLETIVO MUNICIPAL E AUTORIZA A CRIAÇÃO DO SERVIÇO DE TRANSPORTE ESPECIAL DESTINADO A ATENDER PESSOAS COM MOBILIDADE REDUZIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9762</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9762/9762_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9762/9762_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A IDENTIFICAÇÃO DE DEFICIENTE E O CADASTRO MUNICIPAL DAS PESSOAS COM DEFICIÊNCIA DE  QUALQUER NATUREZA, NO ÂMBITO DO MUNICÍPIO DE IBIÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9709</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9709/9709_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9709/9709_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO VOLUNTARIADO JUNTO AO SERVIÇO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9710</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9710/9710_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9710/9710_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ASSÉDIO SEXUAL NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9711</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9711/9711_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9711/9711_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER PARA A INICIATIVA PRIVADA ESPAÇOS LOCALIZADOS NOS MUROS DE PRÉDIOS PÚBLICOS MUNICIPAIS PARA FINS PUBLICITÁRIOS, MEDIANTE O PAGAMENTO DE CONTRIBUIÇÕES DESTINADAS AO ESPORTE.</t>
   </si>
   <si>
     <t>9866</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9866/9866_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9866/9866_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DE ACESSIBILIDADE NOS PRÉDIOS A SEREM UTILIZADOS PELO PODER PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>9528</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9528/9528_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9528/9528_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 1532, DE 24 DE SETEMBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9479</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9479/9479_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9479/9479_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR, VIA DE DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, ÁREA DE TERRENO LOCALIZADA NO BAIRRO CAPÃO GRANDE, NESTE MUNICÍPIO E COMARCA DE IBIÚNA, SP, NECESSÁRIA A OFICIALIZAÇÃO DE UMA ESTRADA JÁ EXISTENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9712</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9712/9712_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9712/9712_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER DESCONTO NO IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU A TÍTULO DE INCENTIVO FISCAL PARA ESTIMULAR A TRANSFERÊNCIA DO REGISTRO DE VEÍCULOS AUTOMOTORES PARA O MUNICÍPIO, VISANDO O AUMENTO NA ARRECADAÇÃO DO IMPOSTO SOBRE A PROPRIEDADE DE VEÍCULOS AUTOMOTORES - IPVA, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9480</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9480/9480_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9480/9480_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO DISTRITO DO PARURU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9733</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9733/9733_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9733/9733_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMA DE TRIBUTAÇÃO DE SERVIÇOS CARTORÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9468</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9468/9468_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9468/9468_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE REFERÊNCIAS DE CARGOS DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9732</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9732/9732_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9732/9732_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 10/2005, DISPÕE SOBRE ALTERAÇÃO NA ESTRUTURA ORGANIZACIONAL DA PREFEITURA DA ESTÂNCIA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9731</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9731/9731_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9731/9731_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA AS LEIS NºS 378/97 E 446/98, DISPÕES SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9529</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9529/9529_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9529/9529_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA PONTE NO DISTRITO DO PARURU E DÁ OUTRAS PROVIDÊNICAS.</t>
   </si>
   <si>
     <t>9469</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9469/9469_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9469/9469_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 3º DA LEI Nº 1899, DE 13 DE DEZEMBRO DE 2013, QUE ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9868</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9868/9868_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9868/9868_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1683, DE 29 DE ABRIL DE 2011.</t>
   </si>
   <si>
     <t>9481</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9481/9481_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9481/9481_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 1.145 DE 08 DE MARÇO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9530</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9530/9530_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9530/9530_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA A CELEBRAR CONVÊNIO COM WIZARD IBIÚNA - SHINE IDIOMAS LTDA - E, VISANDO À ESPECIALIZAÇÃO PROFISSIONAL DE SERVIDORES E SEUS DEPENDENTES LEGAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9470</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9470/9470_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9470/9470_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DE PRÉDIOS PÚBLICOS MUNICIPAIS CONSTANTES NA LEI MUNICIPAL Nº 1467 DE 25 DE SETEMBRO DE 2008 E  LEI MUNICIPAL Nº 1472 DE 24 DE OUTUBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9730</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9730/9730_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9730/9730_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 111/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9517</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9517/9517_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9517/9517_texto_integral.pdf</t>
   </si>
   <si>
     <t>10111</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10111/10111_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10111/10111_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A PROFISSÃO DE TAXISTA CONFORME A LEI FEDERAL Nº 12.648 DE 26 DE AGOSTO DE 2011, DISPÕE SOBRE AS NORMAS DE MANUTENÇÃO E PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS EM VEÍCULOS DE ALUGUEL A TAXÍMETRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9482</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9482/9482_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9482/9482_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 1.191 DE 13 DE SETEMBRO DE 2006 QUE DENOMINOU DUAS RUAS DO BAIRRO DA RESSACA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9531</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9531/9531_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9531/9531_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA COMERCIALIZAÇÃO DE LIVROS DIDÁTICOS, PARADIDÁTICOS, LITERÁRIOS, MATERIAIS ESCOLARES, REVISTAS E AFINS, BEM COMO COMERCIALIZAR QUALQUER OUTRO PRODUTO NAS INSTITUIÇÕES PÚBLICAS DE ENSINO BÁSICO DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>9483</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9483/9483_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9483/9483_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUAS NO BAIRRO PAES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9484</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9484/9484_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9484/9484_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO MORRO GRANDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9485</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9485/9485_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9485/9485_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUAS NO BAIRRO GABRIEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9763</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9763/9763_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9763/9763_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS DA LEI MUNICIPAL Nº 1851, DE 20 DE MARÇO DE 2013.</t>
   </si>
   <si>
     <t>9533</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9533/9533_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9533/9533_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROVISÃO DE BENEFÍCIO EVENTUAL - "ALUGUEL SOCIAL" NO ÂMBITO DA POLÍTICA PÚBLICA DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>9729</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9729/9729_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9729/9729_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO GABINETE DE GESTÃO INTEGRADA MUNICIPAL GGI-M, VINCULADA AO GABINETE DO PREFEITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9736</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9736/9736_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9736/9736_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 1738, DE 23 DE NOVEMBRO DE 2011 RECONHECENDO COMO DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE LAR RAFAEL</t>
   </si>
   <si>
     <t>9728</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9728/9728_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9728/9728_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA ESTRADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9727</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9727/9727_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9727/9727_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS DA LEI Nº 1.425 DE 19 DE JUNHO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9726</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9726/9726_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9726/9726_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI EM ÂMBITO MUNICIPAL A OBRIGATORIEDADE DOS VEÍCULOS ESCOLARES DE EXIBIREM NÚMERO DE TELEFONE PARA RECLAMAÇÕES E SUGESTÕES, PINTADOS OU ADESIVADOS, E IDENTIFICAÇÃO DA EMPRESA RESPONSÁVEL PELA PRESTAÇÃO DO SERVIÇO.</t>
   </si>
   <si>
     <t>9725</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9725/9725_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9725/9725_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE COOPERATIVISMO E ASSOCIATIVISMO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9724</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9724/9724_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9724/9724_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1862, DE 24 DE MAIO DE 2013, QUE CRIA O FUNDO MUNICIPAL DA PESSOA COM DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9534</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9534/9534_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9534/9534_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 1848 DE 20 DE FEVEREIRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9568</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9568/9568_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9568/9568_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PARCERIAS PÚBLICO - PRIVADAS - PPP NO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9723</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9723/9723_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9723/9723_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES ÀS ENTIDADES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9722</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9722/9722_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9722/9722_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OFICIALIZAÇÃO DE UMA TRAVESSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9721</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9721/9721_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9721/9721_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO CURRAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9720</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9720/9720_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9720/9720_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO CURRAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9718</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9718/9718_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9718/9718_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISCIPLINA A UTILIZAÇÃO DAS VIAS PÚBLICAS PARA A DISTRIBUIÇÃO DE PROPAGANDA DE CUNHO INFORMATIVO E PUBLICITÁRIO NO ÂMBITO DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>9738</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9738/9738_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9738/9738_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA REALIZAÇÃO DE FEITAS ITINERANTES DE VENDA DE PRODUTOS E MERCADORIAS A VAREJO E ATACADO, DANDO PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>9719</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9719/9719_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9719/9719_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ADQUIRIR, VIA DE DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, UMA ÁREA LOCALIZADA NO BAIRRO SOROCAMIRIM, NESTE MUNICÍPIO E COMARCA DE IBIÚNA, SP, NECESSÁRIA PARA REGULARIZAÇÃO E IMPLANTAÇÃO DE POLO INDUSTRIAL INSERIDA NA MACROZONA DE DESTINAÇÃO INDUSTRIAL, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>9713</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9713/9713_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9713/9713_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAR CONVÊNIO COM A UNIVERSIDADE ANHANGUERA EDUCACIONAL - UNIDERP / CAMPUS SOROCABA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9714</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9714/9714_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9714/9714_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI Nº 1575 DE 23 DE DEZEMBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9569</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9569/9569_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9569/9569_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11095</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/11095/11095_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/11095/11095_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL PARA A HUMANIZAÇÃO DO PARTO, DISPÕE SOBRE A ADMINISTRAÇÃO DE ANALGESIA EM PARTOS NATURAIS DE GESTANTES DA CIDADE DE IBIÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11096</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/11096/11096_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/11096/11096_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCENTIVO FISCAL PARA A REALIZAÇÃO DE PROJETOS CULTURAIS, NO ÂMBITO DO MUNICÍPIO DE IBIÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9737</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9737/9737_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9737/9737_texto_integral.pdf</t>
   </si>
   <si>
     <t>FACULTA AO COMÉRCIO VAREJISTA EM GERAL O FUNCIONAMENTO AOS DOMINGOS E FERIADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9715</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9715/9715_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9715/9715_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES ÀS ENTIDADES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>9716</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9716/9716_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9716/9716_texto_integral.pdf</t>
   </si>
   <si>
     <t>9717</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9717/9717_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9717/9717_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCEDER AUXÍLIO MORADIA E AUXÍLIO ALIMENTAÇÃO AOS MÉDICOS VINCULADOS AO PROGRAMA MAIS MÉDICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10393</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10393/10393_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10393/10393_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE ENCAMINHANDO DE CÓPIA INTEGRAL DOS CONTRATOS EMERGENCIAIS FIRMADOS PELO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA</t>
   </si>
   <si>
     <t>9764</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9764/9764_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9764/9764_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESCOLA MUNICIPAL DO BAIRRO DOS TAVARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9740</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9740/9740_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9740/9740_texto_integral.pdf</t>
   </si>
   <si>
     <t>10397</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10397/10397_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10397/10397_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9869</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9869/9869_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9869/9869_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "DIA DO AGRICULTOR" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9765</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9765/9765_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9765/9765_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR, VIA DE DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, UMA ÁREA LOCALIZADA NO BAIRRO PARURU, NESTE MUNICÍPIO E COMARCA DE IBIÚNA, SP, NECESSÁRIA PARA A REGULARIZAÇÃO E IMPLANTAÇÃO DE UMA ESCOLA DE ENSINO FUNDAMENTAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10113</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10113/10113_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10113/10113_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 760 DE 22 DE AGOSTO DE 2002, ALTERADA PELA LEI Nº 1014 DE 22 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9838</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9838/9838_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9838/9838_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA REALIZAÇÃO DE FEIRAS ITINERANTES DE VENDA DE PRODUTOS E MERCADORIAS A VAREJO E ATACADO, DANDO PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>9766</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9766/9766_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9766/9766_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA POR EXCESSO DE ARRECADAÇÃO E POR ANULAÇÃO DE DOTAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9767</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9767/9767_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9767/9767_texto_integral.pdf</t>
   </si>
   <si>
     <t>9939</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9939/9939_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9939/9939_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAÇÃO POR VIA AMIGÁVEL OU JUDICIAL DE UMA ÁREA DE TERRAS REFERENTE A UM LOGRADOURO, JÁ DENOMINADO, LOCALIZADO NO BAIRRO CUPIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9870</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9870/9870_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9870/9870_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO CUPIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9872</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9872/9872_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9872/9872_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, COMPOSIÇÃO, COMPETÊNCIA E FUNCIONAMENTO DO CONSELHO MUNICIPAL DE ESPORTE E LAZER - CMEL E INSTITUIÇÃO DO FUNDO MUNICIPAL DE ESPORTE E LAZER.</t>
   </si>
   <si>
     <t>9788</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9788/9788_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9788/9788_texto_integral.pdf</t>
   </si>
   <si>
     <t>9873</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9873/9873_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9873/9873_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE DIVERSAS VIAS NO BAIRRO RIO DE UNA DE CIMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9875</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9875/9875_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9875/9875_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA SEM SAÍDA NA ÁREA CENTRAL.</t>
   </si>
   <si>
     <t>9876</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9876/9876_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9876/9876_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA SEM SAÍDA LOCALIZADA NA ÁREA CENTRAL</t>
   </si>
   <si>
     <t>9839</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9839/9839_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9839/9839_texto_integral.pdf</t>
   </si>
   <si>
     <t>9840</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9840/9840_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9840/9840_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA POR REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9877</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9877/9877_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9877/9877_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR, VIA DE DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, UMA ÁREA LOCALIZADA NO DISTRITO DO PARURU, NESTE MUNICÍPIO E COMARCA DE IBIÚNA, SP, NECESSÁRIA PARA A IMPLANTAÇÃO DE UMA ESCOLA DE ENSINO FUNDAMENTAL E UMA CRECHE PRÓ-INFÂNCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9878</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9878/9878_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9878/9878_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR, VIA DE DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, UMA ÁREA LOCALIZADA NO BAIRRO LAGEADINHO, NESTE MUNICÍPIO E COMARCA DE IBIÚNA, SP, NECESSÁRIA PARA A CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>9879</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9879/9879_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9879/9879_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 980, DE 08 DE SETEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>10114</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10114/10114_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10114/10114_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FECHAMENTO NORMALIZADO DE LOTEAMENTO UNICAMENTE RESIDENCIAIS ESTABELECENDO O ACESSO À ESSAS ÁREAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10060</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10060/10060_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10060/10060_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9882</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9882/9882_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9882/9882_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DE PRÉDIO ESCOLAR (BEM DE USO COMUM DO POVO) E AUTORIZAÇÃO PARA O PODER PÚBLICO REALIZAR PERMUTA COM OBRIGAÇÃO DE FAZER A CONSTRUÇÃO DE UM CRAS - CENTRO DE REFERÊNCIA E ASSISTÊNCIA SOCIAL, DANDO PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>9881</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9881/9881_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9881/9881_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10025</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10025/10025_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10025/10025_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA E REGULAMENTA A REALIZAÇÃO DE "FEIRAS ITINERANTES" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>10394</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10394/10394_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10394/10394_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA - SP, QUE TODAS AS AGÊNCIAS BANCÁRIAS QUE CONTAREM COM ÁREA DE CAIXAS ELETRÔNICOS DE AUTO-ATENDIMENTO DISPONIBILIZEM AOS CLIENTES PELO MENOS 01 (UM) TERMINAL COM TELA E TECLADOS EM ALTURA REDUZIDA, ADEQUADA PARA USUÁRIOS CADEIRANTES E PESSOAS COM ALTURA MUITO ABAIXO DA MÉDIA.</t>
   </si>
   <si>
     <t>9938</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9938/9938_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9938/9938_texto_integral.pdf</t>
   </si>
   <si>
     <t>10117</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10117/10117_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10117/10117_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA A CELEBRAR CONVÊNIO DE COOPERAÇÃO TÉCNICA COM A UNIVERSIDADE DE SOROCABA - UNISO PARA O DESENVOLVIMENTO DE ATIVIDADES DIDÁTICAS E PESQUISA/ESTÁGIO SUPERVISIONADO CURRICULAR E NÃO REMUNERADO AOS ALUNOS DO CURSO DE FARMÁCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10118</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10118/10118_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10118/10118_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DO BEM DE USO ESPECIAL E AUTORIZAÇÃO PARA O PODER PÚBLICO REALIZAR UMA DOAÇÃO COM ENCARGOS PARA A CONSTRUÇÃO DO CRAS - CENTRO DE REFERÊNCIA E ASSISTÊNCIA SOCIAL, DANDO PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>10061</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10061/10061_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10061/10061_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA REALIZAR UMA DOAÇÃO COM ENCARGOS DE UM IMÓVEL DE PROPRIEDADE DESTE MUNICÍPIO PARA A CONSTRUÇÃO DE UMA UNIDADE DE ATENDIMENTO DO INSS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>10119</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10119/10119_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10119/10119_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA IBIUNENSE DE APOIO À CULTURA E DO FUNDO IBIUNENSE DE APOIO A CULTURA.</t>
   </si>
   <si>
     <t>10132</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10132/10132_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10132/10132_texto_integral.pdf</t>
   </si>
   <si>
     <t>10062</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10062/10062_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10062/10062_texto_integral.pdf</t>
   </si>
   <si>
     <t>10135</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10135/10135_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10135/10135_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE BEM DE USO COMUM DO POVO E AUTORIZAÇÃO PARA O PODER EXECUTIVO REALIZAR DOAÇÃO COM ENCARGOS DO IMÓVEL DE PROPRIEDADE DESTE MUNICÍPIO À EMPRESA A.V. CORRÊA &amp; CIA E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>10110</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10110/10110_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10110/10110_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE TRABALHO EM REGIME DE TEMPO PARCIAL AS SERVIDORES DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA</t>
   </si>
   <si>
     <t>11337</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/11337/11337_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/11337/11337_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS I E II DO ART. 7º DA LEI MUNICIPAL Nº 401, DE 08 DE MAIO DE 1997, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10133</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10133/10133_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10133/10133_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 8º, 23 E 53 DA LEI 583 DE 13 DE DEZEMBRO DE 2000 BEM COMO AS TABELAS V E VI QUE DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES DE METRO QUADRADO DE TERRENOS E PADRÕES DE CONSTRUÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10287</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10287/10287_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10287/10287_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBIÚNA PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>10289</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10289/10289_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10289/10289_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ATUALIZAR A UNIDADE FISCAL DO MUNICÍPIO DE IBIÚNA - UFMI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11097</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/11097/11097_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/11097/11097_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A UNIÃO PARA FINS DE DELEGAÇÃO DA INSCRIÇÃO E COBRANÇA DA DÍVIDA ATIVA MUNICIPAL, RELATIVAMENTE AOS CRÉDITOS TRIBUTÁRIOS SUJEITOS À LEI COMPLEMENTAR FEDERAL Nº 123 DE 14 DE DEZEMBRO DE 2006.</t>
   </si>
   <si>
     <t>10291</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10291/10291_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10291/10291_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES, E DOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10292</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10292/10292_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10292/10292_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA A REVISÃO DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DE IBIÚNA - SP.</t>
   </si>
   <si>
     <t>10358</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10358/10358_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10358/10358_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA JUNTO A LOA/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10395</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10395/10395_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10395/10395_texto_integral.pdf</t>
   </si>
   <si>
     <t>REORGANIZA BENEFÍCIOS DOS SERVIDORES DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10396</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10396/10396_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10396/10396_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA JUNTO À LOA/2014 E DÁ OUTROS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9768</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9768/9768_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9768/9768_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS (R$ 160.000,00)</t>
   </si>
   <si>
     <t>9562</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9562/9562_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9562/9562_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I DO PARÁGRAFO ÚNICO DO ARTIGO 1º DA RESOLUÇÃO Nº 17/2004.</t>
   </si>
   <si>
     <t>9563</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9563/9563_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9563/9563_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I DO PARÁGRAFO ÚNICO DO ARTIGO 1º DA RESOLUÇÃO Nº 16/2004.</t>
   </si>
   <si>
     <t>9564</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9564/9564_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9564/9564_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 05, DE 16 DE AGOSTO DE 1983 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DA ESTÂNICA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9471</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9471/9471_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9471/9471_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA VIVO, SOLICITANDO ESTUDOS URGENTES PARA A INSTALAÇÃO DE TORRE DE TELEFONIA MÓVEL NA ÁREA DO DISTRITO DO CARMO MESSIAS, MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>9472</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9472/9472_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9472/9472_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GERENTE DA AGÊNCIA DOS CORREIOS DE IBIÚNA, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE UMA AGÊNCIA COMUNITÁRIA DOS CORREIOS PARA POSTAGEM E RECEBIMENTO DE CORRESPONDÊNCIAS NA ÁREA CENTRAL DO DISTRITO DO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9473</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9473/9473_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9473/9473_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA VIVO, SOLICITANDO INFORMAÇÕES SOBRE OS MOTIVOS DA INSTABILIDADE DE SINAL DE TELEFONIA MÓVEL NA ÁREA CENTRAL DA CIDADE DE IBIÚNA, BEM COMO QUAIS PROVIDÊNCIAS ESTÃO SENDO TOMADAS PARA CORREÇÃO DESSE PROBLEMA.</t>
   </si>
   <si>
     <t>9474</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9474/9474_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9474/9474_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA VIVO, SOLICITANDO QUE INFORME ESTA CASA DE LEIS QUAIS OS MOTIVOS DA INSTABILIDADE DE SINAL DE TELEFONIA MÓVEL (VOZ E DADOS) NA ÁREA CENTRAL DO BAIRRO RIO DE UNA DE CIMA, BEM COMO QUAIS PROVIDÊNCIAS ESTÃO SENDO TOMADAS PARA CORREÇÃO DESSE PROBLEMA.</t>
   </si>
   <si>
     <t>9475</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9475/9475_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9475/9475_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA VIVO, SOLICITANDO INFORMAÇÕES A RESPEITO DE QUAIS LOCALIDADES SERÃO SERVIDAS COM A INSTALAÇÃO DE TORRE DE TRANSMISSÃO DE SINAL DE TELEFONIA MÓVEL NO MUNICÍPIO DE IBIÚNA NO ANO DE 2014.</t>
   </si>
   <si>
     <t>9476</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9476/9476_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9476/9476_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GERENTE DE CONTAS PODER PÚBLICO DA CPFL, SOLICITANDO PROVIDÊNCIAS URGENTES PARA A TROCA DOS POSTES DE ILUMINAÇÃO DA RUA DOMINGOS DE ALMEIDA LIMA, LOCALIZADA NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>9486</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9486/9486_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9486/9486_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO, SOLICITANDO CONSERTO DE CABO TELEFÔNICO PRÓXIMO A ESCOLA DO BAIRRO VERAVINHA, BEM COMO A FALTA DE SINAL DE TELEFONES MÓVEIS NOS BAIRROS, PRINCIPALMENTE NO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>9487</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9487/9487_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9487/9487_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DOS VALORES RECEBIDOS PELO SAMU POR MÊS, E QUAL CONTA FINANCEIRA ESSE DINHEIRO É DEPOSITADO.</t>
   </si>
   <si>
     <t>9488</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9488/9488_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9488/9488_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE OS FATOS OCORRIDOS NO INÍCIO DO ANO, COM RELAÇÃO A LIMPEZA DE LOGRADOUROS PÚBLICOS E CALÇADAS, QUAL EMPRESA ATUALMENTE É RESPONSÁVEL POR ESSE SERVIÇO; QUAL A VIGÊNCIA DO CONTRATO; OS MOTIVOS DE NÃO ESTAR SENDO REALIZADO OS SERVIÇOS.</t>
   </si>
   <si>
     <t>9489</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9489/9489_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9489/9489_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A LEI 1557 DE 09 DE DEZEMBRO DE 2009, QUE INSTITUIU A CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA - CIP, PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL, DE ACORDO COM A EMENDA CONSTITUCIONAL Nº 39 DE 19 DE DEZEMBRO DE 2002, ESCLARECENDO QUAIS OS MOTIVOS PELOS QUAIS AINDA NÃO OCORRERAM INVESTIMENTOS, HAJA VISTA O GRANDE PERÍODO DE TEMPO EM QUE A POPULAÇÃO VEM HONRANDO COM A CONTRIBUIÇÃO E QUAL A PREVISÃO PARA INÍCIO DAS INSTALAÇÕES DA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>9490</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9490/9490_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9490/9490_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS A RESPEITO DAS ÁGUAS QUE A POPULAÇÃO DE IBIÚNA CONSOME DIARIAMENTE (NASCENTES E RIOS DE ONDE A SABESP CAPTA AS ÁGUAS).</t>
   </si>
   <si>
     <t>9491</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9491/9491_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9491/9491_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O PROCESSO SELETIVO DA SAÚDE, CUJO QUAL INDICA MUITAS FALHAS NO MESMO COMO POR EXEMPLO NA CLASSIFICAÇÃO DOS INSCRITOS E CLASSIFICADOS, TAMBÉM NÃO FORAM COLOCADAS AS VAGAS PARA AS PESSOAS COM DEFICIÊNCIA CONFORME LEI FEDERAL.</t>
   </si>
   <si>
     <t>9492</t>
   </si>
   <si>
     <t>Pedrão da Água, Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9492/9492_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9492/9492_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO, SOLICITANDO PROVIDÊNCIAS URGENTES QUANTO A PROVIDÊNCIAS NECESSÁRIAS PARA A MELHORIA DO SISTEMA DE COMUNICAÇÃO (TELEFONIA FIXA, MÓVEL E INTERNET) NO MUNICÍPIO DE IBIÚNA, PARA QUE ATENDA COM MAIOR RAPIDEZ E EFICIÊNCIA A DEMANDA DESSES SERVIÇOS, SOBRETUDO NA GRANJA VERIDIANA, NO DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>9493</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9493/9493_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9493/9493_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM, SOLICITANDO ESTUDOS NECESSÁRIOS PARA CONSTRUÇÃO DE LOMBADAS E SINALIZAÇÃO COMPLETA NA ALTURA DO KM 63 DA RODOVIA BUNJIRO NAKAO, NO TRECHO ENTRE O MOYA MATERIAIS PARA CONSTRUÇÃO, PRÓXIMO AO ACESO AO BAIRO DOS PINTOS.</t>
   </si>
   <si>
     <t>9494</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9494/9494_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9494/9494_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DA EMPRESA DE ÔNIBUS, SOLICITANDO ESTUDOS PARA A CRIAÇÃO DE MAIS HORÁRIOS DE CIRCULAÇÃO DAS LINHAS DE ÔNIBUS ATENDENDO O BAIRRO PAIOL PEQUENO</t>
   </si>
   <si>
     <t>9495</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9495/9495_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9495/9495_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES CONSTANDO QUAIS PROVIDÊNCIAS ESTÃO SENDO TOMADAS PARA QUE SEJA REALIZADA A RETOMADA DA OBRA DO POSTO DE SAÚDE DO DISTRITO DO PARURU, BEM COMO QUAIS FORAM OS MOTIVOS QUE LEVARAM A PARALISAÇÃO DA REFERIDA OBRA.</t>
   </si>
   <si>
     <t>9496</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9496/9496_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9496/9496_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE AS PROVIDÊNCIAS QUE ESTÃO SENDO TOMADAS PARA QUE SEJA INICIADO A OBRA REFERENTE A CONSTRUÇÃO DA ESCOLA MUNICIPAL DO DISTRITO DO PARURU, BEM COMO QUAIS OS MOTIVOS DO ATRASO PARA INICIAS A REFERIDA OBRA.</t>
   </si>
   <si>
     <t>9497</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9497/9497_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9497/9497_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO, SOLICITANDO PROVIDÊNCIAS PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO (ORELHÃO) NA AVENIDA ARAPONGAS, NO BAIRRO VOTORANTIM, PRÓXIMO AO CONDOMÍNIO RECANTO DOS PÁSSAROS.</t>
   </si>
   <si>
     <t>9498</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9498/9498_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9498/9498_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O MOTIVO DO ATRASO DO ENVIO À CÂMARA MUNICIPAL, DOS BALANCETES DA RECEITA E DESPESA DA PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA CONFORME PREVISTO NA LEI ORGÂNICA DO MUNICÍPIO E NO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>9565</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9565/9565_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9565/9565_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO ESTADUAL DE SEGURANÇA PÚBLICA E AO SECRETÁRIO ESTADUAL DE MEIO AMBIENTE, SOLICITANDO INFORMAÇÕES SOBRE A POSSIBILIDADE DE REALOCAÇÃO DE CONTINGENTE DA POLÍCIA MILITAR AMBIENTAL PARA A CRIAÇÃO DO 1º PELOTÃO DA PMAMB (POLÍCIA MILITAR AMBIENTAL) NO MUNICÍPIO DE IBIÚNA, VISANDO O ATENDIMENTO DAS DEMANDAS DO MUNICÍPIO E DO ENTORNO.</t>
   </si>
   <si>
     <t>9566</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9566/9566_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9566/9566_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A FALTA DO SERVIÇO DE TRIAGEM NO HOSPITAL MUNICIPAL DE IBIÚNA.</t>
   </si>
   <si>
     <t>9567</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9567/9567_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9567/9567_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO ÀS OPERADORAS VIVO, TIM, CLARO E OI, SOLICITANDO ESTUDOS PARA PRESTAÇÃO DOS SERVIÇOS DE TELEFONIA MÓVEL NOS BAIRROS AINDA NÃO SERVIDOS.</t>
   </si>
   <si>
     <t>9623</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9623/9623_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9623/9623_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDAL PARA QUE DETERMINE ESTUDOS PARA EXPANSÃO DA COLETA DE LIXO NO BAIRRO VILA RICA.</t>
   </si>
   <si>
     <t>9624</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9624/9624_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9624/9624_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GERENTE LOCAL DOS CORREIOS, SOLICITANDO INSTALAÇÃO DE UMA AGÊNCIA COMUNITÁRIA DOS CORREIOS NO DISTRITO DO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9625</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9625/9625_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9625/9625_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GERENTE DOS CORREIOS DE IBIÚNA, SOLICITANDO QUE INFORME QUAIS BAIRROS SÃO SERVIDOS PELO SERVIÇO DE ENTREGA DE CORRESPONDÊNCIAS, BEM COMO QUAIS BAIRROS ESTÃO PREVISTOS PARA INICIAREM O ATENDIMENTO NO ANO DE 2014.</t>
   </si>
   <si>
     <t>9626</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9626/9626_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9626/9626_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PRESIDENTE DA CETRIL, SOLICITANDO ESTUDOS PARA SUBSTITUIÇÃO DOS POSTES DE MADEIRA AINDA EXISTENTES NO MUNICÍPIO, POR POSTES DE CONCRETO.</t>
   </si>
   <si>
     <t>9627</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9627/9627_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9627/9627_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DELGADO DE POLÍCIA DE IBIÚNA, SOLICITANDO RELATÓRIO COMPLETO DAS OCORRÊNCIAS REGISTRADAS DURANTE TODO O ANO DE 2013, BEM COMO AS REGISTRADAS DURANTE O INÍCIO DE 2014 ATÉ A PRESENTE DATA, DETALHANDO POR MÊS, TIPO DE OCORRÊNCIA, FAIXA ETÁRIA  E SEXO</t>
   </si>
   <si>
     <t>9628</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9628/9628_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9628/9628_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO A CAPITÃ DA 2ª COMPANHIA DA POLÍCIA MILITAR DE IBIÚNA, SOLICITANDO ENVIO DE RELATÓRIO COMPLETO DAS OCORRÊNCIAS REGISTRADAS DURANTE TODO O ANO DE 2013, BEM COMO AS REGISTRADAS NO INÍCIO DE 2014 ATÉ A PRESENTE DATA, DETALHANDO POR MÊS, TIPO DE OCORRÊNCIA, FAIXA ETÁRIA E SEXO. </t>
   </si>
   <si>
     <t>9629</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9629/9629_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9629/9629_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO COMANDANTE DA GUARDA CIVIL MUNICIPAL, SOLICITANDO RELATÓRIO DE OCORRÊNCIAS REGISTRADAS DURANTE TODO O ANO DE 2013, BEM COMO AS REGISTRADAS DURANTE O INÍCIO DE 2014 ATÉ A PRESENTE DATA, CONTEMPLANDO DETALHAMENTO POR MÊS, TIPO DE OCORRÊNCIA, FAIXA ETÁRIA E SEXO.</t>
   </si>
   <si>
     <t>9630</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9630/9630_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9630/9630_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GERENTE DE CONTAS PODER PÚBLICO DA CPFL, SOLICITANDO ESTUDOS PARA SUBSTITUIÇÃO DOS POSTES DE MADEIRA AINDA EXISTENTES NO MUNICÍPIO, POR POSTES DE CONCRETO.,</t>
   </si>
   <si>
     <t>9631</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9631/9631_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9631/9631_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO, SOLICITANDO ESTUDOS PARA REALOCAÇÃO DAS PORTAS DO SERVIÇO DE INTERNET BANDA LARGA (SPEEDY), VISANDO ATENDER A DEMANDA DESSE SERVIÇO NOS BAIRROS MAIS POPULOSOS, PRINCIPALMENTE RIO DE UNA DE CIMA, RIO DE UNA DE BAIXO, AREIA VERMELHA, ROSARIAL, GODINHOS E CARMO MESSIAS.</t>
   </si>
   <si>
     <t>10280</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10280/10280_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10280/10280_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ESCLARECIMENTOS A RESPEITO DO NÃO ATENDIMENTO DA INDICAÇÃO Nº 533/2013, REFERENTE A PINTURAS DAS FAIXAS DE PEDESTRE, BEM COMO A RESPEITO DA FALTA DE MATERIAIS PARA FAX.</t>
   </si>
   <si>
     <t>9746</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9746/9746_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9746/9746_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DO DEPARTAMENTO DE ESTRADAS DE RODAGEM, SOLICITANDO PROVIDÊNCIAS PARA REDUÇÃO DO LIMITE DE VELOCIDADE, CONSTRUÇÃO DE ROTATÓRIA EM FRENTE AO CENTRO DE LAZER XIKO KARPA, CONSTRUÇÃO DE DUAS LOMBADAS E INSTALAÇÃO DE DISPOSITIVOS DE SEGURANÇA, BEM COMO PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES E OUTROS MEIOS PARA REDUÇÃO DE VELOCIDADE DOS AUTOMÓVEIS, SENDO UMA NA ALTURA DO KM 73,6 DA RODOVIA BUNJIRO NAKAO EM FRENTE AO POSTO SHELL, E OUTRA EM FRENTE AO CENTRO DE LAZER XIKO KARPA NO BAIRRO RIO DE UNA DE BAIXO</t>
   </si>
   <si>
     <t>9776</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9776/9776_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9776/9776_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À OPERADORA VIVO, SOLICITANDO MANUTENÇÃO DOS TELEFONES PÚBLICOS DO BAIRRO RESIDENCIAL EUROPA, BEM COMO INFORMAR QUAIS PROVIDÊNCIAS ESTÃO SENDO TOMADAS.</t>
   </si>
   <si>
     <t>9892</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9892/9892_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9892/9892_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO, SOLICITANDO INFORMAÇÕES SOBRE PROBLEMAS TÉCNICOS COM SINAL DE TELEFONES MOVEIS NO BAIRRO GABRIEL, BEM COMO QUAIS PROVIDÊNCIAS SERÃO TOMADAS.</t>
   </si>
   <si>
     <t>9893</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9893/9893_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9893/9893_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO, SOLICITANDO INFORMAÇÕES SOBRE OS PROBLEMAS TÉCNICOS PARA INSTALAÇÃO DE BANDA LARDA SPEEDY NO BAIRO RESIDENCIAL EUROPA, BEM COMO QUAIS PROVIDÊNCIAS SERÃO TOMADAS.</t>
   </si>
   <si>
     <t>9894</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9894/9894_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9894/9894_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICITANDO INFORMAÇÕES A RESPEITO DE QUAIS SERVIÇOS REALIZADOS PELA SABESP, BEM COMO OS EM ANDAMENTO APÓS A ASSINATURA DO CONTRATO COM A PREFEITURA MUNICIPAL DE IBIÚNA.</t>
   </si>
   <si>
     <t>9895</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9895/9895_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9895/9895_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DOS IMÓVEIS ALUGADOS PELA PREFEITURA, NO TOCANTE A QUANTIDADE, LOCALIZAÇÃO, RAZÃO DA LOCAÇÃO, PROPRIETÁRIOS DOS IMÓVEIS, VALOR PAGO MENSALMENTE POR CADA IMÓVEIS E SE HÁ ACESSIBILIDADE A ESSES IMÓVEIS.</t>
   </si>
   <si>
     <t>9896</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9896/9896_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9896/9896_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A EMPRESA ECO VIDA TRANSPORTES - LTDA - VIAÇÃO IBIÚNA, SOBRE O TRANSPORTE COLETIVO, INFORMANDO PERÍODO DE VIGÊNCIA DO CONTRATO EMERGENCIAL, VALOR PAGO NOS MESES DE JANEIRO, FEVEREIRO, MARÇO, ABRIL E MAIOR, COM CÓPIAS DOS CHEQUES .</t>
   </si>
   <si>
     <t>9897</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9897/9897_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9897/9897_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO VALOR PAGO PELA PREFEITURA MUNICIPAL, COM RELAÇÃO A 95ª FESTA DE SÃO SEBASTIÃO E DO DIVINO ESPÍRITO SANTO, BEM COMO O VALOR PAGO PELA PREFEITURA À "RÁDIO TOP FM 100,5" QUE TROUXE OS CANTORES E CANTORAS A FESTA.</t>
   </si>
   <si>
     <t>9898</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9898/9898_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9898/9898_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA LEI MUNICIPAL Nº 1088, DE 27 DE OUTUBRO DE 2005, QUE INSTITUI NA PREFEITURA MUNICIPAL, A BOLSA-PASSAGEM PARA ESTUDANTES.</t>
   </si>
   <si>
     <t>9899</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9899/9899_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9899/9899_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A MODALIDADE DE CONTRATAÇÃO/ALUGUEL DO TELÃO QUE SE LOCALIZA NA PRAÇA DA MATRIZ, PARA OS JOGOS DA COPA DO MUNDO DE 2014, COM COMO CÓPIA DO CONTRATO.</t>
   </si>
   <si>
     <t>9900</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9900/9900_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9900/9900_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO NÃO CUMPRIMENTO DA LEI Nº 1657/2010.</t>
   </si>
   <si>
     <t>9901</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9901/9901_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9901/9901_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE:_x000D_
 1 - POSTO DE GASOLINA A SER INSTALADO NA RODOVIA BUNJIRO NAKAO, KM 59,5M BAIRRO VOTORANTIM, TEVE EXPEDIÇÕES DE TODAS AS LICENÇAS E ALVARÁS DO PODER PÚBLICO?;_x000D_
 2 - HOUVE A OBSERVAÇÃO DA LEI MUNICIPAL 770/2002 E 840/2003, QUE PROÍBE A INSTALAÇÃO DE COMÉRCIO DESTA CATEGORIA EM FRENTE A ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>9902</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9902/9902_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9902/9902_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE:_x000D_
 1) A RESPEITO DA OBRA CONTRATADA PELA SABESP ATRAVÉS DA EMPRESA CAMARGO CORREA QUE AFETA DIRETAMENTE OS BAIRROS VERAVA E CARMO MESSIAS, EXISTE ALGUMA MEDIDA DE COMPENSAÇÃO PREVISTA PELO PODER EXECUTIVO MUNICIPAL EM BENEFÍCIO DESSES BAIRROS, HAJA VISTA OS TRANSTORNOS SUPORTADOS PELA POPULAÇÃO EM RAZÃO DA OBRA;_x000D_
 2) EM RELAÇÃO À POPULAÇÃO QUE FOI DESAPROPRIADA OU TEVE SUA PROPRIEDADE AFETADA EM RAZÃO DESSA OBRA, A PREFEITURA TEM ACOMPANHADO O DESFECHO ACERCA DAS RESPECTIVAS INDENIZAÇÕES? QUAL A SITUAÇÃO ATUAL.</t>
   </si>
   <si>
     <t>9903</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9903/9903_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9903/9903_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE AS PROVIDÊNCIAS QUE ESTÃO SENDO TOMADAS QUANTO AO CUMPRIMENTO DA LEI Nº 1942/2014 QUE "INSTITUI EM ÂMBITO MUNICIPAL, A OBRIGATORIEDADE DE OS VEÍCULOS DE TRANSPORTE ESCOLAR A EXIBIREM UM NÚMERO DE TELEFONE PARA RECLAMAÇÕES E SUGESTÕES PINTADOS OU ADESIVADOS EM SUAS CARROCERIAS, BEM COMO A IDENTIFICAÇÃO DA EMPRESA RESPONSÁVEL PELA PRESTAÇÃO DO REFERIDO SERVIÇO.</t>
   </si>
   <si>
     <t>9934</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9934/9934_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9934/9934_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA EXISTÊNCIA DE ESTUDOS VISANDO A TRANSFORMAÇÃO DO HOSPITAL MUNICIPAL DE IBIÚNA EM UMA SANTA CASA DE MISERICÓRDIA, OU OUTRO TIPO DE ENTIDADE FILANTRÓPICA.</t>
   </si>
   <si>
     <t>9935</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9935/9935_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9935/9935_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DA EMPRESA DE ÔNIBUS CIDADE DE IBIÚNA, SOLICITANDO ESTUDOS PARA REDUÇÃO DA TARIFA DE ÔNIBUS NO PERCURSO QUE COMPREENDE O CENTRO DA CIDADE E CIRCULA PELO HOSPITAL MUNICIPAL E RODOVIÁRIA.</t>
   </si>
   <si>
     <t>9936</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9936/9936_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9936/9936_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA EXISTÊNCIA DE MEDIDAS VISANDO PARCERIA COM OS CONDOMÍNIOS PORTO E VELEIROS DE IBIÚNA, VISANDO A IMPLANTAÇÃO TEMPORÁRIA DE UM PONTO DO CIRETRAN AOS FINS DE SEMANA, VISANDO O INCENTIVO A TRANSFERÊNCIA DE VEÍCULOS PARA IBIÚNA, NO INTUITO DE AUMENTAR A ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>9937</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9937/9937_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9937/9937_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DAS MEDIDAS QUE ESTÃO SENDO TOMADAS VISANDO A CRIAÇÃO DO BILHETE ÚNICO NO TRANSPORTE PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>9993</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9993/9993_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9993/9993_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE, EM CONTATO COM A CETRIL, VERIFIQUE COM RELAÇÃO AO PEDIDO FORMULADO EM 27 DE JUNHO DE 2011, COM RELAÇÃO A INSTALAÇÃO DE SEIS BICOS DE LUZ NA ESTRADA VICINAL DOS MACHADOS.</t>
   </si>
   <si>
     <t>9994</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9994/9994_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9994/9994_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA NA TRAVESSA BENEDITO DE CAMARGO ROLIM, NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>10026</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10026/10026_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10026/10026_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DELEGADO GERAL DE POLÍCIA ADJUNTO, SOLICITANDO ESTUDOS PARA AUMENTO DO NÚMERO DE VAGAS NOS PRÓXIMOS CONCURSOS VISANDO A IMPLANTAÇÃO DE DELEGACIA DE POLÍCIA DE DEFESA DA MULHER NO MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>10027</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10027/10027_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10027/10027_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES QUANTO AS PASSAGENS DE TRANSPORTE COLETIVO URBANO CUSTEADAS PELO MUNICÍPIO, PRINCIPALMENTE NO QUE DIZ RESPEITO À COMO É REALIZADO O CONTROLE PELA PREFEITURA ACERCA DA QUANTIDADE DE PASSAGENS EFETIVAMENTE UTILIZADAS, BEM COMO SE EXISTE ESTUDO ACERCA DA QUANTIDADE DE USUÁRIOS BENEFICIADOS DO TRANSPORTE GRATUITO CUSTEADO PELO MUNICÍPIO, COM ENVIO DE CÓPIA</t>
   </si>
   <si>
     <t>10036</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10036/10036_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10036/10036_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SUPERINTENDÊNCIA REGIONAL DA VIVO, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE UMA TORRE DE TELEFONIA MÓVEL NA ÁREA QUE ABRANGE A REGIÃO DO KM 65,5 DA RODOVIA BUNJIRO NAKAO, PRÓXIMO AO CONDOMÍNIO COLINAS DE IBIÚNA E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>10037</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10037/10037_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10037/10037_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DAS PROVIDÊNCIAS QUE ESTÃO SENDO TOMADAS PARA QUE SEJAM INICIADAS AS OBRAS REFERENTES À CONSTRUÇÃO DA UNIDADE BÁSICA DE SAÚDE (UBS) BEM COMO A ESCOLA MUNICIPAL NO DISTRITO DO PARURU. REQUER AINDA INFORMAÇÕES A RESPEITO DOS MOTIVOS DO ATRASO PARA INÍCIO DAS OBRAS</t>
   </si>
   <si>
     <t>10164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10164/10164_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10164/10164_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE QUAIS PROVIDÊNCIAS FORAM OU ESTÃO SENDO TOMADAS COM RELAÇÃO AO PEDIDO FORMULADO ATRAVÉS DA INDICAÇÃO Nº 642/2011.</t>
   </si>
   <si>
     <t>10174</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10174/10174_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10174/10174_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O EMPRÉSTIMO DE UMA AMBULÂNCIA MUNICIPAL PARA A ROMARIA QUE ACONTECEU NO DIA 18 DE OUTUBRO DE 2014, COM SENTIDO A PIRAPORA DO BOM JESUS, ENCAMINHANDO CÓPIA DO PEDIDO DE DISPONIBILIZAÇÃO</t>
   </si>
   <si>
     <t>10175</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10175/10175_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10175/10175_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO EMPRÉSTIMO DE UMA AMBULÂNCIA MUNICIPA PARA O EVENTO QUE ACONTECEU NOS DIAS 18 E 19 DE OUTUBRO - VI CAMPEONATO BRASILEIRO DE BEISEBOL, NA SEDE DA YAKULT</t>
   </si>
   <si>
     <t>10177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10177/10177_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10177/10177_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A EMPRESA CECAM COM RELAÇÃO AO FUNCIONAMENTO DOS SISTEMAS CONTRATADOS DA REFERIDA EMPRESA</t>
   </si>
   <si>
     <t>10178</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10178/10178_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10178/10178_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÕES DA SABESP, SOLICITANDO SERVIÇOS DE TAPA BURACOS NA RUA QUINTINO BOCAIUVA, ALTURA DO Nº 22.</t>
   </si>
   <si>
     <t>10179</t>
   </si>
   <si>
     <t>Pedrão da Água, Luizinho do Depósito</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10179/10179_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10179/10179_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICITANDO INFORMAÇÕES A RESPEITO DO ATENDIMENTO DO PLANO MUNICIPAL DE SANEAMENTO COM RELAÇÃO AOS SERVIÇOS JUNTO AO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>10180</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10180/10180_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10180/10180_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA VICO, SOLICITANDO INSTALAÇÃO DE 01 (UM) TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO RODRIGUES, MAIS PRECISAMENTE EM FRENTE AO BAR DO SR. CARECA.</t>
   </si>
   <si>
     <t>10246</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10246/10246_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10246/10246_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ESCLARECIMENTOS COM RELAÇÃO À OBRA DA CICLOVIA, NO QUE DIZ RESPEITO A EMPRESA RESPONSÁVEL PELA OBRA, BEM COMO CÓPIA DOS EXTRATOS DE PAGAMENTO FEITOS A EMPRESA.</t>
   </si>
   <si>
     <t>10247</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10247/10247_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10247/10247_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ESCLARECIMENTOS SOBRE A REFORMA E MANUTENÇÃO DAS AMBULÂNCIAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10248</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10248/10248_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10248/10248_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ESCLARECIMENTOS SOBRE A SITUAÇÃO DOS RECOLHIMENTOS JUNTO AO INSS E FGTS DO PERÍODO DE 2013 ATÉ A PRESENTE DATA</t>
   </si>
   <si>
     <t>10249</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10249/10249_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10249/10249_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ESCLARECIMENTOS REFERENTE AO FORNECIMENTO DE MEDICAMENTOS NO PERÍODO DE JANEIRO DE 2013 ATÉ A PRESENTE DATA, CONTENDO INFORMAÇÕES COM RELAÇÃO AOS FORNECEDORES; FORMA DE PAGAMENTOS; COMPROVANTE DE PAGAMENTOS; NOTAS FISCAIS; E ROMANEIO DE ENTREGA</t>
   </si>
   <si>
     <t>10250</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10250/10250_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10250/10250_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ESCLARECIMENTOS QUANTO AO ATERRO SANITÁRIO MUNICIPAL, NO QUE DIZ RESPEITO A CÓPIA DO CONTRATO ENTRE A EMPRESAS QUE ADMINISTRA O ATERRO; FORMA DE PAGAMENTO PELOS SERVIÇOS; CÓPIA DAS NOTAS FISCAIS; ATA DA LICITAÇÃO DA ADMINISTRAÇÃO DO ATERRO.</t>
   </si>
   <si>
     <t>10251</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10251/10251_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10251/10251_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ESCLARECIMENTOS SOBRE A CONSTRUÇÃO DA CICLOVIA, ENCAMINHANDO: CÓPIA DO CONTRATO; ANDAMENTO DAS OBRAS; FORMA DE PAGAMENTO; VALOR PAGO ATÉ O MOMENTO PARA A CONSTRUTORA; CÓPIA DO PROJETO DE CONSTRUÇÃO; CÓPIA DA ATA DA LICITAÇÃO.</t>
   </si>
   <si>
     <t>10252</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10252/10252_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10252/10252_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AS PROVIDÊNCIAS REFERENTES AOS PROBLEMAS DO TERMINAL RODOVIÁRIO DE IBIÚNA; O QUE ESTÁ SENDO FEITO PARA GARANTIR A SEGURANÇA DOS USUÁRIOS, DESABAMENTO DE PARTE DO TELHADO.</t>
   </si>
   <si>
     <t>10253</t>
   </si>
   <si>
     <t>Dr. Beto Arrais, Paulinho Sasaki, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10253/10253_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10253/10253_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES AO BALANCETE DA RECEITA DO MÊS DE SETEMBRO DE 2014, COM RELAÇÃO À FICHA 68, NO QUE TANGE A COMPENSAÇÃO DE RECEITA DO INSS, SOLICITA INFORMAÇÕES SOBRE A ORIGEM DOS CRÉDITOS; CÓPIA DE DOCUMENTO COMPROBATÓRIO; DÉBITOS QUE O MUNICÍPIO TINHA A PAGAR; COMPETÊNCIAS, EXERCÍCIOS, VALORES OBJETO DA COMPENSAÇÃO; SE O VALOR É REFERENTE A ABATIMENTOS PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>10215</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10215/10215_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10215/10215_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES AO CONJUNTO HABITACIONAL - CDHU III, DO BAIRRO JARDIM JEMIMA, COM RELAÇÃO À EMPRESA RESPONSÁVEL PELOS SERVIÇOS, SITUAÇÃO DOS FUNCIONÁRIOS QUE PRESTAM SERVIÇOS NAQUELE LOCAL, UTILIZAÇÃO DE EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL - EPI; SITUAÇÃO QUANDO AOS PAGAMENTOS E PRAZO DE CONCLUSÃO DA OBRA.</t>
   </si>
   <si>
     <t>10293</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10293/10293_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10293/10293_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES AO FUNDEB, NO QUE DIZ RESPEITO DE PAGAMENTOS; INSS; COMPRA DE CAIXA ACÚSTICA; MESA DE SOM; PEDESTAL; TRANSFERÊNCIAS INDEVIDAS; </t>
   </si>
   <si>
     <t>10294</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10294/10294_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10294/10294_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DO DEPARTAMENTO DE ESTRADAS DE RODAGEM, SOLICITANDO RELAÇÃO DAS PROPRIEDADES QUE DEVERÃO SER DESAPROPRIADAS AO LONGO DA RODOVIA BUNJIRO NAKAO EM VIRTUDE DA DUPLICAÇÃO.</t>
   </si>
   <si>
     <t>10295</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10295/10295_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10295/10295_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICITANDO PROVIDÊNCIAS PARA TAPA-BURACOS NA RUA ADÃO ANTÔNIO GONÇALVES E RUA DOMINGOS DE ALMEIDA LIMA, NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>10296</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10296/10296_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10296/10296_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA MOSCOU, ALTURA DO NÚMERO 82, NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>10325</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10325/10325_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10325/10325_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO 5º BATALHÃO DO POLICIAMENTO RODOVIÁRIO, SOLICITANDO PROVIDÊNCIAS COM RELAÇÃO AOS ÔNIBUS, MICRO-ÔNIBUS E CAMINHÕES QUE UTILIZAM O ACOSTAMENTO DA RODOVIA BUNJIRO NAKAO, EM FRENTE A RODOVIÁRIA, COMO ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>10327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10327/10327_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10327/10327_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO A PERMISSÃO OUTORGADA ATRAVÉS DO DECRETO Nº 1990, DE 26 DE JUNHO DE 2014, NO QUE DIZ RESPEITO AO TRANSPORTE PÚBLICO.</t>
   </si>
   <si>
     <t>10328</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10328/10328_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10328/10328_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O VALOR DO ALUGUEL MENSAL DA NOVA INSTALAÇÃO DA SECRETARIA DE EDUCAÇÃO, LOCALIZADO NA RUA XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>10329</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10329/10329_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10329/10329_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O VALOR RECOLHIDO ATÉ A PRESENTE DATA DE I.S.S.Q.N, REFERENTE A OBRA EXECUTADA PELO CONSÓRCIO SÃO LOURENÇO, COM CANTEIRO DE OBRAS LOCALIZADO NO BAIRRO VERAVA</t>
   </si>
   <si>
     <t>10330</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10330/10330_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10330/10330_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME AS RAZÕES DO NÃO CUMPRIMENTO DA LEI MUNICIPAL Nº 1977, DE 21 DE AGOSTO DE 2014.</t>
   </si>
   <si>
     <t>10331</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10331/10331_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10331/10331_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE AS PROVIDÊNCIAS QUE ESTÃO SENDO TOMADAS PELOS SETORES DE SAÚDE, EDUCAÇÃO, VIGILÂNCIA SANITÁRIA E DEMAIS SETORES COM RELAÇÃO A PROLIFERAÇÃO DE MENINGITE NO MUNICÍPIO; SE EXISTE ESTUDO QUANTO A REALIZAÇÃO DE UMA CAMPANHA DE ORIENTAÇÃO E PREVENÇÃO; QUAIS MEDIDAS ESTÃO SENDO ADOTADAS EM ESPECIAL AOS ESTUDANTES, PROFESSORES, MONITORES E DEMAIS FUNCIONÁRIOS DA REDE MUNICIPAL DE ENSINO; QUAIS PROGRAMAS DE AÇÃO DA VIGILÂNCIA SANITÁRIA PARA O CASO.</t>
   </si>
   <si>
     <t>10332</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10332/10332_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10332/10332_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CPFL, SOLICITANDO PROVIDÊNCIAS PARA MUDANÇA DE LOCALIZAÇÃO DO POSTE DE ILUMINAÇÃO LOCALIZADO NO BAIRRO RIO DE UNA DE BAIXO, MAIS PRECISAMENTE NA RUA DOMINGO DE ALMEIDA LIMA.</t>
   </si>
   <si>
     <t>10392</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10392/10392_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10392/10392_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO CÓPIA DO PROCESSO ADMINISTRATIVO/LICITAÇÃO PUBLICADA NO DIA 27 DE NOVEMBRO DE 2014, PA 10543/2014, CONTRATADO: COOPERATIVA DE TRANSPORTE DE SÃO PAULO - COOTRANSP; CONTRATAÇÃO DE EMPRESA PARA TRANSPORTE DE ALUNOS DA REDE MUNICIPAL DE IBIÚNA, PELO PRAZO DE 90 DIAS NO VALOR DE R$ 4.404.611,30, ASSINADO EM 26/11/2014</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7520,68 +7520,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9499/9499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9500/9500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9501/9501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9502/9502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9503/9503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9504/9504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9506/9506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9507/9507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9508/9508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9509/9509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9510/9510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9511/9511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9512/9512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9513/9513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9514/9514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9515/9515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9516/9516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9518/9518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9519/9519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9520/9520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9521/9521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9522/9522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9523/9523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9524/9524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9525/9525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9526/9526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9527/9527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9535/9535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9536/9536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9537/9537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9538/9538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9539/9539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9540/9540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9541/9541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9542/9542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9543/9543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9544/9544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9545/9545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9546/9546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9547/9547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9548/9548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9549/9549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9550/9550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9551/9551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9552/9552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9553/9553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9554/9554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9555/9555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9556/9556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9557/9557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9558/9558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9559/9559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9560/9560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9561/9561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9632/9632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9634/9634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9635/9635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9636/9636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9637/9637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9638/9638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9639/9639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9640/9640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9641/9641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9642/9642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9643/9643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9644/9644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9645/9645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9647/9647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9649/9649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9650/9650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9652/9652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9653/9653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9654/9654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9655/9655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9656/9656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9658/9658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9659/9659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9660/9660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9661/9661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9663/9663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9664/9664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9665/9665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9666/9666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9667/9667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9668/9668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9669/9669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9670/9670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9671/9671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9672/9672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9674/9674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9675/9675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9676/9676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9677/9677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9678/9678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9679/9679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9680/9680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9681/9681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9682/9682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9683/9683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9684/9684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9685/9685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9686/9686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9687/9687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9688/9688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9689/9689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9690/9690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9691/9691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9692/9692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9693/9693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9694/9694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9695/9695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9696/9696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9697/9697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9698/9698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9699/9699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9700/9700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9701/9701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9702/9702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9703/9703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9747/9747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9748/9748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9749/9749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9750/9750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9751/9751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9752/9752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9753/9753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9754/9754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9755/9755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9756/9756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9757/9757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9758/9758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9759/9759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9760/9760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9777/9777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9778/9778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9779/9779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9780/9780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9781/9781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9782/9782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9783/9783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9784/9784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9906/9906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9907/9907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9908/9908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9909/9909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9910/9910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9911/9911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9912/9912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9913/9913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9914/9914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9915/9915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9916/9916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9917/9917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9918/9918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9919/9919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9920/9920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9921/9921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9922/9922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9923/9923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9931/9931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9932/9932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9933/9933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9947/9947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9948/9948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9949/9949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9950/9950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9951/9951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9952/9952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9953/9953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9954/9954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9955/9955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9956/9956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9957/9957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9958/9958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9959/9959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9960/9960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9961/9961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9962/9962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9963/9963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9964/9964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9965/9965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9966/9966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9967/9967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9968/9968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9969/9969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9970/9970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9971/9971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9972/9972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9973/9973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9974/9974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9975/9975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9976/9976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9977/9977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9978/9978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9979/9979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9980/9980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9981/9981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9982/9982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9983/9983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9984/9984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9985/9985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9986/9986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9987/9987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9988/9988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9989/9989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9990/9990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9995/9995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9996/9996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9997/9997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9998/9998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9999/9999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10000/10000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10001/10001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10002/10002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10003/10003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10004/10004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10005/10005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10006/10006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10007/10007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10008/10008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10009/10009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10010/10010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10011/10011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10012/10012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10013/10013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10014/10014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10028/10028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10029/10029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10030/10030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10031/10031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10032/10032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10033/10033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10034/10034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10038/10038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10039/10039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10040/10040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10041/10041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10042/10042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10043/10043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10044/10044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10045/10045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10046/10046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10047/10047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10048/10048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10049/10049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10050/10050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10051/10051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10052/10052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10053/10053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10054/10054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10055/10055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10056/10056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10057/10057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10058/10058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10082/10082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10083/10083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10084/10084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10085/10085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10086/10086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10087/10087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10088/10088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10089/10089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10090/10090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10091/10091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10092/10092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10093/10093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10094/10094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10095/10095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10096/10096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10097/10097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10098/10098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10099/10099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10100/10100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10101/10101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10102/10102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10103/10103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10104/10104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10105/10105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10106/10106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10107/10107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10108/10108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10109/10109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10136/10136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10137/10137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10138/10138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10139/10139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10140/10140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10141/10141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10142/10142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10143/10143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10144/10144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10146/10146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10148/10148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10150/10150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10153/10153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10154/10154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10155/10155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10156/10156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10157/10157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10158/10158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10159/10159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10160/10160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10161/10161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10162/10162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10163/10163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10181/10181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10182/10182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10183/10183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10184/10184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10185/10185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10186/10186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10187/10187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10188/10188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10189/10189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10190/10190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10191/10191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10192/10192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10193/10193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10194/10194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10196/10196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10199/10199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10254/10254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10255/10255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10256/10256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10257/10257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10258/10258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10259/10259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10260/10260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10261/10261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10262/10262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10263/10263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10264/10264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10265/10265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10266/10266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10267/10267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10268/10268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10269/10269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10270/10270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10271/10271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10216/10216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10217/10217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10218/10218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10219/10219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10220/10220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10221/10221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10222/10222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10223/10223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10224/10224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10226/10226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10227/10227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10228/10228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10229/10229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10230/10230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10231/10231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10297/10297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10298/10298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10299/10299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10300/10300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10301/10301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10302/10302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10303/10303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10304/10304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10305/10305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10306/10306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10307/10307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10308/10308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10309/10309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10310/10310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10311/10311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10333/10333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10334/10334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10335/10335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10336/10336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10375/10375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10376/10376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10377/10377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10378/10378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10379/10379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10380/10380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10381/10381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10382/10382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10383/10383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10384/10384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10385/10385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10386/10386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10387/10387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10388/10388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10389/10389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10390/10390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10391/10391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9505/9505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9571/9571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9574/9574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9745/9745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9856/9856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9857/9857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9904/9904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9905/9905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10059/10059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10201/10201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10337/10337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10863/10863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9741/9741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9454/9454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9455/9455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9456/9456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9457/9457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9458/9458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9532/9532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10112/10112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9739/9739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10115/10115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9880/9880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10116/10116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9891/9891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10035/10035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10120/10120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10134/10134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10213/10213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10288/10288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10290/10290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9708/9708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9762/9762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9709/9709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9710/9710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9711/9711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9866/9866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9528/9528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9479/9479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9712/9712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9480/9480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9733/9733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9468/9468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9732/9732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9731/9731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9529/9529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9469/9469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9868/9868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9481/9481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9530/9530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9470/9470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9730/9730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9517/9517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10111/10111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9482/9482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9531/9531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9483/9483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9484/9484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9485/9485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9763/9763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9533/9533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9729/9729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9736/9736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9728/9728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9727/9727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9726/9726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9725/9725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9724/9724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9534/9534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9568/9568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9723/9723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9722/9722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9721/9721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9720/9720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9718/9718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9738/9738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9719/9719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9713/9713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9714/9714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9569/9569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/11095/11095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/11096/11096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9737/9737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9715/9715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9716/9716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9717/9717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10393/10393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9764/9764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9740/9740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10397/10397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9869/9869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9765/9765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10113/10113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9838/9838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9766/9766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9767/9767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9939/9939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9870/9870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9872/9872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9788/9788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9873/9873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9875/9875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9876/9876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9839/9839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9840/9840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9877/9877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9878/9878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9879/9879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10114/10114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10060/10060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9882/9882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9881/9881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10025/10025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10394/10394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9938/9938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10117/10117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10118/10118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10061/10061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10119/10119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10132/10132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10062/10062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10135/10135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10110/10110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/11337/11337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10133/10133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10287/10287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10289/10289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/11097/11097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10291/10291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10292/10292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10358/10358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10395/10395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10396/10396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9768/9768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9562/9562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9563/9563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9564/9564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9471/9471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9472/9472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9473/9473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9474/9474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9475/9475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9476/9476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9486/9486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9487/9487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9488/9488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9489/9489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9490/9490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9491/9491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9492/9492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9493/9493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9494/9494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9495/9495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9496/9496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9497/9497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9498/9498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9565/9565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9566/9566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9567/9567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9623/9623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9624/9624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9625/9625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9626/9626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9627/9627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9628/9628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9629/9629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9630/9630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9631/9631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10280/10280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9746/9746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9776/9776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9892/9892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9893/9893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9894/9894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9895/9895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9896/9896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9897/9897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9898/9898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9899/9899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9900/9900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9901/9901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9902/9902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9903/9903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9934/9934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9935/9935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9936/9936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9937/9937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9993/9993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9994/9994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10026/10026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10027/10027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10036/10036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10037/10037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10164/10164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10174/10174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10175/10175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10177/10177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10178/10178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10179/10179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10180/10180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10246/10246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10247/10247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10248/10248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10249/10249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10250/10250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10251/10251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10252/10252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10253/10253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10215/10215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10293/10293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10294/10294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10295/10295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10296/10296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10325/10325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10327/10327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10328/10328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10329/10329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10330/10330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10331/10331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10332/10332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10392/10392_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9499/9499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9500/9500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9501/9501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9502/9502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9503/9503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9504/9504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9506/9506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9507/9507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9508/9508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9509/9509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9510/9510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9511/9511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9512/9512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9513/9513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9514/9514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9515/9515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9516/9516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9518/9518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9519/9519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9520/9520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9521/9521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9522/9522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9523/9523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9524/9524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9525/9525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9526/9526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9527/9527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9535/9535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9536/9536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9537/9537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9538/9538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9539/9539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9540/9540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9541/9541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9542/9542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9543/9543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9544/9544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9545/9545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9546/9546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9547/9547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9548/9548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9549/9549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9550/9550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9551/9551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9552/9552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9553/9553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9554/9554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9555/9555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9556/9556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9557/9557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9558/9558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9559/9559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9560/9560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9561/9561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9632/9632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9634/9634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9635/9635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9636/9636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9637/9637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9638/9638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9639/9639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9640/9640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9641/9641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9642/9642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9643/9643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9644/9644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9645/9645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9647/9647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9649/9649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9650/9650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9652/9652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9653/9653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9654/9654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9655/9655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9656/9656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9658/9658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9659/9659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9660/9660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9661/9661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9663/9663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9664/9664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9665/9665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9666/9666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9667/9667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9668/9668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9669/9669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9670/9670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9671/9671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9672/9672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9674/9674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9675/9675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9676/9676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9677/9677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9678/9678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9679/9679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9680/9680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9681/9681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9682/9682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9683/9683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9684/9684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9685/9685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9686/9686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9687/9687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9688/9688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9689/9689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9690/9690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9691/9691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9692/9692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9693/9693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9694/9694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9695/9695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9696/9696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9697/9697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9698/9698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9699/9699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9700/9700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9701/9701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9702/9702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9703/9703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9747/9747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9748/9748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9749/9749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9750/9750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9751/9751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9752/9752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9753/9753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9754/9754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9755/9755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9756/9756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9757/9757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9758/9758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9759/9759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9760/9760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9777/9777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9778/9778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9779/9779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9780/9780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9781/9781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9782/9782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9783/9783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9784/9784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9906/9906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9907/9907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9908/9908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9909/9909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9910/9910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9911/9911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9912/9912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9913/9913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9914/9914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9915/9915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9916/9916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9917/9917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9918/9918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9919/9919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9920/9920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9921/9921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9922/9922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9923/9923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9931/9931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9932/9932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9933/9933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9947/9947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9948/9948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9949/9949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9950/9950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9951/9951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9952/9952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9953/9953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9954/9954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9955/9955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9956/9956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9957/9957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9958/9958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9959/9959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9960/9960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9961/9961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9962/9962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9963/9963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9964/9964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9965/9965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9966/9966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9967/9967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9968/9968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9969/9969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9970/9970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9971/9971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9972/9972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9973/9973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9974/9974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9975/9975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9976/9976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9977/9977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9978/9978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9979/9979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9980/9980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9981/9981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9982/9982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9983/9983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9984/9984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9985/9985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9986/9986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9987/9987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9988/9988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9989/9989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9990/9990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9995/9995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9996/9996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9997/9997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9998/9998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9999/9999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10000/10000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10001/10001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10002/10002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10003/10003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10004/10004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10005/10005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10006/10006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10007/10007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10008/10008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10009/10009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10010/10010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10011/10011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10012/10012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10013/10013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10014/10014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10028/10028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10029/10029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10030/10030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10031/10031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10032/10032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10033/10033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10034/10034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10038/10038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10039/10039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10040/10040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10041/10041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10042/10042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10043/10043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10044/10044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10045/10045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10046/10046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10047/10047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10048/10048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10049/10049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10050/10050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10051/10051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10052/10052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10053/10053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10054/10054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10055/10055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10056/10056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10057/10057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10058/10058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10082/10082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10083/10083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10084/10084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10085/10085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10086/10086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10087/10087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10088/10088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10089/10089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10090/10090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10091/10091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10092/10092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10093/10093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10094/10094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10095/10095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10096/10096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10097/10097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10098/10098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10099/10099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10100/10100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10101/10101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10102/10102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10103/10103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10104/10104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10105/10105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10106/10106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10107/10107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10108/10108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10109/10109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10136/10136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10137/10137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10138/10138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10139/10139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10140/10140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10141/10141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10142/10142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10143/10143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10144/10144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10146/10146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10148/10148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10150/10150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10153/10153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10154/10154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10155/10155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10156/10156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10157/10157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10158/10158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10159/10159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10160/10160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10161/10161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10162/10162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10163/10163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10181/10181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10182/10182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10183/10183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10184/10184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10185/10185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10186/10186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10187/10187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10188/10188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10189/10189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10190/10190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10191/10191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10192/10192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10193/10193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10194/10194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10196/10196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10199/10199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10254/10254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10255/10255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10256/10256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10257/10257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10258/10258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10259/10259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10260/10260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10261/10261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10262/10262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10263/10263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10264/10264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10265/10265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10266/10266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10267/10267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10268/10268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10269/10269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10270/10270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10271/10271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10216/10216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10217/10217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10218/10218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10219/10219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10220/10220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10221/10221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10222/10222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10223/10223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10224/10224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10226/10226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10227/10227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10228/10228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10229/10229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10230/10230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10231/10231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10297/10297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10298/10298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10299/10299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10300/10300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10301/10301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10302/10302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10303/10303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10304/10304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10305/10305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10306/10306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10307/10307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10308/10308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10309/10309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10310/10310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10311/10311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10333/10333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10334/10334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10335/10335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10336/10336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10375/10375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10376/10376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10377/10377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10378/10378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10379/10379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10380/10380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10381/10381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10382/10382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10383/10383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10384/10384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10385/10385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10386/10386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10387/10387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10388/10388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10389/10389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10390/10390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10391/10391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9505/9505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9571/9571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9574/9574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9745/9745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9856/9856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9857/9857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9904/9904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9905/9905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10059/10059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10201/10201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10337/10337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10863/10863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9741/9741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9454/9454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9455/9455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9456/9456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9457/9457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9458/9458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9532/9532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10112/10112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9739/9739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10115/10115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9880/9880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10116/10116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9891/9891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10035/10035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10120/10120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10134/10134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10213/10213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10288/10288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10290/10290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9708/9708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9762/9762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9709/9709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9710/9710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9711/9711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9866/9866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9528/9528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9479/9479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9712/9712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9480/9480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9733/9733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9468/9468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9732/9732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9731/9731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9529/9529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9469/9469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9868/9868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9481/9481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9530/9530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9470/9470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9730/9730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9517/9517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10111/10111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9482/9482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9531/9531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9483/9483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9484/9484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9485/9485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9763/9763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9533/9533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9729/9729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9736/9736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9728/9728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9727/9727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9726/9726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9725/9725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9724/9724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9534/9534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9568/9568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9723/9723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9722/9722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9721/9721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9720/9720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9718/9718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9738/9738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9719/9719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9713/9713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9714/9714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9569/9569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/11095/11095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/11096/11096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9737/9737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9715/9715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9716/9716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9717/9717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10393/10393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9764/9764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9740/9740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10397/10397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9869/9869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9765/9765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10113/10113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9838/9838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9766/9766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9767/9767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9939/9939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9870/9870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9872/9872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9788/9788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9873/9873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9875/9875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9876/9876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9839/9839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9840/9840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9877/9877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9878/9878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9879/9879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10114/10114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10060/10060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9882/9882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9881/9881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10025/10025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10394/10394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9938/9938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10117/10117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10118/10118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10061/10061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10119/10119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10132/10132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10062/10062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10135/10135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10110/10110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/11337/11337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10133/10133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10287/10287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10289/10289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/11097/11097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10291/10291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10292/10292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10358/10358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10395/10395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10396/10396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9768/9768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9562/9562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9563/9563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9564/9564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9471/9471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9472/9472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9473/9473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9474/9474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9475/9475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9476/9476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9486/9486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9487/9487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9488/9488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9489/9489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9490/9490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9491/9491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9492/9492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9493/9493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9494/9494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9495/9495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9496/9496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9497/9497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9498/9498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9565/9565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9566/9566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9567/9567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9623/9623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9624/9624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9625/9625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9626/9626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9627/9627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9628/9628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9629/9629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9630/9630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9631/9631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10280/10280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9746/9746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9776/9776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9892/9892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9893/9893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9894/9894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9895/9895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9896/9896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9897/9897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9898/9898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9899/9899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9900/9900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9901/9901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9902/9902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9903/9903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9934/9934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9935/9935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9936/9936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9937/9937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9993/9993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/9994/9994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10026/10026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10027/10027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10036/10036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10037/10037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10164/10164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10174/10174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10175/10175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10177/10177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10178/10178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10179/10179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10180/10180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10246/10246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10247/10247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10248/10248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10249/10249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10250/10250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10251/10251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10252/10252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10253/10253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10215/10215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10293/10293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10294/10294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10295/10295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10296/10296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10325/10325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10327/10327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10328/10328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10329/10329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10330/10330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10331/10331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10332/10332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2014/10392/10392_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H616"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>