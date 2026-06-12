--- v0 (2026-02-18)
+++ v1 (2026-06-12)
@@ -54,12424 +54,12424 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6246/6246_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6246/6246_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NO BAIRRO MURUNDU, PRÓXIMO AOS TRANSFORMADORES Nº T. 1394 E 2254.</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6252/6252_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6252/6252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO)BICOS DE LUZ NA RUA EUCLIDES ROSA DE BORBA, NO BAIRRO RESIDENCIAL, ESQUINA COM O COPAGAS.</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6253/6253_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6253/6253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NO BAIRRO PRESTES, PRÓXIMO AOS TRANSFORMADORES Nº T. 2411 E 2410.</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6254/6254_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6254/6254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO) BICOS DE LUZ NO LOTEAMENTO DO GREGÓRIO, PRÓXIMO A IGREJA ASSEMBLEIA DE DEUS DO PASTOR DARIO.</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6255/6255_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6255/6255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NO BAIRRO MURUNDU, MAIS PRECISAMENTE PRÓXIMO AO TRABSFORMADOR T. 2058.</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6256/6256_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6256/6256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NO BAIRRO CUPIM DE CIMA, PRÓXIMO AO TRASNFORMADOR T0539</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6257/6257_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6257/6257_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE 01 (UMA) LOMBADA EM FRENTE AO CAMPO DO BANDEIRANTE, NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6258/6258_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6258/6258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS E ATERRO EM FRENTE A FAZENDA PENEDO, DE PROPRIEDADE DO SENHOR TAURINO, NO BAIRRO CAMPESTRE</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6260/6260_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6260/6260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS 0,60 NA ESTRADA QUE LIGA O BAIRRO LAGEADO AO BAIRRO MURUNDU, PRÓXIMO AO SÍTIO DO MANELÃO.</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6261/6261_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6261/6261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 08 (OITO) BICOS DE LUZ NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6262/6262_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6262/6262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA GERAL DO DOS ACOSTAMENTOS BEM COMO DAS CANALETAS DA RODOVIA JÚLIO DAL FABBRO.</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6263/6263_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6263/6263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO ITAGUAPEVA ATÉ O BAIRRO CAMPESTRE, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6269/6269_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6269/6269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA CRECHE NA ÁREA CENTRAL DO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU.</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6271/6271_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6271/6271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO VIEIRINHA.</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6274/6274_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6274/6274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A EXECUÇÃO DOS SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO LAGEADO AO BAIRRO MURUNDU.</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6276/6276_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6276/6276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA E COLOCAÇÃO DE CANALETAS EM FRENTE A ESCOLA ESTADUAL DO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6277/6277_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6277/6277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DOS BAIRROS CUPIM, VIEIRINHAS, GODINHOS, RIO DE UNA, VARGINHA, VARGEM, LAGEADO ATÉ A DIVISA COM O BAIRRO MURUNDU, SALTINHO ATÉ A DIVISA COM O MUNICÍPIO DE PIEDADE, SALTO, SAMANO, ITAGUAPEVA, PEDROSO, CLÁUDIOS, CAMPESTRE, TORRES, DIAS ATÉ O BAIRRO COLÉGIO, NECO PEDRÃO E MIAKI.</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6278/6278_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6278/6278_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA A EXECUÇÃO DOS SERVIÇOS DE TAPA BURACOS DA RODOVIA JÚLIO DAL FABBRO (SALTO), EM TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6279/6279_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6279/6279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PRESTES.</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6280/6280_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6280/6280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REALIZAÇÃO DE ESTUDOS PARA PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE LIGA O BAIRRO RIO DE UNA AO BAIRRO GODINHOS.</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6281/6281_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6281/6281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DA CRECHE MUNICIPAL DO BAIRRO MANOEL CLEMENTE.</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6282/6282_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6282/6282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO SALTINHO, PRÓXIMO AO BAR DO SENHOR RAIMUNDO</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6283/6283_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6283/6283_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO SALTO, PRÓXIMO AO BAR DO SENHOR MÁRIO, NO FINAL DA RODOVIA JÚLIO DAL FABBRO.</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6284/6284_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6284/6284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO SALTINHO, PRÓXIMO A IGREJA DA CONGREGAÇÃO CRISTÃ NO BRASIL.</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6286/6286_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6286/6286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO COLÉGIO, PRÓXIMO A REGIÃO QUE COMPREENDE A COMUNIDADE SÃO BENEDITO.</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6290/6290_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6290/6290_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO VARGEM, MAIS PRECISAMENTE NA VARGINHA PRÓXIMO A CACHOEIRA DA VARGEM.</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6297/6297_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6297/6297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO PAES, MAIS PRECISAMENTE PRÓXIMO AO LOCAL POPULARMENTE CONHECIDO COMO PAES DE BAIXO, ANTIGO SUGAHARA.</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6298/6298_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6298/6298_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DOS BUEIROS LOCALIZADOS NA RUA MIGUEL FABIANO DE GÓES, NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6299/6299_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6299/6299_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA GERAL DOS LOTES EXISTENTES NA RUA FELISBINO ALVES DE CAMARGO, ÁREA CENTRAL DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6304/6304_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6304/6304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA GERAL E CAPINAÇÃO DO MATO EXISTENTE NO TERRENO DA ESCOLA DO BAIRRO VARGEM, BEM COMO A CONSTRUÇÃO DE DRENO PARA ÁGUAS PLUVIAIS EM FRENTE AO PONTO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6306/6306_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6306/6306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODA A EXTENSÃO DA AVENIDA GRILOS, LIGAÇÃO ENTRE O BAIRRO CARMO MESSIAS AO BAIRRO GRILOS.</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6308/6308_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6308/6308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA A ÁREA CENTRAL DO BAIRRO GRILOS ATÉ A PROPRIEDADE DA FAMÍLIA ARO.</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6310/6310_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6310/6310_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL JOSÉ PIRES FILHO, QUE LIGA O BAIRRO CARMO MESSIAS AO BAIRRO MENDES.</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6311/6311_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6311/6311_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODA A EXTENSÃO DA ESTRADA SANTA LUZIA, LIGAÇÃO ENTRE O BAIRRO CARMO MESSIAS AO BAIRRO RIBEIROS.</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6313/6313_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6313/6313_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS 0,40 NO BAIRRO ITAGUAPEVA, PRÓXIMO A RESIDÊNCIA DO SENHOR MANEZINHO.</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6315/6315_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6315/6315_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DA PAINEIRA, MAIS PRECISAMENTE NO TRECHO QUE VAI DO SÍTIO SABIÁ ATÉ A PROPRIEDADE DO SENHOR AMADEU.</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6316/6316_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6316/6316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ATUALIZAÇÃO DA NUMERAÇÃO DAS RESIDÊNCIAS E ESTABELECIMENTOS COMERCIAIS LOCALIZADOS NO BAIRRO RESSACA, BEM COMO COLOCAÇÃO DE PLACAS INDICATIVAS DOS NOMES DAS RUAS.</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6317/6317_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6317/6317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO DIAS</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6318/6318_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6318/6318_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS EM FRENTE AO BAR DO SENHOR PAULO, NO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6319/6319_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6319/6319_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ESCOLA PARA INCLUSÃO DE ENSINO DE PRÉ-ESCOLA NA ÁREA CENTRAL DO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU.</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6321/6321_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6321/6321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONTATO COM A AGÊNCIA DOS CORREIOS, VISANDO A INSTALAÇÃO DE CAIXA POSTAL COMUNITÁRIA NO BAIRRO RECREIO, PRÓXIMO AO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6322/6322_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6322/6322_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DE ACESSO AO LOTEAMENTO SÍTIO SANTA IZABEL, NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6323/6323_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6323/6323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA E CONSERVAÇÃO DO ACOSTAMENTO DA ESTRADA VICINAL QUE SAI DA ROTATÓRIA DA AVENIDA MARGINAL, PRÓXIMO AO POSTO IPIRANGA E SEGUE ATÉ O FINAL DO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6324/6324_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6324/6324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ PRÓXIMO A RESIDÊNCIA DA SENHORA MARIA JOSÉ FERREIRA, NO BAIRRO DIAS.</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6325/6325_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6325/6325_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO COLÉGIO À COMUNIDADE SÃO BENEDITO.</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6326/6326_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6326/6326_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO ALVES ATÉ A FIBRA.</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6327/6327_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6327/6327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DIAS AO BAIRRO CRUZ AZUL E COLEGINHO.</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6328/6328_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6328/6328_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DO SHIMIZU.</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6329/6329_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6329/6329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO SAMANO ATÉ A POUSADA VALE DOS PÁSSAROS.</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6330/6330_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6330/6330_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS QUE LIGAM O BAIRRO PURIS AO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6334/6334_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6334/6334_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DE ACESSO AO HARALDO.</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6336/6336_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6336/6336_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO LAGEADINHO AO BAIRRO MORRO GRANDE, PASSANDO PELO BAIRRO BASTIÃO.</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6337/6337_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6337/6337_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO RECREIO AO LOTEAMENTO BELA VISTA.</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6338/6338_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6338/6338_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECUPERAÇÃO DA ESTRADA PAVIMENTADA DO BAIRRO POMAR YURI, BEM COMO A LIMPEZA DAS LATERAIS DA ESTRADA, PRINCIPALMENTE PRÓXIMO AO CONDOMÍNIO QUINTAS.</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6339/6339_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6339/6339_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA PONTE NA ESTRADA PRINCIPAL DO BAIRRO VARGEDO.</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6340/6340_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6340/6340_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO DA ESTRADA MUNICIPAL QUE LIGA O BAIRRO SALTO ATÉ O SÍTIO ABELHA RAÍNHA.</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6341/6341_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6341/6341_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO SALTO AO BAIRRO COLORADO, BEM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6342/6342_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6342/6342_texto_integral.pdf</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6343/6343_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6343/6343_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO SALTINHO ATÉ A DIVISA COM O MUNICÍPIO DE PIEDADE, BEM COMO AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6346/6346_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6346/6346_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO SALTINHO AO BAIRRO LAGEADO, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6347/6347_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6347/6347_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO VIEIRINHA, E ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO LAGEADO AO BAIRRO MURUNDU, E ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6349/6349_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6349/6349_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VAREM AO BAIRRO DIAS, E ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO RIO DE UNA, E ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6351/6351_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6351/6351_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6352/6352_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6352/6352_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO BORBA.</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO REGI.</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6354/6354_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6354/6354_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO COLÉGIO AO BAIRRO PARURU, ATÉ A DIVISA COM O MUNICÍPIO DE PIEDADE, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6355/6355_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6355/6355_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO TAVARES AO BAIRRO CUPIM, EM COMO ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6357/6357_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6357/6357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA A CONCLUSÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA ALEMANHA, NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NO LOTEAMENTO PORTAL DAS ÁGUAS, NO BAIRRO BARRA.</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6360/6360_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6360/6360_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE DÁ ACESSO AO BAIRRO POCINHO, ALTURA DO KM 15 DA ESTRADA VICINAL TANCREDO NEVES.</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6362/6362_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6362/6362_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ PRÓXIMOS A RESIDÊNCIA DA SENHORA MARIA, NA ESTRADA MUNICIPAL QUE DÁ ACESSO AO BAIRRO POCINHO, ALTURA DO KM 15. </t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6363/6363_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6363/6363_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO PAIOL GRANDE AO BAIRRO BOAVA, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO GABRIEL AO BAIRRO VERAVINHA, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6365/6365_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6365/6365_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VERAVINHA ATÉ O  BAIRRO DOMINGUES, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6366/6366_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6366/6366_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA IMPLANTAÇÃO DO PROGRAMA SAÚDE DA FAMÍLIA NOS BAIRROS VARGE, PIAÍ, VERAVA, CARMO MESSIAS, COLÉGIO, MORRO GRANDE E PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA, CASCALHAMENTO E CONSTRUÇÃO DE LINHA DE TUBOS NA ESTRADA PRINCIPAL E SECUNDÁRIAS DO BAIRRO PAES.</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6368/6368_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6368/6368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REALIZAÇÃO DE ESTUDOS PARA CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA NO PONTO MAIS ALTO DO BAIRRO PAES.</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6369/6369_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6369/6369_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DAS BOCAS-DE-LOBO LOCALIZADAS NA RUA PEDRO BIFANO, NO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU.</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6370/6370_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6370/6370_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE COBERTURA DA QUADRA DE MALHA DO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PAES.</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6372/6372_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6372/6372_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO RECREIO AO LOTEAMENTO BELA VISTA, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VIEIRINHA AO BAIRRO CUPIM, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6375/6375_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6375/6375_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO PAINEIRA AO BAIRRO GODINHOS, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6376/6376_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6376/6376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VIEIRINHA AO BAIRRO PIAÍ, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6377/6377_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6377/6377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO ITAGUAPEVA ATÉ A BASE CAMPESTRE, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO ITAGUAPEVA ATÉ A BASE, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6379/6379_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6379/6379_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO ITAGUAPEVA AO BAIRRO MURUNDU, BEM COMO EM TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6380/6380_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6380/6380_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO SAMANO ATÉ A FAZENDA BONANZA, BEM COMO TODAS AS ESTRADSA SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6383/6383_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6383/6383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO SALTO ATÉ A DIVISA COM O MUNICÍPIO DE PIEDADE, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6384/6384_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6384/6384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DESAPROPRIAÇÃO DE UMA ÁREA NO BAIRRO SALTO, VISANDO A AMPLIAÇÃO DA ESCOLA DO BAIRRO.</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6385/6385_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6385/6385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM CAMPO DE FUTEBOL E VESTIÁRIO NO BAIRRO PIRATUBA, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6387/6387_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6387/6387_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO IMPLOSÃO DE UMA PEDRA LOCALIZADA NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6389/6389_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6389/6389_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA A IMPLANTAÇÃO DE POSTOS DA GUARDA CIVIL MUNICIPAL 24 HORAS NO BAIRRO: PIAÍ, VERAVA, GABRIEL, CARMO MESSIAS, PARURU, COLÉGIO, VARGEM E RESSACA.</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6390/6390_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6390/6390_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE UMA CRECHE NA ÁREA CENTRAL DO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM CAMPO DE FUTEBOL E VESTIÁRIO NO BAIRRO SALTO.</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6392/6392_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6392/6392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM POSTO DE SAÚDE NO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6393/6393_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6393/6393_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECUPERAÇÃO DA CABECEIRA DA PONTE DE ACESSO AO BAIRRO PURIS.</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6395/6395_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6395/6395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS NO FINAL DO ASFALTO DO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6396/6396_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6396/6396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM RESERVATÓRIO DE ÁGUA NO PONTO MAIS ALTO DO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6397/6397_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6397/6397_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM RESERVATÓRIO DE ÁGUA NO PONTO MAIS ALTO DO BAIRRO RECANTO PRIMAVERA.</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6398/6398_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6398/6398_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NA RUA EQUADOR, PRÓXIMO A ESCOLA ESTADUAL PROF. LAURINDA VIEIRA PINTO, PARA POSTERIOR PASSAGEM DE LINHA DE ÔNIBUS NO HORÁRIO DE ENTRADA E SAÍDA DAS ESCOLAS.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6399/6399_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6399/6399_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA RUA ITÁLIA, NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6400/6400_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6400/6400_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DO VESTIÁRIO E ALAMBRADO DO CAMPO DE FUTEBOL DO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6414/6414_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6414/6414_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS NO CENTRO DO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6415/6415_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6415/6415_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE 03 (TRÊS) LOMBADAS NO BAIRRO COLÉGIO, SENDO UMA EM FRENTE AO MERCADO DO IRINEU, UMA EM FRETE A RESIDÊNCIA DO SENHOR TONHO BASTOS E UMA EM FRENTE A IGREJA CATÓLICA DO BAIRRO.</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6420/6420_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6420/6420_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 09 (NOVE) BICOS DE LUZ NO RECANTO BELA VISTA, NO BAIRRO VERAVA, SENDO 03 BICOS NA RUA 01, 03 TRÊS BICOS NA RUA 02 E 03 BICOS NA RUA 03.</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6421/6421_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6421/6421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS NO BAIRRO MURUNDU, PRÓXIMO A PROPRIEDADE DO SENHOR SOYANO.</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6422/6422_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6422/6422_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS NO BAIRRO MURUNDU, PRÓXIMO A RESIDÊNCIA DO SENHOR SEBASTIÃO.</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6423/6423_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6423/6423_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 08 (OITO) BICOS DE LUZ NO BAIRRO DOS FELIPE.</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6424/6424_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6424/6424_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICO DE LUZ NA ESTRADA QUE VAI DO BAIRRO COLÉGIO AO BAIRRO GOLEGINHO, PRINCIPALMENTE EM FRENTE AO MERCADO DO SENHOR CÁSSIO.</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA RUA SÃO LUIZ, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6426/6426_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6426/6426_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA GERAL DA ÁREA EXTERNA DO GINÁSIO DE ESPORTES DO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6428/6428_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6428/6428_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 03 (TRÊS) LOMBADAS NO BAIRRO GABRIEL, SENDO UMA EM FRENTE A BORRACHARIA DO SENHOR "TONHÃO", UMA ENTRE A IGREJA DA CONGREGAÇÃO CRISTÃ DO BRASIL E O POSTO DE SAÚDE E UMA EM FRENTE AO BAR DO SENHOR SEBASTIÃO DIAS.</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA ÁREA CENTRAL DO BAIRRO PURÍS.</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6430/6430_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6430/6430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DE ACESSO AO BAIRRO PURÍS, BEM COMO NA LIGAÇÃO COM OS BAIRROS SILVÉRIO E LAGEADINHO.</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6432/6432_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6432/6432_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A REFORMA GERAL DO ABRIGO DE ÔNIBUS LOCALIZADO NA ESTRADA DE ACESSO AO BAIRRO PURÍS.</t>
   </si>
   <si>
     <t>6433</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO VIEIRINHA E ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6434/6434_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6434/6434_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO LAGEADO E ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6435/6435_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6435/6435_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO DIAS E ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6436/6436_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6436/6436_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM AO BAIRRO RIO DE UNA E ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6438/6438_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6438/6438_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO CONSTRUÇÃO DE UM POÇO ARTESIANO PARA ABASTECIMENTO DE ÁGUA NO BAIRRO RIO DE UNA, MAIS PRECISAMENTE NO LOTEAMENTO EXISTENTE PRÓXIMO A PAINEIRA.</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6439/6439_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6439/6439_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE, EM CONTATO COM A SABESP, REALIZEM OS ESTUDOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UM POÇO ARTESIANO PARA ABASTECIMENTO DE ÁGUA NO BAIRRO RIO DE UNA</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6440/6440_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6440/6440_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM A SABESP, DETERMINE OS ESTUDOS NECESSÁRIOS PARA CONSTRUÇÃO DE UM POÇO ARTESIANO PARA ABASTECIMENTO DE ÁGUA NA COMUNIDADE SÃO BENEDITO, NO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6442/6442_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6442/6442_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 10 (DEZ) BICOS DE LUZ NO TRECHO SEGUE À PARTIR DA SEDE DA ASSOCIAÇÃO DE MORADORES DO BAIRRO RECREIO.</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6443/6443_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6443/6443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS EM FRENTE AO BAR DO SENHOR MANOEL, NO RECANTO DOS AMIGOS, LOGO APÓS O BAIRRO RECREIO.</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6444/6444_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6444/6444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA PRINCIPAL DO CONJUNTO HABITACIONAL SANTA LÚCIA, BEM COMO DETERMINE A LIMPEZA COMPLETA DO CÓRREGO QUE CORTA DO CDHU.</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6445/6445_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6445/6445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA PRINCIPAL DO BAIRRO COLÉGIO ATÉ O FINAL DO TRECHO PAVIMENTADO, BEM COMO REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO DE TODAS AS LUMINÁRIAS EXISTENTES.</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6446/6446_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6446/6446_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA GERAL E CAPINAÇÃO DO MATO EXISTENTE NO TERRENO DA ESCOLA DO BAIRRO VARGEM, BEM COMO A CONSTRUÇÃO DE DRENO PARA ÁGUAS PLUVIAIS EM FRENTE AO PONTO DE ÔNIBUS DO LOCAL.</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6447/6447_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6447/6447_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECUPERAÇÃO DA PONTE QUE LIGA O BAIRRO MURUNDU AO BAIRRO LAGEADO, MAIS PRECISAMENTE PRÓXIMO A RESIDÊNCIA DO SENHOR SIMÃO RIBEIRO.</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6448/6448_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6448/6448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PAIOL PEQUENO</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6449/6449_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6449/6449_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DE TODOS OS ABRIGOS DE ÔNIBUS EXISTENTES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6450/6450_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6450/6450_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NO BAIRRO MURUNDU, MAIS PRECISAMENTE NA LOCALIDADE CONHECIDA COMO "MINEIROS", ESTRADA DE ACESSO AO BAIRRO ITAGUAPEVA.</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6451/6451_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6451/6451_texto_integral.pdf</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6452/6452_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6452/6452_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA QUE LIGA O BAIRRO VARGEM AO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6453/6453_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6453/6453_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DOS BAIRROS:CUPIM, VIEIRINHAS, GODINHOS, RIO DE UNA, VARGINHA, VARGEM, LAGEADO ATÉ A DIVISA COM O BAIRRO MURUNDU, SALTINHO ATÉ A DIVISA COM O MUNICÍPIO DE PIEDADE, SALTO, SAMANO, ITAGUAPEVA, PEDROSOS, CLÁUDIOS, CAMPESTRE, TORRES, DIAS ATÉ O BAIRRO COLÉGIO, NECO PEDRÃO, E MIARI</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6454/6454_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6454/6454_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA AMPLIAÇÃO DO POSTO DE SAÚDE DO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6535/6535_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6535/6535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE 02 (DUAS) VIAGENS DE PEDRA AO BAIRRO PIAÍ, MAIS PRECISAMENTE NA ESTRADA LOCALIZADA ENTRE O AÇOUGUE E O BAR DO MIGUELZINHO</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Leôncio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6620/6620_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6620/6620_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA ALTURA DO KM 19 DA ESTRADA MUNICIPAL ERNESTO PIRES DE OLIVEIRA, CRUZAMENTO COM A ESTRADA PAULINO XAVIER.</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6621/6621_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6621/6621_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSERTO E MANUTENÇÃO COMPLETA DA PONTE QUE LIGA A ESTRADA DOS ARFAIS.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6622/6622_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6622/6622_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS DE LIGAÇÃO DOS BAIRROS VERAVA AO SAMA, VEVARA AO BOAVA, VERAVA AO RODRIGUES, VERAVA ATÉ TERRA BOA, VERAVA AOS RIBEIROS, VERAVA AO OLINTO, BARRA, GUARINOS, COELHOS, MORRO GRANDE, FAZENDA VELHA, BELA VISTA, CAMPININHA, GRILOS, BIOVETE E LIGAÇÃO MORRO GRANDE AO BAIRRO RECREIO</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6623/6623_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6623/6623_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO SERVIÇOS DE RECAPEAMENTO DA ESTRADA MUNICIPAL ERNESTO PIRES DE OLIVEIRA, ATÉ O BAIRRO PAULOS.</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6624/6624_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6624/6624_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM BANHEIRO PÚBLICO E PALCO PARA EVENTOS NA ÁREA CENTRAL DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6625/6625_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6625/6625_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A PERMANÊNCIA DE 01 (UM) TRATOR AGRÍCOLA JUNTO A UNIDADE REGIONAL DO BAIRRO CARMO MESSIAS, BEM COMO 01 (UM) TRATOR AGRÍCOLA JUNTO A UNIDADE REGIONAL DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Luizinho do Depósito</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6647/6647_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6647/6647_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM POSTO DE SAÚDE NOS BAIRROS PINTOS E VOTORANTIM.</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6649/6649_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6649/6649_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE CONSERVAÇÃO DA MANTA ASFÁLTICA DA ESTRADA MUNICIPAL DO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6651/6651_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6651/6651_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA MUNICIPAL, SÉRGIO MOTA, E SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODA A SUA EXTENSÃO, PASSANDO PELO BAIRRO DOS PINTOS ATÉ O BAIRRO DO MORRO GRANDE.</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6652/6652_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6652/6652_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONTINUIDADE DO ASFALTAMENTO  OU DOS SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO "SUBIDÃO" DA ESTRADA DO BAIRRO DOS PURIS, LIGANDO ATÉ A ESTRADA MUNICIPAL DO LAGEADINHO.</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6654/6654_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6654/6654_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO "SUBIDÃO" DA ESTRADA DE ACESSO AO BAIRRO DOS SILVÉRIOS, BEM COMO EXECUÇÃO DE ABERTURA DE SANGRA EM TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6752/6752_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6752/6752_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RETOMADA DOS SERVIÇOS DE DISTRIBUIÇÃO DE ÁGUA ATRAVÉS DE CARRO PIPA, NO BAIRRO PURIS.</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6753/6753_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6753/6753_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONTINUIDADE DO ASFALTAMENTO OU REALIZAÇÃO DOS SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO PRIMEIRO SUBIDÃO NO FINAL DA ESTRADA MUNICIPAL DO LAGEADINHO, SENTIDO SOROCABUÇU.</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Rozi da Farmácia, Dr. Beto Arrais</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6755/6755_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6755/6755_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA A SOLUÇÃO DOS PROBLEMAS DE ALAGAMENTO DA RUA JOÃO BENEDITO DE MELO, PRÓXIMO A AGÊNCIA DO CORREIO.</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6756/6756_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6756/6756_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS JUNTO À VIAÇÃO CIDADE DE IBIÚNA COM O INTUITO DE DISPONIBILIZAR LINHA DE ÔNIBUS CIRCULAR PASSANDO PRÓXIMO AO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6758/6758_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6758/6758_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA POSTERIOR ENVIO A ESTA CASA DE LEIS, DE PROJETO DE LEI DISPONDO SOBRE A ISENÇÃO NO ESTACIONAMENTO ZONA AZUL PARA IDOSOS EM LUGARES RESERVADOS.</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6759/6759_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6759/6759_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO VERIFICAR POSSIBILIDADE DE PAVIMENTAÇÃO ASFÁLTICA DA RUA TEREZINHA DE JESUS RODRIGUES ALVES, NO BAIRRO LAVAPÉS.</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6765/6765_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6765/6765_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A REFORMA E CONSTRUÇÃO DE PONTO DE ÔNIBUS, COBERTURA E BANCOS, NA ENTRADA PARA O BAIRRO PURIS, NA ESTRADA MUNICIPAL TANCREDO NEVES.</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6766/6766_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6766/6766_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA ESTRADA MUNICIPAL DO LAGEADINHO NA ALTURA DO KM 3,5, EM FRENTE A IGREJA NOSSA SENHORA APARECIDA E A BARRACA DE PASTEL DA SENHORA TÂNIA.</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Devanil da Ressaca, Israel Zaia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6810/6810_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6810/6810_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA ENVIO DE PROJETO DE LEI VISANDO A REVOGAÇÃO DA LEI MUNICIPAL Nº 102, DE 26 DE SETEMBRO DE 2012, E CONCEDENDO NOVO PRAZO PARA O PEDIDO DE ISENÇÃO DE IPTU POR PARTE DOS APOSENTADOS.</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6811/6811_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6811/6811_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS VISANDO A REVOGAÇÃO DAS LEIS MUNICIPAIS NºS 1.830, DE 07 DE DEZEMBRO DE 2012 E LEI Nº 1.834, DE 13 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6812/6812_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6812/6812_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA BURACOS NA AVENIDA NOSSA SENHORA DO CARMO, ESTRADA DE LIGAÇÃO DO BAIRRO CARMO MESSIAS AO BAIRRO CACHOEIRA, NO MUNICÍPIO DE COTIA.</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6813/6813_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6813/6813_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MANUTENÇÃO COMPLETA COM CASCALHAMENTO DA AVENIDA BARRA, ESTRADA DE LIGAÇÃO DO BAIRRO CARMO MESSIAS AO BAIRRO BARRA.</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6924/6924_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6924/6924_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA ESTRADA DA VARGEM DO SALTO, KM 11,5, EM FRENTE AO SÍTIO NOSSA SENHORA APARECIDA</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6925/6925_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6925/6925_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA ALTURA DO NÚMERO 217 DA RUA ASSUNÇÃO, AO LADO DA ESCOLA ADVENTISTA.</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6928/6928_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6928/6928_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA ESTRADA DO FRANCO, NO BAIRRO GRANJA VOTORANTIM, PRÓXIMO AS FOLHAS E COMPANHIA, ANTIGA COOPERATIVA P.</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6929/6929_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6929/6929_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO EXECUÇÃO DOS SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DOS CLÁUDIOS AO BAIRRO ITAGUAPEVA.</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6931/6931_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6931/6931_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DO MIYAMOTO, NO BAIRRO DOS PAES.</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6932/6932_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6932/6932_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA  E CASCALHAMENTO NA ESTRADA QUE VAI DO BAIRRO LAGEADINHO ATÉ A PROPRIEDADE DO SENHOR PAULO DE ARALDO.</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6933/6933_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6933/6933_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE VAI DO BAIRRO CAMPO VERDE AO BAIRRO FIGUEIRA, PASSANDO PELO BIG VALLEY, BEM COMO TODAS AS ESTRADAS SECUNDÁRIAS DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6935/6935_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6935/6935_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6937/6937_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6937/6937_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DOS MACHADO, NO TRECHO QUE VAI DO FINAL DO BAIRRO ROSARIAL E SEGUE ATÉ O BAIRRO MACHADOS.</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6938/6938_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6938/6938_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO COLEGINHO, NO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6939/6939_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6939/6939_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DE FAIXA PARA TRAVESSIA DE PEDESTRE NA ÁREA CENTRAL DE NOSSA CIDADE, SENDO UMA NA PRAÇA MARECHAL DEODORO, EM FRENTE AO AÇOUGUE HINODE, E UMA NA RUA MONSENHOR CINTRA, EM FRENTE A LOJA VITÓRIA.</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6940/6940_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6940/6940_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONCLUSÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA JOÃO MATIUSO, NO BAIRRO VOTORANTIM, LIGANDO ATÉ A DIVISA COM O MUNICÍPIO DE SÂO ROQUE, BEM COMO REALIZE OS SERVIÇOS DE TAPA-BURACOS NO TRECHO DA RUA JÁ PAVIMENTADO.</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6942/6942_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6942/6942_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAÇÃO DE MAIS CONTÊINERES PARA DEPÓSITO DE LIXO AO LONGO DA RODOVIA BUNJIRO NAKAO, ÁS VÉSPERAS, DURANTE E POSTERIOR A FERIADOS MUNICIPAIS E NACIONAL.</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6943/6943_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6943/6943_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAÇÃO DE MAIS CONTÊINERES PARA DEPÓSITO DE LIXO NA ESTRADA MUNICIPAL DO BAIRRO DA CACHOEIRA, PRÓXIMO A ESTAÇÃO DE TRATAMENTO DE ESGOTO.</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6944/6944_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6944/6944_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA ALTERAÇÃO DE LINHA DE ÔNIBUS QUE SERVE O BAIRRO PAIOL PEQUENO NOS HORÁRIOS DAS 18H00 E 23H00, PARA QUE TENHA COMO PERCURSO TAMBÉM A ESTRADA DA SEICHO-NO-IE.</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6946/6946_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6946/6946_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA COM ROÇADA E CAPINAÇÃO DO MATO EXISTENTE POR TODA A ÁREA DO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU.</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6947/6947_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6947/6947_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA E SINALIZAÇÃO DE NOVAS LOMBADAS QUANDO DA SUA IMPLANTAÇÃO NAS VIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6948/6948_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6948/6948_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE A CONSTRUÇÃO DE UM ABRIGO OU COBERTURA AO REDOR DA CAPELA NO CEMITÉRIO DA PAZ, BEM COMO PINTURA NOS CEMITÉRIOS DA CIDADE DE IBIÚNA.</t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6949/6949_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6949/6949_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA TRANSFORMAÇÃO DO PRÉDIO DA BASE DA GUARDA CIVIL MUNICIPAL DO BAIRRO COLÉGIO EM POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6951/6951_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6951/6951_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PAVIMENTAÇÃO ASFÁLTICA NA RUA F NO BAIRRO LAVAL II.</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6952/6952_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6952/6952_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DAS LATERAIS DA ESTRADA MUNICIPAL ANGELINO SOARES DE CAMPOS, LIGAÇÃO IBIÚNA - MAIRINQUE.</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6953/6953_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6953/6953_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA PINTURA DE FAIXAS DE TRAVESSIA DE PEDESTRES EM FRENTE A TODAS AS ESCOLAS EXISTENTES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6956</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6956/6956_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6956/6956_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA GERAL DAS LATERAIS DA ESTRADA MUNICIPAL  ANGELINO SOARES DE CAMPOS (IBIÚNA/MAIRINQUE).</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6957/6957_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6957/6957_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PAVIMENTAÇÃO ASFÁLTICA DA RUA BRASILIENSE VERGILIO MANUEL XAVIER, NO BAIRRO CURRAL.</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6958/6958_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6958/6958_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DO TERRENO QUE SEGUE PELA LATERAL DA RUA JOSÉ PEDRO FERRACINI, SEGUINTE PELA ESTRADA IRMÃOS MAEDA, TRECHO QUE FAZ DIVISA COM O ANTIGO LIXÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6960/6960_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6960/6960_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE A JUNTO A SECRETARIA DE SEGURANÇA URBANA, A REALIZAÇÃO DE RONDAS NOTURNAS EM TODA A ÁREA CENTRAL DA CIDADE.</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6961/6961_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6961/6961_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO BARRA, SAINDO PRÓXIMO AO CHICO DA VENDA, SEGUINDO PELA ESTRADA MUNICIPAL DOS DIAS, PASSANDO PRÓXIMO A PROPRIEDADE DO SENHOR ALTINO (ARTILHO), MACIEL E SEGUINDO PELA RUA AMAMBAIA, ATÉ ENCONTRAR A ESTRADA QUE DÁ ACESSO AO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6963/6963_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6963/6963_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONTRATAÇÃO DE EQUIPES DE JARDINEIROS PARA ATUAREM EXCLUSIVAMENTE NA LIMPEZA E CUIDADO DAS PRAÇAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6965/6965_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6965/6965_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DISCIPLINAR O TRÂNSITO NO ENTRONCAMENTO DA AVENIDA CAPITÃO MANOEL DE OLIVEIRA CARVALHO COM A RUA PROF. FORTUNATO ANTÔNIO DE CAMARGO E SUA MARIO ARIZONO, TRECHO PRÓXIMO À LOJA 2 DO SUPERMERCADO SÃO ROQUE.</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6966/6966_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6966/6966_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DE TODAS AS LOMBADAS E SINALIZAÇÃO COMPLETA EM TODA A EXTENSÃO DA ESTRADA MUNICIPAL DE ACESSO AO CLUBE DE CAMPO DE IBIÚNA.</t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6968/6968_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6968/6968_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DAS LATERAIS DA ESTRADA MUNICIPAL DE ACESSO AO CLUBE DE CAMPO DE IBIÚNA.</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6969/6969_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6969/6969_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS EM TODA A EXTENSÃO DA ESTRADA MUNICIPAL DE ACESSO AO CLUBE DE CAMPO DE IBIÚNA.</t>
   </si>
   <si>
     <t>6970</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6970/6970_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6970/6970_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA SINALIZAÇÃO COMPLETA DA RUA QUINTINO BOCAIÚVA, QUE DÁ ACESSO A RUA MONSENHOR CINTRA, BEM COMO CONVERTÊ-LA COMO SENDO SENTIDO ÚNICO DE DIREÇÃO.</t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6972/6972_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6972/6972_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UM PARQUE DE EXPOSIÇÕES E EVENTOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6973/6973_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6973/6973_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 03 (TRÊS) LOMBADAS NA RUA PROJETADA A, NO BAIRRO LAVAL.</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6974/6974_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6974/6974_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 02 (DUAS) LOMBADAS NA RODOVIA JÚLIO DAL FABRO, ALTURA DO KM 11,5, NO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6975/6975_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6975/6975_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO GRANJA VOTORANTIM.</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6989/6989_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6989/6989_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA ESTRADA MUNICIPAL DO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6990/6990_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6990/6990_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UM BICO DE LUZ NA RUA IBIÚNA, GRANJA VOTORANTIM, ALTURA DO KM 60 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6991/6991_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6991/6991_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA NAS RUAS JOACI RODRIGUES SALOMÃO, RUA ALEXANDRINA VIEIRA MARTINS, RUA MARIA JOSÉ BUENO E TRAVESSA ALEXANDRINO FIRMINO DE ALMEIDA, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6992/6992_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6992/6992_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS), BICOS DE LUZ NO BAIRRO VIEIRINHA, AO LADO DA IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6997/6997_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6997/6997_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA A CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA ALTURA DO NÚMERO 500 DA RUA RAIMUNDO JOSÉ PEREIRA, NO DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6998/6998_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6998/6998_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REESTRUTURAÇÃO DA PONTE LOCALIZADA NA RUA LEVEGILDO AUGUSTO PEREIRA, ALTURA DO NÚMERO 75, NO DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>6999</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6999/6999_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6999/6999_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LOMBADAS NO DISTRITO PARURU, SENDO UMA NA ALTURA DO NÚMERO 320 DA RUA BENEDITO PINTO DE CAMARGO, UMA NA ALTURA DO Nº 85 DA RUA ELPÍDIO DOMINGUES E UMA NA ALTURA DO Nº 505 DA RUA RAIMUNDO JOSÉ PEREIRA.</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7000/7000_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7000/7000_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NO INÍCIO DA RUA DAS PEREIRAS, MAIS PRECISAMENTE NO 2º E 5º POSTES DA LINHA QUE SERVE À RUA, NO LOTEAMENTO ALDEIA NOVA, NO DISTRITO PARURU.</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7001/7001_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7001/7001_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SUBSTITUIÇÃO DOS SEMÁFOROS POR MODELOS DOTADOS DE TEMPORIZADOR DE CONTAGEM REGRESSIVA, BEM COMO A REALIZAÇÃO DE ESTUDOS PARA INSTALAÇÃO DESSES MODELOS NOS DEMAIS CRUZAMENTOS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Israel Zaia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7021/7021_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7021/7021_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO DE TRECHO DA RUA MINAS GERAIS - CENTRO E COLOCAÇÃO DE PARALELEPÍPEDOS PRÓXIMO À ESCOLA.</t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7022/7022_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7022/7022_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA ALTURA DO KM 74 DA RODOVIA BUNJIRO NAKAO, EM FRENTE AO COMERCIAL 74</t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7040/7040_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7040/7040_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO PERÓBA NO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7041/7041_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7041/7041_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DAS GARÇAS NO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7042/7042_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7042/7042_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS NA ESTRADA DO BAIRRO RODRIGUES, PRÓXIMO AO RANCHO B. </t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Dr. Beto Arrais, Paulinho Dias, Paulinho Sasaki, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7043/7043_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7043/7043_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE SEMÁFOROS NO CRUZAMENTO DA AVENIDA SÃO SEBASTIÃO COM AS RUAS MÁRIO ARIZONO, ENTRE A PADARIA MACHADO E O POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7092/7092_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7092/7092_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7093/7093_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7093/7093_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO 02 (DOIS) POSTES COM LUMINÁRIAS NA RUA RAIMUNDOD E ALMEIDA LIMA, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7094/7094_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7094/7094_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDO TÉCNICO PARA MAPEAMENTO DAS ÁREAS DE RISCO EXISTENTES NO BAIRRO FIGUEIRA E ENTORNO PARA FINS DE CONTROLE E CONTENÇÃO IRREGULARES NO LOCAL.</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7096/7096_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7096/7096_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI COMPLEMENTAR VISANDO A REDUÇÃO DA ALÍQUOTA DO IMPOSTO DE TRANSMISSÃO DE BENS IMÓVEIS NO ÂMBITO DO MUNICÍPIO DE IBIÚNA, NOS CASOS EM QUE A AQUISIÇÃO DO MESMO SE DER ATRAVÉS DE FINANCIAMENTO JUNTO À CAIXA ECONÔMICA FEDERAL, OU ATRAVÉS DO SISTEMA FINANCEIRO DE HABITAÇÃO.</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7097/7097_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7097/7097_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA TRAVESSA MORAES, NO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7098/7098_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7098/7098_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LOMBADA, BEM COMO SINALIZAÇÃO COMPLETA NA ALTURA DO NÚMERO 22 DA AVENIDA MARIA LA FARINA MILANI, PRÓXIMO A PIZZARIA TO NA ROÇA.</t>
   </si>
   <si>
     <t>7100</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7100/7100_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7100/7100_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7101/7101_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7101/7101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA ANTÔNIO SOARES NO BAIRRO PAIOL PEQUENO.;</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Aline do Rosarial</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO URGÊNCIA NA CONTINUIDADE DO ASFALTO DA RUA JUVENAL DE MORAES, NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>7103</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7103/7103_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7103/7103_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECAPEAMENTO E TAPA-BURACOS NA RODOVIA JÚLIO DAL FABRO, BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>7104</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7104/7104_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7104/7104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA SANTOS DUMONT, NO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>7105</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7105/7105_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7105/7105_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA JOAQUIM GABRIEL SOARES NO BAIRRO VILA PITICO.</t>
   </si>
   <si>
     <t>7107</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7107/7107_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7107/7107_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NO BAIRRO RESSACA, NOS TRECHOS ENTRE OS KM 79,5 E 80,5 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>7108</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7108/7108_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7108/7108_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE PONTO DE PARADA DE ÔNIBUS ENTRE OS KM 79,5 E 80,5 DA RODOVIA BUNJIRO NAKAO, NO BAIRRO RESSACA, PRÓXIMO A RESIDÊNCIA DO SENHOR PAULINO ALVES DE MORAES</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7110/7110_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7110/7110_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE REFORMA DO PONTO DE PARADA DE ÔNIBUS, LOCALIZADO NO BAIRRO COLÉGIO, EM FRENTE AO MERCADO FONTÃO.</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7112/7112_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7112/7112_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS JUNTAMENTE COM A SABESP, VISANDO A EXTENSÃO DE REDE DE ABASTECIMENTO DE ÁGUA NA TRAVESSA IRACEMA PEDROSO RIBEIRO, NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7113/7113_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7113/7113_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA ESTRADA MUNICIPAL DO BAIRRO COLÉGIO, EM FRENTE AO MERCADO FONTÃO.</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7114/7114_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7114/7114_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA RUA SIMÃO LUZ DE CAMARGO, NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7115/7115_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7115/7115_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS EM TODAS AS RUAS DOS BAIRROS HORTÊNCIA E ORQUÍDEAS.</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7125/7125_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7125/7125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA ALTURA DO NÚMERO 100 DA VICINAL JOSÉ DIAS DE OLIVEIRA, SENTIDO BAIRRO AREIA VERMELHA, MAIS PRECISAMENTE EM FRENTE A AUTO-PEÇAS PATRÃO.</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7126/7126_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7126/7126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 09 (NOVE) BICOS DE LUZ NA ESTRADA MUNICIPAL DO BAIRRO AREIA VERMELHA, SEGUINDO À ESQUERDA APÓS O POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7127/7127_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7127/7127_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7128/7128_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7128/7128_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO TROCA DAS TAMPAS DOS BUEIROS EXISTENTES NO DISTRITO DO PARURU, NAS RUAS RAIMUNDO JOSÉ PEREIRA E DEMAIS QUE SE FIZEREM NECESSÁRIO.</t>
   </si>
   <si>
     <t>7129</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7129/7129_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7129/7129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DAS LATERAIS E CALÇADAS DA RUA DOM PEDRO I, NO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>7130</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7130/7130_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7130/7130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO E SEGURANÇA, BEM COMO PINTURA DE FAIXAS DE TRAVESSIA DE PEDESTRES E LOMBADA NO INÍCIO DA PONTE DA RUA DOM PEDRO I, SENTIDO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>7131</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7131/7131_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7131/7131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇO DE RECAPEAMENTO DA RUA BOLÍVIA, NO BAIRRO JARDIM NOVA IBIÚNA, PRÓXIMO À GARAGEM MUNICIPAL.</t>
   </si>
   <si>
     <t>7132</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7132/7132_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7132/7132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA DA PONTE ALTA, NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>7133</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7133/7133_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7133/7133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA GUILHERMINA GONÇALVES DO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>7134</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7134/7134_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7134/7134_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA POSSIBILIDADE DE AUMENTO DO SERVIÇO DE COLETA DE LIXO NO BAIRRO RIO DE UNA DE BAIXO, MAIS PRECISAMENTE NO LOTEAMENTO SÃO MARCOS.</t>
   </si>
   <si>
     <t>7135</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7135/7135_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7135/7135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO RIO DE UNA DE BAIXO, MAIS PRECISAMENTE NA ENTRADA DO LOTEAMENTO SÃO MARCOS II.</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7136/7136_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7136/7136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS PARA CONSTRUÇÃO DE PONTO DE PARADA DE ÔNIBUS, NO BAIRRO RIO DE UNA DE CIMA, MAIS PRECISAMENTE A 25 METROS DA RESIDÊNCIA DO SENHOR ANTÔNIO DOMINGUES DE OLIVEIRA NETO, SENTIDO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>7137</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7137/7137_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7137/7137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NO BAIRRO RIO DE UNA DE CIMA, PRÓXIMO A RESIDÊNCIA DO SENHOR ANTÔNIO DOMINGUES DE OLIVEIRA NETO, SENTIDO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>7138</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7138/7138_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7138/7138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAÇÃO DE CONTÊINER E AUMENTO DOS DIAS DE COLETA DE LIXO NO BAIRRO RIO DE UNA DE CIMA, PRÓXIMO AO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>7139</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>Paulinho Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7139/7139_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7139/7139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE UM POSTO DE SAÚDE NO BAIRRO PAIOL GRANDE</t>
   </si>
   <si>
     <t>7140</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7140/7140_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7140/7140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA APÓS A PONTE QUE LIGA O BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7141/7141_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7141/7141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A RECUPERAÇÃO DA RUA PROJETADA 3, NO BAIRRO LAVAL.</t>
   </si>
   <si>
     <t>7142</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7142/7142_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7142/7142_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DO TRECHO DA ESTRADA MUNICIPAL DO BAIRRO CACHOEIRA, ATÉ O PONTO FINAL, PRINCIPALMENTE A ESTRADA QUE SEGUE ATÉ O CLUBE DE CAMPO.</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7143/7143_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7143/7143_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DO TRECHO DA ESTRADA MUNICIPAL DO MORRO GRANDE, QUE LIGA AO BAIRRO GATOS, DANDO CONTINUIDADE ATÉ O BAIRRO BELA VISTA, COM SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO.</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7144/7144_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7144/7144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DO TRECHO DA ESTRADA MUNICIPAL DO BAIRRO VOTORANTIM, QUE LIGA AO BAIRRO PINTOS E GATOS, COM SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO, PRINCIPALMENTE NOS TRECHOS DE SUBIDA.</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7145/7145_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7145/7145_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DO TRECHO DA ESTRADA MUNICIPAL QUE VAI DO PONTO FINAL DO BAIRRO GABRIEL AO BAIRRO VERAVINHA, DANDO CONTINUIDADE ATÉ O BAIRRO AGENOR, DIAS E SOROCABUÇU, COM SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO.</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7149/7149_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7149/7149_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DO TRECHO DA ESTRADA MUNICIPAL DO PAIOL GRANDE, COM SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO, PRINCIPALMENTE NOS TRECHOS DE ACLIVE.</t>
   </si>
   <si>
     <t>7151</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7151/7151_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7151/7151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DO TRECHO DA ESTRADA MUNICIPAL DOS TAVARES, LIGANDO AO BAIRRO VARGEM DO SALTO, COM SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO, PRINCIPALMENTE CASCALHAMENTO NOS TRECHOS DE SUBIDA.</t>
   </si>
   <si>
     <t>7152</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7152/7152_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7152/7152_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA ESTRADA MUNICIPAL DO CAMPO VERDE, LIGAÇÃO AO BAIRRO RESSACA, COM SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO, PRINCIPALMENTE NOS TRECHOS DE ACLIVE.</t>
   </si>
   <si>
     <t>7153</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7153/7153_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7153/7153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DO TRECHO DA ESTRADA MUNICIPAL QUE LIGA O CONDOMÍNIO SETE LAGOS NO BAIRRO CUPIM AO BAIRRO PIAÍ, PRINCIPALMENTE PRÓXIMO A PROPRIEDADE DO SENHOR DIRCEU PETRELLI, COM SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO, PRINCIPALMENTE NOS TRECHOS DE ACLIVE.</t>
   </si>
   <si>
     <t>7155</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7155/7155_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7155/7155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DO TRECHO DA ESTRADA MUNICIPAL QUE LIGA O BAIRRO FEITAL AO BAIRRO PAIOL GRANDE, COM SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO.</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7157/7157_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7157/7157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DO TRECHO DA ESTRADA MUNICIPAL QUE LIGA O BAIRRO GABRIEL AO BAIRRO PEROBA, SAINDO NO BAIRRO PAIOL GRANDE, COM SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO, BEM COMO DA ESTRADA QUE LIGA O BAIRRO DA ESTRADA QUE VAI DO BAIRRO GABRIEL, PASSANDO PELO BAIRRO DOMINGUES COM TÉRMINO NO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7158/7158_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7158/7158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DO TRECHO DA ESTRADA MUNICIPAL QUE LIGA O BAIRRO LAGEADO E SAMANO COM SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO.</t>
   </si>
   <si>
     <t>7159</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7159/7159_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7159/7159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGO PARA TAXISTAS, NOS SEGUINTES LOCAIS: PRAÇA DA MATRIZ; RUA VEREADOR BENEDITO DE CAMPOS; RUA JOSÉ JUNI; RUA XV DE NOVEMBRO E AVENIDA SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>7161</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7161/7161_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7161/7161_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA ESTRADA MUNICIPAL QUE LIGA O BAIRRO RIO DE UNA AOS BAIRROS GODINHO, AREIA VERMELHA, DIAS E COLÉGIO, COM SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO.</t>
   </si>
   <si>
     <t>7163</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7163/7163_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7163/7163_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO CONSTRUÇÃO DE ABRIGO PARA PASSAGEIROS NA ALTURA DO KM 6,3 DA RODOVIA PRESIDENTE TANCREDO NEVES.</t>
   </si>
   <si>
     <t>7164</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7164/7164_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7164/7164_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA ALTURA DO KM 8,5 DA ESTRADA VICINAL PRESIDENTE TANCREDO DE ALMEIDA NEVES.</t>
   </si>
   <si>
     <t>7165</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7165/7165_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7165/7165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA ALTURA DO KM 2,8 DA ESTRADA VICINAL PRESIDENTE TANCREDO DE ALMEIDA NEVES, ACESSO AO BAIRRO REGI.</t>
   </si>
   <si>
     <t>7166</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7166/7166_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7166/7166_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DOS BUEIROS EXISTENTES NA ALTURA DO KM 2 DA ESTRADA VICINAL TANCREDO NEVES, PRÓXIMO AO BAIRRO IBIÚNA GARDEN</t>
   </si>
   <si>
     <t>7167</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7167/7167_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7167/7167_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES NA AVENIDA MARGINAL, EM FRENTE AO POSTO IPIRANGA.</t>
   </si>
   <si>
     <t>7169</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7169/7169_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7169/7169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO PAIOL GRANDE, EM FRENTE AO MERCADO LEITE.</t>
   </si>
   <si>
     <t>7171</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7171/7171_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7171/7171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE ABRIGO DE PASSAGEIROS NA ALTURA DO KM 2,5 E NO KM 5 DA ESTRADA MUNICIPAL DO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>7172</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7172/7172_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7172/7172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE ABRIGO DE PASSAGEIROS DE ÔNIBUS NA ALTURA DO KM 3,2 DA ESTRADA VICINAL TANCREDO DE ALMEIDA NEVES, NO BAIRRO PURIS, PRÓXIMO À CAPELINHA.</t>
   </si>
   <si>
     <t>7174</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7174/7174_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7174/7174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DA PONTE DE MADEIRA EXISTENTE PRÓXIMO A RESIDÊNCIA DO SENHOR SALVADOR ALVES DOS SANTOS, BEM COMO A REALIZAÇÃO DOS SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO PIAÍ AO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>7222</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7222/7222_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7222/7222_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DO ASFALTO, TAPANDO OS BURACOS EXISTENTES NA CONTINUAÇÃO DA RUA GUARANI (ATRAS DA LOJA DE MÓVEIS CARPLEX).</t>
   </si>
   <si>
     <t>7223</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7223/7223_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7223/7223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO IMPLANTAÇÃO DE PLACAS DE REDUÇÃO DE VELOCIDADE PARA 20KM/H NA RUA MÁRIO ARIZONO, NAS PROXIMIDADES DA ESCOLA MARIA ANGERAMI SCALAMANDRÉ.</t>
   </si>
   <si>
     <t>7224</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7224/7224_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7224/7224_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA IMPLANTAÇÃO DO PROJETO CIDADE LIMPA EM PARCERIA COM A TV TEM SOROCABA.</t>
   </si>
   <si>
     <t>7225</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7225/7225_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7225/7225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DE 02 (DOIS) BUEIROS EXISTENTES NA CONTINUAÇÃO DA RUA GUARANI, SENDO UM NA ESQUINA PRÓXIMO À LOJA DE MÓVEIS CARPLEX E OUTRO PRÓXIMO AO ANTIGO DEPÓSITO DE MATERIAIS PARA CONSTRUÇÃO.</t>
   </si>
   <si>
     <t>7227</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7227/7227_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7227/7227_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO EM BURACO EXISTENTE NO INÍCIO DA CONTINUAÇÃO DA RUA GUARANI, ENTRE O ESTACIONAMENTO DO MERCADO MUNICIPAL E A LOJA CARPLEX.</t>
   </si>
   <si>
     <t>7228</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7228/7228_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7228/7228_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO NA RUA PREFEITO ANGELINO FALCI, MAIS ESPECIFICAMENTE ENTRE A RODOVIÁRIA E O SUPERMERCADO SERRANO.</t>
   </si>
   <si>
     <t>7229</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7229/7229_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7229/7229_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO EXTENSÃO DA ILUMINAÇÃO PÚBLICA NA CONTINUAÇÃO DA RUA GUARANI (ENTRE O ESTACIONAMENTO DO MERCADO MUNICIPAL E A LOJA DE MÓVEIS CARPLEX).</t>
   </si>
   <si>
     <t>7230</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7230/7230_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7230/7230_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA EMPLACAMENTO DE TODAS AS RUAS DO BAIRRO CARMO MESSIAS, BEM COMO A ATUALIZAÇÃO DA NUMERAÇÃO DE TODAS AS RESIDÊNCIAS E COMÉRCIOS DO BAIRRO.</t>
   </si>
   <si>
     <t>7329</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7329/7329_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7329/7329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES NA AVENIDA FORTUNATINHO, ESQUINA COM A RUA GUARANI, ALTURA DO NÚMERO 245.</t>
   </si>
   <si>
     <t>7330</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7330/7330_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7330/7330_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DE FAIXAS DE TRAVESSIA DE PEDESTRES NA RUA MÁRIO ORIZONO, RUA VENEZUELA, RUA SANTIAGO E RUA PLÁCITO OTATI DE LIMA.</t>
   </si>
   <si>
     <t>7331</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7331/7331_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7331/7331_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECONSTRUÇÃO DO ABRIGO DE ÔNIBUS LOCALIZADO EM FRENTE AO MATERIAL DE CONSTRUÇÃO COMERCIAL 74.</t>
   </si>
   <si>
     <t>7333</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7333/7333_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7333/7333_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM A VIVO, DETERMINE A INSTALAÇÃO DE UM TELEFONE PÚBLICO NA ESTRADA MUNICIPAL DO BAIRRO MORRO GRANDE, PRÓXIMO A RESIDÊNCIA DO BOBÓ.</t>
   </si>
   <si>
     <t>7334</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7334/7334_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7334/7334_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS NA ESTRADA MUNICIPAL DO BAIRRO AREIA VERMELHA, ACESSO À ESQUERDA DO PONTO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>7335</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7335/7335_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7335/7335_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A INCLUSÃO DO EVENTO MARCHA PARA JESUS, NO CALENDÁRIO OFICIAL DE EVENTOS DE IBIÚNA</t>
   </si>
   <si>
     <t>7336</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7336/7336_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7336/7336_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DOS BUEIROS, BEM COMO LIMPEZA DO CÓRREGO DA RUA FELISBINO JOSÉ PEREIRA E RUA JOÃO ANTÔNIO DOMINGVUES, PRÓXIMO AO BAR DO DIVAL NO DISTRITO PARURU.</t>
   </si>
   <si>
     <t>7337</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7337/7337_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7337/7337_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MELHORAMENTOS NA ESTRADA DE ACESSO AO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>7338</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7338/7338_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7338/7338_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DO ASFALTO, TAPANDO OS BURACOS EXISTENTES NA RUA VICINAL JURANDIR DE JESUS GUIMARÃES, ESTRADA DO CLUBE DE CAMPO.</t>
   </si>
   <si>
     <t>7339</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7339/7339_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7339/7339_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA REPAROS NO BURACO CAUSADO PELO DESLIZAMENTO DO BARRANCO NA AVENIDA JOÃO BENEDICTO DE MELO JÚNIO, ALTURA DO NÚMERO 496.</t>
   </si>
   <si>
     <t>7340</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>Rozi da Farmácia, Dr. Beto Arrais, Paulinho Dias, Paulinho Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7340/7340_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7340/7340_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS NO QUE DIZ RESPEITO A CONSERVAÇÃO E LIMPEZA DOS MAQUINÁRIOS DO PRÉDIO DO HOSPITAL MUNICIPAL DE IBIÚNA.</t>
   </si>
   <si>
     <t>7341</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7341/7341_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7341/7341_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INCORPORAÇÃO DAS DISCIPLINAS DE EDUCAÇÃO FÍSICA E ARTE E MUSICALIZAÇÃO NOS COMPONENTES CURRICULARES NAS SÉRIES DO CICLO I DO ENSINO FUNDAMENTAL DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>7343</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7343/7343_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7343/7343_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBO NA ESTRADA DE LIGAÇÃO DO BAIRRO OLINTO AO BAIRRO RODRIGUES, PRÓXIMO A RESIDÊNCIA DO SENHOR FERNANDO.</t>
   </si>
   <si>
     <t>7344</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7344/7344_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7344/7344_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA JOSÉ PEREIRA LIMA FERNANDES, NO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>7346</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7346/7346_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7346/7346_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA ESTRADA DA RUA D, SITUADA NO BAIRRO LAVAL I.</t>
   </si>
   <si>
     <t>7347</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7347/7347_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7347/7347_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA RUA PROJETADA I, PROJETADA 2, PROJETADA 3 E PROJETADA 4, NO BAIRRO LAVAL II.</t>
   </si>
   <si>
     <t>7348</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7348/7348_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7348/7348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DAS RUAS BEM-TE-VI E  PINTASSILGO, NO BAIRRO FIGUEIRA.</t>
   </si>
   <si>
     <t>7349</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7349/7349_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7349/7349_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 02 (DUAS) LOMBADAS NA RUA FRANÇA, NO BAIRRO RESIDENCIAL EUROPA, MAIS PRECISAMENTE EM FRENTE AO MERCADINHO PAIS E FILHOS E OUTRA EM FRENTE A TORRE.</t>
   </si>
   <si>
     <t>7350</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7350/7350_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7350/7350_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM A GUARDA CIVIL MUNICIPAL, DETERMINE O ENVIO DE VIATURA DA RONDA ESCOLAR NOS HORÁRIOS DE ENTRADA E SAÍDA DOS ALUNOS NA ESCOLA EUCLIDES MARIA BORBA, NA ALTURA DO KM 60 DA RODOVIA BUNJIRO NAKAO, NO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>7351</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7351/7351_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7351/7351_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO TRECHO DE SUBIDA DO BAIRRO CURRAL, MAIS PRECISAMENTE NA RUA GUMERCINDO DE GODOY CAMARGO.</t>
   </si>
   <si>
     <t>7355</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7355/7355_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7355/7355_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE UM MINI ESTÁDIO DE FUTEBOL NO BAIRRO VERAVA E BAIRRO PAULOS.</t>
   </si>
   <si>
     <t>7356</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7356/7356_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7356/7356_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DE TODO O ACOSTAMENTO DA ESTRADA VICINAL ERNESTO PIRES DE OLIVEIRA (ESTRADA DO VERAVA).</t>
   </si>
   <si>
     <t>7357</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7357/7357_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7357/7357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE UM CONTÂINER PARA DEPÓSITO DE LIXO NA ESTRADA VICINAL ERNESTO PIRES DE OLIVEIRA, PRÓXIMO AO BAIRRO TIBÚRCIO.</t>
   </si>
   <si>
     <t>7358</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7358/7358_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7358/7358_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO INSTITUIR A GRATIFICAÇÃO DE PERMANÊNCIA AOS PROFISSIONAIS DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>7369</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7369/7369_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7369/7369_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DO ASFALTO, TAPANDO OS BURACOS EXISTENTES NA ESTRADA DO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>7370</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7370/7370_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7370/7370_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA RUA ESTADOS UNIDOS, PRÓXIMO AO PORTÃO DE SAÍDA DE ALUNOS DA ESCOILA MARIA ANGERAMI SCALAMANDRÉ.</t>
   </si>
   <si>
     <t>7371</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7371/7371_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7371/7371_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECOLOCAÇÃO DA TAMPA DA BOCA DE LOBO LOCALIZADA NO FINAL DA RUA PROF. FORTUNATO ANTÔNIO DE CAMARGO (PRÓXIMO AO SUPERMERCADO SÃO ROQUE LOJA II E AUTO POSTO BR).</t>
   </si>
   <si>
     <t>7372</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7372/7372_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7372/7372_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DO TRECHO DE INÍCIO DA RUA ARGENTINA (ESQUINA DO BAZAR RAINHA).</t>
   </si>
   <si>
     <t>7373</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7373/7373_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7373/7373_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA REATIVAÇÃO DA AGÊNCIA DOS CORREIOS DO DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>7386</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7386/7386_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7386/7386_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO E ABERTURAS PARA DRENAGEM DE ÁGUAS PLUVIAIS NA ESTRADA DE LIGAÇÃO DO BAIRRO LAGEADINHO AO BAIRRO SILVÉRIO, MAIS PRECISAMENTE NA RUA DA SERRALHERIA DO SR. ARISTIDES. </t>
   </si>
   <si>
     <t>7416</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7416/7416_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7416/7416_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA ESTRADA VICINAL TANCREDO DE ALMEIDA NEVES (MURUNDU), COM SERVIÇOS DE MOTONIVELADORA E AMPLIAÇÃO DE PONTE ESTREITA</t>
   </si>
   <si>
     <t>7417</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7417/7417_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7417/7417_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DO CIRCUITO DE MOTOS LOCALIZADO NA ÁREA DO ESTÁDIO MUNICIPAL, COM SERVIÇOS DE MOTONIVELADORA.</t>
   </si>
   <si>
     <t>7418</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7418/7418_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7418/7418_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NA ALTURA DO KM 57 DA RODOVIA BUNJIRO NAKAO, MAIS PRECISAMENTE EM FRENTE A ESCOLA ESTADUAL EUCLIDES MARIA BORBA.</t>
   </si>
   <si>
     <t>7419</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7419/7419_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7419/7419_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE, EM CONTATO COM O GOVERNO DO ESTADO DE SÃO PAULO, VIABILIZEM A PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA MUNICIPAL QUE LIGA O BAIRRO TIBÚRCIOS ATÉ A MINERADORA MATA ATLÂNTICA.</t>
   </si>
   <si>
     <t>7421</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7421/7421_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7421/7421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS PARA ESCOAMENTO DAS ÁGUAS PLUVIAIS NA TRAVESSA DO BAIRRO RESIDENCIAL IBIÚNA PAR AO BAIRRO JEMIMA</t>
   </si>
   <si>
     <t>7423</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7423/7423_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7423/7423_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECAPEAMENTO E TAPA-BURACOS NAS RUAS ADÃO ANTÔNIO GONÇALVES, TRAVESSA DOMINGOS DE ALMEIDA LIMA, GUILHERMINA GONÇALVES, AMSTERDÃ, E EUROPA, NOS BAIRROS RIO DE UNA DE BAIXO E RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>7424</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7424/7424_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7424/7424_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DO GINÁSIO DE ESPORTES AGENOR ALVES DOS SANTOS, NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>7426</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>Carlinhos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7426/7426_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7426/7426_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DAS ESTRADAS RURAIS DA REGIÃO DOS BAIRROS VERAVA, PAULOS, RODRIGUES, TERRA BOA, PRINCIPALMENTE AS ESTRADAS DO MARMELO, RIBEIROS E RODRIGUES.</t>
   </si>
   <si>
     <t>7429</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>Dr. Beto Arrais</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7429/7429_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7429/7429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA A LIMPEZA DO IMÓVEL ONDE ESTÁ LOCALIZADO O "POSTO DE GASOLINA ABANDONADO"</t>
   </si>
   <si>
     <t>7430</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7430/7430_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7430/7430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA NAS PROXIMIDADES DA ESCOLA MUNICIPAL MAFALDA DALPRA MATIUSO, NO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>7431</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7431/7431_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7431/7431_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO FISCALIZAÇÃO QUANTO AO DESPEJO DE ESGOTO, ALARGAMENTO DA ESTRADA DO ESCUDO COM A ESTRADA DO DINAR.</t>
   </si>
   <si>
     <t>7435</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>Dr. Beto Arrais, Luizinho do Depósito, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7435/7435_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7435/7435_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA CRECHE MUNICIPAL NO BAIRRO DOS CARDOSOS.</t>
   </si>
   <si>
     <t>7437</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7437/7437_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7437/7437_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA RUA BENJAMIN CONSTANT, ALTURA DO NÚMERO 290, PRÓXIMO A ACADEMIA CLASSE A.</t>
   </si>
   <si>
     <t>7438</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7438/7438_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7438/7438_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DO TRECHO DA RUA GREGÓRIO DE ALMEIDA LIMA, NO TRECHO DE PAVIMENTAÇÃO DANIFICADA, PRÓXIMO A ESQUINA DO RESTAURANTE BOM APETITE.</t>
   </si>
   <si>
     <t>7439</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7439/7439_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7439/7439_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA A LIMPEZA DA ÁREA DA TRAVESSA DR. ARCY BANDEIRA, PRINCIPALMENTE PRÓXIMO AO TELEFONE PÚBLICO.</t>
   </si>
   <si>
     <t>7440</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7440/7440_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7440/7440_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS QUANTO AO DEPÓSITO DE ENTULHOS EM FRENTE AO CONDOMÍNIO VERGEL, POPULARMENTE CONHECIDO COMO RUBIR.</t>
   </si>
   <si>
     <t>7441</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7441/7441_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7441/7441_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE CRECHE NO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>7442</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7442/7442_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7442/7442_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DISPONIBILIZAÇÃO DE VEÍCULO PARA TRANSPORTE ESCOLAR NA ALTURA DO KM 8,5 DA VICINAL TANCREDO NEVES, ATÉ A ESCOLA MUNICIPAL DO BAIRRO FEITAL.</t>
   </si>
   <si>
     <t>7443</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>Paulinho Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7443/7443_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7443/7443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO) BICOS DE LUZ NO BAIRRO VERAVINHA, NA RUA DAS ROSAS, 07.</t>
   </si>
   <si>
     <t>7459</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7459/7459_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7459/7459_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONCLUSÃO DA CRECHE DO BAIRRO LAGEADINHO</t>
   </si>
   <si>
     <t>7488</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>Odir Bastos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7488/7488_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7488/7488_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DO BUEIRO EXISTENTE NA RUA FRANCISCO DE BARROS, PRÓXIMO AO LAGO DO CONDOMÍNIO VERGEL DE UNA I.</t>
   </si>
   <si>
     <t>7491</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7491/7491_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7491/7491_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO N A RUA JUACY RODRIGUES SALOMÃO (PRÓXIMO AO MESTIÇO) NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>7492</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7492/7492_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7492/7492_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DO BAIRRO COLEGINHO.</t>
   </si>
   <si>
     <t>7493</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7493/7493_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7493/7493_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS EM FRENTE A ESCOLA ESTADUAL DO BAIRRO VARGEM, NO BAIRRO VARGEM DO SALTO, ALTURA DO KM 13,5 DA RODOVIA JÚLIO DAL FABRO.</t>
   </si>
   <si>
     <t>7494</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7494/7494_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7494/7494_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS EM FRENTE A ESCOLA MUNICIPAL MARIA BENEDITA RODRIGUES, NO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>7495</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7495/7495_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7495/7495_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA ESTRADA DO SALTINHO, NO BAIRRO DIAS, PRÓXIMO A RESIDÊNCIA DO SENHOR SALVADOR CAROLA.</t>
   </si>
   <si>
     <t>7498</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7498/7498_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7498/7498_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INCLUSÃO DE AUXÍLIO ALIMENTAÇÃO AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>7499</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7499/7499_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7499/7499_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DOS TRECHOS ASFALTADOS DO BAIRRO GABRIEL. </t>
   </si>
   <si>
     <t>7500</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7500/7500_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7500/7500_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DO ABRIGO DE ÔNIBUS DO BAIRRO GABRIEL, PRÓXIMO A ESCOLA.</t>
   </si>
   <si>
     <t>7501</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7501/7501_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7501/7501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DAS ESTRADAS DO RESIDENCIAL EUROPA, COM SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO, BEM COMO REALIZAÇÃO DE ESTUDOS PARA POSTERIOR PAVIMENTAÇÃO.</t>
   </si>
   <si>
     <t>7514</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7514/7514_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7514/7514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DAS ESTRADAS DE TERRA DO BAIRRO GABRIEL, COM SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO.</t>
   </si>
   <si>
     <t>7515</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7515/7515_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7515/7515_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS DE ESGOTO NA RODOVIA TANCREDO NEVES, NO TRECHO PRÓXIMO AO BAIRRO RESIDENCIAL EUROPA, E PRÓXIMO AO POSTO FOLENA.</t>
   </si>
   <si>
     <t>7516</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7516/7516_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7516/7516_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE PARQUE ECOLÓGICO NO BAIRRO RESIDENCIAL EUROPA, NA ÁREA VERDE EXISTENTE PRÓXIMO A RUA ESPANHA.</t>
   </si>
   <si>
     <t>7517</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7517/7517_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7517/7517_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA PINTASSILGO, PRÓXIMO AO MIRANTE DA FIGUEIRA.</t>
   </si>
   <si>
     <t>7518</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7518/7518_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7518/7518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS NECESSÁRIOS PARA CONSTRUÇÃO DE UMA LOMBADA NA ALTURA DO NÚMERO 47 DA RUA JOAQUIM MARTINS PONTES, NO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>7519</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>Abel do Cupim</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7519/7519_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7519/7519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE CASCALHAMENTO NA ESTRADA MUNICIPAL QUE VAI DO BAIRRO PIAÍ AO BAIRRO ARANHAS, PRÓXIMO AO TANQUE, E PRÓXIMO A RESIDÊNCIA DO SENHOR MISSAO.</t>
   </si>
   <si>
     <t>7520</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7520/7520_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7520/7520_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE CASCALHAMENTO NA ESTRADA DO BAIRRO PAIOL GRANDE, PRÓXIMO AO MERCADO LEITE.</t>
   </si>
   <si>
     <t>7521</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7521/7521_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7521/7521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA RECANTO DAS ÁGUAS (VILA DOS VERAS), NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>7522</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7522/7522_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7522/7522_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DAS LATERAIS DA ESTRADA MUNICIPAL DE ACESSO AO BAIRRO PIAÍ E MURUNDU. </t>
   </si>
   <si>
     <t>7523</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7523/7523_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7523/7523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DAS LATERAIS DA ESTRADA MUNICIPAL DE ACESSO AO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>7524</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7524/7524_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7524/7524_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DAS LATERAIS DA ESTRADA MUNICIPAL DE ACESSO AOS BAIRROS CUPIM E VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>7525</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7525/7525_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7525/7525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DAS LATERAIS DA ESTRADA MUNICIPAL DE ACESSO DO BAIRRO RIO DE UNA ATÉ O BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>7526</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7526/7526_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7526/7526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO PAES.</t>
   </si>
   <si>
     <t>7527</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7527/7527_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7527/7527_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO SALTINHO.</t>
   </si>
   <si>
     <t>7528</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7528/7528_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7528/7528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>7529</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7529/7529_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7529/7529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO DOS DIAS.</t>
   </si>
   <si>
     <t>7530</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7530/7530_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7530/7530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A INSTALAÇÃO DE BICOS DE LUZ NA RUA DO POSTO DE SAÚDE DO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>7531</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7531/7531_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7531/7531_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA DO POSTO DE SAÚDE DO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>7532</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7532/7532_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7532/7532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>7533</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7533/7533_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7533/7533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO GABRIEL ATÉ A RESIDÊNCIA DO SENHOR DOMINGUINHO NO BAIRRO GABRIEL DE CIMA.</t>
   </si>
   <si>
     <t>7534</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7534/7534_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7534/7534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO REGI.</t>
   </si>
   <si>
     <t>7535</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7535/7535_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7535/7535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO VIEIRINHA.</t>
   </si>
   <si>
     <t>7536</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7536/7536_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7536/7536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>7537</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7537/7537_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7537/7537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA VALDOMIRO PIRES GONÇALVES, NO BAIRRO CUPIM, SEGUINDO SENTIDO BAIRRO RIO DE UNA.</t>
   </si>
   <si>
     <t>7538</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7538/7538_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7538/7538_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA RUA BIBIANO PIRES GONÇALVES, NO BAIRRO CUPIM, MAIS PRECISAMENTE PRÓXIMO A IGREJA CONGREGAÇÃO CRISTÃ.</t>
   </si>
   <si>
     <t>7539</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7539/7539_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7539/7539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA BIBIANO PIRES GONÇALVES, ATRAS DA IGREJA DA CONGREGAÇÃO CRISTÃ</t>
   </si>
   <si>
     <t>7540</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7540/7540_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7540/7540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA ANTÔNIO SOARES E TAMBÉM NAS TRAVESSAS IZILDINHA E MARIA APARECIDA NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>7541</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7541/7541_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7541/7541_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONTRATAÇÃO DE UM MONITOR PARA O MICRO ÔNIBUS ESCOLAR, QUE FAZ A LINHA DO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU.</t>
   </si>
   <si>
     <t>7542</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7542/7542_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7542/7542_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA RECONSTRUÇÃO DA PONTE DO BAIRRO VERAVINHA.</t>
   </si>
   <si>
     <t>7543</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7543/7543_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7543/7543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UM BICO DE LUZ NA ALTURA DO KM 04 DA ESTRADA ANTÔNIO RODRIGUES PINTO, PRÓXIMO AO BAR DO CÉSAR E RESIDÊNCIA DO SR. IZAQUE</t>
   </si>
   <si>
     <t>7544</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7544/7544_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7544/7544_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA CAIEIRAS, NO BAIRRO PINTOS.</t>
   </si>
   <si>
     <t>7545</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7545/7545_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7545/7545_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA TRAVESSA DA ACADEMIA SEICHO-NO-IE.</t>
   </si>
   <si>
     <t>7547</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7547/7547_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7547/7547_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DO BAIRRO GODINHOS, PRÓXIMO A IGREJA CATÓLICA SÃO JUDAS TADEU.</t>
   </si>
   <si>
     <t>7548</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7548/7548_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7548/7548_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS NA ESTRADA DO FUMIAKI, ACESSO AO BAIRRO SALTINHO AO BAIRRO GODINHOS (PIEDADE).</t>
   </si>
   <si>
     <t>7549</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7549/7549_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7549/7549_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA BURACOS NA ALTURA DO NÚMERO 280 DA RODOVIA JÚLIO DAL FABRO, PRÓXIMO A RESIDÊNCIA DA SENHORA ROSELI SIMPLÍCIO DA SILVA, NO BAIRRO RECANTO ORQUÍDEAS.</t>
   </si>
   <si>
     <t>7550</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7550/7550_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7550/7550_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO DA ESTRADA MUNICIPAL BENEDITO DOMINGUES VIEIRA, NO BAIRRO MORRO GRANDE</t>
   </si>
   <si>
     <t>7551</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7551/7551_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7551/7551_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA  PAVIMENTAÇÃO ASFÁLTICA DA RUA  JOÃO MATIUSSO, NO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>7552</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7552/7552_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7552/7552_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE UM CONSERVATÓRIO MUSICA EM NOSSA MUNICÍPIO.</t>
   </si>
   <si>
     <t>7554</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7554/7554_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7554/7554_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MANUTENÇÃO E CONSERVAÇÃO DO TANQUE DE ABASTECIMENTO DE ÁGUA EXISTENTE NO BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>7555</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7555/7555_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7555/7555_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA MANUTENÇÃO DA PASSARELA SOBRE O RIO FLORIANO, QUE VAI PARA A VILA LIMA.</t>
   </si>
   <si>
     <t>7556</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7556/7556_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7556/7556_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSERVAÇÃO DO ASFALTO AO LADO DA PASSARELA DE METAL SOBRE O RIO FLORIANO, QUE VAI PARA O BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>7557</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7557/7557_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7557/7557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE PLACAS INDICATÓRIAS NA ROTATÓRIA ESQUINA COM A CPFL INDICANDO SÃO PAULO CAMPO VERDE, VILA LIMA.</t>
   </si>
   <si>
     <t>7558</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7558/7558_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7558/7558_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA E MANUTENÇÃO DA PISTA QUE VAI DA VILA LIMA PARA A FIGUEIRA, MAIS PRECISAMENTE NA ALTURA DA IGREJA SÃO BENEDITO.</t>
   </si>
   <si>
     <t>7559</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7559/7559_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7559/7559_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA SALA E BANHEIRO PARA USO DE ODONTOLOGISTA NO ATENDIMENTO DE PACIENTES JUNTO AO POSTO DE SAÚDE DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>7560</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7560/7560_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7560/7560_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM A VIAÇÃO CIDADE DE IBIÚNA, REALIZEM OS ESTUDOS PARA QUE A LINHA DE ÔNIBUS "RIBEIROS" TENHA COMO PASSAGEM TAMBÉM NO BAIRRO RODRIGUES.</t>
   </si>
   <si>
     <t>7561</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7561/7561_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7561/7561_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAÇÃO DE AMBULÂNCIA PARA TRANSPORTE DE PACIENTES, JUNTO AO POSTO DE SAÚDE DOS BAIRROS CARMO MESSIAS E VERAVA.</t>
   </si>
   <si>
     <t>7562</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7562/7562_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7562/7562_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS OBJETIVANDO O FUNCIONAMENTO DE UMA REGIONAL DO SERME, NOS BAIRROS CARMO MESSIAS E VERAVA, COM PERMANÊNCIA DE PELO MENOS UMA MOTONIVELADORA, UMA CARREGADEIRA E UM CAMINHÃO.</t>
   </si>
   <si>
     <t>7563</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7563/7563_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7563/7563_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UM BICO DE LUZ NA RUA MOSCOU, NO BAIRRO RESIDENCIAL EUROPA, ALTURA DO NÚMERO 11.</t>
   </si>
   <si>
     <t>7564</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7564/7564_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7564/7564_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA RUA JOSÉ COELHO RAMALHO.</t>
   </si>
   <si>
     <t>7565</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7565/7565_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7565/7565_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA ESTRADA QUE LIGA O BAIRRO VARGEM DO SALTO AO BAIRRO LAGEADO, COM SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO.</t>
   </si>
   <si>
     <t>7596</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7596/7596_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7596/7596_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE 02 (DUAS) LOMBADAS NA RODOVIA JÚLIO DAL FABRO, ALTURA DO KM 11, EM FRENTE A LOJA DE MATERIAL DE CONSTRUÇÃO PAINEIRA E LANCHONETE MORAES, NO BAIRRO PAINEIRA.</t>
   </si>
   <si>
     <t>7600</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7600/7600_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7600/7600_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA LIMPEZA, REFORMA E REABERTURA DA ESCOLA MUNICIPAL DO BAIRRO RIBEIROS.</t>
   </si>
   <si>
     <t>7602</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7602/7602_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7602/7602_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA E REFORMA COMPLETA DA QUADRA DE ESPORTES DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>7605</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7605/7605_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7605/7605_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS 0,40, COM APROXIMADAMENTE 08 TUBOS, NA ESTRADA DOS FELIPES/BOAVA, PRÓXIMO AO SENHOR JOSÉ NITO.</t>
   </si>
   <si>
     <t>7606</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7606/7606_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7606/7606_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NO BAIRRO VERAVA, EM FRENTE AO BAR DO SENHOR EGINO.</t>
   </si>
   <si>
     <t>7607</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7607/7607_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7607/7607_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS  DE LUZ NO BAIRRO VERAVA, PRÓXIMO A RESIDÊNCIA DO SENHOR WELIENI.</t>
   </si>
   <si>
     <t>7608</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7608/7608_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7608/7608_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DA PONTE PRÓXIMO A ESCOLA ESTADUAL DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>7639</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7639/7639_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7639/7639_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DAS RUAS DO BAIRRO RECANTO DAS ORQUÍDEAS E HORTÊNCIAS.</t>
   </si>
   <si>
     <t>7640</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7640/7640_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7640/7640_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA ESTRADA BENEDITO VIEIRA GONÇALVES NO BAIRRO DOIS CÓRREGOS, COM SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO.</t>
   </si>
   <si>
     <t>7641</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7641/7641_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7641/7641_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA ESTRADA MUNICIPAL QUE LIGA O BAIRRO LAGEADINHO AO BAIRRO GABRIEL. </t>
   </si>
   <si>
     <t>7642</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7642/7642_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7642/7642_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA EDIÇÃO DE PROJETO DE LEI VISANDO A CRIAÇÃO DO FUNDO DE APOIO AO DESPORTO AMADOR NO ÂMBITO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7643</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7643/7643_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7643/7643_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA CALÇADA PARA USO DE PEDESTRES NO BAIRRO LAVA-PÉS, EM FRENTE AO POSTO FOLENA, RODOVIA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>7644</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7644/7644_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7644/7644_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE CALÇADA NO BAIRRO PEROBAS ATÉ O FINAL DO ASFALTO DO BAIRRO GABRIEL, PASSANDO EM FRENTE A ESCOLA.</t>
   </si>
   <si>
     <t>7665</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7665/7665_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7665/7665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODA A EXTENSÃO DA RUA TEREZINHA RODRIGUES DE JESUS ALVES, NO BAIRRO ZELÃO, PRÓXIMO A AUTO PEÇAS MANABU TAKAFUJI.</t>
   </si>
   <si>
     <t>7667</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7667/7667_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7667/7667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA ANTÔNIO SOARES, BEM COMO NAS TRAVESSAS IZILDINHA E MARIA APARECIDA NO BAIRRO PAIOL PEQUENO</t>
   </si>
   <si>
     <t>7682</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7682/7682_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7682/7682_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS MUNICIPAIS DOS BAIRROS AREIA VERMELHA, DIAS, GATOS, GODINHOS E DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>7683</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7683/7683_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7683/7683_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NO BAIRRO OLINTO, PRÓXIMO A RESIDÊNCIA DO SENHOR BATISTA.</t>
   </si>
   <si>
     <t>7684</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7684/7684_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7684/7684_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NO BAIRRO SOROCAMIRIM, ESTRADA MUNICIPAL DO OLINTO, PRÓXIMO AO BAR DO SENHOR DOMINGOS.</t>
   </si>
   <si>
     <t>7687</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7687/7687_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7687/7687_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO OPERAÇÃO DE TAPA-BURACOS NA ESTRADA MUNICIPAL DO RECREIO, PRÓXIMO A RUA CARROSSEL.</t>
   </si>
   <si>
     <t>7708</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7708/7708_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7708/7708_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA E SINALIZAÇÃO, NO BAIRRO RECANTO ORQUÍDEAS, PRÓXIMO A RUA DAS HORTÊNSIAS, Nº 36.</t>
   </si>
   <si>
     <t>7710</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7710/7710_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7710/7710_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REALIZAÇÃO DE ESTUDOS VISANDO EDIÇÃO DE PROJETO DE LEI COM O INTUITO DE PRORROGAR O PRAZO DA LICENÇA MATERNIDADE NO MUNICÍPIO DE IBIÚNA;</t>
   </si>
   <si>
     <t>7711</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7711/7711_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7711/7711_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS PARA A CELEBRAÇÃO DE CONVÊNIO COM O GOVERNO DO ESTADO, JUNTO AO PROGRAMA ÁGUA É VIDA.</t>
   </si>
   <si>
     <t>7713</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7713/7713_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7713/7713_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA ESTRADA DO MURUNDU, COM EXECUÇÃO DOS SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO, PRINCIPALMENTE NO TRECHO DAS ENTRADA DO RANCHO DOS BATISTAS.</t>
   </si>
   <si>
     <t>7718</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7718/7718_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7718/7718_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA, MANUTENÇÃO E REMOÇÃO DO LIXO EXISTENTE NA CAÇAMBA COLETORA LOCALIZADA NA ESTRADA VICINAL TANCREDO DE ALMEIDA NEVES (MURUNDU), EM FRENTE AO RANCHO DOS BATISTAS.</t>
   </si>
   <si>
     <t>7720</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>Dr. Beto Arrais, Paulinho Sasaki, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7720/7720_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7720/7720_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UMA LINHA TELEFÔNICA NA ESCOLA MUNICIPAL MAFALDA DALPRA MATIUSSO, NO BAIRRO VOTORANTIM, ALTURA DO KM 60 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>7739</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7739/7739_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7739/7739_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA GERAL EM TODA A EXTENSÃO DAS RUAS, CALÇADAS E ACOSTAMENTOS NO BAIRRO FIGUEIRA, ROSARIAL, RUA ADÃO ANTÔNIO GONÇALVES E GUILHERMINA GONÇALVES.</t>
   </si>
   <si>
     <t>7741</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>Leôncio Ribeiro, Carlinhos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7741/7741_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7741/7741_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA IMPLANTAÇÃO DO PROGRAMA MÉDICO DA FAMÍLIA, PRINCIPALMENTE NOS BAIRROS VARGEM DO SALTO, VERAVA, PARURU E PIAÍ.</t>
   </si>
   <si>
     <t>7742</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7742/7742_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7742/7742_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS EM TODAS AS ESTRADAS PAVIMENTADAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7743</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7743/7743_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7743/7743_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO ROSARIAL AO BAIRRO DOS MACHADOS.</t>
   </si>
   <si>
     <t>7744</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7744/7744_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7744/7744_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECAPEAMENTO E TAPA-BURACOS NO BAIRRO ROSARIAL, PRÓXIMO AO POSTO DE COMBUSTÍVEL NOVA IBIÚNA</t>
   </si>
   <si>
     <t>7746</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7746/7746_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7746/7746_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM PONTO DE PARADA DE ÔNIBUS NO BAIRRO RIO DE UNA DE BAIXO, EM FRENTE AO COMERCIAL 74.</t>
   </si>
   <si>
     <t>7747</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>Carlinhos, Devanil da Ressaca, Dr. Rodrigo Lima, Odir Bastos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7747/7747_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7747/7747_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE TOTEN NA ENTRADA DA CIDADE, PRÓXIMO A ROTATÓRIA, COM A INSCRIÇÃO "IBIÚNA PERTENCE AO SENHOR JESUS".</t>
   </si>
   <si>
     <t>7792</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE 01 (UMA) CAÇAMBA PARA COLETA DE LIXO EM FRENTE AO CONDOMÍNIO DAS GARÇAS, NO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>7795</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7795/7795_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7795/7795_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO E ABERTURA DE DRENAGEM DE ÁGUAS PLUVIAIS NO TRECHO DE SUBIDA DO  BAIRRO BASTIÃO, LIGAÇÃO AO BAIRRO GATOS.</t>
   </si>
   <si>
     <t>7796</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7796/7796_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7796/7796_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA PISTA DE MOTOCROSS E TROCA DE LÂMPADAS DO ESTÁDIO MUNICIPAL MARCOS EDUARDO TRUVILHO, LOCALIZADO NA ESTRADA MUNICIPAL SEICHO-NO-IE.</t>
   </si>
   <si>
     <t>7797</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7797/7797_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7797/7797_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 BICO DE LUZ NA ESTRADA MUNICIPAL DO BAIRRO LAGEADINHO, ALTURA DO KM 64, PRÓXIMO AO MERCADO CARVALHO.</t>
   </si>
   <si>
     <t>7803</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7803/7803_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7803/7803_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECAPEAMENTO DA ESTRADA MUNICIPAL JÚLIO DAL FABRO, BEM COMO LIMPEZA DAS LATERAIS DA VIA.</t>
   </si>
   <si>
     <t>7804</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7804/7804_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7804/7804_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO OPERAÇÃO TAPA-BURACOS NAS RUAS DA ÁREA CENTRAL DA CIDADE.</t>
   </si>
   <si>
     <t>7805</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7805/7805_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7805/7805_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO TAVARES, PRINCIPALMENTE NOS TRECHOS DE SUBIDA.</t>
   </si>
   <si>
     <t>7806</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7806/7806_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7806/7806_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA PEDRO BIFANO, E TODAS AS RUAS TRANSVERSAIS NO CONJUNTO HABITACIONAL SANTA LÚCIA.</t>
   </si>
   <si>
     <t>7807</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7807/7807_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7807/7807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA ESTRADA MUNICIPAL DO MYAMOTO, NO BAIRRO RIO DE UNA DE CIMA.</t>
   </si>
   <si>
     <t>7814</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7814/7814_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7814/7814_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO CARMO MESSIAS, AVENIDA GRILOS, PRÓXIMO AO SENHOR JOÃO PIRES.</t>
   </si>
   <si>
     <t>7815</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7815/7815_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7815/7815_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS A FIM DE ADEQUAR A LEGISLAÇÃO MUNICIPAL AOS MANDAMENTOS DA LEI FEDERAL 12.796, DE 04 DE ABRIL DE 2013, QUE TORNA OBRIGATÓRIA A PARTIR DE 2016, A MATRÍCULA DE CRIANÇAS NA EDUCAÇÃO BÁSICA AOS 4 ANOS DE IDADE.</t>
   </si>
   <si>
     <t>7859</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7859/7859_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7859/7859_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS QUANTO A DEFASAGEM SALARIAL DOS CARGOS DE AGENTES DE CRÉDITO DO BANCO DO POVO PAULISTA, ALTERANDO DE B51 PARA B71</t>
   </si>
   <si>
     <t>7862</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7862/7862_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7862/7862_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA, CASCALHAMENTO E LIMPEZA DAS LATERAIS DA ESTRADA QUE LIGA O MUNICÍPIO DE IBIÚNA AO MUNICÍPIO DE PIEDADE, ACESSO NA ALTURA DO KM 84 DA RODOVIA BUNJIRO NAKAO, ESTRADA DO PAREDÃO</t>
   </si>
   <si>
     <t>7864</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7864/7864_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7864/7864_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA CRISTIANO ROLIM DE FREITAS, ÁREA CENTRAL</t>
   </si>
   <si>
     <t>7865</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7865/7865_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7865/7865_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA JOAQUIM T. RODRIGUES, NA ÁREA CENTRAL</t>
   </si>
   <si>
     <t>7866</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7866/7866_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7866/7866_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA OSWALDO CRUZ, ÁREA CENTRAL DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>7867</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7867/7867_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7867/7867_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO COCAIS (LIGHTINHA)</t>
   </si>
   <si>
     <t>7868</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7868/7868_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7868/7868_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECAPEAMENTO DE TODAS AS RUAS DO BAIRRO LAVAL I, LAVAL II E LAVAL III.</t>
   </si>
   <si>
     <t>7869</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7869/7869_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7869/7869_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS EM TODAS AS RUAS DO BAIRRO VILA PITICO.</t>
   </si>
   <si>
     <t>7870</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7870/7870_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7870/7870_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA, CASCALHAMENTO E LIMPEZA DAS LATERAIS DA ESTRADA MUNICIPAL QUE LIGA O BAIRRO CUPIM AO BAIRRO PIAÍ, PASSANDO PELO CONDOMÍNIO 7 LAGOS.</t>
   </si>
   <si>
     <t>7871</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7871/7871_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7871/7871_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA, CASCALHAMENTO E LIMPEZA DAS LATERAIS DA ESTRADA MUNICIPAL VALDOMIRO PIRES GONÇALVES, QUE LIGA OS BAIRROS RIO DE UNA DE CIMA AO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>7872</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7872/7872_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7872/7872_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS E LIMPEZA DA ESTRADA VICINAL DE LIGAÇÃO IBIÚNA - MAIRINQUE.</t>
   </si>
   <si>
     <t>7873</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7873/7873_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7873/7873_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DA TERRENO LOCALIZADO AO LADO DO PRÉDIO DA CÂMARA MUNICIPAL, BEM COMO COLOCAÇÃO DE LINHA DE TUBOS PARA ESCOAMENTO DE ÁGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>7875</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7875/7875_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7875/7875_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE CANALETA NA RUA EM FRENTE A IGREJA ASSEMBLÉIA DE DEUS, NO BAIRRO GABRIEL, </t>
   </si>
   <si>
     <t>7876</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7876/7876_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7876/7876_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA RUA ANTONIETA NOVAES, NO BAIRRO LAVA PÉS.</t>
   </si>
   <si>
     <t>7880</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7880/7880_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7880/7880_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA RUA GIRASSÓIS, NO LOTEAMENTO IBIÚNA GARDEN, ALTURA DO NUMERO 294.</t>
   </si>
   <si>
     <t>7881</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7881/7881_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7881/7881_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NA RUA JURACY RODRIGUES SALOMÃO, NO BAIRRO RESSACA, PRÓXIMO A RESIDÊNCIA DA SENHORA MARIA JOSÉ DE OLIVEIRA FRANCA;</t>
   </si>
   <si>
     <t>7882</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7882/7882_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7882/7882_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA VICENTE FERRAZ DE CAMPOS, NO BAIRRO RESIDENCIAL IBIÚNA.</t>
   </si>
   <si>
     <t>7885</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7885/7885_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7885/7885_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) ABRIGO DE ÔNIBUS NA ALTURA DO KM 01 DA RODOVIA TANCREDO NEVES, NO BAIRRO LAVA PÉS, PRÓXIMO AO NÚMERO 1317</t>
   </si>
   <si>
     <t>7925</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7925/7925_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7925/7925_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA RUA PROJETADA 6 NO BAIRRO LAVAL, BEM COMO AS DEMAIS RUAS DO BAIRRO.</t>
   </si>
   <si>
     <t>7926</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7926/7926_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7926/7926_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DO ACOSTAMENTO DA ESTRADA QUE SAI DA RUA 24 DE MARÇO, PASSANDO PELO BAIRRO RECANTO DAS ORQUÍDEAS (CAISP) ATÉ A FLORA SAITO.</t>
   </si>
   <si>
     <t>7927</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7927/7927_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7927/7927_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS EM TODA A EXTENSÃO DA RUA BOCA DE LEÃO, NO BAIRRO RECANTO DAS ORQUÍDEAS.</t>
   </si>
   <si>
     <t>7956</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7956/7956_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7956/7956_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>7957</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7957/7957_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7957/7957_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DENOMINAÇÃO DE PRAÇA EXISTENTE EM FRENTE A SOCIEDADE AMIGOS DO RECREIO RESIDENCIAL IBIÚNA, GLEBA I.</t>
   </si>
   <si>
     <t>7958</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7958/7958_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7958/7958_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO EXECUÇÃO DOS SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO PAES.</t>
   </si>
   <si>
     <t>7959</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7959/7959_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7959/7959_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO ROSARIAL, PRINCIPALMENTE NA RUA IRACEMA PEDROSO RIBEIRO</t>
   </si>
   <si>
     <t>7960</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7960/7960_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7960/7960_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM CENTRO DE SAÚDE DA CRIANÇA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7987</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7987/7987_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7987/7987_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE COLETA DE LIXO NO BAIRRO DOIS CÓRREGOS, MAIS PRECISAMENTE NO LOTEAMENTO CENTRAL PARK.</t>
   </si>
   <si>
     <t>7990</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7990/7990_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7990/7990_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE REDE DE PROTEÇÃO NA QUADRA DA ESCOLA C.I.M.E.B MORRO GRANDE.</t>
   </si>
   <si>
     <t>7991</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7991/7991_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7991/7991_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO GERAL DA CRECHE MUNICIPAL PRISCILA DIAS DE MORAES, NO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>7992</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7992/7992_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7992/7992_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO GERAL DA ESCOLA C.I.M.E.B JOSÉ GABRIEL MACHADO, NO BAIRRO GABRIEL</t>
   </si>
   <si>
     <t>7993</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7993/7993_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7993/7993_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CRIAÇÃO DA PLANTA POPULAR PARA O MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>7994</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7994/7994_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7994/7994_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO MORRO GRANDE.</t>
   </si>
   <si>
     <t>7996</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7996/7996_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7996/7996_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NO ACESSO À CLINICA PÉTALA DA VIDA, NO BAIRRO VOTORANTIM</t>
   </si>
   <si>
     <t>7997</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7997/7997_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7997/7997_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM A SABESP SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS PARA CONSERTO DO VAZAMENTO NA REDE DE ABASTECIMENTO DE ÁGUA NA RUA JORGE GEBARA, ALTURA DO NÚMERO 65, NO BAIRRO DAS ORQUÍDEAS.</t>
   </si>
   <si>
     <t>7998</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7998/7998_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7998/7998_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA TRAVESSA ALVARO DE ALMEIDA LEME, NO BAIRRO ZELÃO, PRÓXIMO A LOJA TAKAFUJI.</t>
   </si>
   <si>
     <t>7999</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7999/7999_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7999/7999_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA E PINTURA DA ESCOLA INÊS NUNES (ARCO-ÍRIS).</t>
   </si>
   <si>
     <t>8000</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8000/8000_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8000/8000_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DO BAIRRO GRILOS, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DO SENHOR JOSÉ FRANCISCO </t>
   </si>
   <si>
     <t>8033</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8033/8033_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8033/8033_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE 01 CAMINHÃO PIPA PARA ATENDIMENTO DOS MORADORES DO BAIRRO COLÉGIO</t>
   </si>
   <si>
     <t>8051</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8051/8051_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8051/8051_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA RUA ESTOCOLMO, NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>8052</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8052/8052_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8052/8052_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LOMBADA / REDUTOR DE VELOCIDADE, NA ANTIGA ESTRADA MUNICIPAL DO PIRATUBA, PRÓXIMO A ENTRADA DO CONDOMÍNIO COCAIS.</t>
   </si>
   <si>
     <t>8053</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8053/8053_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8053/8053_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA ESTRADA MUNICIPAL DO BAIRRO VERAVA, PRÓXOMO A ESCOLA, COM SERVIÇOS DE TAPA-BURACOS.</t>
   </si>
   <si>
     <t>8056</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8056/8056_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8056/8056_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA RUA OSÓRIO AYRES, COM SERVIÇOS DE TAPA-BURACOS.</t>
   </si>
   <si>
     <t>8057</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8057/8057_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8057/8057_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PRESIDENTE DA CÂMARA MUNICIPAL, SOLICITANDO ESTUDOS PARA ENVIO DE PROJETO DE LEI VISANDO A PRORROGAÇÃO DA LICENÇA MATERNIDADE ÀS SERVIDORAS DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>8058</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8058/8058_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8058/8058_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA ENVIO DE PROJETO DE LEI SOBRE O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO FISCAL, PERTINENTES AOS TRIBUTOS MUNICIPAIS INSCRITOS NA DÍVIDA ATIVA E AOS OBJETOS DE AÇÃO DE EXECUÇÃO FISCAL.</t>
   </si>
   <si>
     <t>8064</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8064/8064_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8064/8064_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO FECHAMENTO DA BOCA-DE-LOBO (BUEIRO) LOCALIZADO NO BAIRRO GABRIEL, EM FRENTE AO BAR DO SENHOR TONINHO TRINDADE.</t>
   </si>
   <si>
     <t>8065</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8065/8065_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8065/8065_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE PONTO DE ÔNIBUS COM COBERTURA E BANCOS NA ALTURA DO KM 20 DA ESTRADA MUNICIPAL TANCREDO DE ALMEIDA NEVES, PRÓXIMO À ESCOLA E IGREJA.</t>
   </si>
   <si>
     <t>8066</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8066/8066_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8066/8066_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 02 (DUAS) LOMBADAS NA ALTURA DO KM 20 DA ESTRADA VICINAL TANCREDO DE ALMEIDA NEVES.</t>
   </si>
   <si>
     <t>8075</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8075/8075_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8075/8075_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LINHA DE TUBOS EM FRENTE AO POSTO DE SAÚDE DO BAIRRO MORRO GRANDE.</t>
   </si>
   <si>
     <t>8076</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8076/8076_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8076/8076_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LINHA DE TUBOS COM APROXIMADAMENTE 06 (SEIS) TUBOS 0,80 NO BAIRRO BARRA, MAIS PRECISAMENTE PRÓXIMO A RESIDÊNCIA DO SENHOR DITO DIAS.</t>
   </si>
   <si>
     <t>8092</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8092/8092_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8092/8092_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA SUBIDA DA FIGUEIRA.</t>
   </si>
   <si>
     <t>8093</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8093/8093_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8093/8093_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PRESIDENTE DA CÂMARA MUNICIPAL, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE LUMINÁRIA COM ACENDIMENTO AUTOMÁTICO NA FACHADA DO PRÉDIO DA CÂMARA, VISANDO ILUMINAR AS BANDEIRAS NACIONAL, ESTADUAL E MUNICIPAL PARA QUE FIQUEM EXPOSTAS DURANTE O PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>8094</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8094/8094_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8094/8094_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS COM 06 (SEIS) TUBOS ,80 NO BAIRRO BARRA, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DO SENHOR DITO DIAS.</t>
   </si>
   <si>
     <t>8095</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8095/8095_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8095/8095_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO COLÉGIO, NO TRECHO MAIS CONHECIDO COMO COLEGINHO, EM TODAS AS RUAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO.</t>
   </si>
   <si>
     <t>8134</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8134/8134_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8134/8134_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PRESIDENTE DA CÂMARA, SOLICITANDO EDIÇÃO DE PROJETO DE LEI VISANDO A CRIAÇÃO DO AUXÍLIO ALIMENTAÇÃO AOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA, COM VALOR MENSAL DE PELO MENOS R$ 300,00 (TREZENTOS REAIS).</t>
   </si>
   <si>
     <t>8135</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8135/8135_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8135/8135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DE ACESSO A ESCOLA AGRÍCOLA DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>8136</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8136/8136_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8136/8136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS DO LOTEAMENTO SÃO JOSÉ, COM ATERRO NA ESTRADA PRINCIPAL DO BAIRRO SARÁ SARÁ, PRÓXIMO AO BARRACÃO DO TANAKA E SILVA.</t>
   </si>
   <si>
     <t>8137</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8137/8137_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8137/8137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS DO BAIRRO COELHOS.</t>
   </si>
   <si>
     <t>8138</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8138/8138_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8138/8138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO DOS ALVES, PRÓXIMO A RESIDÊNCIA DO SENHOR ERASMO.</t>
   </si>
   <si>
     <t>8139</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8139/8139_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8139/8139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO VALE DOURADO, NO BAIRRO DOS ALVES.</t>
   </si>
   <si>
     <t>8144</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8144/8144_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8144/8144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DO TERRENO BALDIO LOCALIZADO NA RUA GABRIEL VIEIRA.</t>
   </si>
   <si>
     <t>8145</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8145/8145_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8145/8145_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE UMA LOMBADA NA RUA BELGRADO, Nº 34, NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>8146</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8146/8146_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8146/8146_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE UMA LOMBADA NA ALTURA DO KM 1 DA RODOVIA JÚLIO DALFABRO, PRÓXIMO A BORRACHARIA DO SENHOR ALMIR, NO BAIRRO RECANTO DAS HORTÊNCIAS.</t>
   </si>
   <si>
     <t>8147</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8147/8147_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8147/8147_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA ESTRADA MUNICIPAL DO COLÉGIO, NO BAIRRO LUZ, ATÉ O PONTO FINAL DO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>8148</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8148/8148_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8148/8148_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NA RUA CALIL RAHAL, EM FRENTE A IGREJA CONGREGAÇÃO CRISTÃ, NO BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>8149</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8149/8149_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8149/8149_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LOMBADA NA RUA FRANCISCO DE BARROS, PRÓXIMO AO ACESSO DA RUA CEL. SALVADOR ROLIM DE FREITAS.</t>
   </si>
   <si>
     <t>8150</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8150/8150_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8150/8150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA, CASCALHAMENTO, ILUMINAÇÃO PÚBLICA, COLETA DE LIXO E ENTREGA DE CORRESPONDÊNCIA NO BAIRRO GRANJA VOTORANTIM.</t>
   </si>
   <si>
     <t>8151</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8151/8151_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8151/8151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SINALIZAÇÃO NO TREVO QUE LIGA A AVENIDA CAPITÃO MANOEL DE OLIVEIRA CARVALHO E AVENIDA FORTUNATO ANTÔNIO DE CAMARGO COM A RODOVIA BUNJIRO NAKAO, E FISCALIZAÇÃO NA AV. PROF. ANTÔNIO DE CAMARGO.</t>
   </si>
   <si>
     <t>8152</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8152/8152_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8152/8152_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MANUTENÇÃO DA RUA BERTIOGA NO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>8153</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8153/8153_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8153/8153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO RIO DE UNA, PRÓXIMO AO SÍTIO HIDEO SHIMIZU.</t>
   </si>
   <si>
     <t>8174</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8174/8174_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8174/8174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE UMA LOMBADA NA RUA JOSÉ COELHO RAMALHO, ALTURA DO NÚMERO 12.</t>
   </si>
   <si>
     <t>8175</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8175/8175_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8175/8175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA NOS PONTOS DE SUBIDA DA ESTRADA MUNICIPAL DO BAIRRO VERAVINHA.</t>
   </si>
   <si>
     <t>8176</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8176/8176_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8176/8176_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE CANALETAS NAS LATERAIS DA ESTRADA DO BAIRRO FEITAL.</t>
   </si>
   <si>
     <t>8206</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8206/8206_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8206/8206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ATERRO NA ESTRADA DOS RIBEIROS, PRÓXIMO A IGREJA CATÓLICA DO BAIRRO.</t>
   </si>
   <si>
     <t>8207</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8207/8207_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8207/8207_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DA VALETA DA ESTRADA DO BAIRRO DOS RODRIGUES, PRÓXIMO A CHÁCARA VERDE.</t>
   </si>
   <si>
     <t>8208</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8208/8208_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8208/8208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA PLANALTO, NO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>8251</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8251/8251_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8251/8251_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA, CASCALHAMENTO E TAPA-BURACO NO TRECHO DA ESTRADA DO SÍTIO DO SENHOR NOTOYA, NO BAIRRO MORRO GRANDE.</t>
   </si>
   <si>
     <t>8252</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8252/8252_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8252/8252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA, CASCALHAMENTO E TAPA-BURACO NO TRECHO DO POSTO DE SAÚDE DOS BASTIÃO, NO BAIRRO MORRO GRANDE.</t>
   </si>
   <si>
     <t>8253</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8253/8253_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8253/8253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DE TRAVESSA NO BAIRRO RIO DE UNA DE CIMA.</t>
   </si>
   <si>
     <t>8254</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8254/8254_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8254/8254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS VISANDO A PARCERIA COM FACULDADES, VISANDO DESCONTOS AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>8255</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8255/8255_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8255/8255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PRESIDENTE DA CÂMARA, SOLICITANDO ESTUDOS VISANDO CELEBRAÇÃO DE PARCERIA COM FACULDADES, COM O INTUITO DE CONCEDER DESCONTOS AOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>8264</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8264/8264_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8264/8264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COMPRA DE MATERIAIS E EQUIPAMENTOS DE SEGURANÇA (LUVAS DESCARTÁVEIS, MÁSCARAS DESCARTÁVEIS, BOTAS, TENDAS PARA SEPULTAMENTOS E INSTALAÇÃO DE CHUVEIROS).</t>
   </si>
   <si>
     <t>8265</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8265/8265_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8265/8265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO) BICOS DE LUZ NO BAIRRO SOROCAMIRIM, MAIS PRECISAMENTE NA ESTRADA DA FAZENDA VELHA.</t>
   </si>
   <si>
     <t>8266</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8266/8266_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8266/8266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO) BICOS DE LUZ NO BAIRRO SOROCAMIRIM, NA RUA 06, PRÓXIMO A CASA DO SENHOR JUVENAL.</t>
   </si>
   <si>
     <t>8267</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8267/8267_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8267/8267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DE TODA A EXTENSÃO DAS RUAS, LATERAIS DAS CALÇADAS E DOS ACOSTAMENTOS DO BAIRRO IBIÚNA GARDEN, PRINCIPALMENTE NA RUA DOS MANACÁS E AVENIDA FLAMBOYANT.</t>
   </si>
   <si>
     <t>8268</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8268/8268_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8268/8268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NO BAIRRO RIO DE UNA DE BAIXO, ALTURA DO KM 74 DA RODOVIA BUNJIRO NAKAO, EM FRENTE AO COMERCIAL 74 E TAMBÉM EM FRENTE AO PESQUEIRO XICO KARPA.</t>
   </si>
   <si>
     <t>8269</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8269/8269_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8269/8269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODA A EXTENSÃO DA RUA LÁZARO FIRMINO DE ALMEIDA NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>8277</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8277/8277_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8277/8277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA, CASCALHAMENTO E TAPA-BURACOS NA ALAMEDA DAS UVAS, NO BAIRRO DO LAJEADINHO.</t>
   </si>
   <si>
     <t>8340</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8340/8340_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8340/8340_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PURIS ATÉ O BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>8341</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8341/8341_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8341/8341_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PAVIMENTAÇÃO ASFÁLTICA DA SUBIDA DO BAIRRO MORRO GRANDE, PRÓXIMO A SORVETERIA.</t>
   </si>
   <si>
     <t>8342</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8342/8342_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8342/8342_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO CAMPININHA, MAIS PRECISAMENTE PRÓXIMO AO MERCADO DO ALEMÃO.</t>
   </si>
   <si>
     <t>8343</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8343/8343_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8343/8343_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UM CAMPO DE FUTEBOL COM VESTIÁRIO NO BAIRRO MORRO GRANDE.</t>
   </si>
   <si>
     <t>8344</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8344/8344_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8344/8344_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE LUMINÁRIAS NA ESTRADA DO BAIRRO CAMPININHA, MAIS PRECISAMENTE DO TRECHO QUE VAI DO ESTÁDIO MARIO RIBEIRO ATÉ O BAIRRO BARRA (CHICO DA VENDA).</t>
   </si>
   <si>
     <t>8345</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8345/8345_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8345/8345_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PAVIMENTAÇÃO ASFÁLTICA DO TRECHO QUE VAI DO BAIRRO CARMO MESSIAS AO BAIRRO RIBEIROS.</t>
   </si>
   <si>
     <t>8346</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8346/8346_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8346/8346_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA EXECUÇÃO DE OBRAS DE INFRA ESTRUTURA NA PONTE PRÓXIMO A PRAÇA DE ENTRADA DO BAIRRO CACHOEIRA, BEM COMO A CONSTRUÇÃO DE MAIS UMA FAIXA DE ROLAMENTO COM DUAS PASSARELAS PARA PEDESTRES.</t>
   </si>
   <si>
     <t>8347</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8347/8347_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8347/8347_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO) BICOS DE LUZ NA RODOVIA JULIO DAL FABRO, ALTURA DO KM 11,5, ESTRADA DE SERVIDÃO DO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>8348</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8348/8348_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8348/8348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA ESTRADA MUNICIPAL DO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>8349</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8349/8349_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8349/8349_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA NOSSA SENHORA DE FÁTIMA (ANTIGA ESTRADA DO SOROCAMIRIM)</t>
   </si>
   <si>
     <t>8351</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8351/8351_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8351/8351_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA CONSTRUÇÃO DE UM PARQUE DE RECREAÇÃO NA ÁREA PRÓXIMA A RUA VICENTE FERRAZ DE CAMPOS, NO LOTEAMENTO PORTAL VISTA LINDA.</t>
   </si>
   <si>
     <t>8371</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8371/8371_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8371/8371_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE A PINTURA DE TODAS AS LOMBADAS/REDUTORES DE VELOCIDADE E FAIXAS DE TRAVESSIA DE PEDESTRES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8372</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8372/8372_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8372/8372_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO MURUNDU, MAIS PRECISAMENTE NA ESTRADA POPULARMENTE CONHECIDA COMO ESTÂNCIA DA PRATA.</t>
   </si>
   <si>
     <t>8396</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8396/8396_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8396/8396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECAPEAMENTO E SERVIÇOS DE TAPA-BURACOS NA ESTRADA QUE LIGA O BAIRRO MURUNDU AO BAIRRO DOS CLÁUDIOS.</t>
   </si>
   <si>
     <t>8397</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8397/8397_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8397/8397_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA MUDANÇA DO PRIMEIRO HORÁRIO DE ÔNIBUS DO BAIRRO VARGEM DO SALTO, PARA AS 4H30 COM CHEGADA ATÉ A RODOVIÁRIA MUNICIPAL ATÉ AS 5H00.</t>
   </si>
   <si>
     <t>8398</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8398/8398_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8398/8398_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA ESTRADA DO VERAVA, ALTURA DOM KM 11, PRÓXIMO AO CONDOMÍNIO AMBAS.</t>
   </si>
   <si>
     <t>8450</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8450/8450_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8450/8450_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO CRISTIANO AO BAIRRO CARMO MESSIAS E CACHOEIRA.</t>
   </si>
   <si>
     <t>8451</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8451/8451_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8451/8451_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS COM APROXIMADAMENTE 08 METROS, 0,40, NO BAIRRO VERAVINHA, MAIS PRECISAMENTE PRÓXIMO A RESIDÊNCIA DO SENHOR DORVALINO.</t>
   </si>
   <si>
     <t>8453</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8453/8453_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8453/8453_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS VISANDO MANTER OS MESMOS HORÁRIOS DE ÔNIBUS DOS BAIRROS NA ÉPOCA DE FÉRIAS ESCOLARES.</t>
   </si>
   <si>
     <t>8454</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8454/8454_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8454/8454_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DENOMINAÇÃO DA QUADRA DE BOCHA DO CENTRO OLÍMPICO, HOMENAGEANDO O SAUDOSO SENHOR BENEDITO DE ALMEIDA NEGRO LIMA SOBRINHO.</t>
   </si>
   <si>
     <t>8456</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8456/8456_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8456/8456_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS D ELIMPEZA DO LIXO E DO ACOSTAMENTO EM TODA A EXTENSÃO DA ESTRADA MUNICIPAL SHEICHO-NO-IE, ATÉ A RODOVIA PREFEITO QUINTINO DE LIMA.</t>
   </si>
   <si>
     <t>8457</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8457/8457_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8457/8457_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DA PONTE LOCALIZADA NO INÍCIO DA ESTRADA TOMI KAWAKAMI, NO BAIRRO CAMPO VERDE. </t>
   </si>
   <si>
     <t>8458</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8458/8458_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8458/8458_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE LUMINÁRIAS NO TRECHO DA RODOVIA BUNJIRO NAKAO ENTRE O KM 72 ATÉ O KX 74.</t>
   </si>
   <si>
     <t>8460</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8460/8460_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8460/8460_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA RUA BENEDITO DOMINGUES VIEIRA.</t>
   </si>
   <si>
     <t>8461</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8461/8461_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8461/8461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA NO TRECHO DA SUBIDA EM FRENTE AO MERCADINHO FARTURA, NO BAIRRO VERAVINHA.</t>
   </si>
   <si>
     <t>8462</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8462/8462_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8462/8462_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LOMBADA NA ALTURA DO KM 11 DA RODOVIA JÚLIO DAL FABRO, NO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>8464</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8464/8464_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8464/8464_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE RECAPEAMENTO E TAPA-BURACOS NO BAIRRO RESSACA, MAIS PRECISAMENTE NA RUA LÁZARO FIRMINO DE ALMEIDA, EM FRENTE AO MERCADO DO ROMEU</t>
   </si>
   <si>
     <t>8465</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8465/8465_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8465/8465_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE PONTO DE PARADA DE ÔNIBUS NO BAIRRO COLÉGIO, MAIS PRECISAMENTE NA TRAVESSA ALMEIDA</t>
   </si>
   <si>
     <t>8468</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8468/8468_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8468/8468_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO EXECUÇÃO DOS SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA TRAVESSA ALMEIDA, NO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>8469</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8469/8469_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8469/8469_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE EM CONTATO COM A CETRIL, DETERMINE OS REPAROS NAS LUMINÁRIAS EXISTENTES NO BAIRRO COLÉGIO, PRINCIPALMENTE NA TRAVESSA ALMEIDA.</t>
   </si>
   <si>
     <t>8554</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8554/8554_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8554/8554_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REALIZAÇÃO DE ESTUDOS VISANDO A IMPLANTAÇÃO DE PLANO DE CARREIRA E REMUNERAÇÃO PARA OS VIGIAS DA ADMINISTRAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>8555</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8555/8555_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8555/8555_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A INSTITUIR A CONCESSÃO DE DESCONTO PARA O PAGAMENTO DE TRIBUTOS, A TÍTULO DE INCENTIVO FISCAL.</t>
   </si>
   <si>
     <t>8556</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>Paulinho Sasaki, Luizinho do Depósito</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8556/8556_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8556/8556_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS), BICOS DE LUZ NO BAIRRO LAGEADINHO, MAIS PRECISAMENTE PRÓXIMO AO DEPÓSITO DE MATERIAL DO LUIZINHO.</t>
   </si>
   <si>
     <t>8557</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8557/8557_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8557/8557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DOS RODRIGUES, BAIRRO RODRIGUES.</t>
   </si>
   <si>
     <t>8559</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8559/8559_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8559/8559_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS EM FRENTE A CASA DO SENHOR AUGUSTO (GUSTO CUIABÁ), NA ALTURA DO KM 17 DA ESTRADA VICINAL TANCREDO NEVES.</t>
   </si>
   <si>
     <t>8560</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8560/8560_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8560/8560_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CRIAÇÃO DA COORDENADORIA PARA ATENDIMENTO DE PESSOAS COM NECESSIDADES ESPECIAIS, INCLUINDO OS IDOSOS E DEMAIS PESSOAS QUE SE ENCONTRAREM MESMO QUE MOMENTANEAMENTE NESSAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>8561</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8561/8561_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8561/8561_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO OPERAÇÃO TAPA-BURACOS NA ESTRAD DO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>8562</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8562/8562_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8562/8562_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO COLÉGIO, BEM COMO A COLOCAÇÃO DE LINHA DE TUBOS PARA ESCOAMENTO DE ÁGUAS.</t>
   </si>
   <si>
     <t>8563</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8563/8563_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8563/8563_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RETIRADA DE POSTE LOCALIZADO NO MEIO DO CALÇADÃO EM FRENTE A RUA XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>8564</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8564/8564_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8564/8564_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LOMBADAS NO TRECHO ENTRE A RUA IUGOSLÁVIA E RUA MOSCOU NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>8565</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8565/8565_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8565/8565_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REPAROS NA TUBULAÇÃO EXISTENTE NA ESTRADA DO BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>8566</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>Rozi da Farmácia, Dr. Beto Arrais, Paulinho Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8566/8566_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8566/8566_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO BICOS DE LUZ E MANUTENÇÃO E MELHORIA DAS VIAS PÚBLICAS DO BAIRRO DOS PINTOS, ALTURA DO KM 63 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>8568</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8568/8568_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8568/8568_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA RESTAURAÇÃO DO MONUMENTO AO AGRICULTOR.</t>
   </si>
   <si>
     <t>8569</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima, Carlinhos, Odir Bastos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8569/8569_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8569/8569_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS VISANDO A REALIZAÇÃO DE INTERLIGAÇÃO ASFÁLTICA NA ESTRADA QUE LIGA O BAIRRO DOS GABRIEL AO BAIRRO VERAVINHA.</t>
   </si>
   <si>
     <t>8749</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NA ALTURA DO KM 14 DA ESTRADA VICINAL ERNESTO PIRES DE OLIVEIRA (VERAVA), EM FRENTE AO CLUBE SECOR.</t>
   </si>
   <si>
     <t>8750</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8750/8750_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8750/8750_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA ALTURA DO KM 18 DA ESTRADA VICINAL ERNESTO PIRES DE OLIVEIRA, NO BAIRRO DOS PAULOS, EM FRENTE A RESIDÊNCIA DO SENHOR ROMÃO E DO SENHOR DARCI XAVIER</t>
   </si>
   <si>
     <t>8751</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8751/8751_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8751/8751_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A INSTALAÇÃO DE BICO DE LUZ NA ALTURA DO KM 13 DA ESTRADA VICINAL ERNESTO PIRES DE OLIVEIRA, NO BAIRRO VERAVA, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DO SENHOR SALVADOR MACHADO.</t>
   </si>
   <si>
     <t>8752</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8752/8752_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8752/8752_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NA ESTRADA VICINAL ERNESTO PIRES DE OLIVEIRA, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DO SENHOR JOÃO YOSHIOKA.</t>
   </si>
   <si>
     <t>8753</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8753/8753_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8753/8753_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA ALTURA DO KM 13 DA ESTRADA VICINAL ERNESTO PIRES DE OLIVEIRA, NO BAIRRO VERAVA, MAIS PRECISAMENTE EM FRENTE AO MERCADO DO SENHOR EGINO.</t>
   </si>
   <si>
     <t>8754</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8754/8754_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8754/8754_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NA ESTRADA DO BAIRRO RIBEIROS, MAIS PRECISAMENTE NO RECANTO DOCE VERDE.</t>
   </si>
   <si>
     <t>8755</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8755/8755_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8755/8755_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA ESTRADA QUE LIGA O BAIRRO VERAVA AO BAIRRO RIBEIROS, MAIS PRECISAMENTE EM FRENTE AO BAR DO SENHOR BATISTA.</t>
   </si>
   <si>
     <t>8756</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8756/8756_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8756/8756_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS NECESSÁRIOS PARA PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE LIGA O BAIRRO GABRIEL AO BAIRRO DOMINGUES, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8757</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8757/8757_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8757/8757_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE COLETA DE LIXO SEMANALMENTE, BEM COMO DISPONIBILIZAÇÃO DE LINHA DE ÔNIBUS, 3 VEZES POR DIA NO BAIRRO SOROCAMIRIM, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8759</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8759/8759_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8759/8759_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DO CAMPO DO ADEMIR, LOCALIZADO NO BAIRRO GEMIMA (ANTIGA ESTRADA DO PORTO).</t>
   </si>
   <si>
     <t>8760</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8760/8760_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8760/8760_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS NECESSÁRIOS PARA CONSTRUÇÃO DE GUIAS, SARJETAS E INSTALAÇÃO DE BICOS DE LUZ PRÓXIMO A IGREJA DA CONGREGAÇÃO CRISTÃ DO BRASIL, LOCALIZADA NO BAIRRO VARGEDO. </t>
   </si>
   <si>
     <t>8762</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8762/8762_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8762/8762_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA LOCAÇÃO DE OUTRO IMÓVEL PARA UTILIZAÇÃO PELA CASA DA CRIANÇA.</t>
   </si>
   <si>
     <t>8764</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8764/8764_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8764/8764_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CRIAÇÃO DE UMA COMISSÃO DE AVALIAÇÃO E ACOMPANHAMENTO DOS CONSELHOS MUNICIPAIS EXISTENTES, BEM COMO OS QUE FORAM CRIADOS RECENTEMENTE.</t>
   </si>
   <si>
     <t>8765</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8765/8765_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8765/8765_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CRIAÇÃO E IMPLANTAÇÃO DE PLANO DE CARREIRA E REMUNERAÇÃO PARA OS SERVIDORES DA ADMINISTRAÇÃO PÚBLICA, BEM COMO ANÁLISE DE IMPACTO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>8766</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8766/8766_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8766/8766_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LEVANTAMENTO COMPLETO DE TODOS OS FUNCIONÁRIOS DA CASA DA AGRICULTURA QUE DESEMPENHAM ATIVIDADES INSALUBRES, SEPARANDO-OS PELOS RESPECTIVOS GRAUS, PARA QUE OS MESMOS PERCEBAM, JUNTO COM SEUS VENCIMENTOS, OS VALORES DEVIDOS DE DIREITO.</t>
   </si>
   <si>
     <t>8767</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8767/8767_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8767/8767_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSERTO E REFORMA GERAL DO PORTÃO DE ENTRADA DO POSTO DE SAÚDE LOCALIZADO NO BAIRRO GABRIEL, BEM COMO A LIMPEZA GERAL DO PÁTIO DO REFERIDO POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>8768</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8768/8768_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8768/8768_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO CÓRREGO FUNDO, PRINCIPALMENTE, EM FRENTE ÀS CHÁCARAS "MONTE VERDE DE IBIÚNA", NO BAIRRO DO CORTE FUNDO/RESSACA, NESTE MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>8769</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8769/8769_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8769/8769_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM), BICO DE LUZ NA ESTRADA MUNICIPAL DO LAGEADINHO, NA ENTRADA PARA O BAIRRO DO BOSQUE, NA RUA DOS CAJUEIROS, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DA SENHORA VERANICE.</t>
   </si>
   <si>
     <t>8802</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8802/8802_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8802/8802_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE LOMBADAS E PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES NA ÁREA CENTRAL DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>8806</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO PEROVA ATÉ O BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>8808</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8808/8808_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8808/8808_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA ESTRADA DA VARGEM DO SALTO, ALTURA DO KM 11,5, EM FRENTE AO SÍTIO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>8809</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8809/8809_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8809/8809_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA ESTRADA MUNICIPAL DO BAIRRO CUPIM, NOS LOCAIS INDICADOS NO CROQUI EM ANEXO.</t>
   </si>
   <si>
     <t>8810</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8810/8810_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8810/8810_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS VIABILIZANDO A MUDANÇA DE LOCAL DA FEIRA DE DOMINGO PARA PELO MENOS UM QUARTEIRÃO ACIMA DO LOCAL ATUAL.</t>
   </si>
   <si>
     <t>8822</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>Dr. Beto Arrais, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8822/8822_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8822/8822_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DAS TAMPAS QUEBRADAS DAS DUAS BOCAS DE LOBO EXISTENTES NA RUA SEM SAÍDA, LOCALIZADA NA TRAVESSA FELISBINO ANTÔNIO DE CAMARGO</t>
   </si>
   <si>
     <t>8823</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8823/8823_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8823/8823_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PROVIDÊNCIAS QUANDO AO BURACO EXISTENTE NO FINAL DA TRAVESSA DR. ARCY BANDEIRA.</t>
   </si>
   <si>
     <t>8824</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8824/8824_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8824/8824_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS QUANDO AO BURACO EXISTENTE NA RUA FRANCISCO DE BARROS, ALTURA DO NÚMERO 228.</t>
   </si>
   <si>
     <t>8825</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8825/8825_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8825/8825_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DO TRECHO DE LIGAÇÃO ENTRE A RUA ALCINDA V. FERRAI E A RUA SAIMUNDO SANTIAGO, MAIS PRECISAMENTE ATRAS DO DEPÓSITO DE MATERIAIS DE CONSTRUÇÃO BLOCOM.</t>
   </si>
   <si>
     <t>8826</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8826/8826_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8826/8826_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO COM LIMPEZA DA BOCA DE LOBO EXISTENTE NO FINAL DA RUA JOAQUIM G SOARES, MAIS ESPECIFICAMENTE NA TRAVESSA DOIS, NO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>8827</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8827/8827_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8827/8827_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DO BURACO EXISTENTE NO FINAL DA AVENIDA VEREADOR DR. JOÃO BENEDICTO DE MELLO JÚNIOR, MAIS PRECISAMENTE RUA DO CORREIO.</t>
   </si>
   <si>
     <t>8828</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8828/8828_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8828/8828_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO BEM COMO LIMPEZA DA BOCA DE LOBO EXISTENTE NA RUA JOAQUIM G. SOARES, ALTURA DO NÚMERO 52, NO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>8829</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8829/8829_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8829/8829_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DAS PRACINHAS LOCALIZADAS ENTRE A TRAVESSA DR. ARCY BANDEIRA E A RUA ALCINDA V. FERRARI (PRÓXIMO AO SALÃO DE FESTAS MEGA FEST E HOTEL IBI CENTER).</t>
   </si>
   <si>
     <t>8830</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8830/8830_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8830/8830_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DO ASFALTO, COM TAPA-BURACOS DA RUA JOAQUIM G. SOARES NO BAIRRO VILA LIMA, PRÓXIMO AO SÍTIO AMIGÃO, ALTURA DO NÚMERO 333.</t>
   </si>
   <si>
     <t>8831</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8831/8831_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8831/8831_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DO ASFALTO DA TRAVESSA FELISBINO ANTÔNIO DE CAMARGO. </t>
   </si>
   <si>
     <t>8832</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8832/8832_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8832/8832_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DO ASFALTO DA RUA FELISBINO ANTÔNIO DE CAMARGO, TAPANDO OS BURACOS EXISTENTES</t>
   </si>
   <si>
     <t>8833</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8833/8833_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8833/8833_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DE ESTRADA MUNICIPAL DO BAIRRO PURIS, COM A DENOMINAÇÃO DE RUA VITÓRIA.</t>
   </si>
   <si>
     <t>8848</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8848/8848_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8848/8848_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO POLICIAMENTO PARA CUMPRIR A LEI Nº 1.525/2009, COM RESPEITO A ESTACIONAMENTO EM FRENTE A FARMÁCIAS.</t>
   </si>
   <si>
     <t>8849</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8849/8849_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8849/8849_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE COLOCAÇÃO DE LINHA DE TUBOS NA ESTRADA DOS ARFAIS, NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>8850</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8850/8850_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8850/8850_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DA GRANJA NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>8851</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8851/8851_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8851/8851_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DOS ARFAIS, NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>8852</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8852/8852_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8852/8852_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO PEDRO DA BARRACA NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>8853</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8853/8853_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8853/8853_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DOS FELIPES NO BAIRRO DO BOAVA.</t>
   </si>
   <si>
     <t>8854</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8854/8854_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8854/8854_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DO ITAGUAPEVA, MAIS PRECISAMENTE AO LADO DA CLÍNICA DE RECUPERAÇÃO DE DEPENDENTES QUIMICOS NOVA JERUSALÉM.</t>
   </si>
   <si>
     <t>8855</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8855/8855_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8855/8855_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO DENOMINAÇÃO DE UMA TRAVESSA COM APROXIMADAMENTE 80 (OITENTA) METROS COM INÍCIO NA RUA ELISEU JOSÉ PEREIRA, PRÓXIMO AO BAR DA SENHORA ALAÍDE, COM A DENOMINAÇÃO DE SALVADOR MARTINS DA ROSA.</t>
   </si>
   <si>
     <t>8856</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8856/8856_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8856/8856_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DE RUA NO BIRRO PAIOL PEQUENO COMO RUA EUGÊNIO MENDES, COM INÍCIO NA RUA ANTÔNIO SOARES.</t>
   </si>
   <si>
     <t>8857</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8857/8857_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8857/8857_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA (01) LOMBADA NA AVENIDA JOÃO CIPULO, NO BAIRRO RESSACA, PRÓXIMO AO EMPÓRIO NACIB.</t>
   </si>
   <si>
     <t>8858</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8858/8858_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8858/8858_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NA ALTURA DO Nº 600 DO BAIRRO RESIDENCIAL EUROPA ATÉ O Nº 881 DA ESTRADA DO REGI.</t>
   </si>
   <si>
     <t>8859</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8859/8859_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8859/8859_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UM BICO DE LUZ NA RUA EUROPA Nº 19, NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>8903</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8903/8903_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8903/8903_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE UM PONTO DE PARADA DE ÔNIBUS NA RODOVIA JÚLIO DAL FABRO, EM FRENTE A ANTIGA GRANJA SAITO, SENTIDO BAIRRO CUPIM</t>
   </si>
   <si>
     <t>8904</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8904/8904_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8904/8904_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA MUNICIPAL BRÁS PEREIRA DA SILVA, NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>8905</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8905/8905_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8905/8905_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO CACHOEIRA, MAIS PRECISAMENTE À PARTIR DO KM 08.</t>
   </si>
   <si>
     <t>8906</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8906/8906_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8906/8906_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO CACHOEIRA, MAIS PRECISAMENTE NO TRECHO QUE SE INICIA À PARTIR DO KM 08.</t>
   </si>
   <si>
     <t>8908</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8908/8908_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8908/8908_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PAIOL PEQUENO, PRINCIPALMENTE NA ESTRADA DO PORTO.</t>
   </si>
   <si>
     <t>8909</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8909/8909_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8909/8909_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 841/2003, E DENOMINAÇÃO DE TRAVESSAS NO BAIRRO RIO DE UNA DE BAIXO, CONFORME MODELO DE PROJETO DE LEI EM ANEXO.</t>
   </si>
   <si>
     <t>8871</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8871/8871_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8871/8871_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DO POSTO DE SAÚDE DO BAIRRO DOS GABRIEL</t>
   </si>
   <si>
     <t>8872</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8872/8872_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8872/8872_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A PINTURA INTERNA E EXTERNA DO PRÉDIO DO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>8910</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>Rozi da Farmácia, Dr. Beto Arrais, Jair Marmelo, Paulinho Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8910/8910_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8910/8910_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE TELEFONE PÚBLICO (ORELHÃO), NO BAR DO PAULO, NO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>8911</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8911/8911_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8911/8911_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REALIZAR OS ESTUDOS NECESSÁRIOS VISANDO A CRIAÇÃO DO CONSELHO PARTICIPATIVO MUNICIPAL, CONSUBSTANCIADO NUM ORGANISMO AUTÔNOMO DA SOCIEDADE CIVIL</t>
   </si>
   <si>
     <t>8939</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8939/8939_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8939/8939_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO FISCALIZAÇÃO DO SERVIÇO DE TRANSPORTE DE TÁXI</t>
   </si>
   <si>
     <t>8940</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8940/8940_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8940/8940_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA COLOCAÇÃO DE GUIAS, SARJETAS, ASFALTAMENTO E BICOS DE LUZ NA RUA PROJETADA 14, NO BAIRRO RECANDO DAS ORQUÍDEAS.</t>
   </si>
   <si>
     <t>8941</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8941/8941_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8941/8941_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO DENOMINAÇÃO DE RUAS LOCALIZADAS NO RESIDENCIAL SÃO LUCAS.</t>
   </si>
   <si>
     <t>8942</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8942/8942_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8942/8942_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA CALÇADA CENTRAL NA RODOVIA JÚLIO DAL FABRO NO BAIRRO VARGEM DO SALTO, PRÓXIMO A IGREJA CATÓLICA, COM EXTENSÃO DE APROXIMADAMENTE 500 METROS.</t>
   </si>
   <si>
     <t>8943</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8943/8943_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8943/8943_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UMA) LOMBADA NA RUA FRANCISCO DE BARROS EM FRENTE AO NÚMERO 325 (TONINHO ELETRICISTA).</t>
   </si>
   <si>
     <t>8944</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8944/8944_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8944/8944_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO CONSTRUÇÃO DE 01 (UMA) LOMBADA NA ESTRADA DA FIGUEIRA, ENTRE A ENTRADA DO CEMITÉRIO E A FUNILARIA E PINTURA DO BETÃO.</t>
   </si>
   <si>
     <t>8945</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8945/8945_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8945/8945_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UMA) LOMBADA NA ALTURA DO KM 08 DA RODOVIA JÚLIO DAL FABRO, EM FRENTE AO BAR DO ZABÉ NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>8946</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8946/8946_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8946/8946_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇO DE MOTONIVELADORA E CASCALHAMENTO EM TODAS AS RUAS E ESTRADAS DO BAIRRO DOS GRILOS.</t>
   </si>
   <si>
     <t>8947</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8947/8947_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8947/8947_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA A REABERTURA DA ESCOLA MUNICIPAL DO BAIRRO GRILOS.</t>
   </si>
   <si>
     <t>8948</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8948/8948_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8948/8948_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM POSTO DE SAÚDE NO BAIRRO GRILOS.</t>
   </si>
   <si>
     <t>8949</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8949/8949_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8949/8949_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A AQUISIÇÃO DE MATERIAIS SOLICITADOS PELA DEFESA CIVIL, CONFORME RELAÇÃO ANEXA.</t>
   </si>
   <si>
     <t>8950</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8950/8950_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8950/8950_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DÁRIO PEDROSO QUE VAI ATÉ O PONTO FINAL DO ÔNIBUS DO COLEGINHO, BEM COMO PROVIDÊNCIAS PARA O RETORNO REGULAR DOS HORÁRIOAS DE ÔNIBUS, E CRIAÇÃO DE NOVO HORÁRIO DE ÔNIBUS SAINDO DA RODOVIÁRIA ÀS 19H30 COM DESTINO AO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>8951</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8951/8951_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8951/8951_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE UM POSTE NA TRAVESSA ASSUNÇÃO, NO BAIRRO JARDIM NOVA IBIÚNA, ALTURA DO Nº 271</t>
   </si>
   <si>
     <t>8952</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8952/8952_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8952/8952_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO) BICOS DE LUZ NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO VARGEM DO SALTO AO RIO DE UNA DE CIMA.</t>
   </si>
   <si>
     <t>8953</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8953/8953_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8953/8953_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE DENOMINAÇÃO DE TRAVESSA NO BAIRRO RESSACA, COM A DENOMINAÇÃO DE TRAVESSA OVÍDIO DE CAMARGO.</t>
   </si>
   <si>
     <t>8954</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8954/8954_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8954/8954_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA AQUISIÇÃO DE CAMINHÃO ADAPTADO COM GUINCHO E PRANCHA PARA INTEGRAR A PATRULHA AGRÍCOLA, VISANDO O TRANSPORTE DOS EQUIPAMENTOS E MAQUINÁRIOS AGRÍCOLAS.</t>
   </si>
   <si>
     <t>8955</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8955/8955_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8955/8955_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODA A EXTENSÃO DA RUA FRANCISCO VIEIRA GONÇALVES, NO BAIRRO PAIOL PEQUENO (ANTIGA ESTRADA DO PORTO).</t>
   </si>
   <si>
     <t>8956</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8956/8956_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8956/8956_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODA A EXTENSÃO DA RUA BENEDITO VIEIRA GONÇALVES, NO BAIRRO DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>8957</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8957/8957_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8957/8957_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE CALÇADA NO INÍCIO DA RODOVIA PRESIDENTE TANCREDO DE ALMEIDA NEVES, PRÓXIMO A LOJA DE MOTOS SPORT'S, SEGUINDO POR TODO O BAIRRO LAVA-PÉS.</t>
   </si>
   <si>
     <t>8958</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8958/8958_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8958/8958_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DENOMINAÇÃO DE RUA NO BAIRRO RECANTO SERRANO, ALTURA DO KM 77 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>8959</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8959/8959_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8959/8959_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO TRECHO QUE VAI DO INÍCIO DA ESTRADA VICINAL TANCREDO DE ALMEIDA NEVES.</t>
   </si>
   <si>
     <t>8960</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8960/8960_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8960/8960_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SUBSTITUIÇÃO DE 8 TUBOS NA ESTRADA CAPITÃO AZAMBUJA NO BAIRRO VERAVINHA, PRÓXIMO A RESIDÊNCIA DO SENHOR BENEDITO MARQUES DOS SANTOS </t>
   </si>
   <si>
     <t>8961</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8961/8961_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8961/8961_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SUBSTITUIÇÃO DE TUBOS NOS PONTOS CRÍTICOS DA RUA BRASÍLIA, EM FRENTE AO TANQUE DA PROPRIEDADE DO SÍTIO MARAJO, NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>8991</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8991/8991_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8991/8991_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE SUPORTE DE BRAÇO, PROTEÇÃO DA LÂMPADA E LÂMPADAS NA ALTURA DO Nº 34 DA RUA JOSÉ BONIFACIO.</t>
   </si>
   <si>
     <t>8992</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8992/8992_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8992/8992_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO POSSIBILIDADE DE RETIRADA DE UM EXPOSITOR DE PAINEIS LOCALIZADO NA TRAVESSA CERQUEIRA CÉSAR, MAIS PRECISAMENTE ENTRE A PASTELARIA E A CASA DE CARNES.</t>
   </si>
   <si>
     <t>8993</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8993/8993_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8993/8993_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS A FIM DE OBSERVAR OS MANDAMENTOS DO ART. 73 DA LEI ORGÂNICA DO MUNICÍPIO DE IBIÚNA, ACRESCENTADOS PELA EMENDA Nº 24 DE 02 DE NOVEMBRO DE 2011.</t>
   </si>
   <si>
     <t>8994</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8994/8994_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8994/8994_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NAS RUAS ADILSON DA SILVA E MAURÍCIO BARBOSA TAVARES ELIAS, AMBAS LOCALIZADAS NO BAIRRO JARDIM VERGEL DE UNA.</t>
   </si>
   <si>
     <t>8996</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8996/8996_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8996/8996_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO SERVIÇOS DE TAPA-BURACOS NO BAIRRO ROSARIAL, COM INÍCIO NA ESTRADA DO BAIRRO PRÓXIMO AO POSTO DE COMBUSTÍVEL NOVA IBIÚNA.</t>
   </si>
   <si>
     <t>8997</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8997/8997_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8997/8997_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NO BAIRRO RIO DE UNA DE BAIXO, MAIS PRECISAMENTE NAS TRAVESSAS BINO GONÇALVES E GLÓRIA GONÇALVES PIRES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>8998</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8998/8998_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8998/8998_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REPARO DAS LUMINÁRIAS DO BAIRRO COLÉGIO, MAIS PRECISAMENTE NA TRAVESSA ALMEIDA</t>
   </si>
   <si>
     <t>8999</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8999/8999_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8999/8999_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NO BAIRRO RIO DE UNA DE BAIXO, MAIS PRECISAMENTE NA ALTURA DO KM 74 DA RODOVIA BUNJIRO NAKAO, EM FRENTE AO COMERCIAL 74 E TAMBÉM EM FRENTE AO PESQUEIRO XIKO KARPA.</t>
   </si>
   <si>
     <t>9000</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9000/9000_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9000/9000_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NO BAIRRO RESSACA, MAIS  NO TRECHO ENTRE OS KM 79,5 E 80,5 DA RODOVIA BUNJIRO NAKAO, EM FRENTE A RESIDÊNCIA DO SENHOR PAULINO ALVES DE MORAES.</t>
   </si>
   <si>
     <t>9001</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9001/9001_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9001/9001_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA RUA SIMÃO LUZ DE CAMARGO, NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>9003</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9003/9003_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9003/9003_texto_integral.pdf</t>
   </si>
   <si>
     <t>9004</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9004/9004_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9004/9004_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA ALTURA DO N 100 DA ESTRADA VICINAL JOSÉ DIAS DE OLIVEIRA (SENTIDO AREIA VERMELHA), MAIS PRECISAMENTE EM FRENTE A AUTO-PEÇAS PATRÃO.</t>
   </si>
   <si>
     <t>9005</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9005/9005_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9005/9005_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 09 (NOVE) BICOS DE LUZ NA ESTRADA MUNICIPAL DO BAIRRO AREIA VERMELHA, SEGUINDO PELA ESQUERDA PRÓXIMO AO POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>9026</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9026/9026_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9026/9026_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA ESTRADA MUNICIPAL BENEDITO GABRIEL MACHADO, EM FRENTE AO SÍTIO NOSSA SENHORA DE FÁTIMA, DE PROPRIEDADE DO SR. ANTÔNIO BARBOSA, NO BAIRRO SOROCABUÇU</t>
   </si>
   <si>
     <t>9027</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9027/9027_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9027/9027_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TROCA DE TUBULAÇÃO DE ÁGUAS FLUVIAIS NO TRECHO QUE VAI DA RUA FRANÇA, NO BAIRRO RESIDENCIAL EUROPA, SEGUINDO MARGEANDO A ESTRADA VICINAL TANCREDO NEVES ATÉ A ALTURA DO POSTO FONELA, NO BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>9028</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9028/9028_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9028/9028_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA SARACURA (PRÓXIMO AO HARAS SETE), NO BAIRRO RECREIO.</t>
   </si>
   <si>
     <t>9029</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9029/9029_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9029/9029_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAÇÃO DE BANHEIROS QUÍMICOS À DISPOSIÇÃO NAS FEIRAS LIVRES DE QUINTA-FEIRA E DOMINGO.</t>
   </si>
   <si>
     <t>9030</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9030/9030_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9030/9030_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO VERIFICAR POSSIBILIDADE DE RETIRADA DE LIXO EXISTENTE NO ACOSTAMENTO DA ESTRADA QUE LIGA IBIÚNA AO BAIRRO DA CACHOEIRA, MAIS PRECISAMENTE AO LADO DAS OBRAS DO PROGRAMA "MINHA CASA MINHA VIDA"</t>
   </si>
   <si>
     <t>9031</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9031/9031_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9031/9031_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA ESTRADA DO RIO DE UNA, MAIS PRECISAMENTE SAINDO DA RODOVIA BUNJIRO NAKAO, SENTIDO A POUSADA PARATY, SEGUINDO APÓS 1KM PELO LADO ESQUERDO.</t>
   </si>
   <si>
     <t>9032</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9032/9032_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9032/9032_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE VERIFIQUE A POSSIBILIDADE DE LIMPEZA NO ACOSTAMENTO DA RUA DR. JOÃO BENEDICTO DE MELO.</t>
   </si>
   <si>
     <t>9033</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9033/9033_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9033/9033_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO VERIFICAR A POSSIBILIDADE DE COLOCAÇÃO DE UMA LOMBADA NA RUA DR. JOÃO BENEDICTO DE MELO, EM FRENTE AO NÚMERO 460.</t>
   </si>
   <si>
     <t>9034</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9034/9034_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9034/9034_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA PONTE MAIS LARGA, NA ESTRADA DE LIGAÇÃO IBIÚNA A MAIRINQUE.</t>
   </si>
   <si>
     <t>9069</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9069/9069_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9069/9069_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RETIRADA DA PLACA INDICATIVA DE BAIRRO RECENETEMENTE INSTALADA NO ACOSTAMENTO DA RODOVIA BUNJIRO NAKAO, NAS PROXIMIDADES DO KM 67, SENTIDO SÃO PAULO/CENTRO DE IBIÚNA, E SUA IMEDIADA REPOSIÇÃO COM A NOMENCLATURA CORRETA.</t>
   </si>
   <si>
     <t>9070</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9070/9070_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9070/9070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DO VESTIÁRIO DO CAMPO DE FUTEBOL DO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>9071</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9071/9071_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9071/9071_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UM) GINÁSIO DE ESPORTES COBERTO NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>9078</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9078/9078_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9078/9078_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UMA) CRECHE NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>9079</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9079/9079_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9079/9079_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 02 (DUAS) LOMBADAS NA ALTURA DO KM 11,5, PRÓXIMO AO BAR SANTO ANTÔNIO, NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>9080</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9080/9080_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9080/9080_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NO BAIRRO RESIDENCIAL EUROPA, MAIS PRECISAMENTE NA ALTURA DO Nº 82 DA RUA MOSCOU.</t>
   </si>
   <si>
     <t>9081</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9081/9081_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9081/9081_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODA A EXTENSÃO DA RUA ESMERALDA, NO PARQUE ESMERALDA NO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>9082</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9082/9082_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9082/9082_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PODA DAS ÁRVORES EXISTENTES NA RUA DAS ESMERALDAS, NO PARQUE ESMERALDA, NO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>9083</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9083/9083_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9083/9083_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO) BICOS DE LUZ NA RUA ESMERALDA, NO PARQUE ESMERALDA, NO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>9084</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9084/9084_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9084/9084_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE VERIFICA A POSSIBILIDADE DE SOLUCIONAR O PROBLEMA DOS MORADORES DA RUA E TRAVESSA DOS LÍRIOS NO BAIRRO DAS HORTÊNCIAS, REFERENTE AOS PROBLEMAS DE COLETA DE ESGOTO.</t>
   </si>
   <si>
     <t>9085</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9085/9085_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9085/9085_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CRIAÇÃO DO SETOR DE OUVIDORIA, EXCLUSIVAMENTE PARA USUÁRIOS DO SISTEMA ÚNICO DE SAÚDE (SUS) EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>9086</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9086/9086_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9086/9086_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NO PONTO LOCALIZADO NA ESTRADA DO RECREIO, ENTRADA DE ACESSO AO BAIRRO DOS COELHOS, PRÓXIMO AO HARAS SETTI.</t>
   </si>
   <si>
     <t>9088</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9088/9088_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9088/9088_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ELABORAÇÃO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DE UMA RUA NO BAIRRO DOS RODRIGUES, COM O NOME DE MARIA DIAS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>9089</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9089/9089_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9089/9089_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DE RUA EXISTENTE NO BAIRRO GABRIEL, RUA BENTO GABRIEL VIEIRA, E RUA MOACIR GABRIEL VIEIRA.</t>
   </si>
   <si>
     <t>9091</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9091/9091_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9091/9091_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DO BANHEIRO PÚBLICO PARA DEFICIENTE LOCALIZADO NA PRAÇA DA MATRIZ DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>9092</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9092/9092_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9092/9092_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO DOS GRILOS AO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>9093</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9093/9093_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9093/9093_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DA QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL CIMEB JOÃO CARDOSO DE MORAES, DO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>9094</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9094/9094_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9094/9094_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE VERIFIQUE A POPIBILIDADE DE INTERDITAR A TRAVESSA CERQUEIRA CESAR, QUE LIGA A RUA CEL. SALVADOR ROLIM DE FREITAS PARA A RUA XV DE NOVEMBRO, ENTRE O PRÉDIO DA MIZA CALÇADOS E A FARMÁCIA SÃO DIMAS.</t>
   </si>
   <si>
     <t>9095</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9095/9095_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9095/9095_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA REDUÇÃO DA JORNADA DE TRABALHO DOS AUXILIARES DE DESENVOLVIMENTO INFANTIL (A.D.I), PASSANDO DAS ATUAIS 8 (OITO) HORAS DIÁRIAS PARA 6 (SEIS) HORAS DIÁRIAS. AUMENTO DO VALE REFEIÇÃO, E CONTINUAÇÃO DO PLANO DE CARREIRA DOS SERVIDORES DO SETOR DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>9115</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9115/9115_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9115/9115_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DA ESTRADA MUNICIPAL IBN 183 DO BAIRRO RESSACA, COMO ESTRADA MUNICIPAL BENEDITO ANTÔNIO DA LUZ</t>
   </si>
   <si>
     <t>9116</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9116/9116_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9116/9116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, REITERANDO A INDICAÇÃO Nº 160/2013, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE A REVOGAÇÃO DA LEI COMPLEMENTAR MUNICIPAL Nº 102, DE 26 DE SETEMBRO DE 2012, E CONCEDENDO NOVO PRAZO PARA O PEDIDO DE ISENÇÃO DE IPTU POR PARTE DOS APOSENTADOS.</t>
   </si>
   <si>
     <t>9117</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9117/9117_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9117/9117_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS URGENTES EM RELAÇÃO ÀS PROPOSTAS DO SICONV DE Nº 41556/2013 - MINISTÉRIO DAS CIDADES, EMENDA DO DEPUTADO FEDERAL CÂNDIDO VACCAREZZA, NO VALOR DE R$ 988.000,00, E A DE FUNCIONAL PROGRAMÁTICA 15.451.2054.1D73.0035, NO VALOR DE R$ 250.000,00, EMENDA DO DEPUTADO JOÃO PAUOO CUNHA.</t>
   </si>
   <si>
     <t>9118</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>Devanil da Ressaca, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9118/9118_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9118/9118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A CRIAÇÃO DO CONSELHO MUNICIPAL E FUNDO MUNICIPAL DE ESPORTE E LAZER, NOS MOLDES DA MINUTA ANEXA.</t>
   </si>
   <si>
     <t>9119</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9119/9119_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9119/9119_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA ATERRO NA PISTA DE CAMINHADA DA MARGINAL ANTÔNIO FALCI, MAIS PRECISAMENTE EM FRENTE A TAPEÇARIA E A ENTRADA DA FEIRA DE QUINTA-FEIRA.</t>
   </si>
   <si>
     <t>9120</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9120/9120_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9120/9120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DE CANALETA AO LADO DA SUBIDA DA FIGUEIRA, SITUADA NA ESTRADA MUNICIPAL DO CAMPO VERDE.</t>
   </si>
   <si>
     <t>9121</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9121/9121_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9121/9121_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA, CASCALHAMENTO E COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO RECREIO, MAIS PRECISAMENTE NA RUA VELEJAR, PRÓXIMO AO DEPÓSITO DE MATERIAL DE CONSTRUÇÃO DO PAULÃO.</t>
   </si>
   <si>
     <t>9122</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>Leôncio Ribeiro, Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9122/9122_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9122/9122_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA DO BAIRRO VELA VISTA, NUM TRECHO DE APROXIMADAMENTE 2 (DOIS) QUILÔMETROS.</t>
   </si>
   <si>
     <t>9132</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9132/9132_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9132/9132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DE TRAVESSA EXISTENTE NO BAIRRO PAIOL PEQUENO, COM A DENOMINAÇÃO DE TRAVESSA ROQUE VIEIRA GONÇALVES.</t>
   </si>
   <si>
     <t>9134</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9134/9134_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9134/9134_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DO CENTRO DE VIVÊNCIA AMBIENTAL PARA O MUNICÍPIO, AO LADO DA E.M. JOÃO CARDOSO DE MORAES, NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>9135</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9135/9135_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9135/9135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA A CRIAÇÃO DO PROGRAMA ESTADUAL DE REGULARIZAÇÃO FUNDIÁRIA - CIDADE LEGAL NO MUNICÍPIO DE IBIÚNA</t>
   </si>
   <si>
     <t>9136</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9136/9136_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9136/9136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DO PONTO DE ÔNIBUS DO BAIRRO PAIOL GRANDE, QUE FICA LOCALIZADO PRÓXIMO A ESCOLA DO BAIRRO.</t>
   </si>
   <si>
     <t>9137</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9137/9137_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9137/9137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS VISANDO A REVOGAÇÃO DAS LEIS MUNICIPAIS Nº 1.830, DE 07 DE DEZEMBRO DE 2012, E LEI Nº 1.834 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>9138</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9138/9138_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9138/9138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO DO TRECHO DA RUA MINAS GERAIS E COLOCAÇÃO DE PARALELEPÍPEDO PRÓXIMO A ESCOLA DONA OLÍMPIA FALCI.</t>
   </si>
   <si>
     <t>9139</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9139/9139_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9139/9139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA REABERTURA DA BASE DA GUARDA MUNICIPAL EXISTENTE NA ESTRADA MUNICIPAL DO BAIRRO VERAVA, SARÁ-SARÁ, MAIS PRECISAMENTE EM FRENTE AO BAIRRO ROGÉRIO.</t>
   </si>
   <si>
     <t>9140</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9140/9140_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9140/9140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A CRIAÇÃO DO CONSELHO MUNICIPAL DA JUVENTUDE, NOS MOLDES DA MINUTA ANEXA.</t>
   </si>
   <si>
     <t>9141</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9141/9141_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9141/9141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 01 (UMA) LOMBADA NA ALTURA DO KM 7,5 DA ESTRADA DO CAMPO VERDE, PRÓXIMO AO BAR DO TIÃO GATO.</t>
   </si>
   <si>
     <t>9188</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9188/9188_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9188/9188_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RELATÓRIO DE TODOS OS PONTOS QUE COMPREENDEM OS ESTACIONAMENTOS ROTATIVOS NAS VIAS PÚBLICAS CONHECIDOS COMO ZONA AZUL, BEM COMO INFORMAR QUAIS CRITÉRIOS UTILIZADOS PARA APLICAÇÃO DESSE SERVIÇO.</t>
   </si>
   <si>
     <t>9189</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9189/9189_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9189/9189_texto_integral.pdf</t>
   </si>
   <si>
     <t>9190</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9190/9190_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9190/9190_texto_integral.pdf</t>
   </si>
   <si>
     <t>9191</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9191/9191_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9191/9191_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO DO VIEIRINHA.</t>
   </si>
   <si>
     <t>9192</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9192/9192_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9192/9192_texto_integral.pdf</t>
   </si>
   <si>
     <t>9193</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9193/9193_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9193/9193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO PASSANDO NA RUA TERU KONISHI, SENTIDO AO LAÉRCIO SUGUIMOTO, NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>9194</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9194/9194_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9194/9194_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL PIRES AMEIXEIRA (ESTRADA DA BARRA), LOTEAMENTO PORTAL DAS ÁGUAS, NO BAIRRO BARRA.</t>
   </si>
   <si>
     <t>9199</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9199/9199_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9199/9199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA ESTRADA MUNICIPAL DO MURUNDU, COM SERVIÇOS DE MOTONIVELADORA E AMPLIAÇÃO DA PONTE.</t>
   </si>
   <si>
     <t>9200</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9200/9200_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9200/9200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ABRIGO PARA PONTO DE ÔNIBUS (EM FRENTE AO COMERCIAL 74) NA ALTURA DO KM 74 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>9201</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9201/9201_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9201/9201_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO DAS LUMINÁRIAS PÚBLICAS DA RODOVIA PREFEITO QUINTINO DE LIMA, ALTURA DO KM 3,5 (EM FRENTE A IGREJA SÃO DIMAS), NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>9202</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9202/9202_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9202/9202_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA ENVIO DE PROJETO DE LEI VISANDO O TRANSPORTE GRATUITO AOS ESTUDANTES REGULARMENTE MATRICULADOS EM CURSO SUPERIOR (3º GRAU) E CURSOS TÉCNICOS AUTORIZADOS PELO MEC, EM INSTITUIÇÕES DE ENSINO LOCALIZADOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>9203</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9203/9203_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9203/9203_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA CRECHE NO BAIRRO SANTA LÚCIA.</t>
   </si>
   <si>
     <t>9204</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9204/9204_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9204/9204_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODA EXTENSÃO DA ESTRADA MUNICIPAL DO BAIRRO GUARINOS (SARA SARÁ).</t>
   </si>
   <si>
     <t>9205</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9205/9205_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9205/9205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA RECOLOCAÇÃO DE UM PONTO DE ÔNIBUS NA RUA CORONEL SALVADOR ROLIM DE FREITAS, ATRAS DOS BANCOS ITAU E SANTANDER, ALTURA DO NÚMERO 500.</t>
   </si>
   <si>
     <t>9206</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9206/9206_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9206/9206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA INCLUSÃO DO EVENTO IBIÚNA FEST CAR, NO CALENDÁRIO OFICIAL DE EVENTOS DE IBIÚNA.</t>
   </si>
   <si>
     <t>9234</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA EM TODA EXTENSÃO DAS RUAS, LATERAIS DAS CALÇADAS E DOS ACOSTAMENTOS DO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>9235</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9235/9235_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9235/9235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NAS RUAS DO BAIRRO ROSARIAL, MAIS PRECISAMENTE EM FRENTE AO CAMPO DO OLARIA.</t>
   </si>
   <si>
     <t>9236</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9236/9236_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9236/9236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NO BAIRRO RIO DE UNA DE BAIXO, MAIS PRECISAMENTE NA RUA GUILHERMINA GONÇALVES, EM FRENTE AO XIKO KARPA.</t>
   </si>
   <si>
     <t>9237</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9237/9237_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9237/9237_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NO ACOSTAMENTO LOCALIZADO NA ENTRADA DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>9238</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9238/9238_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9238/9238_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS PRESTES.</t>
   </si>
   <si>
     <t>9239</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9239/9239_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9239/9239_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DAS RUAS ADÃO ANTÔNIO GONÇALVES ATÉ O LOTEAMENTO SÃO MARCOS, RUA GUILHERMINA GONÇALVES E TODAS AS DEMAIS RUAS, LATERAIS DAS CALÇADAS E ACOSTAMENTOS DO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>9240</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9240/9240_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9240/9240_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA PAVIMENTAÇÃO ASFÁLTICA DOS SEGUINTES LOCAIS:_x000D_
 - BAIRRO VILA LIMA, MAIS PRECISAMENTE NA RUA JOAQUIM GABRIEL SOARES (RUA DO BAR AMIGÃO);_x000D_
 - BAIRRO SOROCAMIRIM, MAIS PRECISAMENTE NA RUA HELENA MARIA DE JESUS, KM 68;_x000D_
 - BAIRRO RECANTO DAS ORQUÍDEAS, MAIS PRECISAMENTE NA RUA DO DIA.</t>
   </si>
   <si>
     <t>9241</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9241/9241_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9241/9241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA CASA ABRIGO DE MULHERES VÍTIMAS DE VIOLÊNCIA.</t>
   </si>
   <si>
     <t>9242</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9242/9242_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9242/9242_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO CUMPRIMENTO DA LEI MUNICIPAL Nº 1.600/2010, QUE OBRIGA OS ESTABELECIMENTOS BANCÁRIOS A MANTER GUARDA-VOLUMES E A INSTALAR SANITÁRIOS E BEBEDOUROS EM TODAS AS AGÊNCIAS BANCÁRIAS DO MUNICÍPIO, BEM COMO QUANTO A APLICABILIDADE DA MULTA PREVISTA NO ARTIGO 4º DA REFERIDA LEI.</t>
   </si>
   <si>
     <t>9243</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9243/9243_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9243/9243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA SE ABSTER DA COBRANÇA DE TAXAS PARA EMISSÃO DE CERTIDÕES SOLICITADAS PARA DEFESA DE DIREITOS E ESCLARECIMENTOS DE SITUAÇÕES DE INTERESSE PESSOAL, BEM COMO PARA O EXERCÍCIO DO DIREITO DE PETIÇÃO NOS TERMOS DO ARTIGO 5º, INCISO XXXIV DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>9244</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9244/9244_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9244/9244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A CONCESSÃO DE REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>9245</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9245/9245_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9245/9245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODA A EXTENSÃO DAS ESTRADAS DO BAIRRO CAMPININHA</t>
   </si>
   <si>
     <t>9246</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9246/9246_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9246/9246_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE VERIFIQUE JUNTO A SECRETARIA MUNICIPAL DE TRANSPORTES SE EXISTE A POSSIBILIDADE DE PROCEDER A ORGANIZAÇÃO DO TRÂNSITO NAS PROXIMIDADES DA ROTATÓRIA NA ENTRADA DA CIDADE, SENTIDO CENTRO, EM VIRTUDE TO TRÁFEGO INTENSO DE VEÍCULOS E DESEMBARQUE DE ESTUDANTES.</t>
   </si>
   <si>
     <t>9260</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9260/9260_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9260/9260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DESIGNAÇÃO DE COMISSÃO INTERNA PARA A ELABORAÇÃO DO PLANO DE CARREIRA DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>9261</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9261/9261_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9261/9261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CRIAÇÃO DA COORDENADORIA PARA ATENDIMENTO DE PESSOAS COM NECESSIDADES ESPECIAIS, INCLUINDO IDOSOS E DEMAIS PESSOAS QUE SE ENCONTRAREM, MESMO QUE MOMENTANEAMENTE, NESSAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>9262</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9262/9262_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9262/9262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACO NA ESTRADA QUE VAI PARA O BAIRRO CAPIM AZEDO, PASSANDO PELO POSTO FOLENA.</t>
   </si>
   <si>
     <t>9263</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9263/9263_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9263/9263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA LIMPEZA DO TERRENO DA CAPELA DE SÂO JOSÉ DO BAIRRO VILA CAMARGO.</t>
   </si>
   <si>
     <t>9264</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9264/9264_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9264/9264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA PONTE QUE LIGA IBIÚNA A MAIRINQUE.</t>
   </si>
   <si>
     <t>9265</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9265/9265_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9265/9265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA MELHORIA DA ESTRADA DO GATO PRETO, SEGUINDO ATÉ A DIVISA COM O MUNICÍPIO DE SÃO ROQUE.</t>
   </si>
   <si>
     <t>9266</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9266/9266_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9266/9266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE PLACAS INDICATIVAS NA ROTATÓRIA, ESQUINA COM A CPFL, INDICANDO SENTIDO SÃO PAULO, CAMPO VERDE E VILA LIMA COM MAIS CLAREZA.</t>
   </si>
   <si>
     <t>9267</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9267/9267_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9267/9267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA TRAVESSA DOS RIBEIROS E NA RUA SANTA TEREZA NO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>9268</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9268/9268_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9268/9268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO VERAVA, MAIS PRECISAMENTE NO TRECHO QUE VAI KM 16 ATÉ O PONTO FINAL DA ESTRADA NO BAIRRO DOS PAULOS.</t>
   </si>
   <si>
     <t>9269</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9269/9269_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9269/9269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSERTO E MANUTENÇÃO DA PONTE DA ESTRADA DO VERAVA, KM 18, MAIS PRECISAMENTE NO BAIRRO PAULOS.</t>
   </si>
   <si>
     <t>9270</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9270/9270_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9270/9270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA, CASCALHAMENTO E LIMPEZA DO ACOSTAMENTO DA ESTRADA DO VERAVA, MAIS PRECISAMENTE ATÉ A ALTURA DO KM 18.</t>
   </si>
   <si>
     <t>9271</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9271/9271_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9271/9271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE ENTRE EM CONTATO COM A EMPRESA VIVO, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE UM ARMÁRIO ÓPTICO E UMA MINI DSLAN NA RUA FRANÇA, NO BAIRRO RESIDENCIAL EUROPA, PARA AUMENTO DA DISPONIBILIDADE DE CONEXÃO DE INTERNET.</t>
   </si>
   <si>
     <t>9272</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9272/9272_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9272/9272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA RUA FRANCISCO DE BARROS, PRÓXIMO A OFICINA AUTO ELÉTRICA DO TONINHO, NO BAIRRO  VILA CAMARGO.</t>
   </si>
   <si>
     <t>9273</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9273/9273_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9273/9273_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PATRULHAMENTO OSTENSIVO NA PRAINHA DO PIRATUBA</t>
   </si>
   <si>
     <t>9274</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9274/9274_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9274/9274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE ENTRE EM CONTATO COM O D.E.R. (DEPARTAMENTO DE ESTRADAS DE RODAGEM), SOLICITANDO SERVIÇOS DE TAPA-BURACOS E LIMPEZA NOS ACOSTAMENTOS DA RODOVIA BUNJIRO NAKAO, MAIS PRECISAMENTE NO TRECHO ENTRE VARGEM GRANDE PAULISTA ATÉ IBIÚNA.</t>
   </si>
   <si>
     <t>9275</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9275/9275_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9275/9275_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>9276</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9276/9276_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9276/9276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DA ESCOLA MUNICIPAL DO BAIRRO DOS TAVARES, COMO ESCOLA MUNICIPAL MARIA APARECIDA GABRIEL CARDOSO.</t>
   </si>
   <si>
     <t>9294</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9294/9294_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9294/9294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA E CAPINAÇÃO DO MATO E CONSERTO (ATERRO) DE EROSÃO NA PISTA DA CICLOVIA, LOCALIZADO NA AVENIDA MARGINAL.</t>
   </si>
   <si>
     <t>9295</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9295/9295_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9295/9295_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA ESTRADA QUE VAI PARA O BAIRRO CAPIM AZEDO, PASSANDO PELO POSTO FOLENA (ESTRADA VICINAL TANCREDO DE ALMEIDA NEVES).</t>
   </si>
   <si>
     <t>9296</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>Dr. Rodrigo Lima, Devanil da Ressaca</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9296/9296_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9296/9296_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE PINTURA E TORCA DE TODAS AS LÂMPADAS DO AUDITÓRIO DA BIBLIOTECA MUNICIPAL.</t>
   </si>
   <si>
     <t>9297</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9297/9297_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9297/9297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA VIABILIZAÇÃO DE NOVAS VAGAS NA CRECHE DO DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>9298</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9298/9298_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9298/9298_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ESCADARIA PARA ACESSO DE ROMEIROS E TURISTAS JUNTO A GRUTA DE SÃO SEBASTIÃO, NO BAIRRO POCINHO.</t>
   </si>
   <si>
     <t>9339</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9339/9339_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9339/9339_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE VERIFIQUE AS POSSIBILIDADES DO TÉRMINO DO GINÁSIO DE ESPORTE DO BAIRRO RIO DE UNA DE CIMA, COM REFORMA DA QUADRA, VESTIÁRIOS E SALÃO DE JOGOS COM UMA RAIA DE BOCHA E UMA RAIA DE MALHA.</t>
   </si>
   <si>
     <t>9340</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9340/9340_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9340/9340_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PREJUDICADA POR SER CÓPIA IDÊNTICA A INDICAÇÃO Nº 305/2013, DE AUTORIA DA VEREADORA ALINE BORGES ALVES DE MORAES.</t>
   </si>
   <si>
     <t>9341</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9341/9341_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9341/9341_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DENOMINAÇÃO DA ESTRADA QUE LIGA O BAIRRO RIO DE UNA DE CIMA AO BAIRRO AREIA VERMELHA COM O NOME DE RODOVIA FRANCISCO VIEIRA DE LIMA</t>
   </si>
   <si>
     <t>9342</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9342/9342_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9342/9342_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA NO GINÁSIO ESPORTIVO DO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>9343</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9343/9343_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9343/9343_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DO GINÁSIO ESPORTIVO DO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>9344</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9344/9344_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9344/9344_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DO GINÁSIO ESPORTIVO DO BAIRRO PIAÍ</t>
   </si>
   <si>
     <t>9345</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9345/9345_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9345/9345_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA BENEDITO VIEIRA GONÇALVES, ALTURA DO NÚMERO 22, PRÓXIMO AO BAR DO CÍCERO, NO BAIRRO DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>9346</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9346/9346_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9346/9346_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONCLUSÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA IRMÃOS MAEDA ATÉ O FINAL DA RUA BRASILIENSE VERGILIO MANOEL XAVIER (CHEGADA DA POUSADA VALE DOS PÁSSAROS), NO BAIRRO CURRAL.</t>
   </si>
   <si>
     <t>9347</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9347/9347_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9347/9347_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DO CENTRO OLÍMPICO DE IBIÚNA</t>
   </si>
   <si>
     <t>9348</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9348/9348_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9348/9348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA NAS LATERAIS DA ESTRADA MUNICIPAL IRMÃOS MAEDA, NO BAIRRO CURRAL.</t>
   </si>
   <si>
     <t>9349</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9349/9349_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9349/9349_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PRESIDENTE DA CÂMARA MUNICIPAL, SOLICITANDO QUE AS FUTURAS AQUISIÇÕES DE PAPEL PARA SERVIÇOS DA CÂMARA, SEJAM UTILIZADOS PAPEL DO TIPO A-4.</t>
   </si>
   <si>
     <t>9350</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9350/9350_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9350/9350_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE 08 LUMINÁRIAS NA RUA CAMINHO S, FAZENDA VELHA.</t>
   </si>
   <si>
     <t>9351</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9351/9351_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9351/9351_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 10 LUMINÁRIAS NA RUA SABARA, NO BAIRRO VOTORANTIM, ACESSO A EMPRESA NORAC.</t>
   </si>
   <si>
     <t>9352</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9352/9352_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9352/9352_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 06 LUMINÁRIAS NA RUA JOSÉ PIRES DE ALMEIDA, 04 LUMINÁRIAS NA AVENIDA BARRA E 12 LUMINÁRIAS NA RUA MATO GROSSO, NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9353</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9353/9353_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9353/9353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 30 LUMINÁRIAS NO LOTEAMENTO SÃO JOSÉ, NO BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>9354</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9354/9354_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9354/9354_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO BOAVA AO BAIRRO FELIPES, SEGUINDO ATÉ A MINERADORA, NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>9355</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9355/9355_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9355/9355_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COBERTURA DA QUADRA DA ESCOLA DO BAIRRO VERAVA. </t>
   </si>
   <si>
     <t>9356</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9356/9356_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9356/9356_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE ALAMBRADO NO TERRENO DA ESCOLA DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>9357</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9357/9357_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9357/9357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 02 LOMBADAS EM FRENTE A ESCOLA MUNICIPAL DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>9358</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9358/9358_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9358/9358_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DA ESCOLA MUNICIPAL GUILHERMINA PAULA DOMINGUES, NO BAIRRO CARMO MESSIAS</t>
   </si>
   <si>
     <t>9359</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9359/9359_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9359/9359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 LUMINÁRIAS NA RUA FRANCISCO SALES DE CAMPOS, 03 LUMINÁRIAS NO KM 04 DA ESTRADA DO VERAVA, 02 LUMINÁRIAS EM FRENTE A IGREJA CATÓLICA SÃO JUDAS, NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>9360</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9360/9360_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9360/9360_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 08 LUMINÁRIAS NA RUA SANTA FÉ E 10 LUMINÁRIAS NA RUA SANTA TEREZA NO BAIRRO RIBEIROS.</t>
   </si>
   <si>
     <t>9361</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9361/9361_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9361/9361_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA COMPLETA DA ESCOLA DO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>9375</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9375/9375_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9375/9375_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO "SUBIDÃO" DOS PURIS.</t>
   </si>
   <si>
     <t>9376</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9376/9376_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9376/9376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO CAMPO VERDE, MAIS PRECISAMENTE NA RUA BENEDITO DE CAMARGO ROLIM,EM FRENTE À CRECHE MUNICIPAL.</t>
   </si>
   <si>
     <t>9377</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9377/9377_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9377/9377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DESAPROPRIAÇÃO E CONSTRUÇÃO DE PARQUE ECOLÓGICO NA ÁREA LOCALIZADA NA ALTURA DO KM 67 DA RODOVIA BUNJIRO NAKAO, NO TRECHO DE ÁREA DESMATADA RECENTEMENTE</t>
   </si>
   <si>
     <t>9378</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9378/9378_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9378/9378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NAS RUAS QUE SERVEM O DISTRITO DO PARURU, PRINCIPALMENTE PRÓXIMO AO POSTO DE SAÚDE; BEM COMO LIMPEZA DO RIBEIRÃO.</t>
   </si>
   <si>
     <t>9379</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9379/9379_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9379/9379_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE PEDRAS PRÓXIMO AO LOTEAMENTO SÃO MARCOS II, NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>9380</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9380/9380_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9380/9380_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA NO TERRENO ONDE SERÁ CONSTRUÍDO O POSTO DE SAÚDE NO DISTRITO DO PARURU, À RUA LEVEGILDO AUGUSTO PEREIRA.</t>
   </si>
   <si>
     <t>9381</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9381/9381_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9381/9381_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA DENOMINAÇÃO DA PONTE LOCALIZADA À RUA LEVEGILDO AUGUSTO PEREIRA, NO DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>9382</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9382/9382_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9382/9382_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REPAROS NO BURACO EXISTENTE NO BAIRRO DO ORQUÍDEAS, ACESSO PELA RODOVIA JÚLIO DAL FABRO.</t>
   </si>
   <si>
     <t>9383</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9383/9383_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9383/9383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MUDANÇA DE LOCALIZAÇÃO DO PONTO DE ÔNIBUS LOCALIZADO EM FRENTE À CRECHE DO BAIRRO CAPIM AZEDO PARA A RUA TANZÂNIA, NO MESMO BAIRRO.</t>
   </si>
   <si>
     <t>9384</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9384/9384_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9384/9384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA ADEQUAÇÃO DE ESTACIONAMENTO DE VEÍCULOS JUNTO A RUA CALIL RAHAL, NO BAIRRO CAPIM AZEDO, PARA QUE ESTACIONEM SOMENTE DE UM LADO DA VIA.</t>
   </si>
   <si>
     <t>9385</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9385/9385_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9385/9385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA DOS CRISÂNTEMOS, ALTURA DO NÚMERO 530, ACESSO AO BAIRRO ORQUÍDEAS.</t>
   </si>
   <si>
     <t>9386</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9386/9386_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9386/9386_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 02 (DUAS) LOMBADAS NA RODOVIA JÚLIO DAL FABRO, PRÓXIMO AO ACESSO AO BAIRRO RECANTO DAS ORQUÍDEAS, EM FRENTE A IGREJA ASSEMBLEIA DE DEUS.</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS PELA CONTINUIDADE DO SERVIÇO PÚBLICO, MESMO DIANTE DAS DIFICULDADES QUANTO AO RECEBIMENTO EM DIA DO SALÁRIO.</t>
   </si>
   <si>
     <t>7513</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7513/7513_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7513/7513_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AO PARTIDO PC DO B EM RAZÃO DO ANIVERSÁRIO DE 91 ANOS DE EXISTÊNCIA.</t>
   </si>
   <si>
     <t>7688</t>
   </si>
   <si>
     <t>Paulinho Sasaki, Dr. Beto Arrais, Paulinho Dias, Rozi da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7688/7688_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7688/7688_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PADRE DOUGLAS DIAS DE MELO, PELOS TRABALHOS REALIZADOS NO MUNICÍPIO DE IBIÚNA ENQUANTO PÁROCO DA PARÓQUIA SANTA CRUZ DO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>7860</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7860/7860_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7860/7860_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTOS AO SENHOR PAULINO DE OLIVEIRA NASCIMENTO E AO SENHOR SEBASTIÃO O. SUZANO, PELO AUXÍLIO NA REFORMA DA PONTE LOCALIZADA NA AVENIDA NOSSA SENHORA DO CARMO, NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>8034</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8034/8034_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8034/8034_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR CARLOS ALBERTO DE GODOY</t>
   </si>
   <si>
     <t>8035</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8035/8035_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8035/8035_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS GUARDAS CIVIS MUNICIPAIS PELO EXCELENTE TRABALHO QUE VEM DESENVOLVENDO PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>8142</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8142/8142_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8142/8142_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS GUARDAS MUNICIPAIS PELO EXCELENTE TRABALHO QUE DESENVOLVERAM PARA O MUNICÍPIO.S</t>
   </si>
   <si>
     <t>8143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8143/8143_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8143/8143_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA GENI CORDEIRO SOARES.</t>
   </si>
   <si>
     <t>8504</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8504/8504_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8504/8504_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTOS AO SENHOR JOAQUIM HORÁCIO PEDROSO NETO (QUINZINHO PEDROSO) PELO APOIO COM TRIO-ELÉTRICO NA 94ª FESTA EM LOUVOR A SÃO SEBASTIÃO E AO DIVINO ESPÍRITO SANTO DE IBIÚNA.</t>
   </si>
   <si>
     <t>8598</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8598/8598_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8598/8598_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO ESPORTISTA PARAOLÍMPICO FERNANDO DOS SANTOS.</t>
   </si>
   <si>
     <t>8599</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8599/8599_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8599/8599_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR JOÃO PEREIRA DA SILVA (JOÃO CAPIM)</t>
   </si>
   <si>
     <t>8873</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8873/8873_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8873/8873_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS POLICIAIS MILITARES PM SOBRINHO, BRAGA E MARCELO</t>
   </si>
   <si>
     <t>9146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9146/9146_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9146/9146_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO PREFEITO FÁBIO BELLO DE OLIVEIRA PELO DESCASO COM O POVO TRABALHADOR  IBIUNENSE.</t>
   </si>
   <si>
     <t>9211</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9211/9211_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9211/9211_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO A EMPRESA VIVO S/A., PELOS DESCASO NO ATENDIMENTO E PRESTAÇÃO DE SERVIÇOS NO MUNICÍPIO DE IBIÚNA, FALTA DE INVESTIMENTOS, E QUALIDADE.</t>
   </si>
   <si>
     <t>9284</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9284/9284_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9284/9284_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTOS À DEPUTADA FEDERAL BRUNA FURLAN, BEM COMO AO EX-VEREADOR ISMAEL MARTINS PEREIRA, PELO EMPENHO E ENVIO DE RECURSOS AO MUNICÍPIO DE IBIÚNA PARA A AQUISIÇÃO DE UMA AMBULÂNCIA.</t>
   </si>
   <si>
     <t>9285</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9285/9285_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9285/9285_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO GERENTE E FUNCIONÁRIOS DA SABESP</t>
   </si>
   <si>
     <t>9303</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9303/9303_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9303/9303_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTOS A SECRETARIA ADMINISTRATIVA DA CÂMARA, FUNCIONÁRIOS E TODOS OS VEREADORES .</t>
   </si>
   <si>
     <t>9304</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9304/9304_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9304/9304_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO CONSELHO DE PASTORES E LÍDERES EVANGÉLICOS DE IBIÚNA (CONPLEI) E AOS ORGANIZADOS DA 6ª MARCHA PARA JESUS, REALIZADA NO DIA 15 DE NOVEMBRO DE 2013.</t>
   </si>
   <si>
     <t>9369</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9369/9369_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9369/9369_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO AO PRESIDENTE DA EMPRESA NORAC, SR. BERTRAND CHAMBERT-LOIR</t>
   </si>
   <si>
     <t>9370</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9370/9370_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9370/9370_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO A SENHORA FÁTIMA BARBIERI, COORDENADORA DO PROJETO GURI</t>
   </si>
   <si>
     <t>9371</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9371/9371_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9371/9371_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO AO APRESENTADOR DANILO BROLL, PELO PROGRAMA PLANETA AZUL TV.</t>
   </si>
   <si>
     <t>9372</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9372/9372_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9372/9372_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS BAILARINOS DA NADJA CIA DE DANÇA.</t>
   </si>
   <si>
     <t>9373</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9373/9373_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9373/9373_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO ATLETA PARAOLÍMPICO FERNANDO JOAQUIM DOS SANTOS, PELA PARTICIPAÇÃO DA 3ª ETAPA NACIONAL DO CIRCUITO LOTERIAS CAIXA, EM FORTALEZA - CE</t>
   </si>
   <si>
     <t>9374</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9374/9374_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9374/9374_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A DIRETORIA DA UNIDADE DESCENTRALIZADA DA ESCOLA TÉCNICA ESTADUAL DE PIEDADE.</t>
   </si>
   <si>
     <t>9412</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9412/9412_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9412/9412_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SOLDADO OLAIR FERNANDO SOARES, PELA SUA ATUAÇÃO JUNTO AO PROERD (PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS E À VIOLÊNCIA).</t>
   </si>
   <si>
     <t>17232</t>
   </si>
   <si>
     <t>ParTC</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2013/17232/contas_municipais_2013.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2013/17232/contas_municipais_2013.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas do Estado de São Paulo ao Processo TC no. 01781/026/13 do Tribunal de Contas do Estado de São Paulo das Contas do exercício de 2013</t>
   </si>
   <si>
     <t>7444</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Eduardo Anselmo Domingues Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7444/7444_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7444/7444_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 096 DE 15 DE DEZEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7445</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7445/7445_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7445/7445_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 10/2005 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7472</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7472/7472_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7472/7472_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 623 DE 10 DE JULHO DE 2001, CRIA CARGO DE PROVIMENTO EM COMISSÃO E DÁ OUTRAS PROVICÊNCIAS.</t>
   </si>
   <si>
     <t>7446</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7446/7446_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7446/7446_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 10 DE 02 DE FEVEREIRO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7451</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7451/7451_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7451/7451_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 064 DE 09 DE OUTUBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7638</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7638/7638_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7638/7638_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 10/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9162/9162_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9162/9162_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI COMPLEMENTAR Nº 111/2013 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>8434</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8434/8434_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8434/8434_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO INCISO VI, DO ARTIGO 2º DA LEI COMPLEMENTAR Nº 103 DE 21 DE NOVEMBRO DE 2012, QUE DISPÕE SOBRE A COMPOSIÇÃO MÍNIMA DO CONSELHO DO FUNDEB, TENDO EM VISTA OS DITAMES ESTABELECIDOS PELA LEI FEDERAL Nº 11.494/2007.</t>
   </si>
   <si>
     <t>8309</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8309/8309_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8309/8309_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO ATRAVÉS DE CONCURSO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8603</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8603/8603_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8603/8603_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO DOS DÉBITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS INSCRITOS OU NÃO EM DÍVIDA ATIVA, CONSTITUÍDOS OU NÃO, EM FASE DE COBRANÇA ADMINISTRATIVA OU JUDICIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9165/9165_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9165/9165_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMA DE TRIBUTAÇÃO DE SERVIÇOS CARTORÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9167/9167_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9167/9167_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 10/2005, DISPÕE SOBRE ALTERAÇÃO NA ESTRUTURA ORGANIZACIONAL DA PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9449</t>
   </si>
   <si>
     <t>Fábio Bello de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9449/9449_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9449/9449_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ATUALIZAR O IPTU (IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL URBANA) DA ESTÂNCIA TURÍSTICA DE IBIÚNA</t>
   </si>
   <si>
     <t>9452</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9452/9452_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9452/9452_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1239/2007, LEI COMPLEMENTAR Nº 097/2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9392</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9392/9392_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9392/9392_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1239/2007, ALTERADA PELA LEI COMPLEMENTAR Nº 097/2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9438</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9438/9438_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9438/9438_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ATUALIZAR O IPTU (IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL URBANA) DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>9437</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9437/9437_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9437/9437_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE SALARIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9478</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9478/9478_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9478/9478_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE CONTROLADOR GERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7325</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7325/7325_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7325/7325_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE E ALTERA DISPOSITIVOS DAS LEIS Nº 1704, DE 17 DE JUNHO DE 2011, 1715, DE 25 DE AGOSTO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7635</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7635/7635_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7635/7635_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA MULHER, NO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7637</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7637/7637_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7637/7637_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCEDIMENTO DE NOTIFICAÇÃO COMPULSÓRIA DA VIOLÊNCIA CONTRA A MULHER, ATENDIDA EM SERVIÇOS DE URGÊNCIA E EMERGÊNCIA PÚBLICOS E PRIVADOS, BEM COMO NA REDE BÁSICA DE ATENDIMENTO E NO PS, E O SISTEMA DE MONITORAMENTO DA VIOLÊNCIA CONTRA A MULHER NO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7327/7327_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7327/7327_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE DIREITOS DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7328</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7328/7328_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7328/7328_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DAS LEIS 465/98 E 870/03, CRIA O CONSELHO MUNICIPAL DE DIREITOS DO IDOSO - CMDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8107/8107_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8107/8107_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE TRÊS RUAS LOCALIZADAS NO BAIRRO DO CAMPO VERDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8108/8108_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8108/8108_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO PIAÍ (RIA MARIA IRENE MACIEL DOMINGUES).</t>
   </si>
   <si>
     <t>8109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8109/8109_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8109/8109_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DE SANEAMENTO E RECURSOS HÍDRICOS; DELEGA AS COMPETÊNCIAS DE FISCALIZAÇÃO E REGULAÇÃO, INCLUSIVE TARIFÁRIA, DOS SERVIÇOS PÚBLICOS MUNICIPAIS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO À AGÊNCIA REGULADORA DE SANEAMENTO E ENERGIA DO ESTADO DE SÃO PAULO - ARSESP; AUTORIZA A CELEBRAÇÃO DE CONTRATO DE PROGRAMA COM A COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO - SABESP PARA A EXECUÇÃO DESSES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9159/9159_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9159/9159_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A PROFISSÃO DE TAXISTA CONFORME A LEI FEDERAL Nº 12.468 DE 26 DE AGOSTO DE 2011, DISPÕE SOBRE AS NORMAS DE MANUTENÇÃO E PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS EM VEÍCULOS DE ALUGUEL A TAXÍMETRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7782</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7782/7782_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7782/7782_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 817 DE 24 DE FEVEREIRO DE 2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7703</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7703/7703_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7703/7703_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA AS LEIS Nº 378/97 E 446/98, DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7783</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7783/7783_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7783/7783_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE, NO MÍNIMO, 10% (DEZ POR CENTO) DAS VAGAS DAS EMPRESAS, COM FINS LUCRATIVOS, QUE FOREM BENEFICIADAS POR INCENTIVO OU ISENÇÃO FISCAL OUTORGADO PELO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA DEVAM SER RESERVADAS AO PRIMEIRO EMPREGO.</t>
   </si>
   <si>
     <t>7705</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7705/7705_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7705/7705_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR, VIA DE DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, ÁREA DE TERRENO LOCALIZADA NO BAIRRO VARGEM DO SALTO, NESTE MUNICÍPIO E COMARCA DE IBIÚNA, SP, NECESSÁRIA PARA A CONSTRUÇÃO DE UM POSTO DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8110/8110_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8110/8110_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE LICENÇA-MATERNIDADE DE 180 (CENTO E OITENTA) DIAS AS SERVIDORAS MUNICIPAIS COM BASE NA LEI FEDERAL 11.770 DE 09 DE SETEMBRO DE 2008, DECRETO FEDERAL Nº 7.052 DE 23 DE DEZEMBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9160/9160_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9160/9160_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 1532, DE 24 DE SETEMBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8274</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8274/8274_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8274/8274_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULA O PROCESSO ADMINISTRATIVO NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>9161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9161/9161_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9161/9161_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA AS LEIS Nº 378/97 E Nº 446/98, DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8605</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8605/8605_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8605/8605_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 760 DE 22 DE AGOSTO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8112/8112_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8112/8112_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES E INCENTIVOS FISCAIS PARA O DESENVOLVIMENTO ECONÔMICO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8273</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8273/8273_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8273/8273_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 4º DA LEI 1088 DE 27 DE OUTUBRO DE 2005 - QUE INSTITUI A BOLSA-PASSAGEM PARA ESTUDANTES DE IBIÚNA."</t>
   </si>
   <si>
     <t>8272</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8272/8272_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8272/8272_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS E CIDADANIA DA PESSOA COM DEFICIÊNCIA, NO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8544</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8544/8544_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8544/8544_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE DOBRE A INSTALAÇÃO LEGAL DE UM TOTEM COM OS DIZERES: "IBIÚNA PERTENCE AO SENHOR JESUS CRISTO" PRÓXIMO A ROTATÓRIA DE ACESSO AO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA, SÃO PAULO, SENTIDO CAPITAL-IBIÚNA.</t>
   </si>
   <si>
     <t>8545</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8545/8545_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8545/8545_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO EVENTO "MARCHA PARA JESUS" NO ÂMBITO DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA, SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8546</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8546/8546_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8546/8546_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA A CELEBRAR CONVÊNIO DE COOPERAÇÃO TÉCNICA COM A UNIVERSIDADE PAULISTA - UNIP PARA O DESENVOLVIMENTO DE ATIVIDADES DIDÁTICAS E PESQUISA/ESTÁGIO SUPERVISIONADO CURRICULAR AOS ALUNOS DOS CURSOS DE ADMINISTRAÇÃO, LETRAS, MATEMÁTICA, SERVIÇO SOCIAL, CIÊNCIAS CONTÁBEIS E PEDAGOGIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8541</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8541/8541_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8541/8541_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8431</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8431/8431_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8431/8431_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE BEM DE USO COMUM DO POVO E AUTORIZAÇÃO PARA O PODER EXECUTIVO REALIZAR DOAÇÃO COM ENCARGOS DO IMÓVEL DE PROPRIEDADE DESTE MUNICÍPIO À EMPRESA AFETIVA COSMÉTICA LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8432</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8432/8432_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8432/8432_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE BEM DE USO COMUM DO POVO E AUTORIZAÇÃO PARA O PODER EXECUTIVO REALIZAR A DOAÇÃO COM ENCARGOS DO IMÓVEL DE PROPRIEDADE DESTE MUNICÍPIO À EMPRESA EMBALAPLAST INDÚSTRIA E COMÉRCIO DE ARTIGOS PLÁSTICOS LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9163/9163_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9163/9163_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, DO GABINETE DE GESTÃO INTEGRADO MUNICIPAL - GGI - M, VINCULADO AO GABINETE DO PREFEITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8390</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8390/8390_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8390/8390_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI Nº 1.088 DE 27 DE OUTUBRO DE 2005.</t>
   </si>
   <si>
     <t>8433</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8433/8433_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8433/8433_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO A ASSOCIAÇÃO BANDA MARCIAL INDEPENDENTE DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8303</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8303/8303_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8303/8303_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8548</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8548/8548_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8548/8548_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA A INSTALAR MÁQUINAS AUTOMÁTICAS PARA VENDAS DE REFRIGERANTES, DOCES E SALGADOS NOS PRÉDIOS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8286</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8286/8286_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8286/8286_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE BEM DE USO COMUM DO POVO E AUTORIZAÇÃO PARA O PODER EXECUTIVO REALIZAR DOAÇÃO COM ENCARGOS DE UM IMÓVEL DE PROPRIEDADE DESTE MUNICÍPIO À ORDEM DOS ADVOGADOS DO BRASIL - OAB.</t>
   </si>
   <si>
     <t>9170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9170/9170_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9170/9170_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI Nº 1452 DE 18 DE SETEMBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8436</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8436/8436_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8436/8436_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA A CELEBRAR CONVÊNIO COM CENECT - CENTRO INTEGRADO DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA LTDA, MANTENEDOR DO CENTRO UNIVERSITÁRIO INTERNACIONAL - UNINTER E IBPEX - INSTITUTO BRASILEIRO DE PÓS-GRADUAÇÃO E EXTENSÃO S/S LTDA, VISANDO À ESPECIALIZAÇÃO PROFISSIONAL DE SERVIDORES E SEUS DEPENDENTES LEGAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9171</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9171/9171_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9171/9171_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 1739 DE 23 DE NOVEMBRO DE 2011 RECONHECENDO COMO DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE LA RAFAEL.</t>
   </si>
   <si>
     <t>8437</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8437/8437_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8437/8437_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO DE UTILIDADE PÚBLICA A CASA DE REPOUSO DA GRANDE HARMONIA - CASA HARMONIA.</t>
   </si>
   <si>
     <t>9172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9172/9172_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9172/9172_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA ESTRADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8439</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8439/8439_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8439/8439_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS CAVALEIROS DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9036</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9036/9036_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9036/9036_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEGURANÇA DOS EQUIPAMENTOS DE DIVERSÃO INSTALADOS EM PARQUES DE DIVERSÕES, PARQUES AQUÁTICOS E BUFÊS NO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>8606</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8606/8606_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8606/8606_texto_integral.pdf</t>
   </si>
   <si>
     <t>9173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9173/9173_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9173/9173_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AJUDA DE CUSTO A MÉDICOS SELECIONADOS NO PROVAB - PROGRAMA DE VALORIZAÇÃO DO PROFISSIONAL DA ATENÇÃO BÁSICA QUE ATUAM NO MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>8549</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8549/8549_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8549/8549_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA PRAÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9174</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9174/9174_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9174/9174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO AOS SERVIDORES MUNICIPAIS, QUE EXERÇAM SUAS FUNÇÕES CEDIDOS PARA O TRIBUNAL DE JUSTIÇA DO ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8550</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8550/8550_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8550/8550_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI MUNICIPAL Nº 541 DE 20 DE MARÇO DE 2000 QUE CONCEDE SUBVENÇÃO À CASA SANTA RITA.</t>
   </si>
   <si>
     <t>9175</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9175/9175_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9175/9175_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR, VIA DE DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, ÁREA DE TERRENO LOCALIZADA NO BAIRRO CAPÃO GRANDE, NESTE MUNICÍPIO E COMARCA DE IBIÚNA, SP, NECESSÁRIA A OFICIALIZAÇÃO DE UMA ESTRADA JÁ EXISTENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9176/9176_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9176/9176_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA A CELEBRAR CONVÊNIO COM WIZARD IBIÚNA - SHINE IDIOMAS LTDA - ME, VISANDO À ESPECIALIZAÇÃO PROFISSIONAL DE SERVIDORES E SEUS DEPENDENTES LEGAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8982</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8982/8982_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8982/8982_texto_integral.pdf</t>
   </si>
   <si>
     <t>9177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9177/9177_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9177/9177_texto_integral.pdf</t>
   </si>
   <si>
     <t>9178</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9178/9178_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9178/9178_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA CANCHA OFICIAL DE BOCHA DO CENTRO OLÍMPICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8799</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8799/8799_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8799/8799_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CEDER A INSTITUIÇÕES FINANCEIRAS PÚBLICAS CRÉDITOS DECORRENTES DE COMPENSAÇÕES FINANCEIRAS PELA UTILIZAÇÃO DE RECURSOS HÍDRICOS PARA GERAÇÃO DE ENERGIA ELÉTRICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8985</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8985/8985_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8985/8985_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1622 DE 23 DE SETEMBRO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8865</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8865/8865_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8865/8865_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 10 DE 02 DE FEVEREIRO DE 2005 MODIFICADA PELA LEI COMPLEMENTAR Nº 108 DE 01 DE MARÇO DE 2013.</t>
   </si>
   <si>
     <t>8800</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8800/8800_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8800/8800_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR, VIA DE DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, ÁREA DE TERRENO LOCALIZADA NO BAIRRO VARGEM DO SALTO, NESTE MUNICÍPIO E COMARCA DE IBIÚNA, SP, NECESSÁRIA PARA CONSTRUÇÃO DE UM POSTO DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9179</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9179/9179_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9179/9179_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER DESCONTO NO IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU A TÍTULO DE INCENTIVO FISCAL PARA ESTIMULAR A TRANSFERÊNCIA DO REGISTRO DE VEÍCULOS AUTOMOTORES PARA O MUNICÍPIO DE IBIÚNA, VISANDO O AUMENTO DA ARRECADAÇÃO DO IMPOSTO SOBRE A PROPRIEDADE DE VEÍCULOS AUTOMOTORES - IPVA, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8866</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8866/8866_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8866/8866_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA POR ANULAÇÃO DE DOTAÇÃO ENTRE ÓRGÃOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9164/9164_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9164/9164_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO SOCIAL, OBJETIVANDO A TRANSFERÊNCIA DE RECURSOS PARA A AQUISIÇÃO DE EQUIPAMENTOS E MATERIAIS DE NATUREZA PERMANENTE.</t>
   </si>
   <si>
     <t>8915</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8915/8915_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8915/8915_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 760 DE 22 DE AGOSTO DE 2002, ALTERADA PELA LEI Nº 1014 DE 22 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9166/9166_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9166/9166_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REGULAMENTAÇÃO DA REALIZAÇÃO DE FEIRAS ITINERANTES DE VENDA DE PRODUTOS E MERCADORIAS A VAREJO E ATACADO, DANDO PROVIDÊNCIAS CORRELATAS. </t>
   </si>
   <si>
     <t>8986</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8986/8986_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8986/8986_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM O BANCO PANAMERICANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9168</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9168/9168_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9168/9168_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PARCERIAS PÚBLICO-PRIVADAS - PPP NO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8987</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8987/8987_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8987/8987_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA FUNÇÃO GRATIFICADA DE CONTROLADOR INTERNO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8925</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8925/8925_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8925/8925_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI Nº 1882, DE 09 DE AGOSTO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8989</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8989/8989_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8989/8989_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SANÇÕES ADMINISTRATIVAS DERIVADAS DE CONDUTAS E ATIVIDADES CONSIDERADAS LESIVAS À SAÚDE PÚBLICA E AO MEIO AMBIENTE; INSTITUI E ADERE EM ÂMBITO MUNICIPAL, EM CONVÊNIO COM O ESTADO DE SÃO PAULO, AO PROGRAMA ESTADUAL DE UNIVERSALIZAÇÃO DO ACESSO AO SANEAMENTO BÁSICO, DESTINADO ÀS LOCALIDADES DE PEQUENO PORTE PREDOMINANTEMENTE OCUPADAS POR POPULAÇÕES DE BAIXA RENDA - PROGRAMA ÁGUA É VIDA, NAS CONDIÇÕES GERAIS E ESPECÍFICAS DO DECRETO ESTADUAL Nº 57.479, DE 01 DE NOVEMBRO DE 2011, E DECORRENTES RESOLUÇÕES E PLANO DE TRABALHO, ORIUNDOS DA SECRETARIA DE SANEAMENTO E RECURSOS HÍDRICOS, AUTORIZA O PODER EXECUTIVO A CELEBRAR O REFERIDO CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9131</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9131/9131_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9131/9131_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEMANA DE PREVENÇÃO E COMBATE À DEPRESSÃO PÓS-PARTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9109</t>
   </si>
   <si>
     <t>Mesa da Câmara, Abel do Cupim, Carlinhos, Dr. Rodrigo Lima</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9109/9109_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9109/9109_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RUÍDOS URBANOS E PROTEÇÃO DO BEM ESTAR E SOSSEGO PÚBLICO NO ÂMBITO DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9443</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9443/9443_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9443/9443_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O MUNICÍPIO DE IBIÚNA PARA O QUADRIÊNIO 2014-2017.</t>
   </si>
   <si>
     <t>9387</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9387/9387_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9387/9387_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBIÚNA PARA O EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>9169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9169/9169_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9169/9169_texto_integral.pdf</t>
   </si>
   <si>
     <t>9251</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9251/9251_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9251/9251_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA PUBLICAR, TRIMESTRALMENTE, A LISTA DE ESPERA DE VAGAS NAS CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>9317</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9317/9317_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9317/9317_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIA MUNICIPAL DO ADVOGADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9705</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9705/9705_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9705/9705_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA NÚMERO MÍNIMO DE VAGAS DE TRABALHO PARA PESSOAS COM DEFICIÊNCIA E IDOSOS NAS EMPRESAS, COM FINS LUCRATIVOS, QUE FOREM BENEFICIADAS POR INCENTIVO OU ISENÇÃO FISCAL OUTORGADO PELO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>9450</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9450/9450_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9450/9450_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO "A ATUALIZAR UNIDADE FISCAL DO MUNICÍPIO DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9318</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9318/9318_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9318/9318_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPONIBILIZAÇÃO DA LISTA DE MEDICAMENTOS DISTRIBUÍDOS GRATUITAMENTE À POPULAÇÃO, NAS UNIDADES DO SISTEMA ÚNICO DE SAÚDE (SUS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9319</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9319/9319_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9319/9319_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAÇÃO DE QUADROS INFORMATIVOS SOBRE PROFISSIONAIS DE SAÚDE NA ÁREA DE ATENDIMENTO NO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNICAS.</t>
   </si>
   <si>
     <t>9320</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9320/9320_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9320/9320_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS. (Corrida de Pedestre)</t>
   </si>
   <si>
     <t>9321</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9321/9321_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9321/9321_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA ESCOLA SUSTENTÁVEL NO MUNICÍPIO DE IBIÚNA</t>
   </si>
   <si>
     <t>9734</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9734/9734_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9734/9734_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONTRATO DE LOCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9735</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9735/9735_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9735/9735_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÃO NO INCISO VII, DO ARTIGO 9º DA LEI Nº 1890 DE 16 DE OUTUBRO DE 2013._x000D_
 </t>
   </si>
   <si>
     <t>9388</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9388/9388_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9388/9388_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO EVENTO "OUTUBRO ROSA" NO ÂMBITO DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA, SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9313</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9313/9313_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9313/9313_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE LICENÇA MATERNIDADE DE 180 (CENTO E OITENTA) DIAS ÀS SERVIDORAS DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA NOS TERMOS DA LEI MUNICIPAL Nº 1855 DE 30 DE ABRIL DE 2013.</t>
   </si>
   <si>
     <t>9389</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9389/9389_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9389/9389_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DA ESTÂNCIA TURÍSTICA DE IBIÚNA O EVENTO NOVEMBRO AZUL, COMEMORADO ANUALMENTE DURANTE O MÊS DE NOVEMBRO.</t>
   </si>
   <si>
     <t>9390</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9390/9390_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9390/9390_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO NA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA</t>
   </si>
   <si>
     <t>9466</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9466/9466_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9466/9466_texto_integral.pdf</t>
   </si>
   <si>
     <t>9451</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9451/9451_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9451/9451_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DEVOLVER 25% (VINTE E CINCO POR CENTO) DO VALOR DO IMPOSTO SOBRE A PROPRIEDADE DE VEÍCULOS AUTOMOTORES - IPVA NAS CONDIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>9761</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9761/9761_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9761/9761_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1413, DE 30 DE ABRIL DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9467</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9467/9467_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9467/9467_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1467, DE 25 DE SETEMBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9706</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9706/9706_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9706/9706_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE A VENDA E A UTILIZAÇÃO DE CEROL OU PRODUTO INDUSTRIALIZADO NACIONAL OU IMPORTADO SEMELHANTE QUE POSSA SER APLICADO NOS FIOS OU LINHAS UTILIZADOS PARA MANUSEAR OS BRINQUEDOS CONHECIDOS COMO "PIPAS" OU "PAPAGAIOS".</t>
   </si>
   <si>
     <t>9391</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9391/9391_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9391/9391_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES ÀS ENTIDADES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9477</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9477/9477_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9477/9477_texto_integral.pdf</t>
   </si>
   <si>
     <t>9707</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9707/9707_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9707/9707_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE 4% SOBRE O PERCENTUAL DA OFERTA DE MORADIA PARA IDOSOS, E DE 5% SOBRE O PERCENTUAL DA OFERTA DE MORADIA PARA DEFICIENTES FÍSICOS, ASSEGURADO O DIREITO PREFERENCIAL DE ESCOLHA NOS PROGRAMAS HABITACIONAIS "MINHA CASA MINHA VIDA" NO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>9440</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9440/9440_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9440/9440_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ATUALIZAR UNIDADE FISCAL DO MUNICÍPIO DE IBIÚNA - UFMI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9446</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9446/9446_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9446/9446_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES, E DOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9447</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9447/9447_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9447/9447_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA A REVISÃO DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DE IBIÚNA - SP.</t>
   </si>
   <si>
     <t>9448</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9448/9448_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9448/9448_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1613 DE 11/08/2010, QUE DISPÕE SOBRE A CONCESSÃO DE GRATIFICAÇÃO AOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9453</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9453/9453_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9453/9453_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO NA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>9459</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9459/9459_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9459/9459_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A PROCURADORIA ESPECIAL DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE IBIÚNA.</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6455/6455_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6455/6455_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE DA VIVO, SOLICITANDO INSTALAÇÃO DE UM TELEFONE PÚBLICO (ORELHÃO) NO BAIRRO DOIS CÓRREGOS, MAIS PRECISAMENTE NA ESTRADA DA PEDREIRA, PRÓXIMO A SERRALHERIA DO SENHOR ANIBAL.</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6456/6456_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6456/6456_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICITANDO ESTUDOS PARA A CONCLUSÃO DE REDE DE ABASTECIMENTO DE ÁGUA ATÉ O PONTO FINAL DO BAIRRO MURUNDU.</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6626/6626_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6626/6626_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO, SOLICITANDO INSTALAÇÃO DE UMA TORRE DE CELULAR NO BAIRRO VERAVA, MAIS PRECISAMENTE PRÓXIMO A ESCOLA DO BAIRRO.</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6627/6627_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6627/6627_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO, SOLICITANDO ESTUDOS PARA EXTENSÃO DE REDE DE TELEFONIA FIXA COMUTADA NO BAIRRO VERAVA, MAIS PRECISAMENTE ATÉ A ESCOLA DO BAIRRO.</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6656/6656_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6656/6656_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM - D.E.R.2, SOLICITANDO PROVIDÊNCIAS PARA A CONSTRUÇÃO DE ALÇA DE ACESSO NA RODOVIA SP 270 - BUNJIRO NAKAO, ALTURA DO KM 67, PARA A ENTRADA DE VEÍCULOS NA ESTRADA MUNICIPAL DO LAGEADINHO, SOBRETUDO NO SENTIDO SÃO PAULO - CENTRO DE IBIÚNA.</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6660/6660_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6660/6660_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM - D.E.R.2, SOLICITANDO PROVIDÊNCIAS PARA A CONSTRUÇÃO DE UMA ALÇA DE ACESSO NA RODOVIA SP 270 - BUNJIRO NAKAO, ALTURA DO KM 63, PARA A ENTRADA DE VEÍCULOS NA ESTRADA SÉRGIO MOTA, SOBRETUDO SENTIDO SÃO PAULO - CENTRO DE IBIÚNA.</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7002/7002_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7002/7002_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE, EM CONTATO COM A SABESP, TOMEM AS PROVIDÊNCIAS NECESSÁRIAS VISANDO A CONSTRUÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA E SISTEMA DE CAPITAÇÃO DE ESGOTO NO SUBIDÃO DO BAIRROS PURÍS, MAIS PRECISAMENTE NO LOTEAMENTO EXISTENTE NAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7005/7005_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7005/7005_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO EXECUÇÃO DE PROJETO PARA SOLUÇÃO DA MALHA VIÁRIA DA ENTRADA DE NOSSA CIDADE, PRINCIPALMENTE NA ROTATÓRIA EM FRENTE AO RESTAURANTE PORTAL DE IBIÚNA, PROVIDENCIANDO SINALIZAÇÃO ADEQUADA À MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>7044</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7044/7044_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7044/7044_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE CHEQUES EMITIDOS E TRANSFERÊNCIAS BANCÁRIAS EFETUADAS NO MÊS DE JANEIRO DE 2013, E AINDA, QUE SEJAM ANEXADAS ÀS INFORMAÇÕES CÓPIAS DAS DEVIDAS NOTAS FISCAIS EMITIDAS PELAS PRESTADORES DE SERVIÇOS E CÓPIA DO EXTRATO DA CONTA, COMO TAMBÉM MICROFILMAGEM DOS CHEQUES.</t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7045/7045_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7045/7045_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O REPASSE DE VERBA AO SINDICATO DOS TRABALHADORES E EMPREGADOS RUAS DE IBIÚNA E REGIÃO, CONFORME LEI Nº 484/2008, REFERENTE AO FUNDO MUNICIPAL DE DESENVOLVIMENTO RURAL - FMDR.</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7046/7046_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7046/7046_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O CONTRATO EMERGENCIAL Nº 01/2013, PROCESSO ADMINISTRATIVO Nº 141/2013, CONTRATADA JTP - TRANSPORTES, SERVIÇOS, GERENCIAMENTOS E RECURSOS HUMANOS LTDA; 01 - QUANTIDADE DE VEÍCULOS? 02 - NOME DE CADA CONDUTOR? 03 - VALORES À SEREM PAGOS? E AINDA, QUE SEJA ANEXADA CÓPIA DO CONTRATO DA EMPRESA CONTRATANTE COMA PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7047/7047_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7047/7047_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES DOS CARGOS DA GUARDA CIVIL MUNICIPAL, EXPLICANDO O MOTIVO DA NOMEAÇÃO DE SERVIDORES PÚBLICOS, NÃO RESPEITANDO A LEI COMPLEMENTAR Nº 096/2011.</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7049/7049_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7049/7049_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO A EMPRESA INSTITUTO BRASILEIRO DE INTERESSE SOCIAL - IBIS, DE PROPRIEDADE DO DR. ODORINO HIDEYOSHI KAGOHARA, NO QUE DIZ RESPEITO A QUANTIDADE DE FUNCIONÁRIOS; CARGOS QUE OCUPAM; REQUISITOS DE ENSINO; HORA SEMANAL; VALORES QUE RECEBEM; ONDE ESTÃO LOTADOS ESSES FUNCIONÁRIOS; CÓPIA DE TODOS OS CONTRATOS E PAGAMENTOS REALIZADOS DURANTE O PERÍODO DE SUA VIGÊNCIA CONTRATUAL ENTRE A PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA E O INSTITUTO BRASILEIRO DE INTERESSE SOCIAL - IBIS.</t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7051/7051_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7051/7051_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO A EMPRESA INSTITUTO BRASILEIRO DE INTERESSE SOCIAL - IBIS, NO QUE DIZ RESPEITO ÀS GUIAS DE RECOLHIMENTO DO INSS, FGTS, PIS, COFINS, IMPOSTO DE RENDA PESSOA JURÍDICA E INSS (SOBRE PRESTAÇÃO DE SERVIÇO) E, AINDA, CÓPIA DAS NOTAS FISCAIS EMITIDAS CONTRA A PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>7052</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7052/7052_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7052/7052_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A LOCALIZAÇÃO (SETORES) DOS VEÍCULOS DOADOS PELA CÂMARA MUNICIPAL À SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7053/7053_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7053/7053_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE QUAL A PREVISÃO DE GASTOS PARA P CARNAVAL DE 2013 E DE ONDE SÃO SAIR OS RECURSOS.</t>
   </si>
   <si>
     <t>7054</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7054/7054_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7054/7054_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE AS RECEITAS E DESPESAS EFETUADAS NO MÊS DE JANEIRO DE 2013, QUE SEJAM ANEXADAS ÀS INFORMAÇÕES CÓPIAS DAS DEVIDAS NOTAS FISCAIS EMITIDAS PELAS PRESTADORAS DE SERVIÇOS E CÓPIA DO EXTRATO DA CONTA; E AINDA, MICROFILMAGEM DOS DEVIDOS CHEQUES EMITIDOS PELA PREFEITURA.</t>
   </si>
   <si>
     <t>7055</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7055/7055_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7055/7055_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES QUANTO AO MERCADO MUNICIPAL DE IBIÚNA, SEJA INFORMADO QUAL O VALOR ARRECADADO COM O ALUGUEL DO PRÉDIO, ONDE ESSES RECURSOS ESTÃO SENDO DEPOSITADOS OU APLICADOS, E AINDA SEJAM ANEXADAS AS INFORMAÇÕES, CONTRATO DE LOCAÇÃO E COMPROVANTES DESSES VALORES.</t>
   </si>
   <si>
     <t>7056</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7056/7056_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7056/7056_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES QUANTO AOS PROPRIETÁRIOS DE LOJAS - PESSOAS FÍSICAS OU JURÍDICAS - QUE EXPLORAM O COMÉRCIO DENTRO DA RODOVIÁRIA DO MUNICÍPIO DE IBIÚNA, SEJA INFORMADA A QUANTIDADE DE LOJAS, VALORES DE ALUGUERES, ONDE ESSES RECURSOS ESTÃO SENDO APLICADOS E AINDA SEJAM ANEXADAS AS INFORMAÇÕES, CÓPIAS DO CONTRATO DE LOCAÇÃO, COMPROVANTES DESSES VALORES.</t>
   </si>
   <si>
     <t>7176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7176/7176_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7176/7176_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO, SOLICITANDO INFORMAÇÕES A RESPEITO DE PROBLEMAS TÉCNICOS PARA INSTALAÇÃO DA BANDA LARGA DO TIPO SPEEDY NO BAIRRO RESIDENCIAL EUROPA, BEM COMO INFORMAR AS PROVIDÊNCIAS QUE ESTÃO SENDO TOMADAS.</t>
   </si>
   <si>
     <t>7177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7177/7177_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7177/7177_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO, SOLICITANDO INFORMAÇÕES QUANDO A PROBLEMAS TÉCNICOS COM O SINAL DOS TELEFONES MÓVEIS NO BAIRRO GABRIEL, BEM COMO QUAIS PROVIDÊNCIAS ESTÃO SENDO TOMADAS NA SOLUÇÃO.</t>
   </si>
   <si>
     <t>7217</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7217/7217_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7217/7217_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO, SOLICITANDO PROVIDÊNCIAS URGENTES PARA INVESTIMENTOS EM INFRAESTRUTURA DA REDE DE TELEFONIA FIXA, MÓVEL E DE INTERNET NO MUNICÍPIO DE IBIÚNA. COM CÓPIA PARA A AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES - ANATEL.</t>
   </si>
   <si>
     <t>7220</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7220/7220_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7220/7220_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO MOTIVO DA PARALISAÇÃO DAS OBRAS DAS CASAS EM CONSTRUÇÃO REFERENTE AO PROJETO CDHU - BAIRRO GEMIMA, COM RELAÇÃO AO VALOR CONTRATADO PARA A EXECUÇÃO DA OBRA COM MATERIAL E MÃO DE OBRA; PLANILHA DE OBRAS EXECUTADAS; CRONOGRAMA DE OBRAS; RELATÓRIO DE ACOMPANHAMENTO E RECEBIMENTO DE MATERIAIS; DIÁRIO DE OBRA; PROJETOS ENVOLVIDOS POR UNIDADE HABITACIONAL (CUSTO DE CADA MORADIA); PROJETOS DE INFRA-ESTRUTURA E CÓPIA DOS CONVÊNIOS COM AS CONCESSIONÁRIAS ENVOLVIDAS.</t>
   </si>
   <si>
     <t>7352</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7352/7352_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7352/7352_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICITANDO QUE REALIZE ESTUDOS PARA QUE A EMPRESA ASSUMA A REDE DE ABASTECIMENTO DE ÁGUA NO BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>7353</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7353/7353_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7353/7353_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÕES DA SABESP, SOLICITANDO ESTUDOS PARA QUE A EMPRESA ASSUMA A REDE DE ABASTECIMENTO DE ÁGUA NO BAIRRO FEITAL / PAIOL GRANDE, ATENDENDO ATUALMENTE APROXIMADAMENTE 200 FAMÍLIAS.</t>
   </si>
   <si>
     <t>7359</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7359/7359_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7359/7359_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICITANDO ESTUDOS PARA A EXTENSÃO DA REDE DE ÁGUA EXISTENTE NO BAIRRO CACHOEIRA (MUNICÍPIO DE COTIA) ATÉ O BAIRRO CARMO MESSIAS, NUMA EXTENSÃO DE APROXIMADAMENTE 02 (DOIS) QUILÔMETROS.</t>
   </si>
   <si>
     <t>7367</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7367/7367_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7367/7367_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DO DER, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE QUEBRA-MOLAS (LOMBADA) NA ALTURA DO KM 71,5 DA RODOVIA BUNJIRO NAKAO, MAIS PRECISAMENTE PRÓXIMO AO ACESSO À CÂMARA MUNICIPAL E 2ª COMPANHIA DA POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>7368</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7368/7368_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7368/7368_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DO DEPARTAMENTO DE ESTRADAS DE RODAGEM, SOLICITANDO INSTALAÇÃO DE QUEBRA-MOLAS (LOMBADA) NA ALTURA DO KM 72,5 DA RODOVIA BUNJIRO NAKAO, MAIS PRECISAMENTE PRÓXIMO À RUA DE ACESSO AO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU 1.</t>
   </si>
   <si>
     <t>7420</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DO DEPARTAMENTO DO ESTRADAS DE RODAGEM - D.E.R.2, SOLICITANDO CONSTRUÇÃO DE LOMBADA E PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES NA RODOVIA PREFEITO QUINTINO DE LIMA, MAIS PRECISAMENTE EM FRENTE A E.M. LUIZ GONZAGA, NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>7422</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7422/7422_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7422/7422_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O CONTRATO EMERGENCIAL Nº 02/2013, PROCESSO ADMINISTRATIVO Nº 505/2013, CONTRATADA JTP-TRANSPORTES, SERVIÇOS, GERENCIAMENTOS E RECURSOS HUMANOS LTDA.</t>
   </si>
   <si>
     <t>7425</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7425/7425_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7425/7425_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CPFL, SOLICITANDO SUBSTITUIÇÃO DE POSTES DE ILUMINAÇÃO (APROXIMADAMENTE 22 POSTES) E REPARO DAS LUMINÁRIAS DAS RUAS DOMINGOS DE ALMEIDA LIMA, ADÃO ANTÔNIO GONÇALVES E TRAVESSA DOMINGOS DE ALMEIDA LIMA, NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>7458</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7458/7458_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7458/7458_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES QUANTO ÀS PROVIDÊNCIAS QUE ESTÃO SENDO TOMADAS COM RELAÇÃO A ABERTURA DO CENTRO DE EDUCAÇÃO ESPECIAL "ARCO-IRIS", BEM COMO SE HÁ ESTUDOS PARA TRANSFORMAÇÃO DO LOCAL EM CENTRO DE CONVIVÊNCIA PARA PESSOAS COM NECESSIDADES ESPECIAIS E O PRAZO PREVISTO PARA FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>7475</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7475/7475_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7475/7475_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DA EMPRESA DE ÔNIBUS CIDADE DE IBIÚNA, SOLICITANDO AMPLIAÇÃO DO ITINERÁRIO DA LINHA DO BAIRRO TAVARES, PARA QUE O MESMO TENHA ACESSO NA ALTURA DO KM 06 DA RODOVIA TANCREDO NEVES, PRÓXIMO A IGREJA ADVENTISTA E SIGA ATÉ O CENTRO DO BAIRRO, PRÓXIMO AO BAR DO DUTRA, E CONTINUE ATÉ O KM 07 DA ROD. TANCREDO NEVES, EM FRENTE A CHÁCARA KALUNGA.</t>
   </si>
   <si>
     <t>7476</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7476/7476_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7476/7476_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA VIVO, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE TORRE DE SINAL DE TELEFONIA CELULAR QUE ATENDA OS BAIRROS AREIA VERMELHA E GODINHOS.</t>
   </si>
   <si>
     <t>7477</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7477/7477_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7477/7477_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA VIVO, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE TORRE DE CELULAR QUE ATENDO OS BAIRROS MORRO GRANDE E DIAS.</t>
   </si>
   <si>
     <t>7478</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7478/7478_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7478/7478_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DA VIAÇÃO CIDADE DE IBIÚNA, SOLICITANDO ESTUDOS PARA AMPLIAÇÃO DO ITINERÁRIO DE ÔNIBUS DA LINHA DO BAIRRO DOS CLÁUDIOS, QUE ATUALMENTE SEGUE ATÉ A ÁREA CENTRAL DO BAIRRO, PARA QUE ATENDA ATÉ O PONTO FINAL DA ESTRADA DAQUELE BAIRRO.</t>
   </si>
   <si>
     <t>7510</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7510/7510_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7510/7510_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES QUANTO À COBRANÇA DA CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA - CIP, COM RELAÇÃO À QUANTIDADE DE LUMINÁRIAS INSTALADAS NO MUNICÍPIO PELA CETRIL E CPFL, QUANTIDADE DE CONTRIBUINTES DA CIP, IMPORTÂNCIA ARRECADADA; INADIMPLÊNCIA; SE EXISTE AÇÃO JUDICIAL; E SE HÁ PROGRAMA PARA NOVAS INSTALAÇÕES (PLANO).</t>
   </si>
   <si>
     <t>7511</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7511/7511_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7511/7511_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIAÇÃO CIDADE DE IBIÚNA, SOLICITANDO ESTUDOS PARA EXTENSÃO DA LINHA DE ÔNIBUS DO BAIRRO VERAVA, PARA QUE NO HORÁRIO ESCOLAR TENHA COMO PONTO FINAL PRÓXIMO A IGREJA CATÓLIC DO BAIRRO DO SALINO</t>
   </si>
   <si>
     <t>7512</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7512/7512_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7512/7512_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA DE ÔNIBUS DANÚBIO AZUL LTDA, SOLICITANDO QUE A MESMA REALIZE OS ESTUDOS NECESSÁRIOS PARA EXTENSÃO DA LINHA DE ÔNIBUS RIBEIRO, PARA QUE TENHA COMO PONTO FINAL O BAIRRO VERAVA, COM PASSAGEM PELOS BAIRROS RIBEIROS E RODRIGUES.</t>
   </si>
   <si>
     <t>7597</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7597/7597_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7597/7597_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA VIVO, SOLICITANDO PROVIDÊNCIAS QUANTO A INSTALAÇÃO DE TORRES DE TRANSMISSÃO DE SINAL DE TELEFONIA MÓVEL ATENDENDO OS BAIRROS SALTO, MORRO GRANDE, RIO DE UNA DE CIMA E PRESTES.</t>
   </si>
   <si>
     <t>7614</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7614/7614_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7614/7614_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES QUANTO AO PROJETO GURI, COM INFORMAÇÕES REFERENTE A TELEFONE DE CONTATO, ENDEREÇO DA SEDE, CURSOS OFERECIDOS, HORÁRIO DE FUNCIONAMENTO, E-MAIL DE CONTATO, RESPONSÁVEL PELO PROJETO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7615</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7615/7615_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7615/7615_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES QUANTO A JTP - TRANSPORTES, SERVIÇOS, GERENCIAMENTOS E RECURSOS HUMANOS, REFERENTES A DATA DO PAGAMENTO À EMPRESA, VALORES MENSAIS PAGOS, RELAÇÃO DE CONDUTORES POR ESCOLA, CONDUTORES DA HEMODIÁLISE, QUAL DATA DE PAGAMENTO DOS CONDUTORES DA HEMODIALISE.</t>
   </si>
   <si>
     <t>7616</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7616/7616_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7616/7616_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES DE QUAIS PROVIDÊNCIAS ESTÃO SENDO TOMADAS PARA A PARTICIPAÇÃO DO MUNICÍPIO NO PROGRAMA ÁGUA É VIDA, INSTITUÍDO PELO GOVERNO DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>7617</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7617/7617_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7617/7617_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES QUANDO A EXISTÊNCIA DE ESTUDOS VISANDO A PRORROGAÇÃO DA LICENÇA MATERNIDADE, NOS TERMOS DA LEI FEDERAL Nº 11.770/2008.</t>
   </si>
   <si>
     <t>7618</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7618/7618_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7618/7618_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA VIVO, SOLICITANDO INSTALAÇÃO DE UM TELEFONE PÚBLICO, EM FRENTE AO BAR DO SENHOR FIRMINO, NO BAIRRO BOAVA.</t>
   </si>
   <si>
     <t>7740</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7740/7740_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7740/7740_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DO DEPARTAMENTO DE ESTRADAS DE RODAGEM, SOLICITANDO AS PROVIDÊNCIAS NECESSÁRIAS E URGENTES PARA A REDUÇÃO DO LIMITE DE VELOCIDADE NA ALTURA DO KM 73,6 DA RODOVIA BUNJIRO NAKAO, EM FRENTE AO COMPLEXO DE LAZER XIKO KARPA E POSTO DE COMBUSTÍVEL NOVA IBIÚNA, BEM COMO A CONSTRUÇÃO DE LOMBADAS E DEMAIS DISPOSITIVOS DE SEGURANÇA.</t>
   </si>
   <si>
     <t>7745</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7745/7745_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7745/7745_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA FALTA DE PAGAMENTO DO AUXÍLIO TRANSPORTE AOS ESTUDANTES UNIVERSITÁRIOS, BEM COMO QUAL O PRAZO PARA QUE O PAGAMENTO SEJA REGULARIZADO</t>
   </si>
   <si>
     <t>7808</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7808/7808_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7808/7808_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA QUANTIDADE DE FUNCIONÁRIOS CONCURSADOS E CONTRATADOS PELA MUNICIPALIDADE, BEM COMO O VALOR MENSAL DA FOLHA DE PAGAMENTO.</t>
   </si>
   <si>
     <t>7809</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7809/7809_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7809/7809_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAR A QUANTIDADE DE MÁQUINAS (MOTONIVELADORAS, CARREGADEIRAS, TRATORES DE ESTEIRA E CAMINHÕES) QUE A PREFEITURA POSSUI.</t>
   </si>
   <si>
     <t>7810</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7810/7810_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7810/7810_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES ACERCA DE QUAIS OBRAS ESTÃO EM ANDAMENTO NO MUNICÍPIO, QUAIS ESTÃO PARALISADAS, O MOTIVO DA PARALISAÇÃO, E QUAIS EMPRESAS CONTRATADAS.</t>
   </si>
   <si>
     <t>7883</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7883/7883_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7883/7883_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DO DEPARTAMENTO DE ESTRADAS DE RODAGEM, SOLICITANDO QUE REALIZE ESTUDOS VISANDO A CONSTRUÇÃO DE 03 (TRÊS) QUEBRA-MOLAS NA RODOVIA PREFEITO QUINTINO DE LIMA, NA ALTURA DO KM 12,5, MAIS PRECISAMENTE 02 (DUAS) ANTES DA OLARIA DO TINO, E 01 (UMA) APÓS.</t>
   </si>
   <si>
     <t>7886</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7886/7886_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7886/7886_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DO DEPARTAMENTO DE ESTRADAS DE RODAGEM, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE 02 (DOIS) QUEBRA-MOLAS NA ALTURA DO KM 13 DA RODOVIA PREFEITO QUINTINO DE LIMA, PRÓXIMO AO ACESSO A ACADEMIA SEICHO-NO-IE.</t>
   </si>
   <si>
     <t>7905</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7905/7905_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7905/7905_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAR O MOTIVO DO NÃO FUNCIONAMENTO DA CRECHE DO BAIRRO CACHOEIRA, BEM COMO O PRAZO PREVISTO PARA ENTRADA EM FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>7907</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7907/7907_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7907/7907_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA EXISTÊNCIA DE PROJETO DE ADEQUAÇÃO DO PLANO DE CARREIA PARA OS FUNCIONÁRIOS DO MUNICÍPIO, BEM COMO SE HÁ POSSIBILIDADES DE PRIORIZAÇÃO DO PLANO E QUANTO SERÁ IMPLANTADO.</t>
   </si>
   <si>
     <t>7909</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7909/7909_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7909/7909_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO COMANDANTE DA POLÍCIA MILITAR, SOLICITANDO INFORMAÇÕES A RESPEITO DA POSSIBILIDADE DE INTENSIFICAR O POLICIAMENTO COM RONDA OSTENSIVA NO BAIRRO PARURU E ADJASCÊNCIAS.</t>
   </si>
   <si>
     <t>7911</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7911/7911_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7911/7911_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS VISANDO A EDIÇÃO DE LEI DE INCENTIVO AO ESPORTE E TAMBÉM QUE A 13º CORRIDA E CAMINHADA SEJA INCLUSA NO CALENDÁRIO ESCOLAR.</t>
   </si>
   <si>
     <t>7913</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7913/7913_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7913/7913_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO CONTRATO COM A EMPRESA TECHNOVA COMÉRCIO E SERVIÇOS NAS ÁREAS DE CONSTRUÇÃO LTDA. -ME, INFORMANDO QUAL O FUNCIONÁRIO RESPONSÁVEL PELO RECEBIMENTO DOS MAQUINÁRIOS, PELA FISCALIZAÇÃO DOS SERVIÇOS DE MANUTENÇÃO DE ESTRADAS, ONDE SERÃO GUARDADAS AS MÁQUINAS DA LOCAÇÃO, CRITÉRIOS PARA EXECUÇÃO DOS TRABALHOS, CRONOGRAMA.</t>
   </si>
   <si>
     <t>7914</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7914/7914_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7914/7914_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAR QUAL EMPRESA CONTRATADA PARA A REALIZAÇÃO DOS SERVIÇOS DE TAPA-BURACOS NO MUNICÍPIO, BEM COMO ENCAMINHAR CÓPIA DO CONTRATO, BEM COMO CÓPIA DOS ADITIVOS.</t>
   </si>
   <si>
     <t>7915</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7915/7915_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7915/7915_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DAS IRREGULARIDADES ENCONTRADAS PELA ATUAL ADMINISTRAÇÃO COMETIDAS PELA GESTÃO ANTERIOR, BEM COMO RELACIONAR TODAS AS IRREGULARIDADES, INFORMANDO A EXISTÊNCIA DE PROCESSO ADMINISTRATIVO, QUAL OBRA OU SERVIÇO PÚBLICO FOI PREJUDICADO, SE HOUVE ATO ILEGAL OU LESIVO.</t>
   </si>
   <si>
     <t>7916</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7916/7916_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7916/7916_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DE QUAL FUNCIONÁRIO É RESPONSÁVEL PELO RECEBIMENTO E ENTREGA DOS AGASALHOS, COMO ESTÃO SENDO DISTRIBUÍDOS, ONDE ESTÃO SENDO ARMAZENADOS AS DOAÇÕES, E SE HÁ ALGUM CRITÉRIO PARA DISTRIBUIÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>7918</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7918/7918_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7918/7918_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DE QUAL EMPRESA CONTRATADA PARA FAZER A REFORMA DO TERMINAL RODOVIÁRIO, BEM COMO ENVIO DE CÓPIA DO PROCESSO LICITATÓRIO, CÓPIA DE ADITIVOS E DATA PREVISTA PARA INÍCIO E TÉRMINO DA REFORMA.</t>
   </si>
   <si>
     <t>7919</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7919/7919_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7919/7919_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO ORGANOGRAMA MUNICIPAL.</t>
   </si>
   <si>
     <t>7921</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7921/7921_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7921/7921_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO CRIAÇÃO DE LEGISLAÇÃO DE ISENÇÃO DE IPTU PARA PESSOAS COM CÂNCER.</t>
   </si>
   <si>
     <t>7922</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7922/7922_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7922/7922_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO COMANDANTE DA POLÍCIA MILITAR, SOLICITANDO INFORMAR SE É POSSÍVEL INTENSIFICAR O POLICIAMENTO COM RONDA OSTENSIVA NA ÁREA CENTRAL DE NOSSA CIDADE, PRINCIPALMENTE PRÓXIMO ÀS ESCOLAS MARIA ANGERAMI SCALAMANDRÉ E LAURINDA VIEIRA PINTO.</t>
   </si>
   <si>
     <t>8285</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8285/8285_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8285/8285_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES QUANTO A EMPRESA CONTRATADA PARA A REFORMA DA PONTE NO DISTRITO DO PARURU, ENCAMINHANDO CÓPIA DO PROCESSO LICITATÓRIO, DISPENSA OU INEXIGIBILIDADE, CONTRATO, CÓPIA DE ADITIVOS, PREVISÃO PARA INÍCIO DA OBRA E CRONOGRAMA.</t>
   </si>
   <si>
     <t>7923</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7923/7923_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7923/7923_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES QUANTO A NECESSIDADE E A IMPORTÂNCIA DE ATENDER OS CIDADÃOS DO DISTRITO DO PARURU NO QUE DIZ RESPEITO A CONSERTOS E MANUTENÇÃO DO POSTO DE SAÚDE, BEM COMO PRAZO PARA ATENDIMENTO.</t>
   </si>
   <si>
     <t>7924</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7924/7924_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7924/7924_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO COMANDANTE DA GUARDA CIVIL MUNICIPAL, SOLICITANDO PROVIDÊNCIAS COM RELAÇÃO A FISCALIZAÇÃO DE VENDA DE BEBIDAS ALCOÓLICAS PARA MENORES EM POSTOS DE COMBUSTÍVEIS, BEM COMO O CONSUMO EM LOGRADOUROS PÚBLICOS.</t>
   </si>
   <si>
     <t>7985</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7985/7985_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7985/7985_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO, SOLICITANDO QUE REALIZE ESTUDOS E PROVIDÊNCIAS PARA RESOLUÇÃO DOS PROBLEMAS DE ATENDIMENTO DE REDE DE TELEFONIA FIXA E MÓVEL EM IBIÚNA.</t>
   </si>
   <si>
     <t>7986</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7986/7986_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7986/7986_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO, SOLICITANDO EXTENSÃO DA REDE DE TELEFONIA FIXA NO LOTEAMENTO CENTRAL PARK NO BAIRRO DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>8029</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8029/8029_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8029/8029_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA SABESP, SOLICITANDO PROVIDÊNCIAS PARA CONSTRUÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA E SISTEMA DE COLETA DE ESGOTO NA RUA JOAQUIM JOSÉ DA SILVA XAVIER, NO BAIRRO JARDIM GEMIMA.</t>
   </si>
   <si>
     <t>8030</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8030/8030_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8030/8030_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE SAÚDE, SOLICITANDO QUE ENCAMINHE CÓPIA DOS ALVARÁS DE FUNCIONAMENTO EXPEDIDO PELA VIGILÂNCIA SANITÁRIA DO MUNICÍPIO, DOS 16 (DEZESSEIS) POSTOS DE SAÚDE E DO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>8086</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8086/8086_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8086/8086_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DO DEPARTAMENTO DE ESTRADAS DE RODAGEM - DER, SOLICITANDO CONSTRUÇÃO DE DISPOSITIVOS DE REDUÇÃO DE VELOCIDADE E SEGURANÇA (LOMBADA E SONORIZADORES) NA ALTURA DO KM 72,5 DA RODOVIA BUNJIRO NAKAO, PRÓXIMO AO ACESSO AO CONJUNTO HABITACIONAL SANTA LÚCIA.</t>
   </si>
   <si>
     <t>8087</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8087/8087_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8087/8087_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA VIVO, SOLICITANDO INSTALAÇÃO DE REDE DE TELEFONIA, BEM COMO ANÁLISE PARA IMPLANTAÇÃO DE INTERNET BANDA LARGA SPEEDY NO RESIDENCIAL EUROPA, BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>8088</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8088/8088_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8088/8088_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE DA SABESP E AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA IMPLANTAÇÃO DE REDE DE COLETA DE ESGOTO NA ALTURA DO NÚMERO 416 DA RODOVIA PREFEITO QUINTINO DE LIMA, BAIRRO JARDIM GEMIMA.</t>
   </si>
   <si>
     <t>8090</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8090/8090_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8090/8090_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO COMANDANTE DA POLÍCIA MILITAR, SOLICITANDO VERIFICAR POSSIBILIDADE DE INTENSIFICAR POLICIAMENTO COM RONDA OSTENSIVA NO BAIRRO CAPIM AZEDO, BEM COMO SE HÁ AÇÃO PREVISTA PARA COMBATE AO CRIME.</t>
   </si>
   <si>
     <t>8091</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8091/8091_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8091/8091_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO INFORMAÇÕES SE A ESCOLA PADRE ELÍDIO MONTOVANI ESTÁ DEVIDAMENTE CADASTRADA NO PLANO DO GOVERNO FEDERAL PDDE - PROGRAMA DINHEIRO DIRETO NA ESCOLA, BEM COMO QUAL VALOR ARRECADADO E ENCAMINHAR PRESTAÇÃO DE CONTAS.</t>
   </si>
   <si>
     <t>8141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8141/8141_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8141/8141_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO ATRASO NA APRECIAÇÃO DE SOLICITAÇÕES JUNTO AOS DEPARTAMENTOS DESSA PREFEITURA, BEM COMO EM QUE PRAZO AS SOLICITAÇÕES FORMULADAS PELOS MUNÍCIPES DEVEM SER APRECIADAS PELOS SETORES COMPETENTES, E AINDA QUAL A TRAMITAÇÃO DE UMA SOLICITAÇÃO PARA RETIRADA DE ÁRVORES DE UMA CALÇADA.</t>
   </si>
   <si>
     <t>8199</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8199/8199_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8199/8199_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DAS PROVIDÊNCIAS QUE ESTÃO SENDO TOMADAS COM RELAÇÃO DE UM "MEGA FEIRÃO DE FABRICANTES DO BRÁS", BEM COMO SE HÁ AUTORIZAÇÃO PARA A REALIZAÇÃO DO EVENTOS E QUAL A SECRETARIA RESPONSÁVEL PELA AUTORIZAÇÃO.</t>
   </si>
   <si>
     <t>8201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8201/8201_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8201/8201_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA SITUAÇÃO DA EXECUÇÃO DO CONTRATO PARA AS OBRAS DA CICLOVIA, ESCLARECENDO SE A EMPRESA CONTRATADA CUMPRIU SUAS OBRIGAÇÕES CONTRATUAIS ATÉ O MOMENTO, E QUAL O MOTIVO DA PARALISAÇÃO DAS REFERIDAS OBRAS, E PREVISÃO DE RETOMADA.</t>
   </si>
   <si>
     <t>8202</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8202/8202_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8202/8202_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME SE HÁ ESTUDOS VISANDO A EDIÇÃO DE PROJETO DE LEI CRIANDO O AUXÍLIO ALIMENTAÇÃO AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS, BEM COMO SE HÁ PREVISÃO DE ENVIO À ESTA CASA.</t>
   </si>
   <si>
     <t>8203</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8203/8203_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8203/8203_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO D.E.R.2, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE DISPOSITIVOS DE SEGURANÇA E REDUÇÃO DE VELOCIDADE (LOMBADA E SONORIZADORES) NA ALTURA DO KM 65,5 E 66 DA RODOVIA BUNJIRO NAKAO, PRÓXIMO A EMPRESA OPÇÃO MIX E IMOBILIÁRIA DELMASSO.</t>
   </si>
   <si>
     <t>8204</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8204/8204_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8204/8204_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DOS VALORES GASTOS COM AS APRESENTAÇÕES ARTÍSTICAS NO VALOR DE R$ 49.716,00 REFERENTE AO ANIVERSÁRIO DA CIDADE, BEM COMO O VALOR DE R$ 40.710,00 COM ARTISTAS PARA O CARNAVAL, QUAL O VALOR PAGO À BANDA SOM DE VERÃO, E À BANDA LIRA UNENSE.</t>
   </si>
   <si>
     <t>8270</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8270/8270_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8270/8270_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA VIVO, SOLICITANDO INSTALAÇÃO DE 01 (UM) TELEFONE PÚBLICO (ORELHÃO, NO BAIRRO SOROCAMIRIM, MAIS PRECISAMENTE EM FRENTE AO BAR DO SENHOR BENEDITO. </t>
   </si>
   <si>
     <t>8283</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8283/8283_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8283/8283_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES À RESPEITO DA EMPRESA CASAMAX COMERCIAL LTDA, SOLICITANDO CÓPIA DO CONTRATO DE PRESTAÇÃO DE SERVIÇOS, RESPONSÁVEL PELA AFERIÇÃO DAS PEDRAS, ROMANEIOS E NOTAS FISCAIS ENTREGUES ANTERIORMENTE, PROVIDÊNCIAS QUE ESTÃO SENDO TOMADAS, EM CASO DE RESCISÃO, ENVIO DE CÓPIA, RELAÇÃO DE VALORES PAGOS, CÓPIA DOS EMPENHOS, E SE JÁ FOI DISPONIBILIZADO ALGUM VALOR PARA A EMPRESA PRESTADORA DO SERVIÇO DE FORNECIMENTO DE PEDRA. </t>
   </si>
   <si>
     <t>8352</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8352/8352_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8352/8352_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DO DEPARTAMENTO DE ESTRADAS DE RODAGEM, SOLICITANDO CONSTRUÇÃO DE 02 (DOIS) OBSTÁCULOS DO TIPO LOMBADA, BEM COMO SINALIZAÇÃO COMPLETA NA ALTURA DO KM 61,5 DA RODOVIA BUNJIRO NAKAO, EM FRENTE A CASA DE SHOWS ESTAÇÃO 60 E CHURRASCARIA REI DO SUL.</t>
   </si>
   <si>
     <t>8353</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8353/8353_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8353/8353_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DO DEPARTAMENTO DE ESTRADAS DE RODAGEM, SOLICITANDO INFORMAÇÕES SOBRE A EXECUÇÃO E CONTROLE CONCERNENTES A ESTUDOS, PROJETOS, OBRAS, CONSERVAÇÃO, MANUTENÇÃO E ADMINISTRAÇÃO DAS ESTRADAS RODOVIÁRIAS, PRINCIPALMENTE OS PRAZOS PARA REALIZAÇÃO DOS PROBLEMAS QUE COMPREENDEM AS RODOVIAS DO MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>8354</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8354/8354_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8354/8354_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAR QUEM É O NOMEADO RESPONSÁVEL PELA SECRETARIA DE ASSISTÊNCIA SOCIAL, BEM COMO QUAL O NÚMERO DO ATO DE NOMEAÇÃO.</t>
   </si>
   <si>
     <t>8373</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8373/8373_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8373/8373_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO PAGAMENTO DO PASSE ESCOLAR DOS MESES DE JANEIRO, FEVEREIRO, MARÇO, ABRIL E MAIO DE 2013, INFORMANDO OS EMPENHOS, LICITAÇÃO, CÓPIA DAS NOTAS FISCAIS E CÓPIA DOS CHEQUES.</t>
   </si>
   <si>
     <t>8374</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8374/8374_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8374/8374_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO CONTRATO DE REFORMA DA ESCOLA MAFALDA DALPRA MATIUSSO NO BAIRRO VOTORANTI, A RESPEITO DA CONSTRUTORA CONTRATADA, RESPONSÁVEL PELA REFORMA; VALOR CONTRATADO PARA EXECUÇÃO DA OBRA; EMPRESA FORNECEDORA DE MATERIAIS; PLANILHA DE TRABALHO E PRAZO PARA TÉRMINO DA OBRA.</t>
   </si>
   <si>
     <t>8399</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8399/8399_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8399/8399_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICITANDO ESTUDOS NECESSÁRIOS PARA QUE ASSUMA A REDE DE ÁGUA NA AVENIDA JOÃO BENEDICTO DE MELLO JÚNIOR.</t>
   </si>
   <si>
     <t>8400</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8400/8400_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8400/8400_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICITANDO QUE REALIZE OS ESTUDOS PARA ASSUMIR A REDE DE ÁGUA E COLETA DE ESGOTO DO BAIRRO CACHOEIRA, MAIS PRECISAMENTE PRÓXIMO AO CONDOMÍNIO REAL PARK MORUMBI.</t>
   </si>
   <si>
     <t>8401</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8401/8401_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8401/8401_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO CÓPIA DO CONTRATO EMERGENCIAL Nº 06/2013 COM A CONTRATADA CIDAL CIDADE LIMPA LTDA, VIGÊNCIA 180 DIAS, PRESTANDO SERVIÇOS DE ADMINISTRAÇÃO, GERENCIAMENTO, OPERAÇÃO, MANUTENÇÃO E MONITORAMENTO AMBIENTAL DO ATERRO SANITÁRIO DO MUNICÍPIO, NO VALOR MENSAL DE R$ 145.000,00 (CENTO E QUARENTA E CINCO MIL REAIS), ASSINADO EM 01 DE ABRIL DE 2013.</t>
   </si>
   <si>
     <t>8470</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8470/8470_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8470/8470_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA INSTALAÇÃO DE BANOS NA PRAÇA MARECHAL DEODORO, INFORMANDO NOME DA EMPRESA RESPONSÁVEL PELA INSTALAÇÃO. </t>
   </si>
   <si>
     <t>8482</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8482/8482_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8482/8482_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O ASFALTO PRÓXIMO A ÁREA DE LAZER, ATRAS DA EMPRESA CARPLEX, EMPRESA RESPONSÁVEL, VALOR DA OBRA, PROCESSO LICITATÓRIO, GARANTIAS.</t>
   </si>
   <si>
     <t>8484</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8484/8484_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8484/8484_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO VALOR DO ALUGUEL DO PRÉDIO DA RUA CEL. SALVADOR ROLIM DE FREITAS, LOCAL ADEQUADO, RESPONSÁVEL PELA REFORMA; PROJETO; PLANILHA E PLANTA; LICITAÇÃO; NOTAS FISCAIS DE TODOS OS MATERIAIS UTILIZADOS NA REFORMA, CÓPIA DOS CHEQUES JÁ PAGOS, QUAL O VALOR DO ALUGUEL DA OUTRA RESIDÊNCIA DA RUA ALVARO DE ALMEIDA LEME, 147; LICITAÇÃO PARA O SEGUNDO ALUGUEL; GASTOS COM REFORMA E ADEQUAÇÃO; LICITAÇÃO DOS MÓVEIS ADQUIRIDOS NA GESTÃO PASSADA; ONDE ESTÃO OS MÓVEIS.</t>
   </si>
   <si>
     <t>8498</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8498/8498_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8498/8498_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE VERBAS UTILIZADAS PARA O MONUMENTO NA AVENIDA SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>8499</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8499/8499_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8499/8499_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES QUANTO AO VOLUME DISTRIBUÍDO DE RECLAMAÇÕES MENSAIS NO PROCON; QUAIS ASSUNTOS OU ITENS QUE MAIS CAUSAM INSATISFAÇÃO AO CONSUMIDOR; NÚMERO DE FUNCIONÁRIOS DO PROCON APTOS PARA ATENDIMENTO E FISCALIZAÇÃO DAS IRREGULARIDADES APURADAS EM DETRIMENTO DO CONSUMIDOR; E SE A UNIDADE DE ATENDIMENTO DE IBIÚNA ATENDE OUTRAS REGIÕES.</t>
   </si>
   <si>
     <t>8500</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8500/8500_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8500/8500_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE QUANTAS CONSULTAS OFTALMOLÓGICAS O HOSPITAL MUNICIPAL TEM FEITO MENSALMENTE PELO SUS;  QUAL O TEMPO DE DEMORA DE AGENDAMENTO; ONDE ESTÃO SENDO REALIZADOS OS EXAMES; QUAL O HORÁRIO DE ATENDIMENTO; PLANILHA DEMOSTRATIVA DOS ATENDIMENTOS; </t>
   </si>
   <si>
     <t>8501</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8501/8501_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8501/8501_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DAS MEDIDAS QUE O MUNICÍPIO VEM TOMANDO PARA QUE NÃO HAJA EPIDEMIA DE GRIPE H1N1; SE HÁ COMO MANTER POSTOS DE VACINAÇÃO ATÉ O FINAL DO MÊS DE JUNHO/2013; E QUAL A POSSÍVEL SOLUÇÃO DA SECRETARIA PARA SE EVITAR ÓBITOS E DISSEMINAÇÃO DA GRIPE.</t>
   </si>
   <si>
     <t>8502</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8502/8502_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8502/8502_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA POSSIBILIDADE DE CONTRATAÇÕES DE PROFISSIONAIS DA ÁREA DA SAÚDE PARA ATENDIMENTO AMBULATORIAL A CRIANÇAS E ADOLESCENTES VÍTIMAS DE ABUSO SEXUAL; PRAZO E MOTIVOS.</t>
   </si>
   <si>
     <t>8503</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8503/8503_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8503/8503_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES QUANTO AO PRAZO PARA INSTALAÇÃO DE INTERNET NA SALA DE INFORMÁTICA QUE FUNCIONA NO ESPAÇO CULTURAL, BEM COMO QUAL O FUNCIONÁRIO RESPONSÁVEL PELO SETOR.</t>
   </si>
   <si>
     <t>8570</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8570/8570_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8570/8570_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE GOVERNO, SOLICITANDO CÓPIA DO PROCESSO ADMINISTRATIVO COM RESPEITO A MÁQUINA PATROL DE PROPRIEDADE DA PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DE UMA RETRO E UM CAMINHÃO BASCULANTE DE PROPRIEDADE DA EMPRESA TECHNOVA QUE EXECUTAVA SERVIÇOS NO BAIRRO RESSACA, EM 20 DE JUNHO DO CORRENTE.</t>
   </si>
   <si>
     <t>8571</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8571/8571_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8571/8571_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO CÓPIA DOS DOCUMENTOS ASSINADOS PELO MORADOR DO BAIRRO PIAÍ, EM QUE SOLICITA SERVIÇOS DE TERRAPLENAGEM COM MÁQUINA DE PROPRIEDADE DA PREFEITURA PARA A REALIZAÇÃO DE UMA FESTA DE SÃO JOÃO PARA A COMUNIDADE E QUE NÃO É BENEFÍCIO PARTICULAR.</t>
   </si>
   <si>
     <t>8591</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8591/8591_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8591/8591_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES AO EXTRATO DO TERMO DE CONTRATO DE REGISTRO DE PREÇOS Nº 20/2013 DO PROCESSO ADMINISTRATIVO Nº 3539/2013, QUE VISA A CONTRATAÇÃO NO VALOR DE R$ 234.270,00 DA EMPRESA PSA COMERCIAL LTDA - EPP, PARA FORNECIMENTO DE MATERIAIS DE CONSTRUÇÃO PARA MANUTENÇÃO DE DIVERSOS SETORES DA ADMINISTRAÇÃO MUNCIPAL.</t>
   </si>
   <si>
     <t>8592</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8592/8592_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8592/8592_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES AO EXTRATO DO TERMO DE CONTRATO Nº 27/2013 DO PROCESSO ADMINISTRATIVO Nº 4984/2013 QUE VISA A CONTRATAÇÃO DA EMPRESA CANTINHO DOS PRESENTES BAZAR LTDA, NO VALOR DE R$ 24.107,46, PARA FORNECIMENTO DE TROFÉUS, MEDALHAS, REDES DE FUTEBOL, BOLAS E DEMAIS MATERIAIS ESPORTIVOS À SECRETARIA MUNICIPAL DE ESPORTES E LAZER.</t>
   </si>
   <si>
     <t>8593</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8593/8593_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8593/8593_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES AO EXTRATO DO TERMO DE CONTRATO Nº 11/2013 DO PROCESSO ADMINISTRATIVO Nº 2707/2013, QUE VISA A CONTRATAÇÃO NO VALOR DE R$ 1.446.202,71 DA EMPRESA INPLENITUS ARQUITETURA, ENGENHARIA E FISCALIZAÇÃO DE OBRAS LTDA.</t>
   </si>
   <si>
     <t>8594</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8594/8594_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8594/8594_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE DA VIVO, SOLICITANDO INSTALAÇÃO DE UM TELEFONE PÚBLICO (ORELHÃO) NA ESTRADA QUE LIGA O BAIRRO VERAVA AO BAIRRO RIBEIROS, MAIS PRECISAMENTE EM FRENTE A IGREJA DO SALIM</t>
   </si>
   <si>
     <t>8595</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8595/8595_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8595/8595_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA VIVO, SOLICITANDO INSTALAÇÃO DE UM TELEFONE PÚBLICO (ORELHÃO) NO BAIRRO BOAVA, ALTURA DO Nº 2500 DA ESTRADA DO TIBÚRCIO, EM FRENTE A RESIDÊNCIA DA SENHORA BENA.</t>
   </si>
   <si>
     <t>8596</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8596/8596_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8596/8596_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA VIVO, SOLICITANDO INSTALAÇÃO DE 01 (UM) TELEFONE PÚBLICO (ORELHÃO) NA ALTURA DO KM 04 DA ESTRADA VICINAL ERNESTO PIRES DE OLIVEIRA (ESTRADA DO VERAVA), NO BAIRRO FAZENDA VELHA, PRÓXIMO AO BAR DO SENHOR BENEDITO.</t>
   </si>
   <si>
     <t>8597</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8597/8597_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8597/8597_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICITANDO PROVIDÊNCIAS PARA SERVIÇOS DE TAPA-BURACOS NA ALTURA DO Nº 64 DO JARDIM NOVA IBIÚNA.</t>
   </si>
   <si>
     <t>8785</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8785/8785_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8785/8785_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES AO EXTRATO DO TERMO DE ATA CONTRATO DE REGISTRO DE PREÇOS Nº 24/2013, DO PROCESSO ADMINISTRATIVO Nº 5262/2013, QUE VISA A CONTRATAÇÃO NO VALOR DE R$ 165.000,00, CONTRATADO MARQUINHOS RANDI COM. DE TINTAS LYDA - EPP. JUNTANDO CÓPIA DOS AUTOS DA LICITAÇÃO, EDITAL COMPLETO, NOME E CARGOS DOS RESPONSÁVEIS PELA LICITAÇÃO, CÓPIA DO CONTRATO, DESCRIÇÃO DE MARCA, VALOR, QUANTIDADE DE CADA PRODUTO, CÓPIA DAS NOTAS FISCAIS.</t>
   </si>
   <si>
     <t>8786</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8786/8786_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8786/8786_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTES AO EXTRATO DO TERMO DE CONTRATO Nº 33/2013 DO PROCESSO ADMINISTRATIVO Nº 5934/2013, QUE VISA A CONTRATAÇÃO NO VALOR DE R$ 147.900,00, SENDO CONTRATADO ANTÔNIO MENDEZ VAZQUEZ IBIÚNA - ME, PARA SERVIÇOS DE LIMPEZA DE ACOSTAMENTO, DESOBSTRUÇÃO DE TUBULAÇÃO DE ÁGUAS PLUVIAIS, PREPARO DO SOLO PARA OPERAÇÃO TAPA-BURACOS E APLICAÇÃO DE MASSA ASFÁLTICA NOS BAIRROS VERAVA E COLÉGIO, ENCAMINHANDO CÓPIA DA LICITAÇÃO, EDITAL COMPLETO, NOME E CARGO DOS RESPONSÁVEIS PELA LICITAÇÃO, CÓPIA DO CONTRATO, DESCRIÇÃO, ESPECIFICAÇÃO, VALOR, MARCA, QUANTIDADE DE CADA PRODUTO FORNECIDO, CÓPIA DAS NOTAS FISCAIS.</t>
   </si>
   <si>
     <t>8807</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8807/8807_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8807/8807_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO COMANDANTE DA GUARDA CIVIL MUNICIPAL, SOLICITANDO VERIFICAR SOBRE O TRÂNSITO DA RUA MAURÍCIO BARBOSA TAVARES ELIAS.</t>
   </si>
   <si>
     <t>8912</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8912/8912_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8912/8912_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À COMPANHIA PIRATININGA DE FORÇA E LUZ - CPFL, SOLICITANDO INSTALAÇÃO DE REDE DE LUZ ELÉTRICA NA RUA PROJETADA 14, NO BAIRRO RECANTO DAS ORQUÍDEAS.</t>
   </si>
   <si>
     <t>8913</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8913/8913_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8913/8913_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICITANDO PROVIDÊNCIAS URGENTES PARA MANUTENÇÃO NA RUA JOSÉ PEDRO FERRACINE, NO BAIRRO CURRAL.</t>
   </si>
   <si>
     <t>8914</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8914/8914_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8914/8914_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO S/A, SOLICITANDO INSTALAÇÃO DE TORRE DE TELEFONIA CELULAR NA REGIÃO DO BAIRRO CARMO MESSIAS, VISANDO ATENDER TAMBÉM AOS BAIRROS VIZINHOS: GRILOS, MENDES, PIRES, BIG VALEY, CACHOEIRA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>8962</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8962/8962_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8962/8962_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE ESCLAREÇA QUANTO AO DESATENDIMENTO À SÚMULA VINCULANTE Nº 13 DO SUPREMO TRIBUNAL FEDERAL, COM RELAÇÃO À NOMEAÇÃO DO SECRETÁRIO DE ADMINISTRAÇÃO E NEGÓCIOS JURÍDICOS SEREM PARENTES DE 1º GRAU EM LINHA RETA POR AFINIDADE SER GENRO DE SERVIDOR OCUPANTE DO CARGO EM COMISSÃO DE SECRETÁRIO DE GOVERNO.</t>
   </si>
   <si>
     <t>9006</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9006/9006_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9006/9006_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES QUANDO AOS CONVÊNIOS JÁ FIRMADOS ENTRE O MUNICÍPIO E O ESTADO DE SÃO PAULO OU UNIÃO, PENDENTES DE EXECUÇÃO, QUANDO AO OBJETO; VALOR RECEBIDO OU A RECEBER; VALORES JÁ RECEBIDOS SE PERMANECEM RESERVADOS EM CONTA PRÓPRIA; VALOR DA CONTRAPARTIDA; PRAZO DE EXECUÇÃO E SITUAÇÃO ATUAL QUE O MESMO SE ENCONTRA.</t>
   </si>
   <si>
     <t>9008</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9008/9008_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9008/9008_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O CUMPRIMENTO DA LEI 1080, DE 13 DE SETEMBRO DE 2005 (LEI SECA).</t>
   </si>
   <si>
     <t>9060</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9060/9060_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9060/9060_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O TERRENO PARA CRIAÇÃO DE NOVO CEMITÉRIO MUNICIPAL DE IBIÚNA.</t>
   </si>
   <si>
     <t>9061</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9061/9061_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9061/9061_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DE LIBERAÇÃO DE ALVARÁ DE FUNCIONAMENTO DE CASAS NOTURNAS DE IBIÚNA.</t>
   </si>
   <si>
     <t>9062</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9062/9062_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9062/9062_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A PUBLICAÇÃO OCORRIDA NA IMPRENSA OFICIAL Nº 438, ANO XII, PÁGINA 01 DO DIA 20 DE SETEMBRO DE 2013, EM QUE O PREFEITO MUNICIPAL APARECE EM FOTO COM O GOVERNADOR DO ESTADO.</t>
   </si>
   <si>
     <t>9063</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9063/9063_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9063/9063_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE OS CRITÉRIOS ADOTADOS PARA A NOMEAÇÃO DE DIVERSOS FAMILIARES E AGREGADOS EM CARGOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, CONFORME PUBLICADO NA IMPRENSA OFICIAL Nº 438, ANO XII, PÁGINA 01 DO DIA 20 DE SETEMBRO DE 2013.</t>
   </si>
   <si>
     <t>9064</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9064/9064_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9064/9064_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A RENOVAÇÃO DO CONVÊNIO DE COOPERAÇÃO E O CONTRATO DE PROGRAMA PARA PRESTAÇÃO DE SERVIÇOS DE SANEAMENTO NO MUNICÍPIO DE IBIÚNA, ASSINADO EM 11 DE SETEMBRO COM A SABESP E O GOVERNO DO ESTADO DE SÃO PAULO, CONSIDERANDO A LEGALIDADE DOS TERMOS E O CONTEÚDO DO MESMO.</t>
   </si>
   <si>
     <t>9065</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9065/9065_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9065/9065_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O VALOR DO DÉBITO JUNTO A IMPRENSA OFICIAL ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>9066</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9066/9066_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9066/9066_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO CÓPIA DO CONTRATO FIRMADO COM A CASTELLUCCI FIGUEIREDO ADVOGADOS ASSOCIADOS, VALORES E DATAS DE PAGAMENTOS EFETUADOS, BEM COMO A QUE SE REFEREM TAIS PAGAMENTOS, PLANILHAS COMPROVADORES DOS CRÉDITOS RECUPERADOS.</t>
   </si>
   <si>
     <t>9067</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9067/9067_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9067/9067_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES QUANTO ÀS PROVIDÊNCIAS TOMADAS PARA RETOMADA DA OBRA DA PONTE COM CABECEIRA E LEITO CARROÇÁVEL NA RUA LEVEGILDO AUGUSTO PEREIRA, NO DISTRITO DO PARURU, BEM COMO QUAIS MOTIVOS LEVARAM A PARALIZAÇÃO.</t>
   </si>
   <si>
     <t>9068</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9068/9068_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9068/9068_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DE QUAIS PROVIDÊNCIAS ESTÃO SENDO TOMADAS PARA QUE SEJA REALIZADO O PAGAMENTO DOS FUNCIONÁRIOS DA EMPRESA IBIS QUE PRESTA SERVIÇOS NO SETOR DE SAÚDE DE IBIÚNA, BEM COMO QUAIS FORAM OS MOTIVOS DO ATRASO NO PAGAMENTO.</t>
   </si>
   <si>
     <t>9096</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9096/9096_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9096/9096_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A VIGÊNCIA DO CONTRATO DA VIAÇÃO TVGP CIDADE DE IBIÚNA, E O PRAZO PARA A NOVA LICITAÇÃO DO TRANSPORTE PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>9097</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9097/9097_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9097/9097_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE OS DADOS VEICULADOS ATRAVÉS DE ENTREVISTA ONDE SE AFIRMA QUE HÁ IRREGULARIDADES EM CONVÊNIOS COM O GOVERNO ESTADUAL E FEDERAL, DETALHANDO CONVÊNIOS EM PRAZO DE VIGÊNCIA, JÁ VENCIDOS E ÓRGÃO GOVERNAMENTAL, OBJETO, VALOR DE REPASSE E CONTRAPARTIDA, PRAZO FINAL PARA EXECUÇÃO, E AINDA SE A ADMINISTRAÇÃO MUNICIPAL PRETENDE PROCESSAR O GESTOR DO CONVÊNIO COM IRREGULARIDADES.</t>
   </si>
   <si>
     <t>9098</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9098/9098_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9098/9098_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE OS CRITÉRIOS ADOTADOS PARA A EXONERAÇÃO DOS VICE-DIRETORES DAS ESCOLAS MUNICIPAIS, MENCIONANDO OS PROCEDIMENTOS QUE SERÃO ADOTADOS A PARTIR DE AGORA EM RELAÇÃO A TAL FUNÇÃO.</t>
   </si>
   <si>
     <t>9099</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9099/9099_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9099/9099_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO A DIRETORIA REGIONAL DE SAÚDE (D.R.S) DE SOROCABA, SOLICITANDO ESCLARECIMENTOS A RESPEITO DA EXISTÊNCIA DE ALGUMA DIVERGÊNCIA OU IRREGULARIDADE NO CONVÊNIO PARA AQUISIÇÃO DE UMA AMBULÂNCIA ZERO KM DISPONIBILIZADA ATRAVÉS DE RECURSO ENVIADO PELA DEPUTADA FEDERAL BRUNA FURLAN, E QUE SE ENCONTRA PRONTA PARA SER ENTREGUE PELA EMPRESA QUE GANHOU O PROCESSO LICITATÓRIO, MAS A ATUAL ADMINISTRAÇÃO MUNICIPAL DE IBIÚNA SE NEGA A RECEBÊ-LA._x000D_
 </t>
   </si>
   <si>
     <t>9100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9100/9100_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9100/9100_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DAS OBRAS DA CICLOVIA, COMPREENDENDO PREVISÃO PARA RETOMADA DAS OBRAS, EMPRESA CONTRATADA, VALOR DO CONTRATO E DATA DA RETOMADA DAS OBRAS.</t>
   </si>
   <si>
     <t>9123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9123/9123_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9123/9123_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORME A POSSIBILIDADE DE CONTRATAÇÃO DE ENGENHEIRO DE TRÂNSITO PARA A CIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>9142</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9142/9142_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9142/9142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA EXISTÊNCIA DE EMPRESA ATUANDO NA GESTÃO DO HOSPITAL MUNICIPAL, INFORMANDO OS DADOS CADASTRAIS DA MESMA, E CÓPIA DO PROCESSO ADMINISTRATIVO FORMALIZADO. </t>
   </si>
   <si>
     <t>9143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9143/9143_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9143/9143_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DOS CRITÉRIOS UTILIZADOS PARA CONTRATAÇÃO DO FUNCIONÁRIO ROBSON RODRIGUES DOS SANTOS VASCONCELOS PARA O CARGO DE ASSESSOR TÉCNICO DA SECRETARIA DE ESPORTE E LAZER DA PREFEITURA.</t>
   </si>
   <si>
     <t>9144</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9144/9144_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9144/9144_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE PREVISÃO PARA PAVIMENTAÇÃO ASFÁLTICA DA RUA GUARANI, INFORMANDO DATA PREVISTA PARA INÍCIO, OU EM CASO NEGATIVO O MOTIVO. </t>
   </si>
   <si>
     <t>9145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9145/9145_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9145/9145_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO VALOR DO DÉBITO DA PREFEITURA MUNICIPAL COM A VIAÇÃO VARGEM GRANDE PAULISTA, BEM COMO QUAL MÊS DEVIDO. INFORMAR TAMBÉM OS DÉBITOS PARA COM A EMPRESA CIDAL, MÊS DEVIDO E DATA PREVISTA PARA PAGAMENTO DESSAS EMPRESAS.</t>
   </si>
   <si>
     <t>9195</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9195/9195_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9195/9195_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA DOTAÇÃO ORÇAMENTÁRIA DA SECRETARIA MUNICIPAL DE ESPORTES.</t>
   </si>
   <si>
     <t>9196</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9196/9196_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9196/9196_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE QUAL EMPRESA FOI CONTRATADA PARA FORNECER MEDICAMENTOS DE MANDADO DE SEGURANÇA PARA A PREFEITURA, E NOTAS FISCAIS DOS MEDICAMENTOS ENTREGUES DESDE 06 DE SETEMBRO DE 2013, BEM COMO NOTAS FISCAIS REFERENTES A COMPRAS DAS FRESASDE, UTILIZADAS NA MANUTENÇÃO DAS ESTRADAS.</t>
   </si>
   <si>
     <t>9197</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9197/9197_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9197/9197_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS COM A CONTRATAÇÃO DE MATERIAL HUMANO, BEM COMO COMPRA IMEDIATA DE RAÇÃO, ÁGUA, MEDICAMENTOS, MATERIAL DE LIMPEZA, JALECO, AVENTAIS, LUVAS E BOTAS PARA O BOM FUNCIONAMENTO DO CENTRO DE CONTROLE DE ZOONOSES.</t>
   </si>
   <si>
     <t>9198</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9198/9198_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9198/9198_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO POSSIBILIDADE DE MANTER GUARDAS CIVIS NO PERÍODO DIURNO E NOTURNO NO HOSPITAL MUNICIPAL (PRONTO SOCORRO INFANTIL, ATENDIMENTO), POSTO DE SAÚDE, CAPS, RODOVIÁRIA, CENTRO OLÍMPICO E VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>9207</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9207/9207_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9207/9207_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA LEI MUNICIPAL Nº 1088 DE 2005, QUE INSTITUI A BOLSA-PASSAGEM PARA ESTUDANTES DE IBIÚNA, QUANTO A _x000D_
 SITUAÇÃO ATUAL DO PAGAMENTO, NÚMERO DE BENEFICIADOS, BENEFICIADOS ATENDIDOS NO PERÍODO DA MANHÃ, TARDE E NOITE, VALOR DISPENDIDO MENSALMENTE COM A CONCESSÃO DO BENEFÍCIO.</t>
   </si>
   <si>
     <t>9208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9208/9208_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9208/9208_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA POSSIBILIDADE DE LIMPEZA DA FOSSA DO CENTRO DE ZOONOZES, BEM COMO INFORMAR DATA, E EM CASO NEGATIVO OS MOTIVOS.</t>
   </si>
   <si>
     <t>9209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9209/9209_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9209/9209_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO CONTRATO FIRMADO COM A EMPRESA IMPLENITUS ARQUITETURA ENGENHARIA E FISCALIZAÇÃO DE OBRAS LTDA, NO VALOR DE R$ 1.446.202,71, INFORMANDO QUAIS SERVIÇOS FORAM PRESTADOS, CÓPIA DAS NOTAS FISCAIS, MICROFILMAGEM DOS CHEQUES, IRREGULARIDADES.</t>
   </si>
   <si>
     <t>9210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9210/9210_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9210/9210_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DOS MATERIAIS ADQUIRIDOS ATRAVÉS DO PROCESSO Nº 4984/2013, FORNECEDORES CANTINHO DOS PRESENTES BAZAR LTDA E JHONATHÃ R.H.E.DE ALMEIDA VENDRAMINI - ME.</t>
   </si>
   <si>
     <t>9247</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9247/9247_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9247/9247_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SUPERINTENDÊNCIA DA VIVO, SOLICITANDO INFORMAÇÕES A RESPEITO DAS PROVIDÊNCIAS QUE ESTÃO SENDO TOMADAS NO INTUITO DE MELHORAR O ATENDIMENTO DE TELEFONIA FIXA COMUTADA, TELEFONIA MÓVEIS E INTERNET BANDA LARGA NO MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>9249</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9249/9249_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9249/9249_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE DA VIVO, SOLICITANDO INSTALAÇÃO DE UM TELEFONE PÚBLICO (ORELHÃO) NA ÁREA CENTRAL DO BAIRRO PRESTES, MAIS PRECISAMENTE EM FRENTE AO BAR DO CAFÚ.</t>
   </si>
   <si>
     <t>9256</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9256/9256_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9256/9256_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O PROJETO MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>9257</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9257/9257_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9257/9257_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DAS QUALIFICAÇÕES TÉCNICAS MANTIDAS PELO SERVIDOR ROBSON RODRIGUES DOS SANTOS VASCONCELOS, QUE POSSIBILITE SUA NOMEAÇÃO PARA O CARGO DE ASSESSOR TÉCNICO DA SECRETARIA DE ESPORTE E LAZER.</t>
   </si>
   <si>
     <t>9277</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9277/9277_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9277/9277_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE APRESENTE O VALOR DO ALUGUEL DO IMÓVEL ONDE SE ENCONTRA A GCM, BEM COMO CÓPIA DAS NOTAS FISCAIS RELATIVO À REFORMA DO IMÓVEL; VALORES DA REFORMA DA BASE RURAL DE SEGURANÇA DA GCM NO BAIRRO VERAVA COM CÓPIA DAS NOTAS FISCAIS; VALORES DA REFORMA DA BASE 02 DO REGATE NO BAIRRO CENTRO, JUNTAMENTE COM CÓPIA DAS NOTAS FISCAIS.</t>
   </si>
   <si>
     <t>9278</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9278/9278_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9278/9278_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INFORME A RELAÇÃO DE TODOS OS CONTRATOS EMERGENCIAIS, BEM COMO OS DECORRENTES DE DISPENSA DE LICITAÇÕES FEITOS A PARTIDO DO DIA 06 DE SETEMBRO DE 2013, ENCAMINHANDO CÓPIA DOS MESMOS. REQUER AINDA INFORMAÇÕES DE QUAIS DESSES CONTRATOS EMERGENCIAIS FORAM ABERTOS PROCEDIMENTOS LICITATÓRIOS.</t>
   </si>
   <si>
     <t>9279</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9279/9279_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9279/9279_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO S/A., SOLICITANDO ESTUDOS PARA EXTENSÃO DE REDE DE TELEFONIA FICA ATENDENDO A ÁREA CENTRAL DO BAIRRO VERAVINHA.</t>
   </si>
   <si>
     <t>9280</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9280/9280_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9280/9280_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO À VIVO S/A., SOLICITANDO ESTUDOS PARA EXTENSÃO DE REDE DE TELEFONIA FIXA NO BAIRRO VISTA LINDA. </t>
   </si>
   <si>
     <t>9281</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9281/9281_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9281/9281_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO S/A., SOLICITANDO SUBSTITUIÇÃO DO CABEAMENTO SIMPLES POR CABEAMENTO MULTIVIAS NO BAIRRO JARDIM VERGEL DE UNA, PRÓXIMO A CÂMARA MUNICIPAL, BEM COMO MELHORIAS NO SISTEMA DE TRANSMISSÃO DE DADOS VIA DSL.</t>
   </si>
   <si>
     <t>9282</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9282/9282_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9282/9282_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA ATUAL SITUAÇÃO DO ATERRO SANITÁRIO LOCALIZADO NO BAIRRO CUPIM, COM INFORMAÇÕES DA EMPRESA RESPONSÁVEL, DATA E ASSINATURA DO CONTRATO COM A EMPRESA; RESPONSÁVEL TÉCNICO; MODALIDADE LICITATÓRIA UTILIZADA.</t>
   </si>
   <si>
     <t>9283</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9283/9283_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9283/9283_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA DE CORREIOS E TELÉGRAFOS, SOLICITANDO ESTUDOS PARA ENTREGA DE CORRESPONDÊNCIA NO BAIRRO VOTORANTIM, BEM COMO INFORME OS MOTIVOS DA NÃO REALIZAÇÃO DESSE SERVIÇO.</t>
   </si>
   <si>
     <t>9299</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9299/9299_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9299/9299_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RELAÇÃO DE TODOS OS CONTRATOS EMERGENCIAIS, BEM COMO OS DECORRENTES DE DISPENSA DE LICITAÇÃO FEITOS À PARTIR DO DIA 06 DE SETEMBRO DE 2013.</t>
   </si>
   <si>
     <t>9300</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9300/9300_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9300/9300_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA MUDANÇA DE MÃO DE DIREÇÃO (DE MÃO ÚNICA PARA MÃO DUPLA) NA RUA DR. GABRIEL MONTEIRO DA SILVA ENTRE A ESQUINA DA ACADEMIA VIDA E SAÚDE ATÉ O RESTAURANTE FRANMIRO PIZZAS E SOPAS.</t>
   </si>
   <si>
     <t>9301</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9301/9301_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9301/9301_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO RELAÇÃO CONSTANDO O NOME DE TODOS OS MÉDICOS QUE ATUALMENTE PRESTAM SERVIÇO JUNTO À SAÚDE PÚBLICA MUNICIPAL, INFORMANDO QUAL O VÍNCULO EXISTENTE COM O MUNICÍPIO, O NÚMERO DE REGISTRO JUNTO AO CRM E CÓDIGO CBO, CARGA HORÁRIA CUMPRIDA, ESCALA DE TRABALHO, QUALIFICAÇÃO PROFISSIONAL.</t>
   </si>
   <si>
     <t>9302</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9302/9302_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9302/9302_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SE A EMPRESA G&amp;P SERVIÇOS E MANUTENÇÃO ENCONTRA-SE PRESTANDO SERVIÇOS JUNTO AO HOSPITAL MUNICIPAL; QUAL A MODALIDADE DE CONTRATAÇÃO; QUAIS SERVIÇOS ESTÃO SOB A RESPONSABILIDADE DA EMPRESA; PERÍODO DE VIGÊNCIA; MOTIVO DA FALTA DE DIVULGAÇÃO DO REFERIDO CONTRATO NA IMPRENSA OFICIAL DO MUNICÍPIO; VALORES QUE SERÃO PAGOS PELA PRESTAÇÃO DOS SERVIÇOS.</t>
   </si>
   <si>
     <t>9322</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9322/9322_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9322/9322_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO A QUAIS BAIRROS SERÃO CONTEMPLADOS COM O PROJETO REVITALIZAÇÃO DE BAIRRO, BEM COMO SE ALGUM BAIRRO FOI EXCLUÍDO, E COMO ESTÁ O ANDAMENTO DESSE PROJETO</t>
   </si>
   <si>
     <t>9323</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9323/9323_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9323/9323_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AOS MOTIVOS DA PARALISAÇÃO DAS OBRAS DA CONSTRUÇÃO DO FUTURO PRÉDIO QUE VAI ABRIGAR O POSTO DE SAÚDE DO DISTRITO DO PARURU; BEM COMO SE HÁ CALENDÁRIO PARA RETOMADA DAS OBRAS, E INFORMAÇÕES COMPLEMENTARES.</t>
   </si>
   <si>
     <t>9324</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9324/9324_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9324/9324_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AO EXTRATO DO CONVÊNIO: DINHEIRO ENDEREÇADO A CONSTRUÇÃO DA DELEGACIA DE POLÍCIA DESDE O INÍCIO ATÉ 31/12/2012; BEM COMO NO PERÍODO DE JANEIRO DE 2013 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>9325</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9325/9325_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9325/9325_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A EMPRESA DE ÔNIBUS RAPOSO TAVARES, QUE NO DIA 20 DE NOVEMBRO DE 2013 COMEÇOU A PRESTAR SERVIÇOS NESTE MUNICÍPIO, ENCAMINHANDO CÓPIA DO CONTRATO DE CONCESSÃO EMERGENCIAL</t>
   </si>
   <si>
     <t>9326</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9326/9326_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9326/9326_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A QUANTIDADE DE ÔNIBUS CIRCULANDO PELA EMPRESA VIAÇÃO RAPOSO TAVARES; QUANTIDADE DE LINHAS QUE ESTÃO SENDO ATENDIDAS; HORÁRIO DAS LINHAS DE ÔNIBUS; IDADE DA FROTA DE ÔNIBUS; SE OS ÔNIBUS IRÃO RECOLHER O IPVA PARA O MUNICÍPIO; COMO SERÁ O CONTROLE PARA PAGAMENTO DAS PASSAGENS DOS ESTUDANTES; POR QUE NÃO FOI OBSERVADO A QUESTÃO DA ACESSIBILIDADE NOS VEÍCULOS DESSA EMPRESA.</t>
   </si>
   <si>
     <t>9327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9327/9327_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9327/9327_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A MUDANÇA DE MÃO DE DIREÇÃO NA RUA DR. GABRIEL MONTEIRO A SILVA (PARA QUEM SOBRE A RUA DA BICA E VIRA A ESQUERDA NA LATERAL COM O BANCO ITAU).</t>
   </si>
   <si>
     <t>9328</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9328/9328_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9328/9328_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÃO COM RELAÇÃO AOS VALORES DA REFORMA DA NOVA SEDE DA SECRETARIA MUNICIPAL DA EDUCAÇÃO, ENCAMINHANDO NOTAS FICAIS; VALORES DA REFORMA DA ESCOLA MUNICIPAL SANTA CLARA JUNTAMENTE COM AS NOTAS FISCAIS.</t>
   </si>
   <si>
     <t>9329</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9329/9329_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9329/9329_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O NÃO CUMPRIMENTO DO DECRETO FEDERAL Nº 5296/2004 COM RELAÇÃO A ACESSIBILIDADE NO TRANSPORTE PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>9330</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9330/9330_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9330/9330_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICITANDO PROVIDÊNCIAS URGENTES PARA O SERVIÇO DE TAPA-BURACO NA RUA QUINTINO BOCAIUVA, ALTURA DO NÚMERO 22, ONDE HOUVERAM REPAROS E MANUTENÇÃO REALIZADOS PELA SABESP.</t>
   </si>
   <si>
     <t>9331</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9331/9331_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9331/9331_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA VIVO, SOLICITANDO CONSERTO DE TODOS OS TELEFONES PÚBLICOS EXISTENTES AO LONGO DA ESTRADA DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>9332</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9332/9332_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9332/9332_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GOVERNO DO ESTADO DE SÃO PAULO E AO SECRETÁRIO DE ESTADO DA SAÚDE, SOLICITANDO ESTUDOS VISANDO A CONSTRUÇÃO DE UMA UNIDADE DO AMBULATÓRIO MÉDICO DE ESPECIALIDADES - AME NO MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>9362</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9362/9362_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9362/9362_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O CONTRATO DE ALUGUEL DOS CARROS ALUGADOS PARA GUARDA CIVIL MUNICIPAL, INFORMANDO DATA DO TÉRMINO DO CONTRATO, COMO SE ENCONTRAM OS PAGAMENTOS, CÓPIA DOS COMPROVANTES.</t>
   </si>
   <si>
     <t>9363</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9363/9363_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9363/9363_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O ANDAMENTO DO CONVÊNIO DA GUARDA CIVIL JUNTO A CIRETRAN.</t>
   </si>
   <si>
     <t>9364</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9364/9364_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9364/9364_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE OS VALORES E NOTAS FISCAIS DA OBRA EM FRENTE À PREFEITURA (PRAÇA) QUE POSSUI ESTÁTUAS DE GESSO E QUAL SUA FINALIDADE.</t>
   </si>
   <si>
     <t>9365</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9365/9365_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9365/9365_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO COMANDANTE DA 3ª CIA DA POLÍCIA MILITAR AMBIENTAL DE SOROCABA, SOLICITANDO INFORMAÇÕES SOBRE AS PROVIDÊNCIAS TOMADAS PELO ÓRGÃO COM RELAÇÃO AO DESMATAMENTO OCORRIDO NOS DIAS 23 E 24 DE NOVEMBRO DE 2013, EM TERRENO LOCALIZADO ÀS MARGENS DA RODOVIA BUNJIRO NAKAO, KM 63 NO BAIRRO CURRAL.</t>
   </si>
   <si>
     <t>9366</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9366/9366_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9366/9366_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE AS PROVIDÊNCIAS TOMADAS PELA MUNICIPALIDADE COM RELAÇÃO AO DESMATAMENTO OCORRIDO NOS DIAS 23 E 24 DE NOVEMBRO DE 2013, EM TERRENO LOCALIZADO ÀS MARGENS DA RODOVIA BUNJIRO NAKAO, KM 63, BAIRRO CURRAL.</t>
   </si>
   <si>
     <t>9367</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9367/9367_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9367/9367_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A INFESTAÇÃO DE PIOLHO DE POMBA NO HOSPITAL MUNICIPAL, MENCIONANDO INFORMAÇÕES SOBRE DETECÇÃO DO PROBLEMA, DIAGNÓSTICO DA VIGILÂNCIA SANITÁRIA, BEM COMO AS PROVIDÊNCIAS TOMADAS.</t>
   </si>
   <si>
     <t>9368</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9368/9368_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9368/9368_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AO PROCESSO ADMINISTRATIVO QUE VISOU A CONTRATAÇÃO DA EMPRESA QUE ESTÁ OPERANDO O ATERRO SANITÁRIO; CÓPIA DO CONTRATO ANTERIOR COM A EMPRESA CIDAL, RESPONSÁVEL PELA INCINERAÇÃO DO LIXO HOSPITALAR; RESPONSÁVEL PELO TESTE NA ÁGUA PARA AFERIR A CONTAMINAÇÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -12778,68 +12778,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6246/6246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6252/6252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6253/6253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6254/6254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6255/6255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6256/6256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6257/6257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6258/6258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6260/6260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6261/6261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6262/6262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6263/6263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6269/6269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6271/6271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6274/6274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6276/6276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6277/6277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6278/6278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6279/6279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6280/6280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6281/6281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6282/6282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6283/6283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6284/6284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6286/6286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6290/6290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6297/6297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6298/6298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6299/6299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6304/6304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6306/6306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6308/6308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6310/6310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6311/6311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6313/6313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6315/6315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6316/6316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6317/6317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6318/6318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6319/6319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6321/6321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6322/6322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6323/6323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6324/6324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6325/6325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6326/6326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6327/6327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6328/6328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6329/6329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6330/6330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6334/6334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6336/6336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6337/6337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6338/6338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6339/6339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6340/6340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6341/6341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6342/6342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6343/6343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6346/6346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6347/6347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6349/6349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6351/6351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6352/6352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6354/6354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6355/6355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6357/6357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6360/6360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6362/6362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6363/6363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6365/6365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6366/6366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6368/6368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6369/6369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6370/6370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6372/6372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6375/6375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6376/6376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6377/6377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6379/6379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6380/6380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6383/6383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6384/6384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6385/6385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6387/6387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6389/6389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6390/6390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6392/6392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6393/6393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6395/6395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6396/6396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6397/6397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6398/6398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6399/6399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6400/6400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6414/6414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6415/6415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6420/6420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6421/6421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6422/6422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6423/6423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6424/6424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6426/6426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6428/6428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6430/6430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6432/6432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6434/6434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6435/6435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6436/6436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6438/6438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6439/6439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6440/6440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6442/6442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6443/6443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6444/6444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6445/6445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6446/6446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6447/6447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6448/6448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6449/6449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6450/6450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6451/6451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6452/6452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6453/6453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6454/6454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6535/6535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6620/6620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6621/6621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6622/6622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6623/6623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6624/6624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6625/6625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6647/6647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6649/6649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6651/6651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6652/6652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6654/6654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6752/6752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6753/6753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6755/6755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6756/6756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6758/6758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6759/6759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6765/6765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6766/6766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6810/6810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6811/6811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6812/6812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6813/6813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6924/6924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6925/6925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6928/6928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6929/6929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6931/6931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6932/6932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6933/6933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6935/6935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6937/6937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6938/6938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6939/6939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6940/6940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6942/6942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6943/6943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6944/6944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6946/6946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6947/6947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6948/6948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6949/6949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6951/6951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6952/6952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6953/6953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6956/6956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6957/6957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6958/6958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6960/6960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6961/6961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6963/6963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6965/6965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6966/6966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6968/6968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6969/6969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6970/6970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6972/6972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6973/6973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6974/6974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6975/6975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6989/6989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6990/6990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6991/6991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6992/6992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6997/6997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6998/6998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6999/6999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7000/7000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7001/7001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7021/7021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7022/7022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7040/7040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7041/7041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7042/7042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7043/7043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7092/7092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7093/7093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7094/7094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7096/7096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7097/7097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7098/7098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7100/7100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7101/7101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7103/7103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7104/7104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7105/7105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7107/7107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7108/7108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7110/7110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7112/7112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7113/7113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7114/7114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7115/7115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7125/7125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7126/7126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7127/7127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7128/7128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7129/7129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7130/7130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7131/7131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7132/7132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7133/7133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7134/7134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7135/7135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7136/7136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7137/7137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7138/7138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7139/7139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7140/7140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7141/7141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7142/7142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7143/7143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7144/7144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7145/7145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7149/7149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7151/7151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7152/7152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7153/7153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7155/7155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7157/7157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7158/7158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7159/7159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7161/7161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7163/7163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7164/7164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7165/7165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7166/7166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7167/7167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7169/7169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7171/7171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7172/7172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7174/7174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7222/7222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7223/7223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7224/7224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7225/7225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7227/7227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7228/7228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7229/7229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7230/7230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7329/7329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7330/7330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7331/7331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7333/7333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7334/7334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7335/7335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7336/7336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7337/7337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7338/7338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7339/7339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7340/7340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7341/7341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7343/7343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7344/7344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7346/7346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7347/7347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7348/7348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7349/7349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7350/7350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7351/7351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7355/7355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7356/7356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7357/7357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7358/7358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7369/7369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7370/7370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7371/7371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7372/7372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7373/7373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7386/7386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7416/7416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7417/7417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7418/7418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7419/7419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7421/7421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7423/7423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7424/7424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7426/7426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7429/7429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7430/7430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7431/7431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7435/7435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7437/7437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7438/7438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7439/7439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7440/7440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7441/7441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7442/7442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7443/7443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7459/7459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7488/7488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7491/7491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7492/7492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7493/7493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7494/7494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7495/7495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7498/7498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7499/7499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7500/7500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7501/7501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7514/7514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7515/7515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7516/7516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7517/7517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7518/7518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7519/7519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7520/7520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7521/7521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7522/7522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7523/7523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7524/7524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7525/7525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7526/7526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7527/7527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7528/7528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7529/7529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7530/7530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7531/7531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7532/7532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7533/7533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7534/7534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7535/7535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7536/7536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7537/7537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7538/7538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7539/7539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7540/7540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7541/7541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7542/7542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7543/7543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7544/7544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7545/7545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7547/7547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7548/7548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7549/7549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7550/7550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7551/7551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7552/7552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7554/7554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7555/7555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7556/7556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7557/7557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7558/7558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7559/7559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7560/7560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7561/7561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7562/7562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7563/7563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7564/7564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7565/7565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7596/7596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7600/7600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7602/7602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7605/7605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7606/7606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7607/7607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7608/7608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7639/7639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7640/7640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7641/7641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7642/7642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7643/7643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7644/7644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7665/7665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7667/7667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7682/7682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7683/7683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7684/7684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7687/7687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7708/7708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7710/7710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7711/7711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7713/7713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7718/7718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7720/7720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7739/7739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7741/7741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7742/7742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7743/7743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7744/7744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7746/7746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7747/7747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7795/7795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7796/7796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7797/7797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7803/7803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7804/7804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7805/7805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7806/7806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7807/7807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7814/7814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7815/7815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7859/7859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7862/7862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7864/7864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7865/7865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7866/7866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7867/7867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7868/7868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7869/7869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7870/7870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7871/7871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7872/7872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7873/7873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7875/7875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7876/7876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7880/7880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7881/7881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7882/7882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7885/7885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7925/7925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7926/7926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7927/7927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7956/7956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7957/7957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7958/7958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7959/7959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7960/7960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7987/7987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7990/7990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7991/7991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7992/7992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7993/7993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7994/7994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7996/7996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7997/7997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7998/7998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7999/7999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8000/8000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8033/8033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8051/8051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8052/8052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8053/8053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8056/8056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8057/8057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8058/8058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8064/8064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8065/8065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8066/8066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8075/8075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8076/8076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8092/8092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8093/8093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8094/8094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8095/8095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8134/8134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8135/8135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8136/8136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8137/8137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8138/8138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8139/8139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8144/8144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8145/8145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8146/8146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8147/8147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8148/8148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8149/8149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8150/8150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8151/8151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8152/8152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8153/8153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8174/8174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8175/8175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8176/8176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8206/8206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8207/8207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8208/8208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8251/8251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8252/8252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8253/8253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8254/8254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8255/8255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8264/8264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8265/8265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8266/8266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8267/8267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8268/8268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8269/8269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8277/8277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8340/8340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8341/8341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8342/8342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8343/8343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8344/8344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8345/8345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8346/8346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8347/8347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8348/8348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8349/8349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8351/8351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8371/8371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8372/8372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8396/8396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8397/8397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8398/8398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8450/8450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8451/8451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8453/8453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8454/8454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8456/8456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8457/8457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8458/8458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8460/8460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8461/8461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8462/8462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8464/8464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8465/8465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8468/8468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8469/8469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8554/8554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8555/8555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8556/8556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8557/8557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8559/8559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8560/8560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8561/8561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8562/8562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8563/8563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8564/8564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8565/8565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8566/8566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8568/8568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8569/8569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8750/8750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8751/8751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8752/8752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8753/8753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8754/8754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8755/8755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8756/8756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8757/8757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8759/8759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8760/8760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8762/8762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8764/8764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8765/8765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8766/8766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8767/8767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8768/8768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8769/8769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8802/8802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8808/8808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8809/8809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8810/8810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8822/8822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8823/8823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8824/8824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8825/8825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8826/8826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8827/8827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8828/8828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8829/8829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8830/8830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8831/8831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8832/8832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8833/8833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8848/8848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8849/8849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8850/8850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8851/8851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8852/8852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8853/8853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8854/8854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8855/8855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8856/8856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8857/8857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8858/8858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8859/8859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8903/8903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8904/8904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8905/8905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8906/8906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8908/8908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8909/8909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8871/8871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8872/8872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8910/8910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8911/8911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8939/8939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8940/8940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8941/8941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8942/8942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8943/8943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8944/8944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8945/8945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8946/8946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8947/8947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8948/8948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8949/8949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8950/8950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8951/8951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8952/8952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8953/8953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8954/8954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8955/8955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8956/8956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8957/8957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8958/8958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8959/8959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8960/8960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8961/8961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8991/8991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8992/8992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8993/8993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8994/8994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8996/8996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8997/8997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8998/8998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8999/8999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9000/9000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9001/9001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9003/9003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9004/9004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9005/9005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9026/9026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9027/9027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9028/9028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9029/9029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9030/9030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9031/9031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9032/9032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9033/9033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9034/9034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9069/9069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9070/9070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9071/9071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9078/9078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9079/9079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9080/9080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9081/9081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9082/9082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9083/9083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9084/9084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9085/9085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9086/9086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9088/9088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9089/9089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9091/9091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9092/9092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9093/9093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9094/9094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9095/9095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9115/9115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9116/9116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9117/9117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9118/9118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9119/9119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9120/9120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9121/9121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9122/9122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9132/9132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9134/9134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9135/9135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9136/9136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9137/9137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9138/9138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9139/9139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9140/9140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9141/9141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9188/9188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9189/9189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9190/9190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9191/9191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9192/9192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9193/9193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9194/9194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9199/9199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9200/9200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9201/9201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9202/9202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9203/9203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9204/9204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9205/9205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9206/9206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9235/9235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9236/9236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9237/9237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9238/9238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9239/9239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9240/9240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9241/9241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9242/9242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9243/9243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9244/9244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9245/9245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9246/9246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9260/9260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9261/9261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9262/9262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9263/9263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9264/9264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9265/9265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9266/9266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9267/9267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9268/9268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9269/9269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9270/9270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9271/9271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9272/9272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9273/9273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9274/9274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9275/9275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9276/9276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9294/9294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9295/9295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9296/9296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9297/9297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9298/9298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9339/9339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9340/9340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9341/9341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9342/9342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9343/9343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9344/9344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9345/9345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9346/9346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9347/9347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9348/9348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9349/9349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9350/9350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9351/9351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9352/9352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9353/9353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9354/9354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9355/9355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9356/9356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9357/9357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9358/9358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9359/9359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9360/9360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9361/9361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9375/9375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9376/9376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9377/9377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9378/9378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9379/9379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9380/9380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9381/9381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9382/9382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9383/9383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9384/9384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9385/9385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9386/9386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7513/7513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7688/7688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7860/7860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8034/8034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8035/8035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8142/8142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8143/8143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8504/8504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8598/8598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8599/8599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8873/8873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9146/9146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9211/9211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9284/9284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9285/9285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9303/9303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9304/9304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9369/9369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9370/9370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9371/9371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9372/9372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9373/9373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9374/9374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9412/9412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2013/17232/contas_municipais_2013.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7444/7444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7445/7445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7472/7472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7446/7446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7451/7451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7638/7638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9162/9162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8434/8434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8309/8309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8603/8603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9165/9165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9167/9167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9449/9449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9452/9452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9392/9392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9438/9438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9437/9437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9478/9478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7325/7325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7635/7635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7637/7637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7327/7327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7328/7328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8107/8107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8108/8108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8109/8109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9159/9159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7782/7782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7703/7703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7783/7783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7705/7705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8110/8110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9160/9160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8274/8274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9161/9161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8605/8605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8112/8112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8273/8273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8272/8272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8544/8544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8545/8545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8546/8546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8541/8541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8431/8431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8432/8432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9163/9163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8390/8390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8433/8433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8303/8303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8548/8548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8286/8286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9170/9170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8436/8436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9171/9171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8437/8437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9172/9172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8439/8439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9036/9036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8606/8606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9173/9173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8549/8549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9174/9174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8550/8550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9175/9175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9176/9176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8982/8982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9177/9177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9178/9178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8799/8799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8985/8985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8865/8865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8800/8800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9179/9179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8866/8866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9164/9164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8915/8915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9166/9166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8986/8986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9168/9168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8987/8987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8925/8925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8989/8989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9131/9131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9109/9109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9443/9443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9387/9387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9169/9169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9251/9251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9317/9317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9705/9705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9450/9450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9318/9318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9319/9319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9320/9320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9321/9321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9734/9734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9735/9735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9388/9388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9313/9313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9389/9389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9390/9390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9466/9466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9451/9451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9761/9761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9467/9467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9706/9706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9391/9391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9477/9477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9707/9707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9440/9440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9446/9446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9447/9447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9448/9448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9453/9453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9459/9459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6455/6455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6456/6456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6626/6626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6627/6627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6656/6656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6660/6660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7002/7002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7005/7005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7044/7044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7045/7045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7046/7046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7047/7047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7049/7049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7051/7051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7052/7052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7053/7053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7054/7054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7055/7055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7056/7056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7176/7176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7177/7177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7217/7217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7220/7220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7352/7352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7353/7353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7359/7359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7367/7367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7368/7368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7422/7422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7425/7425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7458/7458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7475/7475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7476/7476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7477/7477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7478/7478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7510/7510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7511/7511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7512/7512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7597/7597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7614/7614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7615/7615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7616/7616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7617/7617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7618/7618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7740/7740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7745/7745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7808/7808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7809/7809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7810/7810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7883/7883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7886/7886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7905/7905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7907/7907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7909/7909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7911/7911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7913/7913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7914/7914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7915/7915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7916/7916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7918/7918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7919/7919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7921/7921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7922/7922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8285/8285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7923/7923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7924/7924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7985/7985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7986/7986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8029/8029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8030/8030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8086/8086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8087/8087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8088/8088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8090/8090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8091/8091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8141/8141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8199/8199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8201/8201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8202/8202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8203/8203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8204/8204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8270/8270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8283/8283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8352/8352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8353/8353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8354/8354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8373/8373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8374/8374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8399/8399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8400/8400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8401/8401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8470/8470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8482/8482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8484/8484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8498/8498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8499/8499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8500/8500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8501/8501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8502/8502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8503/8503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8570/8570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8571/8571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8591/8591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8592/8592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8593/8593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8594/8594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8595/8595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8596/8596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8597/8597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8785/8785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8786/8786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8807/8807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8912/8912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8913/8913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8914/8914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8962/8962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9006/9006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9008/9008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9060/9060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9061/9061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9062/9062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9063/9063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9064/9064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9065/9065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9066/9066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9067/9067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9068/9068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9096/9096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9097/9097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9098/9098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9099/9099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9100/9100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9123/9123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9142/9142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9143/9143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9144/9144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9145/9145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9195/9195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9196/9196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9197/9197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9198/9198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9207/9207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9208/9208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9209/9209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9210/9210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9247/9247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9249/9249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9256/9256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9257/9257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9277/9277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9278/9278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9279/9279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9280/9280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9281/9281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9282/9282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9283/9283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9299/9299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9300/9300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9301/9301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9302/9302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9322/9322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9323/9323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9324/9324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9325/9325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9326/9326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9327/9327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9328/9328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9329/9329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9330/9330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9331/9331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9332/9332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9362/9362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9363/9363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9364/9364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9365/9365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9366/9366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9367/9367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9368/9368_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6246/6246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6252/6252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6253/6253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6254/6254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6255/6255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6256/6256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6257/6257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6258/6258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6260/6260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6261/6261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6262/6262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6263/6263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6269/6269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6271/6271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6274/6274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6276/6276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6277/6277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6278/6278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6279/6279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6280/6280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6281/6281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6282/6282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6283/6283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6284/6284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6286/6286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6290/6290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6297/6297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6298/6298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6299/6299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6304/6304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6306/6306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6308/6308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6310/6310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6311/6311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6313/6313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6315/6315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6316/6316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6317/6317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6318/6318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6319/6319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6321/6321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6322/6322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6323/6323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6324/6324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6325/6325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6326/6326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6327/6327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6328/6328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6329/6329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6330/6330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6334/6334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6336/6336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6337/6337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6338/6338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6339/6339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6340/6340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6341/6341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6342/6342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6343/6343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6346/6346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6347/6347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6349/6349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6351/6351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6352/6352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6354/6354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6355/6355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6357/6357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6360/6360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6362/6362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6363/6363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6365/6365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6366/6366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6368/6368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6369/6369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6370/6370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6372/6372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6375/6375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6376/6376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6377/6377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6379/6379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6380/6380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6383/6383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6384/6384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6385/6385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6387/6387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6389/6389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6390/6390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6392/6392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6393/6393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6395/6395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6396/6396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6397/6397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6398/6398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6399/6399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6400/6400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6414/6414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6415/6415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6420/6420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6421/6421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6422/6422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6423/6423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6424/6424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6426/6426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6428/6428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6430/6430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6432/6432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6434/6434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6435/6435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6436/6436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6438/6438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6439/6439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6440/6440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6442/6442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6443/6443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6444/6444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6445/6445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6446/6446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6447/6447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6448/6448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6449/6449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6450/6450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6451/6451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6452/6452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6453/6453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6454/6454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6535/6535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6620/6620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6621/6621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6622/6622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6623/6623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6624/6624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6625/6625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6647/6647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6649/6649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6651/6651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6652/6652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6654/6654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6752/6752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6753/6753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6755/6755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6756/6756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6758/6758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6759/6759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6765/6765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6766/6766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6810/6810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6811/6811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6812/6812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6813/6813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6924/6924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6925/6925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6928/6928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6929/6929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6931/6931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6932/6932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6933/6933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6935/6935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6937/6937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6938/6938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6939/6939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6940/6940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6942/6942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6943/6943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6944/6944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6946/6946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6947/6947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6948/6948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6949/6949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6951/6951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6952/6952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6953/6953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6956/6956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6957/6957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6958/6958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6960/6960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6961/6961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6963/6963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6965/6965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6966/6966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6968/6968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6969/6969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6970/6970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6972/6972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6973/6973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6974/6974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6975/6975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6989/6989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6990/6990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6991/6991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6992/6992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6997/6997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6998/6998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6999/6999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7000/7000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7001/7001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7021/7021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7022/7022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7040/7040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7041/7041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7042/7042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7043/7043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7092/7092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7093/7093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7094/7094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7096/7096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7097/7097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7098/7098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7100/7100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7101/7101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7103/7103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7104/7104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7105/7105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7107/7107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7108/7108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7110/7110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7112/7112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7113/7113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7114/7114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7115/7115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7125/7125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7126/7126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7127/7127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7128/7128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7129/7129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7130/7130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7131/7131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7132/7132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7133/7133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7134/7134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7135/7135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7136/7136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7137/7137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7138/7138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7139/7139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7140/7140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7141/7141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7142/7142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7143/7143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7144/7144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7145/7145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7149/7149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7151/7151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7152/7152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7153/7153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7155/7155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7157/7157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7158/7158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7159/7159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7161/7161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7163/7163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7164/7164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7165/7165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7166/7166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7167/7167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7169/7169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7171/7171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7172/7172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7174/7174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7222/7222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7223/7223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7224/7224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7225/7225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7227/7227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7228/7228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7229/7229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7230/7230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7329/7329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7330/7330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7331/7331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7333/7333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7334/7334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7335/7335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7336/7336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7337/7337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7338/7338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7339/7339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7340/7340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7341/7341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7343/7343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7344/7344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7346/7346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7347/7347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7348/7348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7349/7349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7350/7350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7351/7351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7355/7355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7356/7356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7357/7357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7358/7358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7369/7369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7370/7370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7371/7371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7372/7372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7373/7373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7386/7386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7416/7416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7417/7417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7418/7418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7419/7419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7421/7421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7423/7423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7424/7424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7426/7426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7429/7429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7430/7430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7431/7431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7435/7435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7437/7437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7438/7438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7439/7439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7440/7440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7441/7441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7442/7442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7443/7443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7459/7459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7488/7488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7491/7491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7492/7492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7493/7493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7494/7494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7495/7495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7498/7498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7499/7499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7500/7500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7501/7501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7514/7514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7515/7515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7516/7516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7517/7517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7518/7518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7519/7519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7520/7520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7521/7521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7522/7522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7523/7523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7524/7524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7525/7525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7526/7526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7527/7527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7528/7528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7529/7529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7530/7530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7531/7531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7532/7532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7533/7533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7534/7534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7535/7535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7536/7536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7537/7537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7538/7538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7539/7539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7540/7540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7541/7541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7542/7542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7543/7543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7544/7544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7545/7545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7547/7547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7548/7548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7549/7549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7550/7550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7551/7551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7552/7552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7554/7554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7555/7555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7556/7556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7557/7557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7558/7558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7559/7559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7560/7560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7561/7561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7562/7562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7563/7563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7564/7564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7565/7565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7596/7596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7600/7600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7602/7602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7605/7605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7606/7606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7607/7607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7608/7608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7639/7639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7640/7640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7641/7641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7642/7642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7643/7643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7644/7644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7665/7665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7667/7667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7682/7682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7683/7683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7684/7684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7687/7687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7708/7708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7710/7710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7711/7711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7713/7713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7718/7718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7720/7720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7739/7739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7741/7741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7742/7742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7743/7743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7744/7744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7746/7746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7747/7747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7795/7795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7796/7796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7797/7797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7803/7803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7804/7804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7805/7805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7806/7806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7807/7807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7814/7814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7815/7815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7859/7859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7862/7862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7864/7864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7865/7865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7866/7866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7867/7867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7868/7868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7869/7869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7870/7870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7871/7871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7872/7872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7873/7873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7875/7875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7876/7876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7880/7880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7881/7881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7882/7882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7885/7885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7925/7925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7926/7926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7927/7927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7956/7956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7957/7957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7958/7958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7959/7959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7960/7960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7987/7987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7990/7990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7991/7991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7992/7992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7993/7993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7994/7994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7996/7996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7997/7997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7998/7998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7999/7999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8000/8000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8033/8033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8051/8051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8052/8052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8053/8053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8056/8056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8057/8057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8058/8058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8064/8064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8065/8065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8066/8066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8075/8075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8076/8076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8092/8092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8093/8093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8094/8094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8095/8095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8134/8134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8135/8135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8136/8136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8137/8137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8138/8138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8139/8139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8144/8144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8145/8145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8146/8146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8147/8147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8148/8148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8149/8149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8150/8150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8151/8151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8152/8152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8153/8153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8174/8174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8175/8175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8176/8176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8206/8206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8207/8207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8208/8208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8251/8251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8252/8252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8253/8253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8254/8254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8255/8255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8264/8264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8265/8265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8266/8266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8267/8267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8268/8268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8269/8269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8277/8277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8340/8340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8341/8341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8342/8342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8343/8343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8344/8344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8345/8345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8346/8346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8347/8347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8348/8348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8349/8349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8351/8351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8371/8371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8372/8372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8396/8396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8397/8397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8398/8398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8450/8450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8451/8451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8453/8453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8454/8454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8456/8456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8457/8457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8458/8458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8460/8460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8461/8461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8462/8462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8464/8464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8465/8465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8468/8468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8469/8469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8554/8554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8555/8555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8556/8556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8557/8557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8559/8559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8560/8560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8561/8561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8562/8562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8563/8563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8564/8564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8565/8565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8566/8566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8568/8568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8569/8569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8750/8750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8751/8751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8752/8752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8753/8753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8754/8754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8755/8755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8756/8756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8757/8757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8759/8759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8760/8760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8762/8762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8764/8764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8765/8765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8766/8766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8767/8767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8768/8768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8769/8769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8802/8802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8808/8808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8809/8809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8810/8810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8822/8822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8823/8823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8824/8824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8825/8825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8826/8826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8827/8827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8828/8828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8829/8829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8830/8830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8831/8831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8832/8832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8833/8833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8848/8848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8849/8849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8850/8850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8851/8851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8852/8852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8853/8853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8854/8854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8855/8855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8856/8856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8857/8857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8858/8858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8859/8859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8903/8903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8904/8904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8905/8905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8906/8906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8908/8908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8909/8909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8871/8871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8872/8872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8910/8910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8911/8911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8939/8939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8940/8940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8941/8941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8942/8942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8943/8943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8944/8944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8945/8945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8946/8946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8947/8947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8948/8948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8949/8949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8950/8950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8951/8951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8952/8952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8953/8953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8954/8954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8955/8955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8956/8956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8957/8957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8958/8958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8959/8959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8960/8960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8961/8961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8991/8991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8992/8992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8993/8993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8994/8994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8996/8996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8997/8997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8998/8998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8999/8999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9000/9000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9001/9001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9003/9003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9004/9004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9005/9005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9026/9026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9027/9027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9028/9028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9029/9029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9030/9030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9031/9031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9032/9032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9033/9033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9034/9034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9069/9069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9070/9070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9071/9071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9078/9078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9079/9079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9080/9080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9081/9081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9082/9082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9083/9083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9084/9084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9085/9085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9086/9086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9088/9088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9089/9089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9091/9091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9092/9092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9093/9093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9094/9094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9095/9095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9115/9115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9116/9116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9117/9117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9118/9118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9119/9119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9120/9120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9121/9121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9122/9122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9132/9132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9134/9134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9135/9135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9136/9136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9137/9137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9138/9138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9139/9139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9140/9140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9141/9141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9188/9188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9189/9189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9190/9190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9191/9191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9192/9192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9193/9193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9194/9194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9199/9199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9200/9200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9201/9201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9202/9202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9203/9203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9204/9204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9205/9205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9206/9206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9235/9235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9236/9236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9237/9237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9238/9238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9239/9239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9240/9240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9241/9241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9242/9242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9243/9243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9244/9244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9245/9245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9246/9246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9260/9260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9261/9261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9262/9262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9263/9263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9264/9264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9265/9265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9266/9266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9267/9267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9268/9268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9269/9269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9270/9270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9271/9271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9272/9272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9273/9273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9274/9274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9275/9275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9276/9276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9294/9294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9295/9295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9296/9296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9297/9297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9298/9298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9339/9339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9340/9340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9341/9341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9342/9342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9343/9343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9344/9344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9345/9345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9346/9346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9347/9347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9348/9348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9349/9349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9350/9350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9351/9351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9352/9352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9353/9353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9354/9354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9355/9355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9356/9356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9357/9357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9358/9358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9359/9359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9360/9360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9361/9361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9375/9375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9376/9376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9377/9377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9378/9378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9379/9379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9380/9380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9381/9381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9382/9382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9383/9383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9384/9384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9385/9385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9386/9386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7513/7513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7688/7688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7860/7860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8034/8034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8035/8035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8142/8142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8143/8143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8504/8504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8598/8598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8599/8599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8873/8873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9146/9146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9211/9211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9284/9284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9285/9285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9303/9303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9304/9304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9369/9369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9370/9370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9371/9371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9372/9372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9373/9373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9374/9374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9412/9412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2013/17232/contas_municipais_2013.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7444/7444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7445/7445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7472/7472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7446/7446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7451/7451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7638/7638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9162/9162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8434/8434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8309/8309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8603/8603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9165/9165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9167/9167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9449/9449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9452/9452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9392/9392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9438/9438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9437/9437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9478/9478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7325/7325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7635/7635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7637/7637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7327/7327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7328/7328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8107/8107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8108/8108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8109/8109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9159/9159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7782/7782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7703/7703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7783/7783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7705/7705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8110/8110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9160/9160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8274/8274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9161/9161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8605/8605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8112/8112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8273/8273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8272/8272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8544/8544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8545/8545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8546/8546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8541/8541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8431/8431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8432/8432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9163/9163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8390/8390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8433/8433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8303/8303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8548/8548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8286/8286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9170/9170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8436/8436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9171/9171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8437/8437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9172/9172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8439/8439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9036/9036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8606/8606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9173/9173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8549/8549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9174/9174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8550/8550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9175/9175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9176/9176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8982/8982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9177/9177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9178/9178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8799/8799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8985/8985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8865/8865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8800/8800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9179/9179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8866/8866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9164/9164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8915/8915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9166/9166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8986/8986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9168/9168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8987/8987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8925/8925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8989/8989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9131/9131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9109/9109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9443/9443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9387/9387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9169/9169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9251/9251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9317/9317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9705/9705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9450/9450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9318/9318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9319/9319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9320/9320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9321/9321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9734/9734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9735/9735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9388/9388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9313/9313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9389/9389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9390/9390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9466/9466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9451/9451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9761/9761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9467/9467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9706/9706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9391/9391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9477/9477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9707/9707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9440/9440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9446/9446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9447/9447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9448/9448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9453/9453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9459/9459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6455/6455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6456/6456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6626/6626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6627/6627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6656/6656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/6660/6660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7002/7002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7005/7005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7044/7044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7045/7045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7046/7046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7047/7047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7049/7049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7051/7051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7052/7052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7053/7053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7054/7054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7055/7055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7056/7056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7176/7176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7177/7177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7217/7217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7220/7220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7352/7352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7353/7353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7359/7359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7367/7367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7368/7368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7422/7422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7425/7425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7458/7458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7475/7475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7476/7476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7477/7477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7478/7478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7510/7510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7511/7511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7512/7512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7597/7597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7614/7614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7615/7615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7616/7616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7617/7617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7618/7618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7740/7740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7745/7745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7808/7808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7809/7809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7810/7810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7883/7883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7886/7886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7905/7905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7907/7907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7909/7909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7911/7911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7913/7913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7914/7914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7915/7915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7916/7916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7918/7918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7919/7919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7921/7921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7922/7922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8285/8285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7923/7923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7924/7924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7985/7985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/7986/7986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8029/8029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8030/8030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8086/8086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8087/8087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8088/8088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8090/8090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8091/8091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8141/8141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8199/8199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8201/8201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8202/8202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8203/8203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8204/8204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8270/8270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8283/8283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8352/8352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8353/8353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8354/8354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8373/8373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8374/8374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8399/8399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8400/8400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8401/8401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8470/8470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8482/8482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8484/8484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8498/8498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8499/8499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8500/8500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8501/8501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8502/8502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8503/8503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8570/8570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8571/8571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8591/8591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8592/8592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8593/8593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8594/8594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8595/8595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8596/8596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8597/8597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8785/8785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8786/8786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8807/8807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8912/8912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8913/8913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8914/8914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/8962/8962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9006/9006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9008/9008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9060/9060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9061/9061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9062/9062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9063/9063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9064/9064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9065/9065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9066/9066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9067/9067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9068/9068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9096/9096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9097/9097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9098/9098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9099/9099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9100/9100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9123/9123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9142/9142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9143/9143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9144/9144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9145/9145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9195/9195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9196/9196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9197/9197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9198/9198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9207/9207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9208/9208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9209/9209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9210/9210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9247/9247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9249/9249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9256/9256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9257/9257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9277/9277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9278/9278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9279/9279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9280/9280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9281/9281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9282/9282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9283/9283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9299/9299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9300/9300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9301/9301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9302/9302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9322/9322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9323/9323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9324/9324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9325/9325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9326/9326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9327/9327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9328/9328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9329/9329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9330/9330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9331/9331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9332/9332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9362/9362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9363/9363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9364/9364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9365/9365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9366/9366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9367/9367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2013/9368/9368_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="57.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>