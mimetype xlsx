--- v0 (2026-02-17)
+++ v1 (2026-06-11)
@@ -51,5336 +51,5336 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4713/4713_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4713/4713_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ADEQUAÇÃO DA JORNADA DOS PROFESSORES MUNICIPAIS CONTIDA NO ARTIGO 16 DA LEI COMPLEMENTAR Nº 084, DE 20 DE DEZEMBRO DE 2010.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Jamil Marcicano</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4765/4765_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4765/4765_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE UMA LOMBADA NA TRAVESSA LEODORO R. DA SILVA, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4766/4766_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4766/4766_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE A MANUTENÇÃO DA TUBULAÇÃO EXISTENTE SOB A CALÇADA DA TRAVESSA LÁZARO R. DA SILVA, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4767/4767_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4767/4767_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA EUCLIDES BRAZ GODINHO, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4768/4768_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4768/4768_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DA RUA SÃO LUIZ, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4769/4769_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4769/4769_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA SANTO ANTÔNIO, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4770/4770_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4770/4770_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DA RUA JOSÉ MILANI JÚNIOR, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4771/4771_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4771/4771_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA LÁZARO FIRMINO DE ALMEIDA, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4772/4772_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4772/4772_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE PONTO DE ÔNIBUS NA PRIMEIRA ENTRADA DO BAIRRO RESSACA (ESTRADA DO BANANEIRO)</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4773/4773_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4773/4773_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA ANTÔNIO JOAQUIM OLIVEIRA, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4774/4774_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4774/4774_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA DE SERVIDÃO RICARDINO PEDROSO DA SILVA, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4775/4775_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4775/4775_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇO DE COLETA DE LIXO NA TRAVESSA 16, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4776/4776_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4776/4776_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE CASCALHAMENTO NA TRAVESSA 16, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4777/4777_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4777/4777_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO AVERIGUAR POSSÍVEIS IRREGULARIDADES NA CRIAÇÃO DE SUÍNOS NA PROPRIEDADE DO SENHOR DONIZETI, NO BAIRRO VIEIRINHA.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE EXTENSÃO SECUNDÁRIA NA TRAVESSA ANTÔNIO GUIMARÃES, BAIRRO DA RESSACA</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4778/4778_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4778/4778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA, CASCALHAMENTO E TAPA-BURACOS NAS ESTRADAS DO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4779/4779_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4779/4779_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA, CASCALHAMENTO E TAPA-BURACOS NA ESTRADA DO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4780/4780_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4780/4780_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAÇÃO DE 02 CONTÊINES PARA DEPÓSITO DE LIXO NO BAIRRO PIRATUBA, SENDO 1 NAS IMEDIAÇÕES DO MERCADO PIRATUBA E OUTRO NA ENTRADA DA PRAINHA.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4781/4781_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4781/4781_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE LUMINÁRIAS EM DIVERSAS RUAS DO BAIRRO PIRATUBA.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4782/4782_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4782/4782_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA IMPLANTAÇÃO DE PRODUTOS NATURAIS E ORGÂNICOS NA MERENDA ESCOLAR DA REDE MUNICIPAL DE ENSINO DE IBIÚNA.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4783/4783_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4783/4783_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA VIABILIZAÇÃO DE MAIS HORÁRIOS DE ÔNIBUS NA LINHA QUE SERVE O BAIRRO PIRATUBA.</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4784/4784_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4784/4784_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO POSSIBILIDADE DE IMPLANTAÇÃO DO PROGRAMA MELHOR EM CASA DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4785/4785_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4785/4785_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 1 BICO DE LUZ NA RUA MARCELO PAULO DOMINGUES, NO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4786/4786_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4786/4786_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 30 BICOS DE LUZ NA VILA ALVES, ESTRADA QUE VAI PARA O VELEIROS DE IBIÚNA, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4787/4787_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4787/4787_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO VERAVINHA.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4788/4788_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4788/4788_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MUDANÇA NO TRAJETO DAS LINHAS DE ÔNIBUS INTERMUNICIPAIS QUE OPERAM EM NOSSO MUNICÍPIO: VIAÇÃO SÃO ROQUE, VIAÇÃO DANÚBIO AZUL, PARA QUE OS MESMOS PASSEM PELO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4789/4789_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4789/4789_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO MANUTENÇÃO E REVISÃO DAS LUMINÁRIAS EXISTENTES NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4790/4790_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4790/4790_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA VIABILIZAÇÃO DE CONSTRUÇÃO DE UM MONUMENTO DO CRISTO REDENTOR, SEMELHANTE À EXISTENTE NO ESTADO DO RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4791/4791_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4791/4791_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA REFORMA DO TERMINAL RODOVIÁRIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Claudinho do Rosarial</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4792/4792_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4792/4792_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENCAMINHAR PROJETO DE LEI COM A FINALIDADE DE INSTITUIR A GRATIFICAÇÃO DE PERMANÊNCIA AOS PROFISSIONAIS DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4793/4793_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4793/4793_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA A RETIRADA DE MORADORES DE RUA DO CORETO LOCALIZADO NA AVENIDA SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4794/4794_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4794/4794_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO  SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA BEM-TE-VI (RUA DO GUEIBI) NO BAIRRO FIGUEIRA.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4795/4795_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4795/4795_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MANUTENÇÃO NA RUA JOAQUIM GABRIEL SOARES, PRÓXIMO À PADARIA DA VILA, BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4796/4796_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4796/4796_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LOMBADA NO BAIRRO DA RESSACA, PRÓXIMO A FLORA MESTIÇA.</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4797/4797_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4797/4797_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 2 SALAS DE AULAS NO BAIRRO DA RESSACA, ESCOLA LOURIVAL CORREIA DE ARAUJO.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4798/4798_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4798/4798_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA NO GINÁSIO DE ESPORTES DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4799/4799_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4799/4799_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INCLUSÃO DE SISTEMA DE ENTREGA DOS CORREIOS NA RUA PROJETADA 2, BAIRRO DA FIGUEIRA.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4800/4800_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4800/4800_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 3 BICOS DE LUZ NO BAIRRO RESSACA, TRAVESSA ORÁCIO FIRMINO ALVES.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4801/4801_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4801/4801_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, TRAVESSA SÃO LUIZ.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4802/4802_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4802/4802_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, TRAVESSA SANDRA DAS DORES FRIOLI.</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4803/4803_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4803/4803_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, TRAVESSA ANTÔNIO JOAQUIM OLIVEIRA.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4804/4804_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4804/4804_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, RUA ONORATO BRAZ GODINHO.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4805/4805_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4805/4805_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, TRAVESSA LEODORO R. DA SILVA.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4806/4806_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4806/4806_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, TRAVESSA JOAQUIM JOSÉ RODRIGUES.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4807/4807_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4807/4807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, TRAVESSA 16 DE AGOSTO.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4808/4808_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4808/4808_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, AVENIDA SÃO JOÃO.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4809/4809_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4809/4809_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, TRAVESSA ANTÔNIO BANDEIRA.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4810/4810_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4810/4810_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, TRAVESSA FIRMINO RODRIGUES DA SILVA.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4811/4811_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4811/4811_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, RUA ANTÔNIO JOAQUIM DE OLIVEIRA.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4812/4812_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4812/4812_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, TRAVESSA 24 DE SETEMBRO.</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4813/4813_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4813/4813_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, TRAVESSA PRIMAVERA.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA TRAVESSA JOAQUIM JOSÉ RODRIGUES, BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4814/4814_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4814/4814_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, AVENIDA SEIGI YAMAMOTO.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4815/4815_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4815/4815_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, AVENIDA JOÃO CIPULLO.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4816/4816_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4816/4816_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, TRAVESSA JULIETA MARIA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4817/4817_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4817/4817_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, RUA ANTÔNIO GUIMARÃES.</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4890/4890_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4890/4890_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA RUA PROJETADA 4, BEM COMO RECUPERAÇÃO DA BOCA DE LOBO EXISTENTE NA 1ª ESQUINA</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4891/4891_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4891/4891_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PROPOSIÇÃO DE LEI QUE AMPLIE A POLÍTICA DE DESENVOLVIMENTO ESTABELECIDA PELA LEI MUNICIPAL Nº 1416, MODIFICADA PELAS LEIS MUNICIPAIS Nº 1663 E 1697, PARA INVESTIMENTOS COMERCIAIS E DE PRESTAÇÃO DE SERVIÇOS DE MÉDIO E GRANDE PORTE.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4892/4892_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4892/4892_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REDUÇÃO DO TEMPO DA HTPC - HORA DE TRABALHO PEDAGÓGICO COLETIVO DE 01 (UMA) HORA DE AULA (DE 50 MINUTOS) E PAGAMENTO DE 01 (UMA) HORA AULA SEMANAL COMO CARGA SUPLEMENTAR.</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4893/4893_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4893/4893_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PERMISSÃO DE UTILIZAÇÃO COMERCIAL DA "PRAÇA DO LAVRADOR" LOCALIZADA NA ENTRADA DA CIDADE PRÓXIMO AO INÍCIO DA RODOVIA QUINTINO DE LIMA, COM INSTALAÇÃO DE UM PEQUENO COMÉRCIO TIPO "TRAILER" OU ALGO PARECIDO, TENDO COMO CONTRAPARTIDA A MANUTENÇÃO DA ÁREA.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4894/4894_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4894/4894_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE ESTUDOS PARA PROIBIÇÃO PARCIAL DE ESTACIONAMENTO EM AMBOS OS LADOS DO 1º QUARTEIRÃO DA RUA MARIO ARIZONO, PERMITINDO APENAS A CARGA E DESCARGA, E RECUO DE PARTE DO TERRENO DO CENTRO DE SAÚDE COM CRIAÇÃO DE ESTACIONAMENTO PARA COMPENSAÇÃO DE TAL PROIBIÇÃO. </t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4895/4895_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4895/4895_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE O REBAIXAMENTO DE ALGUMAS CALÇADAS NA ÁREA CENTRAL PARA ACESSIBILIDADE A PESSOAS PORTADORAS DE DEFICIÊNCIA OU COM MOBILIDADE REDUZIDA.</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4896/4896_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4896/4896_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE ESTUDOS PARA DESAPROPRIAÇÃO DE ÁREAS PRÓXIMAS ÀS RUAS PINDUCA SOARES E 15 DE NOVEMBRO, PARA INSTALAÇÃO DE BOLSÕES DE ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4897/4897_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4897/4897_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PROPOSIÇÃO DE LEI DE INCENTIVO AO MEIO AMBIENTE SUSTENTÁVEL PARA EMPRESAS QUE PROMOVEREM AS ADAPTAÇÕES (CAIXA DE COLETA DE RETENÇÃO DE LAVA-RÁPIDOS E OFICINAIS MECÂNICAS, CAIXA DE GORDURAS PARA ESTABELECIMENTOS DE ALIMENTAÇÃO, ETC) COM DISPOSITIVO DE INCENTIVO PARA OUTRAS QUE APOIEM PROJETOS E/OU PROGRAMAS EDUCATIVOS VOLTADOS PARA A SUSTENTABILIDADE E PRESERVAÇÃO DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4899/4899_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4899/4899_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA COLOCAÇÃO DE LOMBADA E/OU MELHOR SINALIZAÇÃO COM ESTUDOS SOBRE O FLUXO DE VEÍCULOS NA RUA GAL WALDOMIRO DE LIMA, NO TRECHO COMPREENDIDO ENTRE AS RUAS RAIMUNDO SANTIAGO E GREGÓRIO DE ALMEIDA LIMA.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4900/4900_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4900/4900_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA MARGEM OU INTERDIÇÃO DO TRECHO DE CALÇADA DO CÓRREGO DA BICA.</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4902/4902_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4902/4902_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE ESTUDOS PARA DESAPROPRIAÇÃO DE ÁREA E CRIAÇÃO DE PARQUE MUNICIPAL À MARGEM DO CÓRREGO DA BICA.</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4903/4903_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4903/4903_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE ESTUDOS PARA ELABORAÇÃO DO PLANO DIRETOR DE MOBILIDADE URBANA, CONFORME DISPOSTO NA LEI FEDERAL Nº 12.587/2012 DE 03 DE JANEIRO DE 2012.</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4904/4904_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4904/4904_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE A ELABORAÇÃO DE PROPOSIÇÃO DE LEI VERSANDO SOBRE A ISENÇÃO DE TAXAS (TAXA DE LICENÇA E LOCALIZAÇÃO, TAXA DE LICENÇA E FUNCIONAMENTO, TAXA DE PUBLICIDADE) PARA ENTIDADES FILANTRÓPICAS, SEM FINS LUCRATIVOS.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4905/4905_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4905/4905_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO EXECUÇÃO DO SERVIÇO DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DO BAIRRO AREIA VERMELHA, ENTRANDO À ESQUERDA NO POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4906/4906_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4906/4906_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO INSTALAÇÃO DE 9 (NOVE) BICOS DE LUZ, NA ESTRADA MUNICIPAL DO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4907/4907_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4907/4907_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE SEJA RETIRADO AS LIXEIRAS QUE SE ENCONTRAM NA PRAÇA MONSENHOR ANTÔNIO PEPE, 2 (PRAÇA DO FÓRUM).</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4909/4909_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4909/4909_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE ESTUDOS E ELABORAÇÃO DE PROJETO DE LEI PARA DENOMINAÇÃO OFICIAL DA RUA FELISBINO ALVES CAMARGO, LOCALIZADO NO JARDIM SÃO LUIZ.</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4910/4910_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4910/4910_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DOS VIEIRINHAS, PRINCIPALMENTE NA SUBIDA QUE FICA ACIMA DO ACESSO PARA A ESTRADA DOS ADRIANOS, NO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4911/4911_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4911/4911_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ELABORAÇÃO DE PROJETO DE LEI PARA DENOMINAÇÃO DE LOGRADOUROS NO BAIRRO PIAÍ.(ESTRADA DOS PASSARINHOS, TRAVESSA JOSÉ NUNES DE OLIVEIRA, TRAVESSA MARIA APARECIDA CARDOSO, ESTRADA MUNICIPAL JOSÉ VIEIRA CARDOSO, ESTRADA DOS ADRIANOS)</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4912/4912_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4912/4912_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE ESTUDOS E ELABORAÇÃO DE PROJETO DE LEI PARA DENOMINAÇÃO DE UMA RUA LOCALIZADA NO BAIRRO GRILOS COMO RUA JOÃO GUALBERTO DA SILVA.</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4913/4913_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4913/4913_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO PAIOLZINHO, CUJA ENTRADA FICA NO BAIRRO FEITAL, AO LADO DO BAR DO MIGUEL ARANHA, PRINCIPALMENTE NA SUBIDA/DESCIDA EXISTENTE.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4914/4914_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4914/4914_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA SINALIZAÇÃO COMPLETA DA RUA QUINTINO BOCAIUVA, QUE DÁ ACESSO A RUA MONSENHOR CINTRA, BEM COMO CONVERTE A MESMA COMO SENDO SENTIDO ÚNICO DE DIREÇÃO.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Ismael Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4916/4916_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4916/4916_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 10 BICOS DE LUZ NO BAIRRO DO LAGEADINHO, ESTRADA DO MORRO GRANDE ATÉ A IGREJA FUNDAMENTO BIBLICO.</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4917/4917_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4917/4917_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE DENOMINAÇÃO DE RUA EXISTENTE NO BAIRRO REGI, COM A DENOMINAÇÃO DE: RUA ALFREDO PIRES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4918/4918_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4918/4918_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 3 (TRÊS) BICOS DE LUZ NO BAIRRO MORRO GRANDE, NA ESTRADA BENEDITO VIEIRA.</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4919/4919_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4919/4919_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO ESTUDOS PARA ELABORAÇÃO DE PROJETO DE LEI PARA DENOMINAÇÃO DA ESTRADA QUE SE INICIA NO FINAL DA ESTRADA AMARO GABRIEL VIEIRA COM TÉRMINO NA ESTRADA MUNICIPAL ERNETOS PIRES DE OLIVEIRA (VICINAL DO VERAVA), PASSANDO PELO BAIRRO VERAVINHA, COM CERCA DE 6,5 KM, COMO ESTRADA MUNICIPAL VEREADOR HORÁCIO BERNARDO DA CRUZ.</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4920/4920_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4920/4920_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ENCAMINHADA AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE ESTUDOS PARA VISTORIA E APRESENTAÇÃO DE LEI QUE DENOMINE A ESTRADA MUNICIPAL QUE SE INICIA NAS PROXIMIDADES DO KM 11 DA ESTRADA MUNICIPAL ERNESTO PIRES DE OLIVEIRA (ESTRADA DO VERAVA), LADO ESQUERDO, E TERMINA NA AVENINA BARRA (ESTRADA DO ROGÉRIO AO CARMO MESSIAS), COMO ESTRADA MUNICIPAL VEREADOR JOÃO BATISTA PRADO.</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4921/4921_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4921/4921_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA VISTORIA E APRESENTAÇÃO DE LEI QUE DENOMINE A ESTRADA MUNICIPAL QUE SE INICIA NAS PROXIMIDADES DO KM 16 DA ESTRADA MUNICIPAL ERNESTO PIRES DE OLIVEIRA (ESTRADA DO VERAVA), LADO ESQUERDO, E TERMINA NA AVENIDA NOSSA SENHORA APARECIDA DO BAIRRO RIBEIROS, COMO ESTRADA MUNICIPAL CANDIDO PIRES DE OLIVEIRA - CANDINHO.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4922/4922_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4922/4922_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA  APRESENTAÇÃO DE PROJETO DE LEI DISPONDO SOBRE DENOMINAÇÃO DA ESTRADA MUNICIPAL QUE INICIA NA ESTRADA CANDIDO PIRES DE OLIVEIRA, PRÓXIMO A CAPELA DO SALINO, E SEGUE ATÉ A ESTRADA MANOEL MENINO DE ALMEIDA, NO BAIRRO VERAVA, COMO ESTRADA MUNICIPAL FRANCISCO SALES DE CAMPOS - SALINO.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4925/4925_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4925/4925_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE REALIZE OS SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE VAI DO KM 11 DA ESTRADA DO VERAVA ATÉ O BAIRRO CAMPININHA, PASSANDO PELO ZÉ RITA.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4926/4926_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4926/4926_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO EDIÇÃO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DE RUAS NO BAIRRO SOROCABUÇU, COM A DENOMINAÇÃO DE RUA FAMÍLIA PEROVAS, E RUA FAMÍLIA CAMARGO.</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4927/4927_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4927/4927_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO EDIÇÃO DE PROJETO DE LEI DISPONDO SOBRE DENOMINAÇÃO DE RUAS E TRAVESSAS NO LOTEAMENTO LAGOA AZUL DE IBIÚNA, ACESSO NA ALTURA DO KM 06 DO BAIRRO LARANJEIRAS.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4928/4928_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4928/4928_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA LOMBADA NA RODOVIA QUE LIGA O BAIRRO FEIRAL E GABRIEL, MAIS PRECISAMENTE EM FRENTE AO SÍTIO DO SR. TSUTOMU SHIMODA.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4944/4944_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4944/4944_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E LIMPEZA NO LEITO DO RIO LOCALIZADO NA RUA BENEDITO DOMINGUES VIEIRA, NO BAIRRO MORRO GRANDE.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4945/4945_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4945/4945_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO  A INSTALAÇÃO DE 8 (OITO) BICOS DE LUZ NA ESTRADA MUNICIPAL, 45, NO BAIRRO PARURU. </t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4929/4929_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4929/4929_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE A DENOMINAÇÃO DO POSTO DE SAÚDE LOCALIZADO NO BAIRRO CAPIM AZEDO, COMO "POSTO DE SAÚDE JOSÉ MACIEL".</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4931/4931_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4931/4931_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE ESTUSO PARA APRESENTAÇÃO DE LEI QUE DENOMINE A ESTRADA QUE LIGA OS BAIRROS PIAÍ E VIEIRINHA COMO ESTRADA MUNICIPAL JOSÉ PASCHOAL DE GÓES.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4932/4932_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4932/4932_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DA ESTRADA MUNICIPAL ARMINDO SETTI, NO BAIRRO DO RECREIO RESIDENCIAL DE IBIÚNA, COM SERVIÇO DE TAPAMENTO DE BURACOS E RECUPERAÇÃO DO ASFALTO EM TRECHOS DE BURACOS MAIORES.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4933/4933_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4933/4933_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA O DEVIDO RECOLHIMENTO DO LIXO DE CAÇAMBAS NO BAIRRO RECREIO RESIDENCIAL DE IBIÚNA, BEM COMO EM OUTROS BAIRROS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4934/4934_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4934/4934_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL S[ERGIO MOTA, PARTINDO DA RODOVIA BUNJIRO NAKAO, BE, COMO NAS RUAS DO LOTEAMENTO LE VILLAGE I, ESPECIALMENTE NA RUA ARGEL.</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4935/4935_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4935/4935_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DE FAIXA DE PEDESTRES NA AVENIDA MARIA LA FARINA MILANI, NAS PROXIMIDADES DA E.E. DONA OLÍMPIA FALCI, BEM COMO PLACAS DE SINALIZAÇÃO DE CONTROLE DE VELOCIDADE E DA REFERIDA FAIXA.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4936/4936_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4936/4936_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS COM VISTAS A POSSIBILIDADE DE PAGAMENTO DE ALE (ADICIONAL DE LOCAL DE EXERCÍCIO) EM VALORES PRÉ-FIXADOS E CONVERTIDOS EM UFMI (UNIDADE FISCAL DO MUNICÍPIO DE IBIÚNA) PARA OS DEMAIS FUNCIONÁRIOS DA EDUCAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4937/4937_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4937/4937_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE A MANUTENÇÃO E CASCALHAMENTO, TAPA-BURACO NA ESTRADA MUNICIPAL DA FIGUEIRA, MAIS PRECISAMENTE EM FRENTE AO Nº 515.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4938/4938_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4938/4938_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE PONTO DE ÔNIBUS NO FINAL DO ASFALTO DO BAIRRO CACHOEIRA E GODINHOS, EM FRENTE A ESCOLA DO BAIRRO SALTINHO, E EM FRENTE A CASA DO SENHOR JOAS PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4939/4939_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4939/4939_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE A CONSTRUÇÃO DE UMA LOMBADA E SUA DEVIDA SINALIZAÇÃO, NA ENTRADA DO CONDOMÍNIO LAGOS VERDES, NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4946/4946_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4946/4946_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PINTURA DA LOMBADA DA RUA FRANÇA, NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4948/4948_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4948/4948_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA NA RUA PROJETADA, ALTURA DO Nº 110, NO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4956/4956_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4956/4956_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LOMBADA NA RUA FRANCISCO DE BARROS, ALTURA DO Nº 325.</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4957/4957_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4957/4957_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 07 (SETE) BICOS DE LUZ NA ESTRADA ROUXINOL, CHÁCARA PRIMAVERA, NO BAIRRO PAES.</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Paulinho Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4958/4958_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4958/4958_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO PURIS AO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4959/4959_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4959/4959_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA TRAVESSA RAIMUNDO F. DE GÓES, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4960/4960_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4960/4960_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO AQUISIÇÃO DE 02 (DUAS) BATERIAS 60AH E DOIS PNEUS PARA CADEIRA DE RODAS NA MEDIDA DE 24X1 3/8, PARA A CADEIRANTE CLEONICE SOARES DA SILVA</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4986/4986_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4986/4986_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE A RECUPERAÇÃO DA RUA PAULO HERNANDES, BEM COMO DE OUTRAS RUAS E ESTRADAS LOCALIZADAS NO BAIRRO CARMO MESSIAS</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4987/4987_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4987/4987_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE ESTUDOS PARA SOLUÇÃO SOBRE PROBLEMAS DE ESTACIONAMENTO NA TRAVESSA SERGIPE, BEM COMO TAPAMENTO DE BURACOS COM BLOQUETES.</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4988/4988_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4988/4988_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE O FECHAMENTO COM ALAMBRADO OU MURO A PARTE DOS FUNDOS DO TERRENO DA E.M. JOÃO CARDOSO DE MORAES, NO BAIRRO RESIDENCIAL EUROPA</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4989/4989_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4989/4989_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE PROVIDÊNCIAS QUANTO AO CUMPRIMENTO DE HORÁRIO DE MÉDICOS DO POSTO DE SAÚDE DO VERAVA, BEM COMO VERIFICAÇÃO DE OUTRAS UNIDADES DE SAÚDE.</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4990/4990_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4990/4990_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE A COLETA DE LIXO 02 VEZES NA SEMANA NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4991/4991_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4991/4991_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 5 BICOS DE LUZ NA RODOVIA JÚLIO DAL FABRO, MAIS PRECISAMENTE NO BAIRRO RECANTO DAS ORQUÍDEAS (RESIDENCIAL EUROPA)</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4992/4992_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4992/4992_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE A CONSTRUÇÃO DE UMA ABRIGO DE ÔNIBUS NA ESTRADA VICINAL PRESIDENTE TANCREDO DE ALMEIDA NEVES, NO BAIRRO IBIÚNA GARDEN, PRÓXIMO A SERRALHEIRA DO SR. DENILSON.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4993/4993_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4993/4993_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 8 BICOS DE LUZ NO BAIRRO CUPIM, MAIS PRECISAMENTE NA ESTRADA DO BARRACÃO DO SENHOR SUGUIMOTO.</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4994/4994_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4994/4994_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NO BAIRRO RESIDENCIAL EUROPA, MAIS PRECISAMENTE NA RUA FRANÇA, PRÓXIMO AO MERCADINHO PAES E FILHO;</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4995/4995_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4995/4995_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ABERTURA DE VALETAS PARA ESCOAMENTO DE ÁGUAS PLUVIAIS NO BAIRRO CAPIM AZEDO, EM FRENTE AO POSTO FOLENA.</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4996/4996_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4996/4996_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A COLOCAÇÃO DE TAMPA NAS CAIXAS DE ÁGUA PLUVIAL EXISTENTES NO BAIRRO IBIÚNA GARDEN, MAIS PRECISAMENTE NA RUA DOS IPÊS, EM FRENTE A IGREJA ASSEMBLEIA DE DEUS.</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4997/4997_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4997/4997_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE TAMPAS NAS CAIXAS DE ÁGUAS PLUVIAIS NO BAIRRO IBIÚNA GARDEN, MAIS PRECISAMENTE NA RUA DOS GIRASSÓIS, AO LADO DA IGREJA ASSEMBLEIA DE DEUS.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5000/5000_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5000/5000_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 2 BICOS DE LUZ NO BAIRRO CAMPO VERDE, MAIS PRECISAMENTE NA RIA ROSENIR VIEIRA.</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5001/5001_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5001/5001_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE DUAS LOMBADAS E DISPONIBILIZAÇÃO DE SINALIZAÇÃO NA AVENIDA JOÃO CYPULO, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5002/5002_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5002/5002_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS RUAS JOSÉ MENDES DA SILVA E CLÁUDIO ROBERTO PIRES SITUADAS NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5003/5003_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5003/5003_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE DENOMINAÇÃO DE RUA NO BAIRRO SOROCABUÇU COM A DENOMINAÇÃO DE RUA ANTONIO FELIX DE CAMARGO.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5004/5004_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5004/5004_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODA A EXTENSÃO DA ESTRADA MUNICIPAL BENEDITO DOMINGUES DE OLIVEIRA, NO BAIRRO GATOS.</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5005/5005_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5005/5005_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO BAIRRO RECREIO, PRINCIPALMENTE NAS RUAS 11, 12 E 13.</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Roquinho do Paruru</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5027/5027_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5027/5027_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE DENOMINAÇÃO DE TRAVESSA NO BAIRRO PARURU, COM A DENOMINAÇÃO DE: TRAVESSA ALMIRO MAXIMO.</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5029/5029_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5029/5029_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE DENOMINAÇÃO DE RUAS E TRAVESSAS NO LOTEAMENTO VILA SERRA DE IBIÚNA, ACESSO NA ALTURA DO KM 25 DA ESTRADA DO VERAVA.</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5030/5030_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5030/5030_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE VERIFIQUE A POSSIBILIDADE DE ALTERAÇÃO DO PERCURSO DA LINHA DE ÔNIBUS QUE ATENDE O BAIRRO PAIOL PEQUENO NO HORÁRIO DAS 18H00 E 23H00, PASSANDO PELA ESTRADA DA SEICHO-NO-IE.</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5053/5053_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5053/5053_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS DE RONDA NO NÚCLEO URBANO DO BAIRRO DO CARMO MESSIAS, AO LADO DA PARÓQUIA NOSSA SENHORA DO CARMO, E QUE ESTÁ OCUPADO POR ANDARILHOS E SE TORNOU PONTO DE DROGAS.</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5054/5054_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5054/5054_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS URGENTES PARA PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES EM FRENTE A TODAS AS ESCOLAS EXISTENTES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5056/5056_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5056/5056_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A REFORMA E PINTURA DE TODOS OS ABRIGOS DE ÔNIBUS EXISTENTES AO LONGO DA RODOVIA BUNJIRO NAKAO, NO TRECHO COMPREENDIDO ENTRE A RODOVIÁRIA MUNICIPAL ATÉ A DIVISA COM O MUNICÍPIO DE COTIA.</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5058/5058_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5058/5058_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DO ABRIGO DE ÔNIBUS DA RODOVIA TANCREDO DE ALMEIDA NEVES, NO BAIRRO MURUNDU, PRÓXIMO A IGREJA CONGREGAÇÃO CRISTÃ DO BRASIL, NA ALTURA DO KM 20,5.</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5059/5059_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5059/5059_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NA RODOVIA PRESIDENTE TANCREDO DE ALMEIDA NEVES, KM 03, NO BAIRRO REGI.</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5060/5060_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5060/5060_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DO ACOSTAMENTO EM TODA A EXTENSÃO DA RODOVIA JÚLIO DAL FABRO (ESTRADA DA VARGEM).</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5061/5061_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5061/5061_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL ARLETE CABRERA ROSSIN, NO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5062/5062_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5062/5062_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS COM RELAÇÃO À REFORMA DA PONTE QUE INTERLIGA IBIÚNA À SÃO ROQUE, LOCALIZADA NO FINAL DA ESTRADA MUNICIPAL ARLETE CABRERA ROSSIN, NO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5063/5063_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5063/5063_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA A REALIZAÇÃO DOS SERVIÇOS DE LIMPEZA DA BOCA DE LOBO LOCALIZADA NA ALTURA DO Nº 119 DA RUA GIRASSOL, NO BAIRRO IBIÚNA GARDEN.</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5064/5064_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5064/5064_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA RETIRADA DE TERRAS QUE DESLIZAM SOBRE O ASFALTO NO FINAL DO BAIRRO LAVA PÉS, NA RODOVIA PRESIDENTE TANCREDO DE ALMEIDA NEVES.</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5065/5065_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5065/5065_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NO BAIRRO VARGEM DO SALTO, MAIS PRECISAMENTE NO TRECHO ANTES DO ACESSO À CACHOEIRA DO NELSINHO.</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5066/5066_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5066/5066_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NA ALTURA DO KM 6 DA RODOVIA JÚLIO DAL FABRO, NO BAIRRO CUPIM, MAIS PRECISAMENTE PRÓXIMO À LOJA DE MATERIAL PARA CONSTRUÇÃO ZELMA.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5067/5067_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5067/5067_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DO TERRENO QUE PERTENCE À PREFEITURA, SITUADO NA RUA ÁUSTRIA, Nº 01, NO CDHU DO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5068/5068_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5068/5068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE A CONSTRUÇÃO DE DUAS LOMBADAS E RESPECTIVAS SINALIZAÇÕES, NA ALTURA DO KM 06 DA RODOVIA JÚLIO DAL FABRO, MAIS PRECISAMENTE PRÓXIMO AO DEPÓSITO DE MATERIAIS PARA CONSTRUÇÃO ZELMA.</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5069/5069_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5069/5069_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE PONTO DE ÔNIBUS NA ALTURA DO KM 4 DA RODOVIA JÚLIO DAL FABRO, EM FRENTE AO MATERIAL DE CONSTRUÇÃO CARVALHO LEAL, ACESSO DA RUA JABUTI, NO BAIRRO CHÁCARA PRIMAVERA, E OUTRO PONTO NA ALTURA DO KM 6 NO BAIRRO CUPIM, LOCAL POPULARMENTE CONHECIDO COMO CHÁCARA SANTA TEREZA.</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5070/5070_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5070/5070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE DUAS LOMBADAS NA ALTURA DO KM 3 DA ESTRADA MUNICIPAL DA CACHOEIRA, NAS PROXIMIDADES DO BAR DA SENHORA LOURDES.</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5084/5084_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5084/5084_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE A INSTALAÇÃO DE 40 (QUARENTA) BICOS DE LUZ NA VILA ALVES, NA ESTRADA QUE VAI PARA O CONDOMÍNIO VELEIROS, NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5085/5085_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5085/5085_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS OBJETIVANDO A DENOMINAÇÃO DE UMA RIA NO BAIRRO DOS PAES</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5086/5086_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5086/5086_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE A RECUPERAÇÃO DO TRECHO DA ESTRADA MUNICIPAL DO "SETE LAGOS" QUE LIGA O BAIRRO CUPIM AO BAIRRO PIAÍ, NA ALTURA DO KM 3,5, PROXIMIDADES DO SÍTIO DO SR. DIRCEU PETRELLI EM TRECHO DE SUBIDA/DESCIDA, COM SERVIÇOS DE MOTONIVELADORA E PEDREGULHAMENTO; RECUPERAÇÃO DE TRECHO DA ESTRADA MUNICIPAL QUE SE INICIA NAS PROXIMIDADES DO SETE LAGOS, LIGANDO O BAIRRO CUPIM AO BAIRRO TAVARES, NO TRECHO DE SUBIDA COM COLOCAÇÃO DE PEDRA.</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5087/5087_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5087/5087_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA ESTRADA DO VERAVA, ACESSO AO BAIRRO COELHOS.</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5088/5088_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5088/5088_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE TRÊS BICOS DE LUZ NO LOTEAMENTO PORTAL VISTA LINDA, MAIS PRECISAMENTE NA RUA BOM SUCESSO.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5089/5089_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5089/5089_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE OS ESTUDOS PARA REALIZAÇÃO DOS SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE VAI DO BAIRRO BARRA (CHICO DA VENDA) E VAI ATÉ O BAIRRO DA CAMPININHA.</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5101/5101_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5101/5101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA SUBIDA DA SERRINHA DO PARURU (NO FINAL DA VILA MARIA).</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5102/5102_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5102/5102_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICO DE LUZ PRÓXIMO A ESCOLA MUNICIPAL "MOYSÉS JOÃO GODINHO", NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5103/5103_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5103/5103_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE VIABILIZE UM FUNCIONÁRIO PARA FICAR NO HORÁRIO DAS 4H00 ÀS 8H00 NO SETOR DE TRANSPORTE PARA ACOMPANHAR OS PACIENTES QUE FAZEM EXAMES E CONSULTAS NAS CIDADES VIZINHAS, PRINCIPALMENTE PACIENTES QUE UTILIZAM TRANSPORTES PARA SOROCABA E SÃO PAULO.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5104/5104_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5104/5104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA E INSTALAÇÃO DAS RESPECTIVAS SINALIZAÇÕES NA ALTURA DO NÚMERO 309 DA RUA SALVADOR ROLIM DE FREITAS, CRUZAMENTO COM A TRAVESSA CERQUEIRA CÉSAR.</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5111/5111_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5111/5111_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE ESTUDOS PARA IMPLANTAÇÃO DE EDUCAÇÃO DE JOVENS E ADULTOS - EJA NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5112/5112_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5112/5112_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DO PONTO DE ÔNIBUS EXISTENTE NA ALTURA DO KM 19,5 DA ESTRADA MUNICIPAL ERNESTO PIRES DE OLIVEIRA (ESTRADA DO VERAVA), NO BAIRRO PAULOS, PRÓXIMO A ESTRADA DOS "MIGUEL".</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5113/5113_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5113/5113_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INTENSIFICAÇÃO DE RONDA DA GUARDA CIVIL MUNICIPAL EM TODA A EXTENSÃO DO BAIRRO VERAVA, EM ESPECIAL NO TRECHO ENTRE O BAIRRO TIBÚRCIO E PAULOS.</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5114/5114_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5114/5114_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA COLOCAÇÃO DE PONTO DE ÔNIBUS NA ALTURA DO KM 3 DA RODOVIA TANCREDO NEVES, SENTIDO BAIRRO - CENTRO, ENTRADA DO BAIRRO REGI.</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5115/5115_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5115/5115_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE A IMPLANTAÇÃO DA LEI MUNICIPAL Nº 1509/2009 QUE "INSTITUCIONALIZA A AUTONOMIA DE GESTÃO FINANCEIRA DOS ESTABELECIMENTOS OU INSTITUIÇÕES MUNICIPAIS DE EDUCAÇÃO BÁSICA QUE TRATA O ARTIGO 15 DE LEI FEDERAL Nº 9.394, DE 20 DE DEZEMBRO DE 1996, COM SUPORTE NOS ARTIGOS 68 E 69 DA LEI FEDERAL Nº 4.320, DE 17 DE MARÇO DE 1964.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5116/5116_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5116/5116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NA RUA JUQUITIBA (PRÓXIMO AO DEPÓSITO CARVALHO LEAL) CHÁCARA PRIMAVERA, NO BAIRRO PAES.</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5117/5117_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5117/5117_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 1 (UM) BICO DE LUZ EM FRENTE A IGREJA ASSEMBLEIA DE DEUS LOCALIZADA NA ALTURA DO KM 5 DA RODOVIA JÚLIO DAL FABRO.</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5118/5118_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5118/5118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS A FIM DE QUE A AGÊNCIA BANCÁRIA HSBC, LOCALIZADA NA RUA MONSENHOR CINTRA, CUMPRA OS REQUISITOS DA LEI MUNICIPAL Nº 1683, DE 29 DE ABRIL DE 2011, PRINCIPALMENTE NO QUE TANGE A ACESSIBILIDADE À CADEIRANTES.</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5119/5119_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5119/5119_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE ELEVADOR NAS DEPENDÊNCIAS DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5129/5129_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5129/5129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE AGILIZAR A CONCLUSÃO DO PONTO DE ÔNIBUS LOCALIZADO NAS PROXIMIDADES DA ENTRADA DO RESIDENCIAL PORTAL VISTA LINDA.</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5132/5132_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5132/5132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NA ESTRADA DO RECREIO, NO BAIRRO DOS GATOS, PRÓXIMO AO SENHOR ARISTEU.</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5133/5133_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5133/5133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 3 (TRÊS) BICOS DE LUZ NA RUA ANTÔNIO DA SILVA, NO BAIRRO RESSACA, PRÓXIMO A IGREJA CONGREGAÇÃO CRISTÃ.</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5134/5134_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5134/5134_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA LIMPEZA DA VIELA EXISTENTE PRÓXIMO A ALTURA DO Nº 238 DA RUA TABELIÃO SALVADOR ROLIM DE FREITAS, NO TRECHO PRÓXIMO A LIGAÇÃO COM A RUA OTÁVIO ROSA, BEM COMO INSTALAÇÃO DE 3 BICOS DE LUZ.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5135/5135_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5135/5135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REFORMA DO PONTO DE ÔNIBUS LOCALIZADO NA RUA TSUNICHI TWATA, EM FRENTE A ESCOLA SALVADOR FERREIRA DE CAMPOS, NO BAIRRO PIRATUBA.</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5136/5136_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5136/5136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NA RUA BENEDITO DA VEIGA, NO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5166/5166_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5166/5166_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE VERIFIQUE A POSSIBILIDADE DE REALIZAÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NO TRECHO QUE VAI DO BAIRRO GABRIEL AO BAIRRO VERAVINHA, NUMA EXTENSÃO DE APROXIMADAMENTE 5KM.</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5167/5167_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5167/5167_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NO BAIRRO SOROCABUÇU, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DO SENHOR MONTEIRO CALIXTO.</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5168/5168_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5168/5168_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE CASCALHAMENTO NO BAIRRO DOS PRESTES.</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5169/5169_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5169/5169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NO LOTEAMENTO RECANTO SERRANO, KM 77 DA RODOVIA BUNJIRO NAKAO, NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5170/5170_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5170/5170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE A EXECUÇÃO DOS SERVIÇOS DE CASCALHAMENTO E COLOCAÇÃO DE LINHA DE TUBOS NA ESTRADA MUNICIPAL DO BAIRRO MORRO GRANDE, PRÓXIMO AO BAR DO ABEL.</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5171/5171_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5171/5171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE PLACAS INDICATIVAS DE NOMES DE RUAS NO BAIRRO IBIÚNA GARDEN.</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5172/5172_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5172/5172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO, BEM COMO PINTURA DE FAIXAS DE TRAVESSIA DE PEDESTRE E DEMAIS PLACAS DE SINALIZAÇÃO E SEGURANÇA, EM FRENTE ÀS ESCOLAS MUNICIPAIS E ESTADUAIS.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5174/5174_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5174/5174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DEMARCAÇÃO, SEGUNDO AS NORMAS DE TRÂNSITO, DE ESPAÇO PARA CARGA E DESCARGA DE CAMINHÕES E VEÍCULOS LEVES NA AVENIDA VEREADOR BENEDITO DE CAMPOS, AO LADO DO TERMINAL RODOVIÁRIO ANTÔNIO FALCI.</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5175/5175_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5175/5175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NO BAIRRO DOS PRESTES, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DA SENHORA WANDERNEIA PRESTES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5177/5177_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5177/5177_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NO BAIRRO DOS PRESTES, MAIS PRECISAMENTE EM FRENTE AO BAR DO CAFÚ.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5178/5178_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5178/5178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA RECAPEAMENTO DA RUA BOLÍVIA, NO BAIRRO JARDIM NOVA IBIÚNA.</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5179/5179_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5179/5179_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE LIMPEZA DAS LATERAIS DA ESTRADA DO BAIRRO CAMPO VERDE, PRINCIPALMENTE PRÓXIMO A CALÇADA DO BAIRRO FIGUEIRA.</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5180/5180_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5180/5180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS NO INTUITO DE REDUZIR A ALÍQUOTA DO IMPOSTO DE TRANSMISSÃO DE BENS IMÓVEIS, NO ÂMBITO DO MUNICÍPIO DE IBIÚNA, NOS CASOS EM QUE A AQUISIÇÃO DO MESMO SE DER ATRAVÉS DE FINANCIAMENTO JUNTO À CAIXA ECONÔMICA FEDERAL, OU ATRAVÉS DO SISTEMA FINANCEIRO DE HABITAÇÃO.</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5181/5181_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5181/5181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA PAVIMENTAÇÃO ASFÁLTICA DA RUA F, NO BAIRRO LAVAL 2.</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5182/5182_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5182/5182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE 01 (UM) CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO MORRO GRANDE, PRÓXIMO AO RECANTO DOS PÁSSAROS.</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5183/5183_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5183/5183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE UM CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO MORRO GRANDE, MAIS PRECISAMENTE NA RUA BENEDITO DOMINGOS VIEIRA.</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5185/5185_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5185/5185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA SINALIZAÇÃO COMPLETA DA RUA DR. GABRIEL MONTEIRO DA SILVA, ACESSO AO HOSPITAL MUNICIPAL DE IBIÚNA.</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5186/5186_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5186/5186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS VISANDO A CONSTRUÇÃO DE ABRIGO DE ÔNIBUS LICALIZADO NA AVENIDA VEREADOR BENEDITO DE CAMPOS, PRÓXIMO À LOJA CYBELAR.</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5196/5196_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5196/5196_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ELABORAÇÃO DE PROJETO DE LEI VISANDO ALTERAÇÃO DA LEI MUNICIPAL Nº 908/2004 E 937/2004, NO SENTIDO DE AUMENTO DA DOAÇÃO DE COMBUSTÍVEL DO TIPO ÓLEO DÍESEL PARA 300 (TREZENTOS) LITROS.</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5197/5197_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5197/5197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO EM TODA EXTENSÃO DA ESTRADA MUNICIPAL BENEDITO DOMINGUES VIEIRA, COM INÍCIO NO POSTO DE SAÚDE DO BAIRRO MORRO GRANDE ATÉ O PONTO FINAL DO BAIRRO DIAS.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5198/5198_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5198/5198_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA COMPLETA DO RIO LOCALIZADO NO NO BAIRRO PIRES, PRÓXIMO AO ACESSO AO BAIRRO GRILOS.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5199/5199_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5199/5199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO TIBÚRCIO, 100 (CEM) METROS APÓS A ESCOLA DO BAIRRO.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5200/5200_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5200/5200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE 3 (TRÊS) SALAS DE AULA JUNTO A EMEI LOURIVAL CORREA DE ARAÚJO, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5201/5201_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5201/5201_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REALIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA DE 14 (QUATORZE)RUAS E TRAVESSAS NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5202/5202_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5202/5202_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS VISANDO A PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA LÁZARO FIRMINO DE ALMEIDA, AVENIDA SEIJI YAMAMOTO E AVENIDA JOSÉ MILANI JÚNIOR, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5203/5203_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5203/5203_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO COLETA DE LIXO, ATRAVÉS DE CAMINHÃO APROPRIADO, NO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5205/5205_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5205/5205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UM BICO DE LUZ NO BAIRRO RESIDENCIAL EUROPA, MAIS PRECISAMENTE NA ALTURA DO Nº 14 DA RUA FRANÇA.</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5236/5236_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5236/5236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS PARA A SOLUÇÃO DE PROBLEMAS DE VAZÃO DE ÁGUAS PLUVIAIS NA RODOVIA TANCREDO NEVES, NA ALTURA DO KM 11, PRÓXIMO À IGREJA MATRIZ DA PARÓQUIA SANTA CRUZ, NO BAIRRO PIAÍ;</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5237/5237_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5237/5237_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE CONTATE O GERENTE DA SABESP, PARA QUE O MESMO DETERMINE A RECUPERAÇÃO ASFÁLTICA DE PARTE DA RODOVIA TANCREDO NEVES, ALTURA DO KM 11, PRÓXIMO À IGREJA MATRIZ DA PARÓQUIA SANTA CRUZ, NO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5238/5238_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5238/5238_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO RECUPERAÇÃO DE TRECHOS DA ESTRADA DO VERAVINHA, RECÉM DENOMINADA ESTRADA MUNICIPAL VEREADOR HORÁCIO BERNARDO DA CRUZ.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5239/5239_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5239/5239_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO URGENTE NO BAIRRO LAGEADINHO, MAIS PRECISAMENTE NA RUA DA IGREJA FUNDAMENTO BÍBLICO.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5240/5240_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5240/5240_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO)BICOS DE LUZ NA RUA IUGUSLÁVIA, NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5280/5280_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5280/5280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA ENVIO DE PROJETO DE LEI VISANDO DENOMINAÇÃO DE RUA LOCALIZADA NO BAIRRO MORRO GRANDE - GATOS, CONFORME CROQUI ANEXO.</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5281/5281_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5281/5281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE, EM CONTATO COM A SABESP, DETERMINE SERVIÇOS DE TAPA-BURACOS NAS RUAS PINDUCA SOARES E AVENIDA FORTUNATINHO.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5298/5298_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5298/5298_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE DOIS PONTOS DE ÔNIBUS, SENDO UM NA ALTURA DO KM 85,5 DA RODOVIA BUNJIRO NAKAO, E UM EM FRENTE A ESCOLA MUNICIPAL SALVADOR FERREIRA DE CAMPOS NO BAIRRO PIRATUBA.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5299/5299_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5299/5299_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UM BICO DE LUZ NA RUA SIMÃO LUZ DE CAMARGO, NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5300/5300_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5300/5300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE REFORMA DO PONTO DE PARADA DE ÔNIBUS LOCALIZADO NO BAIRRO COLÉGIO, EM FRENTE AO MERCADO FONTÃO.</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5301/5301_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5301/5301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UM BICO DE LUZ NA ESTRADA MUNICIPAL DO BAIRRO COLÉGIO, EM FRENTE AO MERCADO FONTÃO.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5302/5302_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5302/5302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UMA LOMBADA NA ALTURA DO Nº 100 DA VICINAL JOSÉ DIAS DE OLIVEIRA, NO BAIRRO AREIA VERMELHA, EM FRENTE AO AUTO-PEÇAS PATRÃO.</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5473/5473_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5473/5473_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SR. MÁRIO KOLONOVITS, CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICITANDO ESTUDOS PARA IMPLANTAÇÃO DE REDE DE ÁGUA NA RUA JULIETA VIEIRA GONÇALVES, NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5528/5528_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5528/5528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE DUAS LOMBADAS E INSTALAÇÃO DE SINALIZAÇÃO NA RUA ALAGOAS, JD. DISNEYLANDIA.</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5529/5529_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5529/5529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NA RUA BARUERI, NO BAIRRO VOTORANTIM, PRÓXIMO A GRANJA KUNITAKA, E NA RUA ARUJÁ.</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5530/5530_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5530/5530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO REBAIXAMENTO DE UMA LOMBADA EXISTENTE NA RUA BRAS PEREIRA DA SILVA, NO BAIRRO REGI.</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5531/5531_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5531/5531_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO BOAVA, BEM COMO A REFORMA DA PONTE QUE LIGA O BAIRRO BOAVA AO BAIRRO DOS PIRES.</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5532/5532_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5532/5532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA PROJETADA (A), NO BAIRRO LAVAL, BEM COMO NA TRAVESSA MORAES NO BAIRRO VILA LIMA</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5533/5533_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5533/5533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NA ESTRADA MUNICIPAL DO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5534/5534_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5534/5534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 10 (DEZ) BICOS DE LUZ NA RODOVIA JÚLIO DAL FABRO, NO BAIRRO VARGEM DO SALTO, KM 11,5, PASSANDO PELO GINÁSIO MUNICIPAL 1ª ENTRADA À ESQUERDA.</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5535/5535_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5535/5535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UM BICO DE LUZ NO BAIRRO LAGEADINHO, RUA JABOTICABEIRA E RUA DAS MACIEIRAS.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5536/5536_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5536/5536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UM BICO DE LUZ NA ALTURA DO KM 12,5 DA RODOVIA JÚLIO DAL FABRO, NO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5537/5537_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5537/5537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA COMPLETA DA ÁREA ONDE ESTÁ LOCALIZADA A ESCOLA RECANTO PRIMAVERA.</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5538/5538_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5538/5538_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE UM POSTO DE SAÚDE NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5539/5539_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5539/5539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO LIMPEZA DIÁRIA DO POSTO DE SAÚDE MUNICIPAL DO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5540/5540_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5540/5540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE LOMBADA E SINALIZAÇÃO COMPLETA NA ALTURA DO KM 8,5 DA ESTRADA MUNICIPAL DO BAIRRO CAMPO VERDE, PRÓXIMO AO CANTINHO DO PARAÍSO (500 METROS APÓS O LOTEAMENTO RECREIO CAMPO VERDE).</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5541/5541_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5541/5541_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE A DENOMINAÇÃO DE TRAVESSA NO BAIRRO CARMO MESSIAS, COM  A DENOMINAÇÃO DE : TRAVESSA DOS TOMAS.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5542/5542_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5542/5542_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DISPONIBILIZAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NO FINAL DA RUA MÁRIO FERREIRA DE CAMPOS, NO DISTRITO DO PARURU, PRÓXIMO À CHÁCARA ALVORADA.</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5543/5543_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5543/5543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA RUA MÁRIO FERREIRA DE CAMPOS, NO DISTRITO PARURU, PRÓXIMO A RESIDÊNCIA DO SENHOR FIDELIS E SR. LINEI</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5544/5544_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5544/5544_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO EXTENSÃO DE REDE DE ABASTECIMENTO DE ÁGUA NA TRAVESSA IRACEMA PEDROSO RIBEIRO, NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5546/5546_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5546/5546_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO DENOMINAR TRAVESSA NO BAIRRO PAIOL PEQUENO, COM A DENOMINAÇÃO DE: TRAVESSA DARCY DIAS DE OLIVEIRA</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5547/5547_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5547/5547_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA LOMBADA E SINALIZAÇÃO NA RUA ALVARENGA PEIXOTO, NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5548/5548_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5548/5548_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA ESTRADA MUNICIPAL DO MIYAMOTO, ALTURA DO Nº 1000, PRÓXIMO AO SÌTIO DO DOCEFANIENTE.</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5550/5550_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5550/5550_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NO BAIRRO CUPIM, MAIS PRECISAMENTE EM FRENTE A IGREJA ASSEMBLEIA DE DEUS, PRÓXIMO AO LOTEAMENTO SÃO SILVESTRE, ACESSO PRÓXIMO AO POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5587/5587_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5587/5587_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS PARA DIMINUIÇÃO DO MAU CHEIRO DO SIUSTEMA DE ESGOTO DA RUA MONSENHOR CINTRA.</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5588/5588_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5588/5588_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO VERIFICAR SE HA PREVISÃO PARA ASFALTAMENTO DA RUA ALFA, BEM COMO REPAROS NA RUA.</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5589/5589_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5589/5589_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO CONSTRUÇÃO DE DUAS LOMBADAS E SINALIZAÇÃO NO BAIRRO JARDIM GEMIMA, NA RUA JOAQUIM JOSÉ DA SILVA XAVIER.</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5590/5590_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5590/5590_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NA RUA ANDREZA GODINHO, NO BAIRRO CAMPO VERDE, PRÓXIMO A CHÁCARA DA MARIA DE PAULA SILVA.</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5591/5591_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5591/5591_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE PAVIMENTAÇÃO DA TRAVESSA SERGIPE, PRÓXIMO À ESCOLA ESTADUAL DONA OLÍMPIA FALCI.</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5593/5593_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5593/5593_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO, E ABERTURA DE SANGRAS EM TODA A EXTENSÃO DA ESTRADA QUE LIGA O BAIRRO GRILOS AO BAIRRO BIG VALLEY.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5594/5594_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5594/5594_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE DENOMINAÇÃO DE TRAVESSA NO BAIRRO COLÉGIO COM A DENOMINAÇÃO DE TRAVESSA DOLORES MARIA MACHADO.</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5595/5595_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5595/5595_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA TRAVESSA ANTÔNIO DA ROSA BANANEIRO, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5596/5596_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5596/5596_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA CONSTRUÇÃO DE UMA LOMBADA NA AVENIDA LÁZARO FIRMINO DE ALMEIDA, NA ALTURA DO Nº 59, EM FRENTE AO MERCADO DO ROMEU, NO BAIRRO RESSACA,</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5597/5597_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5597/5597_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 03 (TRÊS) BICOS DE LUZ NA TRAVESSA JOSÉ DA CRUZ, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5598/5598_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5598/5598_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO SERVIÇOS DE COLETA DE LIXO NA TRAVESSA ANTÔNIO DA ROSA BANANEIRO, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5669/5669_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5669/5669_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA INSTALAÇÃO DE GRUPAMENTO DO CORPO DE BOMBEIROS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5691/5691_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5691/5691_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5692/5692_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5692/5692_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NA RUA CORAÇÕES UNIDOS, NO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5693/5693_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5693/5693_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A INSTALAÇÃO 01 (UM) BICO DE LUZ NA ALTURA DO Nº 52 DA RUA JOSÉ PIRES DE ALMEIDA, NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5694/5694_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5694/5694_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NA RUA MATO GROSSO, NO BAIRRO CARMO MESSIAS, PRÓXIMO A RESIDÊNCIA DO SENHOR ORISVALDO NOGUEIRA SANTOS.</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5695/5695_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5695/5695_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO AUTORIZAÇÃO AOS MORADORES DO LOTEAMENTO NÁUTICA ANTILHAS, LOCALIZADO NO BAIRRO PIRATUBA, PARA QUE POSSAM UTILIZAR A ÁREA DE 20.240,00 M2 LOCALIZADA NA RUA RIO SÃO MANOEL, RESERVADA COMO SISTEMA DE RECREIO NA PLANTA DO EMPREENDIMENTO, PARA A IMPLANTAÇÃO DE QUADRAS, CAMPO DE FUTEBOL E ÁREA DE LAZER.</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5749/5749_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5749/5749_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO OS SERVIÇOS NECESSÁRIOS PARA A CONSTRUÇÃO DE ABRIGO DE ÔNIBUS ENTRE OS KM 79,5 E 80,5 DA RODOVIA BUNJIRO NAKAO, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5751/5751_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5751/5751_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 05 (CINCO) BICOS DE LUZ NO TRECHO ENTRE OS KMS 79,5 E 80,5 DA RODOVIA BUNJIRO NAKAO, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5809/5809_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5809/5809_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO DENOMINAÇÃO DE RUAS EXISTENTES NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5810/5810_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5810/5810_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE SEMÁFORO NA RUA PINDUCA SOARES, NA TRAVESSA COM A RUA DR. GABRIEL MONTEIRO DA SILVA.</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5811/5811_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5811/5811_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) SEMÁFOROS NA AVENIDA SÃO SEBASTIÃO, MAIS PRECISAMENTE NOS CRUZAMENTOS COM A RUA MARIO ARIZONO, PRÓXIMO AO CENTRO DE SAÚDE DR. ARCY BANDEIRA.</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5814/5814_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5814/5814_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO) BICOS DE LUZ NO BAIRRO CAPIM AZEDO, PRÓXIMO A ESCOLA ESTADUAL NAZÁRIA CIPRIANO DE FREITAS.</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5815/5815_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5815/5815_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 02 (DOIS) BICOS DE LUZ NO BAIRRO RESIDENCIAL EUROPA, MAIS PRECISAMENTE NA RUA MADRI, PRÓXIMO A RESIDÊNCIA DO SR. JAIR SOARES DA ROSA E DEUSDETI FERREIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5817/5817_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5817/5817_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 01 (UM) BICO DE LUZ NO BAIRRO CAPIM AZEDO, NA RUA PROJETADA BETA, PRÓXIMO A RESIDÊNCIA DO SENHOR IRACY.</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5818/5818_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5818/5818_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO LAVA PÉS, SENTIDO À RUA BOLÍVIA, PRÓXIMO AO ACESSO DA RODOVIA TANCREDO DE ALMEIDA NEVES (IBN 020).</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5993/5993_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5993/5993_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE 17 (DEZESSETE) LUMINÁRIAS NA ESTRADA ROUXINOL, NO BAIRRO PAES.</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5995/5995_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5995/5995_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENCAMINHAMENTO DE PROJETO DE LEI COM A FINALIDADE DE ALTERAR O ARTIGO 1º DA LEI MUNICIPAL Nº 955, DE 21 DE JUNHO DE 2004, DEIXANDO COM A SEGUINTE REDAÇÃO:_x000D_
 'ART. 1º FICA DENOMINADO COMO "ESTÁDIO LÁZARO GABRIEL DE ALMEIDA", O ESTÁDIO LOCALIZADO NO BAIRRO RESSACA.'</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5996/5996_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5996/5996_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE VERIFIQUE NO PROCESSO DE CONCESSÃO DO TRANSPORTE PÚBLICO DE IBIÚNA AS OBSERVAÇÕES E NECESSIDADES APRESENTADAS PELA ASSOCIAÇÃO DOS PROPRIETÁRIOS E MORADORES DO LOTEAMENTO SÍTIO SANTA ISABEL.</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5997/5997_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5997/5997_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE UM (1) BICO DE LUZ NA ALTURA DOS LOTES 17 E 18 DA RUA HORTÊNCIA, NO LOTEAMENTO RECANTO DAS FLORES, NO BAIRRO MURUNDU.</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5998/5998_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5998/5998_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS NECESSÁRIOS PARA A REFORMA E AMPLIAÇÃO DA ESCOLA MUNICIPAL CALIL RAHAL NETO.</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5999/5999_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5999/5999_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ESTUDOS PARA REFORMA E AMPLIAÇÃO DA CRECHE MUNICIPAL CEZIRA BOLGIONI FOLENA NO BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6001/6001_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6001/6001_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI DISPONDO SOBRE DENOMINAÇÃO DE RUA NO BAIRRO PIAÍ, COM A DENOMINAÇÃO DE: RUA MARIA IRENE MACIEL DOMINGUES</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Paulinho Sasaki, Roquinho do Paruru</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6055/6055_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6055/6055_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS PARA A REALIZAÇÃO DOS SERVIÇOS DE RECOLOCAÇÃO DE UM ABRIGO DE ÔNIBUS NA ALTURA DO KM 74 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6056/6056_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6056/6056_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO ENVIO DE PROJETO DE LEI VISANDO A DENOMINAÇÃO DE RUA NO BAIRRO CAPIM AZEDO, COM A DENOMINAÇÃO DE "RUA MARCILIO FRANCISCO PEREIRA"</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5105/5105_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5105/5105_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR VALDIR BARBOSA DE OLIVEIRA, EX-SECRETÁRIO MUNICIPAL DE HABITAÇÃO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO;</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5106/5106_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5106/5106_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTOS AO PRESIDENTE DA CETRIL PELA INSTALAÇÃO DE 34 LUMINÁRIAS NOS PONTOS DE ÔNIBUS LOCALIZADOS NA RODOVIA BUNJIRO NAKAO, NO TRECHO COMPREENDIDO ENTRE O KM74 AO 86, BAIRROS RIO DE UNA E DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
     <t>Roquinho do Paruru, Charles Guimarães, Claudinho do Rosarial, Ismael Pereira, Jair Marmelo, Jamil Marcicano, Paulinho Sasaki, Pedrão da Água, Zé Brasilino</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5120/5120_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5120/5120_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTOS PELA VISITA DA COMITIVA DE REPRESENTAÇÃO DA CIDADE IRMÃ DE KUSHIMA AO NOSSO MUNICÍPIO E PELO TRANSCURSO DO JUBILEU DE PRATA DA ASSINATURA DA "DECLARAÇÃO CONJUNTA DE CIDADES IRMÃS" - IBIÚNA (BRASIL) E KUSHIMA (JAPÃO), COMITIVA FORMADA PELOS SENHORES SHIGERY YAMASHITA - EX-PREFEITO DE KUSHIMA; SR. MORI MITSUAKI - VICE-PRESIDENTE DE KUSHIMA; SR. KADOTA KUMIMITSU - PRESIDENTE DA CÂMARA DE KUSHIMA; SR. DAISUKE NOBE - SECRETÁRIO GERAL DE KUSHIMA; E SR. JULIAN BRANDO - ESTAGIÁRIO DE KUSHIMA.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5241/5241_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5241/5241_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A DEPUTADA FEDERAL BRUNA FURLAN PELO COMPROMISSO FIRMADO DE LIBERAÇÃO DE EMENDA PARLAMENTAR, NO SETO DE SAÚDE DE IBIÚNA.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5303/5303_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5303/5303_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À EQUIPE DA SAÚDE PELOS SERVIÇOS PRESTADOS NA CAMPANHA DE VACINAÇÃO CONTRA POLIOMELITE.</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5304/5304_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5304/5304_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À EQUIPE TEATRAL CIA UNA D'ART, PELAS PEÇAS TEATRAIS QUE VEM ENCENANDO EM TODA A REGIÃO.</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5428/5428_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5428/5428_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO EX-DEPUTADO FEDERAL ROBERTO JEFFERSON MONTEIRO FRANCISCO, DENUNCIANTE DO SUSPOSTO ESQUEMA DE MENSALÃO.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6057/6057_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6057/6057_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À CONFEDERAÇÃO BRASILEIRA DE BASEBALL E SOFTBALL PELA REALIZAÇÃO, ENTRE OS DIAS 15 A 19 DE NOVEMBRO, A CHAVE CLASSIFICATÓRIA DE NÚMERO 3 PARA O WORLD BASEBALL CLASSIC DE 2013.</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Professor Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5558/5558_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5558/5558_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 049/2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7267</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>Coiti Muramatsu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7267/7267_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7267/7267_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 1611 DE 05 DE JULHO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6499/6499_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6499/6499_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ATUALIZAR O IPTU (IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL URBANA) DA ESTÂNCIA TURÍSTICA DE IBIÚNA</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6502/6502_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6502/6502_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE SALARIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6042/6042_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6042/6042_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO INCISO I E DO § 4º DA LEI Nº 1244 DE 14 DE MARÇO DE 2007 E 1501 DE 15 DE ABRIL DE 2009, QUE DISPÕE SOBRE A COMPOSIÇÃO MÍNIMA DO CONSELHO DO FUNDEB, TENDO EM VISTA OS DITAMES ESTABELECIDOS PELA LEI FEDERAL Nº 11.494/2007.</t>
   </si>
   <si>
     <t>6481</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6481/6481_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6481/6481_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE CARGOS DA PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5037/5037_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5037/5037_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA CENSO-INCLUSÃO E CADASTRO-INCLUSÃO PARA A IDENTIFICAÇÃO, MAPEAMENTO E CADASTRAMENTO DO PERFIL SOCIOECONÔMICO DAS PESSOAS COM DEFICIÊNCIA OU MOBILIDADE REDUZIDA, NO ÂMBITO DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA - SP.</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5038/5038_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5038/5038_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SISTEMA DE INFORMAÇÕES SOBRE VIOLÊNCIA NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5039/5039_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5039/5039_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA O PROGRAMA DE PROTEÇÃO DA SAÚDE DA GESTANTE E DO RECÉM-NASCIDO NO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5040/5040_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5040/5040_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA O PROGRAMA EDUCATIVO PERMANENTE DE ALERTA PARA OS MALEFÍCIOS DO CONSUMO DE TABACO E DE BEBIDAS ALCOÓLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5041/5041_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5041/5041_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS ESCOLAS DA REDE PÚBLICA ACOMPANHAR O PESO DOS ALUNOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5042/5042_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5042/5042_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NOS TERMOS DO ART. 182, § 4º DA CONSTITUIÇÃO FEDERAL, OS INSTRUMENTOS PARA O CUMPRIMENTO DA FUNÇÃO SOCIAL DA PROPRIEDADE URBANA NO MUNICÍPIO DE IBIÚNA, ATRAVÉS DO IPTU PROGRESSIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4753/4753_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4753/4753_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 01/2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4754/4754_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4754/4754_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR SUA SECRETARIA DE SANEAMENTO E ENERGIA - SSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6607/6607_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6607/6607_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO A BANDA MARCIAL INDEPENDENTE DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4755/4755_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4755/4755_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO RESIDENCIAL EUROPA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4756/4756_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4756/4756_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RESSACA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4759/4759_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4759/4759_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO SOROCAMIRIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4760/4760_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4760/4760_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO GABRIEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4761/4761_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4761/4761_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 1.473, DE 24 DE OUTUBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5043/5043_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5043/5043_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 1579 DE 11 DE FEVEREIRO DE 2010, ADEQUANDO AO DECRETO Nº 342 DE 11 DE ABRIL DE 1988.</t>
   </si>
   <si>
     <t>7262</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7262/7262_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7262/7262_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CADASTRO INFORMATIVO MUNICIPAL - CADIN MUNICIPAL.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4763/4763_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4763/4763_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER ÁREA QUE ESPECIFICA EM DOAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6483/6483_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6483/6483_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE NORMAS GERAIS DE TRATAMENTO DIFERENCIADO E FAVORECIDO A SER DISPENSADO ÀS MICROEMPRESAS, MICRO EMPREENDEDOR INDIVIDUAL E EMPRESAS DE PEQUENO PORTE NO ÂMBITO DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4762/4762_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4762/4762_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5044/5044_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5044/5044_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O IPTU ECOLÓGICO, DESCONTO NO IMPOSTO PREDIAL TERRITORIAL URBANO (IPTU) ÀS HABITAÇÕES SUSTENTÁVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4966/4966_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4966/4966_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A FIGURA DAS ORGANIZAÇÕES NÃO GOVERNAMENTAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4967/4967_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4967/4967_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO CAMPO VERDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4968/4968_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4968/4968_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA UNIDADE ODONTOLÓGICA DO BAIRRO DO CAPIM AZEDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4969/4969_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4969/4969_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO POSTO DE SAÚDE DO BAIRRO DO CAPIM AZEDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4970/4970_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4970/4970_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4972/4972_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4972/4972_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA NO BAIRRO VERAVINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4973/4973_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4973/4973_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O INSTITUTO BRASILEIRO DE INTERESSE SOCIAL - IBIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4974/4974_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4974/4974_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO SOROCAMIRIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4975/4975_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4975/4975_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUAS NO BAIRRO RIBEIROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5045/5045_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5045/5045_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA NO BAIRRO VERAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5046/5046_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5046/5046_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA NO BAIRRO VERAEVA E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4976/4976_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4976/4976_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE TRAVESSA NO BAIRRO CUPIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5047/5047_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5047/5047_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO SOROCABUÇU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4977/4977_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4977/4977_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO PIAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7263</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7263/7263_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7263/7263_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER GRATUITAMENTE, ATRAVÉS DE CONTRATO DE CESSÃO DE3 USO, UMA ÁREA PÚBLICA, SITUADA NO LOTEAMENTO DENOMINADO "JARDIM VERGEL DO UNA - QUADRA 02", NESTA CIDADE, VISANDO A IMPLANTAÇÃO DE UMA ÁREA DE LAZER (CENTRO COMUNITÁRIO URBANO), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5049/5049_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5049/5049_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO PAIOL PEQUENO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5050/5050_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5050/5050_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO ZELÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4978/4978_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4978/4978_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O LIMITE PARA ABERTURA DE CRÉDITO ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5051/5051_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5051/5051_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO E A OFICIALIZAÇÃO DE RUAS E ESTRADAS DO BAIRRO PIAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4979/4979_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4979/4979_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "VERDE URBANO" DE ADOÇÃO DE PRAÇAS PÚBLICAS, PRAÇAS DE ESPORTES, ÁREAS VERDES, ÁREAS AJARDINADAS, CALÇADÕES E CICLOVIAS NO ÂMBITO DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5052/5052_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5052/5052_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RIO DE UNA DE BAIXO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5322/5322_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5322/5322_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA A CELEBRAR CONVÊNIO COM O TRIBUNAL DE JUSTIÇA DO ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6036/6036_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6036/6036_texto_integral.pdf</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5107/5107_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5107/5107_texto_integral.pdf</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5108/5108_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5108/5108_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO CAPIM AZEDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5109/5109_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5109/5109_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUAS NO BAIRRO CURRAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6572/6572_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6572/6572_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5260/5260_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5260/5260_texto_integral.pdf</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5325/5325_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5325/5325_texto_integral.pdf</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5141/5141_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5141/5141_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUAS NO BAIRRO PURIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5328/5328_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5328/5328_texto_integral.pdf</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5330/5330_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5330/5330_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO SOROCAMIRIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5333/5333_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5333/5333_texto_integral.pdf</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5261/5261_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5261/5261_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS NO LOTEAMENTO SÃO JOSÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6609/6609_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6609/6609_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO DO PARURU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6598/6598_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6598/6598_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL INTEGRADO DE SANEAMENTO BÁSICO DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>7585</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7585/7585_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7585/7585_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DE SANEAMENTO E RECURSOS HÍDRICOS; AUTORIZA A CELEBRAÇÃO DE CONTRATO DE PROGRAMA COM A COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO - SABESP PARA A EXECUÇÃO DOS SERVIÇOS PÚBLICOS MUNICIPAIS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO; AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE REGULAÇÃO E FISCALIZAÇÃO, INCLUSIVE TARIFÁRIA, COM A UNIDADE DE REGULAÇÃO DO CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO BÁSICO DA BACIA DO RIO SOROCABA E MÉDIO TIETÊ - UR/CISAB".</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>DESCONHECIDO</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5334/5334_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5334/5334_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ANULAÇÃO PARCIAL DE DOTAÇÕES DO ORÇAMENTO DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5336/5336_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5336/5336_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA PASSARELA NO BAIRRO VILA LIMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5337/5337_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5337/5337_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE DUAS RUAS NO BAIRRO SOROCABUÇU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5338/5338_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5338/5338_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO SOROCABUÇU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5344/5344_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5344/5344_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO PAES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5449/5449_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5449/5449_texto_integral.pdf</t>
   </si>
   <si>
     <t>7626</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7626/7626_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7626/7626_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 1532, DE 24 DE SETEMBRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6037/6037_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6037/6037_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE OBRIGAÇÃO DE PEQUENO VALOR ATENDENDO AO DISPOSTO NOS §§ 3º E 4º DO ART. 100 DA CONSTITUIÇÃO FEDERAL, COM REDAÇÃO DADA PELA EMENDA CONSTITUCIONAL Nº 62/2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6038/6038_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6038/6038_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE EDUCAÇÃO AMBIENTAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7265</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7265/7265_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7265/7265_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA A CELEBRAR CONVÊNIO COM O ICC - IBIÚNA CLUBE DE CAMPO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6574/6574_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6574/6574_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 798 DE 16 DE DEZEMBRO DE 2002.</t>
   </si>
   <si>
     <t>8275</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/8275/8275_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/8275/8275_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA ALÍNEA "A" DO INCISO IV, DO ARTIGO 6º DA LEI Nº 0390/97, ACRESCIDA PELA LEI Nº 1130/2006.</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5450/5450_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5450/5450_texto_integral.pdf</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6583/6583_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6583/6583_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO SOBRE SERVIÇOS DE BOMBEIROS.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>DESCONHECIDO, Jair Marmelo, Roquinho do Paruru, Zé Brasilino</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5451/5451_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5451/5451_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS DO MUNICÍPIO DE IBIÚNA - SP., PARA A LEGISLATURA 2013 A 2016.</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6491/6491_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6491/6491_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS NO LOTEAMENTO LAGOS VERDES DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6584/6584_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6584/6584_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA SOCIOAMBIENTAL MUNICIPAL DE COLETA SELETIVA DE RESÍDUOS SÓLIDOS RECICLÁVEIS COM COOPERATIVAS DE CATADORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6488</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6488/6488_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6488/6488_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS NO "LOTEAMENTO VILA SERRA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6489/6489_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6489/6489_texto_integral.pdf</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6585/6585_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6585/6585_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO CACHOEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6010/6010_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6010/6010_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS NO "LOTEAMENTO LAGOA AZUL" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7266</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7266/7266_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7266/7266_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ARTIGO 7º DO DECRETO-LEI Nº 271 DE 28 DE FEVEREIRO DE 1967, ALTERADO PELA LEI Nº 11.481 DE 31 DE MAIO DE 2007, E AUTORIZA O PODER EXECUTIVO A CONCEDER GRATUITAMENTE, ATRAVÉS DE CONTRATO DE CESSÃO DE USO, UMA ÁREA PÚBLICA SITUADA NO LOTEAMENTO DENOMINADO "ACQUA IBIÚNA - ÁREA DO SISTEMA DE LAZER (MATRÍCULA Nº 19.746 CRI - IBIÚNA)", NESTA CIDADE, VISANDO A IMPLANTAÇÃO DE UMA ÁREA DE LAZER (CENTRO COMUNITÁRIO URBANO), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6586/6586_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6586/6586_texto_integral.pdf</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6486/6486_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6486/6486_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUTO DE LICENCIAMENTO DE FUNCIONAMENTO CONDICIONADO DAS ATIVIDADES NÃO RESIDENCIAIS EM SITUAÇÃO IRREGULAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6496/6496_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6496/6496_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO NÚCLEO DE REGULARIZAÇÃO IMOBILIÁRIA E CADASTRAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6493/6493_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6493/6493_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA O ALVARÁ DE CONSERVAÇÃO DAS EDIFICAÇÕES, LANÇAMENTO EX OFICIO, E CERTIFICADO DE CONCLUSÃO DAS OBRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8542</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/8542/8542_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/8542/8542_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 101 CAPUT E § ÚNICO, E ARTIGOS 102, 103 E PARÁGRAFO ÚNICO, E, 104, TODOS DA LEI COMPLEMENTAR MUNICIPAL Nº 01, DE 04 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6039/6039_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6039/6039_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 1º E PARÁGRAFO ÚNICO DO ARTIGO 2º E SEUS RESPECTIVOS INCISOS E ACRESCENTA OS INCISOS V E VI E ALTERA O ARTIGO 4º DA LEI Nº 1736, DE 09 DE NOVEMBRO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5756/5756_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5756/5756_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO RIO DE UNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5760/5760_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5760/5760_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO MORRO GRANDE "GATOS" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6040/6040_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6040/6040_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO COLÉGIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6041/6041_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6041/6041_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO CARMO MESSIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6505/6505_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6505/6505_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ATUALIZAR A UNIDADE FISCAL DO MUNICÍPIO DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6013/6013_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6013/6013_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO DE UTILIDADE PÚBLICA O "PROJETO VIDA AMAR É VIVER - PROVIAVI"</t>
   </si>
   <si>
     <t>7470</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7470/7470_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7470/7470_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 1272 DE 31 DE MAIO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6043/6043_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6043/6043_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS USUÁRIOS A CONECTAREM SEUS IMÓVEIS COM EDIFICAÇÃO AS REDE PÚBLICAS COLETORA DE ESGOTO.</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6011/6011_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6011/6011_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RESSACA E DÁ OUTRAS PROVIDÊNCIAS. TRAVESSA EGYDIA MARIA DA SILVA.</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6473/6473_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6473/6473_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBIÚNA PARA O EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>7268</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7268/7268_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7268/7268_texto_integral.pdf</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6044/6044_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6044/6044_texto_integral.pdf</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6045/6045_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6045/6045_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6495/6495_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6495/6495_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6506</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6506/6506_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6506/6506_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE DUAS TRAVESSAS NO BAIRRO PARURU E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6477/6477_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6477/6477_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, ATRAVÉS DE SUA SECRETARIA DE ESTADO DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6475</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6475/6475_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6475/6475_texto_integral.pdf</t>
   </si>
   <si>
     <t>7469</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7469/7469_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7469/7469_texto_integral.pdf</t>
   </si>
   <si>
     <t>6508</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6508/6508_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6508/6508_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6552/6552_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6552/6552_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO SOROCABUÇU E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6551/6551_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6551/6551_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO REGI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6550/6550_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6550/6550_texto_integral.pdf</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6548/6548_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6548/6548_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO CAPIM AZEDO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6546/6546_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6546/6546_texto_integral.pdf</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6545/6545_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6545/6545_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO CAPIM AZEDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6544/6544_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6544/6544_texto_integral.pdf</t>
   </si>
   <si>
     <t>6504</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6504/6504_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6504/6504_texto_integral.pdf</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5459/5459_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5459/5459_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS VEREADORES DO MUNICÍPIO DE IBIÚNA - SP, PARA A LEGISLATURA 2013 A 2016.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4715/4715_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4715/4715_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE DA SABESP, SOLICITANDO ESTUDOS PARA PROLONGAMENTO DA REDE DE ABASTECIMENTO DE ÁGUA E COLETA DE ESGOTO DO BAIRRO PARURU, ATENDENDO TAMBÉM A RUA BENEDITO DA VEIGA.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4731/4731_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4731/4731_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O P.A. 16.380/2010 REFERENTE DENÚNCIA DOS MORADORES DO LOTEAMENTO RECANTO PARAÍSO LOCALIZADO NO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4716/4716_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4716/4716_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE PRESTE INFORMAÇÕES ACERCA DO OFÍCIO GP Nº 342/09 E 354/2009, AMBOS DE 31 DE JULHO DE 2009 E 12 DE AGOSTO DE 2009, RESPECTIVAMENTE, SOBRE RESPOSTA AO REQUERIMENTO Nº 046/2009, DE 03 DE FEVEREIRO DE 2009, REFERENTE À REVOGAÇÃO DA LEI COMPLEMENTAR Nº 045 DE 13 DE DEZEMBRO DE 2007.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4718/4718_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4718/4718_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A DENOMINAÇÃO DE LOGRADOUROS CONSTANTES NAS LEIS MUNICIPAIS Nº 1295, 1723 E 1725, DE 25 DE JUNHO DE 2007 E 01 DE SETEMBRO DE 2011, RESPECTIVAMENTE, QUE SE REFEREM À RUA JOSÉ COELHO RAMALHO PRIMO, TRAVESSAS MAJESTADE E ESTRELA DALVA, NO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4719/4719_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4719/4719_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE ESTADO DA EDUCAÇÃO, SOLICITANDO INFORMAÇÕES A RESPEITO DA RECUPERAÇÃO DE CALÇADAS NO ENTORNO DE UNIDADES ESCOLARES LOCALIZADAS NO ESTADO DE SÃO PAULO E, POR CONSEGUINTE, NO MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4764/4764_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4764/4764_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DAS CAÇAMBAS DE LIXO COLOCADAS NOS BAIRROS RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
     <t>Charles Guimarães, Paulinho Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4875/4875_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4875/4875_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO MOTIVO DE NÃO TER SIDO REALIZADO A INAUGURAÇÃO DO POSTO DE SAÚDE DO RESIDENCIAL EUROPA -  CAPIM, AZEDO, BEM COMO A DATA PREVISTA PARA A REALIZAÇÃO.</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4876/4876_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4876/4876_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA PARALISAÇÃO DA OBRA DA CICLOVIA NA AVENIDA MARGINAL. PREVISÃO PARA O INÍCIO DAS OBRAS, BEM COMO SOLICITA CÓPIA DO EXTRATO DO VALOR REPASSADO E DEPOSITADO EM CONTA DO MUNICÍPIO, DOS RECURSOS OBJETO DO CONVÊNIO COM O DADE.</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4877/4877_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4877/4877_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO  MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA PARALISAÇÃO DAS OBRAS DE REFORMA DA DELEGACIA DE POLÍCIA, E AINDA O VALOR CONTRATADO PARA EXECUÇÃO DE OBRA, BEM COMO ENVIAR CÓPIA DO EXTRATO DO VALOR REPASSADO E DEPOSITADO EM CONTA DO MUNICÍPIO, DOS RECURSOS OBJETO DO CONVÊNIO COM A SECRETARIA ESPECÍFICA DO GOVERNO DO ESTADO.</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4878/4878_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4878/4878_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA EXISTÊNCIA DE PROJETO VISANDO A REFORMA DO TERMINAL RODOVIÁRIA, BEM COMO PREVISÃO PARA INÍCIO DAS OBRAS, POSSIBILIDADE DE RESSADA DE VERBAS PELO DADE E INFORMAÇÕES SE EXISTE PREVISÃO PARA RECEBIMENTO DE REPASSES AINDA NO EXERCÍCIO DE 2012.</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4879/4879_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4879/4879_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO OFÍCIO Nº 073/2012, REFERENTE A RESPOSTA ACERCA DA DENÚNCIA DOS MORADORES DO LOTEAMENTO RECANTO PARAÍSO, COM RELAÇÃO A CONCESSÃO DE ALVARÁ PARA A EMPRESA KARINA HENRIQUES DOS SANTOS LEAL ME.</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4880/4880_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4880/4880_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO PROCESSO ADMINISTRATIVO Nº 4203/2003, BEM COMO PROVIDÊNCIAS TOMADAS QUANTO AOS REQUERIMENTOS PROTOCOLADOS PELO SR. ADAIR GRASSOTTI MEDEIROS, REFERENTE A DENÚNCIAS DE OCUPAÇÃO E CONSTRUÇÕES IRREGULARES, ALÉM DE OUTRAS OCORRÊNCIAS, NO LOTEAMNETO FAZENDA VELHA.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4881/4881_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4881/4881_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO DOCUMENTO DENOMINADO "PROJETO DE INTENÇÕES" ENVIADO ÀS ASSOCIAÇÕES DE MORADORES DO MUNICÍPIO CUJO ASSUNTO FOI DESCRITO COMO "DOAÇÃO DE ÁREAS PÚBLICAS COM ENCARGOS".</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4882/4882_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4882/4882_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE AS PROVIDÊNCIAS TOMADAS E A SEREM TOMADAS EM RELAÇÃO AO PA 1676/2010, 7717/2011 E 4067/2011 REFERENTE A CONCESSÃO DE ALVARÁ DE FUNCIONAMENTO À EMPRESA SHOPPING DA ALEGRIA LTDA - ME, CUJO HORÁRIO DE FUNCIONAMENTO NÃO VEM SENDO CUMPRIDO EM FINAIS DE SEMANA E VÉSPERAS DE FERIADOS.</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4883/4883_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4883/4883_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA, SOLICITANDO QUE VERIFIQUE A POSSIBILIDADE DE EXPANSÃO DO SERVIÇO DE INTERNET BANDA LARGA SPEEDY PARA O BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4884/4884_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4884/4884_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE POSSÍVEIS ESTUDOS PARA INSTALAÇÃO DE UM POSTO DE SAÚDE NO BAIRRO CLÁUDIOS.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4885/4885_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4885/4885_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A OBRA DE CONSTRUÇÃO DE CALÇADA NO NÚCLEO URBANO DO BAIRRO PIAÍ, PRINCIPALMENTE COM RELAÇÃO A ENGENHEIRO RESPONSÁVEL; CÓPIA DO EDITAL DE CONTRATAÇÃO; EMPRESA CONTRATADA; DADOS TÉCNICOS DA OBRA.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4940/4940_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4940/4940_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA, SOLICITANDO INFORMAÇÕES SOBRE A MANUTENÇÃO DOS TELEFONES PÚBLICOS EXISTENTES NO BAIRRO CLÁUDIOS.</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4941/4941_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4941/4941_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O CRONOGRAMA PARA PAGAMENTO DOS CONDUTORES DO TRANSPORTE ESCOLAR, MENCIONANDO DATAS PREVISTAS PARA PAGAMENTO DOS MESMOS E OS MESES DE REFERÊNCIA DE CADA PAGAMENTO.</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4942/4942_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4942/4942_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO REINÍCIO DAS OBRAS DA REFORMA DA DELEGACIA DE POLÍCIA, BEM COMO O VALOR EMPENHADO ATÉ A PRESENTE DATA PARA PAGAMENTO DAS OBRAS; QUAL O VALOR PAGO ATÉ A PRESENTE DADA, E A EMPRESA GANHADORA DA LICITAÇÃO; O PRAZO PREVISTO PARA CONCLUSÃO E INAUGURAÇÃO; CÓPIA DO EXTRATO DA CONTA ESPECÍFICA COM OS VALORES PAGOS.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4943/4943_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4943/4943_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO VALOR REPASSADO AO MUNICÍPIO DOS RECURSOS OBJETO DO CONVÊNIO COM O DADE; VALOR EMPENHADO PARA PAGAMENTO DA CICLOVIA; VALOR PAGO À EMPRESA GANHADORA DA LICITAÇÃO; PRAZO DE CONCLUSÃO DA CICLOVIA; CÓPIA DO EXTRATO DA CONTA ESPECÍFICA COM OS VALORES PAGOS REFERENTE A OBRA DA CICLOVIA NA AVENIDA MARGINAL;</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4954/4954_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4954/4954_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO ATRASO NO ENVIO À CÂMARA MUNICIPAL DOS BALANCETES DA RECEITA E DESPESA DOS MESES DE DEZEMBRO DE 2011, JANEIRO DE 2012 E FEVEREIRO DE 2012, E O PRAZO PARA A REGULARIZAÇÃO DESSAS PENDÊNCIAS.</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4955/4955_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4955/4955_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO D.E.R, SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS QUANTO AO SERVIÇO DE RECAPEAMENTO DA VICINAL PRESIDENTE TANCREDO DE ALMEIDA NEVES, REALIZADO PELA EMPRESA SOBRENCO.</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4998/4998_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4998/4998_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA RESTAURAÇÃO DA CAPELINHA DO BOM JESUS, MENCIONANDO OS MOTIVOS DA MUDANÇA DAS CORES ORIGINAIS DO REFERIDO PATRIMÔNIO.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4999/4999_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4999/4999_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO RETORNO DE ATIVIDADE DO ÔNIBUS ODONTOPEDIÁTRICO, CONHECIDO COMO ÔNIBUS DA SAÚDE, MENCIONANDO OS REAIS MOTIVOS DA APREENSÃO DO VEÍCULO.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5031/5031_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5031/5031_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA CONSTRUÇÃO DE ESCOLA MUNICIPAL NO DISTRITO DO PARURU, MENCIONANDO SE HÁ PROJETO ELABORAÇÃO, LOCAL DE CONSTRUÇÃO, DADOS GERAIS DE CONSTRUÇÃO (QUANTIDADE E DISCRIMINAÇÃO DE SALAS DE AULA E DEMAIS AMBIENTES, COM RESPECTIVAS MEDIDAS), PROVÁVEL DATA DE INÍCIO DA LICITAÇÃO, DATA DE INÍCIO E CONCLUSÃO DA OBRA, TURMAS, CLASSES E NÚMERO DE ALUNOS A SEREM ATENDIDOS.</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5071/5071_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5071/5071_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA DENOMINAÇÃO E ABERTURA DE RUAS CONFORME LEI MUNICIPAL Nº 1731, MENCIONANDO SE A PREFEITURA CONFIRMA QUE REALIZOU ABERTURA DE RUAS; O FUNDAMENTO LEGAL UMA VEZ QUE TRATA-SE DE PROPRIEDADE PARTICULAR; PORQUE O PROJETO FOI ENCAMINHADO À CÂMARA EM SETEMBRO DE 2011 E AS RUAS ABERTAS EM MARÇO 2012; </t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5073/5073_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5073/5073_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA DATA DE CONVOCAÇÃO PARA NOMEAÇÃO PARA O CARGO DE PROFESSOR ADJUNTO DE EDUCAÇÃO BÁSICA I DO CONCURSO PÚBLICO REALIZADO EM 2011.</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5074/5074_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5074/5074_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA REFORMA DO IMÓVEL NA RUA ELPIDIO DOMINGUES, PRÓXIMO A IGREJA SÃO JOÃO BATISTA, NO DISTRITO PARURU, POSSE DO IMÓVEL, CESSÃO DE USO, DOAÇÃO, QUEM TEM A POSSE INDIRETA DO IMÓVEL, INSTRUMENTO JURÍDICO.</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5075/5075_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5075/5075_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE DESENVOLVIMENTO URBANO MUNICIPAL, CONVOCANDO O MESMO PARA PRESTAR INFORMAÇÕES ACERCA DA INSTALAÇÃO DE NOVAS LUMINÁRIAS NO MUNICÍPIO ATRAVÉS DA APLICAÇÃO DOS VALORES ARRECADADOS COM A CIP (CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA), AGENDADO PARA O DIA 17/05/2012 ÀS 9H00</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5076/5076_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5076/5076_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ITAPETININGA, SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS E URGENTES PARA A INSTALAÇÃO DE SONORIZADORES, BEM COMO A CONSTRUÇÃO DE PELO MENOS 03 (TRÊS) LOMBADAS NA ALTURA DO KM 72 DA RODOVIA BUNJIRO NAKAO, MAIS PRECISAMENTE NAS PROXIMIDADES DA ENTRADA DE ACESSO À COMPANHIA DA POLÍCIA MILITAR, À CÂMARA MUNICIPAL E AO CONJUNTO HABITACIONAL SANTA LÚCIA.</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5077/5077_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5077/5077_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GOVERNADOR DO ESTADO DE SÃO PAULO, DR. GERALDO ALCKMIN, SOLICITANDO INFORMAÇÕES A RESPEITO DO PROCESSO REFERENTE A VICINAL BAIRRO PAIOL GRANDE - BAIRRO VERAVA, COM EXTENSÃO DE 15,60 KM.</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5090/5090_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5090/5090_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A ATA DE REGISTRO DE PREÇOS Nº 21/2012 - PA Nº 3632/2012 TENDO COMO CONTRATADA A EMPRESA CLEYSOM SONORIZAÇÃO E ILUMINAÇÃO LTDA - ME NO VALOR TOTAL DE R$ 800.000,00 COM ASSINATURA EM 30/03/2012 E VALIDADE DE 12 (DOZE) MESES, PUBLICADA NA IMPRENSA OFICIAL DE 27 DE ABRIL DE 2012, PÁGINA 5. NA RESPOSTA DETALHAR OS EVENTOS A SEREM REALIZADOS E OS VALORES A SEREM PAGOS COM PALCO, ILUMINAÇÃO E SONORIZAÇÃO.</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5091/5091_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5091/5091_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO DOCUMENTOS REFERENTES ÀS OBRAS DO CONJUNTO HABITACIONAL DO BAIRRO GEMIMA:_x000D_
 CÓPIA INTEGRAL DO CONVÊNIO; CÓPIA DO CONTRATO ENTRE A PREFEITURA E A EMPRESA QUE GANHOU A CONCORRÊNCIA; CÓPIA DOS CONTRATOS REFERENTES A COMPRA DE MATERIAL DE CONSTRUÇÃO; EXTRATO BANCÁRIO COM RESPECTIVAS MOVIMENTAÇÕES; CÓPIA DE TODAS AS MEDIÇÕES REALIZADAS.</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5092/5092_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5092/5092_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE DA SABESP, SOLICITANDO ESTUDOS PARA EXTENSÃO DA REDE DE ÁGUA NO BAIRRO SOROCABUÇU, MAIS PRECISAMENTE PRÓXIMO AO CONDOMÍNIO DAS GARÇAS.</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5137/5137_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5137/5137_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O TRABALHO DA PATRULHA AGRÍCOLA NO MUNICÍPIO, NO QUE DIZ RESPEITO AO ATENDIMENTO AOS AGRICULTORES, INFORMANDO QUANTOS TRATORES ESTÃO ATENDENDO OS AGRICULTORES E O PORQUE DA NÃO UTILIZAÇÃO DOS TRATORES NOVOS.</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5138/5138_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5138/5138_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DO PROCESSO ADMINISTRATIVO P.A. Nº 12278/2011 REFERENTE À LIGAÇÃO DE 02 (DOIS) BICOS DE LUZ NA RUA 05, BAIRRO SOROCABUÇU, INFORMANDO O MOTIVO DO NÃO ATENDIMENTO DA SOLICITAÇÃO ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5139/5139_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5139/5139_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GERENTE DA AGÊNCIA DOS CORREIOS, SOLICITANDO QUE VERIFIQUE E INFORME COMO SE ENCONTRA O PEDIDO REFERENTE A CAIXA POSTAL COMUNITÁRIA NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5140/5140_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5140/5140_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE ESTADO DE LOGÍSTICA E TRANSPORTE, SOLICITANDO QUE DETERMINE A REALIZAÇÃO DE LIMPEZA NO ACOSTAMENTO DA RODOVIA BUNJIRO NAKAO, NO TRECHO QUE VAI DE IBIÚNA ATÉ A CIDADE DE PIEDADE</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5162/5162_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5162/5162_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE DECLARAÇÃO DA PACIENTE MARLI BARBOSA DE SOUZA, PUBLICADA NO JORNAL VOZ DE IBIÚNA - EDIÇÃO Nº 284 DE 24 DE MAIO DE 2012, PÁGINA 08, INFORMANDO SE FOI ABERTO PROCEDIMENTO ADMINISTRATIVO PARA RESOLVER O PROBLEMA, BEM COMO NOVA DATA DE ENTREGA DO MEDICAMENTO À PACIENTE.</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5164/5164_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5164/5164_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE PUBLICAÇÃO DE ATOS ADMINISTRATIVOS DO SETOR DE COMPRAS COM ATRASO DE CERCA DE UM ANO, CONFORME CÓPIAS DE IMPRENSA OFICIAL, INFORMANDO OS MOTIVOS DE TAL PROCEDIMENTO.</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5165/5165_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5165/5165_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAR QUEM É O RESPONSÁVEL EM DISTRIBUIR AS INDICAÇÕES E REQUERIMENTOS ENCAMINHADOS POR ESTA CASA, JUNTO A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5206/5206_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5206/5206_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA DATA EM QUE FOI FIRMADO O CONTRATO DE CONCESSÃO ENTRE A PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA E A ORDEM DOS ADVOGADOS DO BRASIL, PARA UTILIZAÇÃO DE ÁREA PÚBLICA CONFORME AUTORIZADO PELA LEI MUNICIPAL Nº 1667/2011, ENCAMINHANDO CÓPIA DO MESMO.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5242/5242_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5242/5242_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DAS PROVIDÊNCIAS A SEREM TOMADAS EM RELAÇÃO AO CÓRREGO DA BICA, LOCALIZADO À AVENIDA VEREADOR JOÃO BENEDICTO DE MELLO JÚNIOR, INFORMANDO SE O MESMO SERÁ RECUPERADO OU CANALIZADO, BEM COMO O PRAZO DE REALIZAÇÃO DE OBRAS.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5243/5243_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5243/5243_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL SOLICITANDO INFORMAÇÕES SOBRE PROGRAMAÇÃO DE PAGAMENTOS À ABMII - ASSOCIAÇÃO BANDA MARCIAL INDEPENDENTE DE IBIÚNA, INFORMANDO PAGAMENTOS EFETUADOS, PROGRAMAÇÃO DE PAGAMENTOS ATRASADOS COM PREVISÃO DE DATA DOS MESMOS, MOTIVOS DOS ATRASOS NAS PARCELAS.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5244/5244_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5244/5244_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM, SOLICITANDO COLOCAÇÃO DE LINHA DE TUBO DE SERVIDÃO DE ÁGUA EM TERRENO EXISTENTE NA RODOVIA PREFEITO QUINTINO DE LIMA, ALTURA DO Nº 355, NO BAIRRO CURRAL, INFORMANDO POSSÍVEL PRAZO PARA REALIZAÇÃO DAS OBRAS.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5245/5245_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5245/5245_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE LANÇAMENTOS CONTÁBEIS DOS EMPENHOS COM DESPESAS DE PESSOAL, NÃO FEITOS OU FEITOS PARCIALMENTE NO DEMONSTRATIVO DO 3º QUADRIMESTRE 2011, PUBLICADO NA IMPRENSA OFICIAL DE 11 DE MAIO DO CORRENTE, BEM COMO DO BALANCETE DE JANEIRO DE 2012 RECÉM ENVIADO A ESTA CASA, INFORMANDO OS MOTIVOS DE TAIS OCORRÊNCIAS, BEM COMO FORMAS E PRAZOS PARA REGULARIZAÇÃO DISSO.</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5282/5282_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5282/5282_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE REGIONAL DA TELEFONICA, SOLICITANDO INFORMAR MOTIVOS DA NECESSIDADE DE PAGAMENTO DE ORÇAMENTO PARA INSTALAÇÃO DE TELEFONE FIXO NO VALOR DE R$ 1.554,00, NO BAIRRO CAMPO VERDE, ALAMEDA SÃO ROQUE.</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5474/5474_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5474/5474_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA SOBRENCO ENGENHARIA E COMÉRCIO, SOLICITANDO INFORMAÇÕES SOBRE EVENTUAIS REPAROS A SEREM REALIZADOS NA VICINAL RODOVIA TANCREDO NEVES, MENCIONANDO PRAZO PARA REALIZAÇÃO DE TAIS SERVIÇOS.</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5476/5476_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5476/5476_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A DISTRIBUIÇÃO DA MERENDA ESCOLAR, MENCIONANDO OS MOTIVOS DA FALTA DE REGULARIDADE NA ENTREGA DA MESMA NOS ÚLTIMOS DIAS E O PRAZO PARA REGULARIZAÇÃO DA SITUAÇÃO.</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5551/5551_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5551/5551_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À AGÊNCIA NACIONAL DE AVIAÇÃO CIVIL, ANAC, SOLICITANDO INFORMAÇÕES A RESPEITO DE EXISTÊNCIA OU NÃO DE LICENÇA PARA INSTALAÇÃO DE AEROPORTO EM IBIÚNA.</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5552/5552_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5552/5552_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE OS TRATORES DA PATRULHA AGRÍCOLA ABANDONADOS NO BAIRRO CUPIM, MENCIONANDO OS MOTIVOS DE TAL SITUAÇÃO E O PRAZO PARA EVENTUAIS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5553/5553_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5553/5553_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O PASSE ESCOLAR OU AUXÍLIO TRANSPORTE PARA OS ALUNOS DAS SALAS DESCENTRALIZADAS DA ETEC LOCALIZADAS NA E.E. PROF. ROQUE BASTOS, MENCIONANDO POSSÍVEIS DATAS PARA INÍCIO DO BENEFÍCIO AOS ESTUDANTES.</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5585/5585_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5585/5585_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O EXTRATO DE CONTRATO Nº 48/2012 ASSINADO EM 13 DE ABRIL DE 2012 E PUBLICADO NA IMPRENSA OFICIAL DE 31 DE AGOSTO DE 2012, EXPLICANDO A DIFERENÇA ENTRE O RAMO DE ATIVIDADE DA EMPRESA E O SERVIÇO CONTRATADO.</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5586/5586_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5586/5586_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A DISTRIBUIÇÃO DE KITS ESCOLARES DO GOVERNO DO ESTADO DE SÃO PAULO COM LOGO DA MUNICIPALIDADE, EXPLICANDO O MOTIVO DE COLOCAÇÃO DE TAL LOGO SOBRE A MOCHILA, MATERIAL DE EXCLUSIVIDADE DAQUELE ENTE FEDERADO.</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5670/5670_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5670/5670_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GERENTE DA AGÊNCIA DOS CORREIOS DE IBIÚNA, SOLICITANDO SERVIÇOS DE ENTREGA DOMICILIAR DE CORRESPONDÊNCIAS NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5752/5752_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5752/5752_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DAS VERBAS DO ASFALTO QUE FORAM DESTINADAS AO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5819/5819_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5819/5819_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE DA REGIONAL DA VIVO EM CAMPINAS, SOLICITANDO INFORMAÇÕES A RESPEITO DE PROBLEMAS TÉCNICOS PARA INSTALAÇÃO DE NOVAS LINHAS TELEFÔNICAS NA AVENIDA VEREADOR BENEDITO DE CAMPOS, NO CENTRO DE IBIÚNA, BEM COMO INFORMAR AS PROVIDÊNCIAS QUE SERÃO TOMADAS.</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5987/5987_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5987/5987_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE RESSARCIMENTO DE VALORES DESCONTADOS DE SERVIDORES MUNICIPAIS REFERENTE A CONVÊNIO COM O BANCO CRUZEIRO DO SUL.</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5988/5988_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5988/5988_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O VALOR MENSAL QUE VEM SENDO PAGO À EMPRESA CECAM REFERENTE A PRESTAÇÃO DE SERVIÇOS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5989/5989_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5989/5989_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO, EM CONTATO COM A SABESP, SOLICITE PROVIDÊMNCIAS PARA INSTALAÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA E SISTEMA DE COLETA DE ESGOTO NA RODOVIA TANCREDO NEVES, PRÓXIMO À POUSADA DOS SONHOS, LOCALIZADO À 300 METROS DA REDE PRINCIPAL, NO BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5990/5990_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5990/5990_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SUPERINTENDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM - DER, SOLICITANDO INFORMAÇÕES A RESPEITO DO PROCESSO DE DUPLICAÇÃO DA RODOVIA BUNJIRO NAKAO, DO TRECHO QUE SEGUE DESDE O MUNICÍPIO DE VARGEM GRANDE PAULISTA ATÉ O MUNICÍPIO DE PIEDADE, PASSANDO PELO MUNICÍPIO DE IBIÚNA, BEM COMO INFORMAÇÕES A RESPEITO DAS FAIXAS DE DOMÍNIO, E SE HAVERÁ NECESSIDADE DE DESAPROPRIAÇÃO DE ÁREAS PARA PASSAGEM DO NOVO LEITO CARROÇÁVEL.</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5992/5992_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5992/5992_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PRESIDENTE DO EGRÉGIO TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO, SOLICITANDO INFORMAÇÕES A RESPEITO DA SITUAÇÃO DA PRESTAÇÃO DE CONTAS DA PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA JUNTO AO CALENDÁRIO 2012 PARA AS PROVIDÊNCIAS A CARGO DA PREFEITURA, NECESSÁRIOS AO ATENDIMENTO DAS EXIGÊNCIAS DA AUDESP.</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6026/6026_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6026/6026_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS E URGENTES PARA O REPARO DO BURACO ABERTO PELA SABESP NA AVENIDA MARIA LA FARINA MILANI, EM FRENTE AO DEPÓSITO DE GÁS GIBA GÁS.</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6027/6027_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6027/6027_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO POSTO DE OPERAÇÃO DA SABESP, SOLICITANDO QUE O MESMO TOME PROVIDÊNCIAS NECESSÁRIAS E URGENTES PARA O REPARO DO BURACO ABERTO PELA SABESP NA ALTURA DO Nº 151 DA RUA XV DE NOVEMBRO, NO CENTRO DE NOSSA CIDADE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5687,67 +5687,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4713/4713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4765/4765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4766/4766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4767/4767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4768/4768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4769/4769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4770/4770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4771/4771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4772/4772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4773/4773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4774/4774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4775/4775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4776/4776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4777/4777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4778/4778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4779/4779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4780/4780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4781/4781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4782/4782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4783/4783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4784/4784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4785/4785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4786/4786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4787/4787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4788/4788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4789/4789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4790/4790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4791/4791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4792/4792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4793/4793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4794/4794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4795/4795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4796/4796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4797/4797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4798/4798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4799/4799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4800/4800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4801/4801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4802/4802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4803/4803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4804/4804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4805/4805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4806/4806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4807/4807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4808/4808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4809/4809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4810/4810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4811/4811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4812/4812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4813/4813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4814/4814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4815/4815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4816/4816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4817/4817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4890/4890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4891/4891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4892/4892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4893/4893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4894/4894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4895/4895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4896/4896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4897/4897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4899/4899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4900/4900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4902/4902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4903/4903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4904/4904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4905/4905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4906/4906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4907/4907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4909/4909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4910/4910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4911/4911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4912/4912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4913/4913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4914/4914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4916/4916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4917/4917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4918/4918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4919/4919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4920/4920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4921/4921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4922/4922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4925/4925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4926/4926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4927/4927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4928/4928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4944/4944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4945/4945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4929/4929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4931/4931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4932/4932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4933/4933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4934/4934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4935/4935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4936/4936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4937/4937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4938/4938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4939/4939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4946/4946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4948/4948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4956/4956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4957/4957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4958/4958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4959/4959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4960/4960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4986/4986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4987/4987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4988/4988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4989/4989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4990/4990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4991/4991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4992/4992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4993/4993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4994/4994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4995/4995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4996/4996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4997/4997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5000/5000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5001/5001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5002/5002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5003/5003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5004/5004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5005/5005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5027/5027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5029/5029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5030/5030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5053/5053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5054/5054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5056/5056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5058/5058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5059/5059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5060/5060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5061/5061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5062/5062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5063/5063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5064/5064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5065/5065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5066/5066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5067/5067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5068/5068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5069/5069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5070/5070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5084/5084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5085/5085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5086/5086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5087/5087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5088/5088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5089/5089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5101/5101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5102/5102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5103/5103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5104/5104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5111/5111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5112/5112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5113/5113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5114/5114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5115/5115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5116/5116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5117/5117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5118/5118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5119/5119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5129/5129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5132/5132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5133/5133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5134/5134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5135/5135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5136/5136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5166/5166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5167/5167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5168/5168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5169/5169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5170/5170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5171/5171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5172/5172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5174/5174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5175/5175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5177/5177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5178/5178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5179/5179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5180/5180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5181/5181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5182/5182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5183/5183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5185/5185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5186/5186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5196/5196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5197/5197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5198/5198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5199/5199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5200/5200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5201/5201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5202/5202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5203/5203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5205/5205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5236/5236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5237/5237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5238/5238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5239/5239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5240/5240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5280/5280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5281/5281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5298/5298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5299/5299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5300/5300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5301/5301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5302/5302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5473/5473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5528/5528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5529/5529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5530/5530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5531/5531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5532/5532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5533/5533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5534/5534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5535/5535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5536/5536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5537/5537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5538/5538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5539/5539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5540/5540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5541/5541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5542/5542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5543/5543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5544/5544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5546/5546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5547/5547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5548/5548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5550/5550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5587/5587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5588/5588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5589/5589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5590/5590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5591/5591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5593/5593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5594/5594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5595/5595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5596/5596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5597/5597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5598/5598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5669/5669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5691/5691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5692/5692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5693/5693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5694/5694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5695/5695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5749/5749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5751/5751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5809/5809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5810/5810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5811/5811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5814/5814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5815/5815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5817/5817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5818/5818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5993/5993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5995/5995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5996/5996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5997/5997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5998/5998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5999/5999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6001/6001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6055/6055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6056/6056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5105/5105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5106/5106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5120/5120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5241/5241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5303/5303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5304/5304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5428/5428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6057/6057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5558/5558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7267/7267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6499/6499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6502/6502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6042/6042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6481/6481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5037/5037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5038/5038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5039/5039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5040/5040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5041/5041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5042/5042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4753/4753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4754/4754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6607/6607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4755/4755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4756/4756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4759/4759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4760/4760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4761/4761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5043/5043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7262/7262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4763/4763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6483/6483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4762/4762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5044/5044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4966/4966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4967/4967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4968/4968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4969/4969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4970/4970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4972/4972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4973/4973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4974/4974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4975/4975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5045/5045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5046/5046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4976/4976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5047/5047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4977/4977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7263/7263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5049/5049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5050/5050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4978/4978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5051/5051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4979/4979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5052/5052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5322/5322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6036/6036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5107/5107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5108/5108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5109/5109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6572/6572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5260/5260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5325/5325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5141/5141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5328/5328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5330/5330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5333/5333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5261/5261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6609/6609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6598/6598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7585/7585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5334/5334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5336/5336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5337/5337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5338/5338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5344/5344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5449/5449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7626/7626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6037/6037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6038/6038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7265/7265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6574/6574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/8275/8275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5450/5450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6583/6583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5451/5451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6491/6491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6584/6584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6488/6488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6489/6489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6585/6585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6010/6010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7266/7266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6586/6586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6486/6486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6496/6496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6493/6493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/8542/8542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6039/6039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5756/5756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5760/5760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6040/6040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6041/6041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6505/6505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6013/6013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7470/7470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6043/6043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6011/6011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6473/6473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7268/7268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6044/6044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6045/6045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6495/6495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6506/6506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6477/6477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6475/6475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7469/7469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6508/6508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6552/6552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6551/6551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6550/6550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6548/6548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6546/6546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6545/6545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6544/6544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6504/6504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5459/5459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4715/4715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4731/4731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4716/4716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4718/4718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4719/4719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4764/4764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4875/4875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4876/4876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4877/4877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4878/4878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4879/4879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4880/4880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4881/4881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4882/4882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4883/4883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4884/4884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4885/4885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4940/4940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4941/4941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4942/4942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4943/4943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4954/4954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4955/4955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4998/4998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4999/4999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5031/5031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5071/5071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5073/5073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5074/5074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5075/5075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5076/5076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5077/5077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5090/5090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5091/5091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5092/5092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5137/5137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5138/5138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5139/5139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5140/5140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5162/5162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5164/5164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5165/5165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5206/5206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5242/5242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5243/5243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5244/5244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5245/5245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5282/5282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5474/5474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5476/5476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5551/5551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5552/5552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5553/5553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5585/5585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5586/5586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5670/5670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5752/5752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5819/5819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5987/5987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5988/5988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5989/5989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5990/5990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5992/5992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6026/6026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6027/6027_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4713/4713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4765/4765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4766/4766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4767/4767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4768/4768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4769/4769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4770/4770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4771/4771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4772/4772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4773/4773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4774/4774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4775/4775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4776/4776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4777/4777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4778/4778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4779/4779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4780/4780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4781/4781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4782/4782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4783/4783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4784/4784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4785/4785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4786/4786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4787/4787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4788/4788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4789/4789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4790/4790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4791/4791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4792/4792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4793/4793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4794/4794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4795/4795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4796/4796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4797/4797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4798/4798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4799/4799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4800/4800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4801/4801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4802/4802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4803/4803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4804/4804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4805/4805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4806/4806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4807/4807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4808/4808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4809/4809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4810/4810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4811/4811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4812/4812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4813/4813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4814/4814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4815/4815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4816/4816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4817/4817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4890/4890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4891/4891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4892/4892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4893/4893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4894/4894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4895/4895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4896/4896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4897/4897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4899/4899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4900/4900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4902/4902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4903/4903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4904/4904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4905/4905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4906/4906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4907/4907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4909/4909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4910/4910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4911/4911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4912/4912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4913/4913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4914/4914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4916/4916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4917/4917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4918/4918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4919/4919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4920/4920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4921/4921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4922/4922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4925/4925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4926/4926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4927/4927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4928/4928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4944/4944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4945/4945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4929/4929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4931/4931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4932/4932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4933/4933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4934/4934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4935/4935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4936/4936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4937/4937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4938/4938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4939/4939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4946/4946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4948/4948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4956/4956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4957/4957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4958/4958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4959/4959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4960/4960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4986/4986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4987/4987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4988/4988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4989/4989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4990/4990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4991/4991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4992/4992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4993/4993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4994/4994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4995/4995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4996/4996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4997/4997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5000/5000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5001/5001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5002/5002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5003/5003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5004/5004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5005/5005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5027/5027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5029/5029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5030/5030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5053/5053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5054/5054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5056/5056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5058/5058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5059/5059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5060/5060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5061/5061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5062/5062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5063/5063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5064/5064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5065/5065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5066/5066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5067/5067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5068/5068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5069/5069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5070/5070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5084/5084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5085/5085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5086/5086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5087/5087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5088/5088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5089/5089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5101/5101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5102/5102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5103/5103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5104/5104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5111/5111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5112/5112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5113/5113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5114/5114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5115/5115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5116/5116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5117/5117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5118/5118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5119/5119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5129/5129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5132/5132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5133/5133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5134/5134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5135/5135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5136/5136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5166/5166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5167/5167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5168/5168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5169/5169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5170/5170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5171/5171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5172/5172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5174/5174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5175/5175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5177/5177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5178/5178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5179/5179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5180/5180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5181/5181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5182/5182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5183/5183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5185/5185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5186/5186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5196/5196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5197/5197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5198/5198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5199/5199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5200/5200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5201/5201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5202/5202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5203/5203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5205/5205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5236/5236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5237/5237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5238/5238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5239/5239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5240/5240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5280/5280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5281/5281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5298/5298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5299/5299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5300/5300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5301/5301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5302/5302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5473/5473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5528/5528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5529/5529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5530/5530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5531/5531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5532/5532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5533/5533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5534/5534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5535/5535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5536/5536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5537/5537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5538/5538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5539/5539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5540/5540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5541/5541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5542/5542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5543/5543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5544/5544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5546/5546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5547/5547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5548/5548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5550/5550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5587/5587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5588/5588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5589/5589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5590/5590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5591/5591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5593/5593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5594/5594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5595/5595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5596/5596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5597/5597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5598/5598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5669/5669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5691/5691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5692/5692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5693/5693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5694/5694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5695/5695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5749/5749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5751/5751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5809/5809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5810/5810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5811/5811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5814/5814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5815/5815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5817/5817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5818/5818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5993/5993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5995/5995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5996/5996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5997/5997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5998/5998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5999/5999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6001/6001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6055/6055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6056/6056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5105/5105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5106/5106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5120/5120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5241/5241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5303/5303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5304/5304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5428/5428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6057/6057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5558/5558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7267/7267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6499/6499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6502/6502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6042/6042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6481/6481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5037/5037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5038/5038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5039/5039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5040/5040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5041/5041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5042/5042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4753/4753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4754/4754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6607/6607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4755/4755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4756/4756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4759/4759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4760/4760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4761/4761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5043/5043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7262/7262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4763/4763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6483/6483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4762/4762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5044/5044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4966/4966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4967/4967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4968/4968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4969/4969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4970/4970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4972/4972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4973/4973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4974/4974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4975/4975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5045/5045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5046/5046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4976/4976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5047/5047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4977/4977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7263/7263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5049/5049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5050/5050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4978/4978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5051/5051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4979/4979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5052/5052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5322/5322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6036/6036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5107/5107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5108/5108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5109/5109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6572/6572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5260/5260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5325/5325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5141/5141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5328/5328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5330/5330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5333/5333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5261/5261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6609/6609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6598/6598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7585/7585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5334/5334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5336/5336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5337/5337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5338/5338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5344/5344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5449/5449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7626/7626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6037/6037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6038/6038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7265/7265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6574/6574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/8275/8275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5450/5450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6583/6583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5451/5451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6491/6491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6584/6584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6488/6488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6489/6489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6585/6585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6010/6010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7266/7266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6586/6586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6486/6486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6496/6496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6493/6493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/8542/8542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6039/6039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5756/5756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5760/5760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6040/6040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6041/6041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6505/6505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6013/6013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7470/7470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6043/6043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6011/6011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6473/6473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7268/7268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6044/6044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6045/6045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6495/6495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6506/6506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6477/6477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6475/6475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/7469/7469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6508/6508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6552/6552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6551/6551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6550/6550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6548/6548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6546/6546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6545/6545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6544/6544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6504/6504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5459/5459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4715/4715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4731/4731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4716/4716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4718/4718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4719/4719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4764/4764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4875/4875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4876/4876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4877/4877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4878/4878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4879/4879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4880/4880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4881/4881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4882/4882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4883/4883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4884/4884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4885/4885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4940/4940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4941/4941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4942/4942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4943/4943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4954/4954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4955/4955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4998/4998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/4999/4999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5031/5031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5071/5071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5073/5073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5074/5074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5075/5075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5076/5076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5077/5077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5090/5090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5091/5091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5092/5092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5137/5137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5138/5138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5139/5139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5140/5140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5162/5162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5164/5164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5165/5165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5206/5206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5242/5242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5243/5243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5244/5244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5245/5245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5282/5282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5474/5474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5476/5476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5551/5551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5552/5552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5553/5553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5585/5585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5586/5586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5670/5670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5752/5752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5819/5819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5987/5987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5988/5988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5989/5989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5990/5990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/5992/5992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6026/6026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2012/6027/6027_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H459"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="138.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>