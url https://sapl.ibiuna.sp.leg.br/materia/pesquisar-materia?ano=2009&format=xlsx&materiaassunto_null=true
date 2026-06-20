--- v0 (2026-02-21)
+++ v1 (2026-06-20)
@@ -54,9493 +54,9493 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jamil Marcicano</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3077/3077_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3077/3077_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE AMBULÂNCIA JUNTO AO POSTO DE SAÚDE DO BAIRRO DO PIAÍ</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3078/3078_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3078/3078_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA DAS RUAS DE ACESSO À FACULDADE MONTESSORI, KM 66,5 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3079/3079_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3079/3079_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DUPLICAÇÃO DA RODOVIA BUNJIRO NAKAO, KM 47 ATÉ O MUNICÍPIO DE PIEDADE.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3083/3083_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3083/3083_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DAS CAIXAS D'ÁGUA DAS CRECHES, ESCOLAS E POSTOS DE SAÚDE.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3084/3084_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3084/3084_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ABERTURA DA CRECHE DO BAIRRO DA RESSACA AOS SÁBADOS E DOMINGOS.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3085/3085_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3085/3085_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA EM DIVERSAS RUAS DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3086/3086_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3086/3086_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PLANTIO DE GRAMA NO CAMPO DE FUTEBOL DA RESSAQUINHA, CONSTRUÇÃO DE ARQUIBANCADA, SEDE, BANHEIRO E COLOCAÇÃO DE TELAS DE PROTEÇÃO PARA O GOL.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3087/3087_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3087/3087_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 20 BICOS DE LUZ NA ÁREA CENTRAL DA VILA ALVES, BAIRRO DA RESSACA, ACESSO AO CONDOMÍNIO VELEIROS DE IBIÚNAS, PRÓXIMO AO REMACON E FLORA MESTIÇO.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3088/3088_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3088/3088_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NAS TRAVESSAS E RUAS DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3089/3089_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3089/3089_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO DA ESTRADA DO BAIRRO DO FEITAL AO BAIRRO DO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3090/3090_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3090/3090_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UM POSTO DE SAÚDE NO BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3091/3091_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3091/3091_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA  CONSTRUÇÃO DE POSTO DA GUJARDA CIVIL MUNICIPAL NO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3092/3092_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3092/3092_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COMPRA DE EQUIPAMENTOS PARA O POSTO DE SAÚDE DO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3093/3093_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3093/3093_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONCLUSÃO DA REDE DE ESGOTO DO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3094/3094_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3094/3094_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DOS ABRIGOS DE ÔNIBUS LOCALIZADOS NA ZONA RURAL, PRINCIPALMENTE TROCA DE TELHADO.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3095/3095_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3095/3095_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DOS BAIRROS FEITAL, PAIOL GRANDE, PIAÍ, PIAÍ DE CIMA, ALVES, POCINHO, MURUNDU, CLÁUDIOS, VARGEDO, E CAMPESTRE.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3096/3096_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3096/3096_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA DO PONTO FINAL DO BAIRRO DO MURUNDU ATÉ O BAIRRO DOS CLÁUDIOS.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3097/3097_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3097/3097_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 5 BICOS DE LUZ NA ESTRADA DO BAIRRO REGI, LOTEAMENTO MATARAZZO.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3098/3098_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3098/3098_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DE SETOR DE INTELIGÊNCIA JUNTO A GUARDA CIVIL MUNICIPAL.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3099/3099_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3099/3099_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA GERAL DO GINÁSIO DE ESPORTES, CRECHE E POSTO DE SAÚDE DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3100/3100_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3100/3100_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 10 BICOS DE LUZ NO KM 80 DA RODOVIA BUNJIRO NAKAO, NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3101/3101_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3101/3101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 4 BICOS DE LUZ NA ESTRADA VICINAL TANCREDO NEVES, ARMAZÉM DE AUGUSTO, ACESSO A ESTRADA PARA O BAIRRO DO POCINHO.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3102/3102_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3102/3102_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UM POSTO DE SAÚDE NO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3103/3103_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3103/3103_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA COMPLETA DO RIO DE UNA, BAIRROS VILA LIMA, CDHU E CACHOEIRA.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3104/3104_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3104/3104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 4 BICOS DE LUZ NO BAIRRO CAMPININHA, PRÓXIMO AO MERCADO SANAI.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3105/3105_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3105/3105_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UMA SALA DE AULA NA ESCOLA DO BAIRRO DO RECREIO.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3106/3106_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3106/3106_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE EQUIPAMENTOS ODONTOLÓGICOS PARA O POSTO NDE SAÚDE DO BAIRRO DO RECREIO.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3107/3107_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3107/3107_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA QUE LIGA O BAIRRO DOS GABRIEL ATÉ A ÁREA CENTRAL DO BAIRRO DO VERAVINHA.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3108/3108_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3108/3108_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 3 BICOS DE LUZ NO BAIRRO SOROCAMIRIM, SENDO NA CAPELA, RESIDÊNCIA DE JOSÉ MACIEL E BAR DO HÉLIO.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3109/3109_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3109/3109_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 1 BICO DE LUZ NO BAIRRO DOS DOMINGUES, PONTO DE ÔNIBUS NO KM 10,5 DA ESTRADA VICINAL DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3110/3110_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3110/3110_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 1 BICO DE LUZ NO BAIRRO VERAVINHA, ESTRADA DE ACESSO A ESCOLA.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3111/3111_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3111/3111_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 1 BICO DE LUZ NO BAIRRO CARMO MESSIAS, FINAL DA AVENIDA NOSSA SENHORA DO CARMO, RESIDÊNCIA DO GERALDO.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3112/3112_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3112/3112_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO ESTÁDIO MUNICIPAL JOÃO NUNES FILHO, NO BAIRRO CARMO MESSIAS, E CONSTRUÇÃO DE UM VESTIÁRIO E UMA RAIA DE MALHA.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3113/3113_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3113/3113_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA NA RUA 24 DE MARÇO, Nº 19.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3114/3114_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3114/3114_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO CÓRREGO DAS TRAVESSAS PLATINA E NESTOR ALVES PINTO, NO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3115/3115_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3115/3115_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NO PONTO FINAL DA ESTRADA VICINAL TANCREDO NEVES, BAIRRO DO MURUNDU, UMA VEZ POR SEMANA.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3116/3116_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3116/3116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CANALIZAÇÃO DO CÓRREGO ENTRE AS RUAS OTÁVIO ROSA E 13 DE MAIO, E CONSTRUÇÃO DE UMA PASSARELA NO LOCAL.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3117/3117_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3117/3117_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE 10 ABRIGOS DE ÔNIBUS NA ESTRADA DO BAIRRO DO FEITAL ATÉ O PONTO FINAL DO ÔNIBUS NO BAIRRO DO MURUNDU, E 5 ABRIGOS DE ÔNIBUS NA ESTRADA DA PAINEIRA ATÉ O PONTO FINAL DO ASFALTO.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3118/3118_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3118/3118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 2 CONTÊINERS DE COLETA DE LIXO, 1 NO BAR DE MATILDE, BAIRRO DO MURUNDU E 1 NA RESIDÊNCIA DE IRACEMA GABRIEL VIEIRA, BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3119/3119_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3119/3119_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO DO PAIOLZINHO ATÉ MURUNDU, PRÓXIMO A PROPRIEDADE DE JOÃO ARANHA, 3 KM DE EXTENSÃO.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3120/3120_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3120/3120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 3 BICOS DE LUZ NO BAIRRO DOS GABRIEL, ENTIDADE CRESCER - CRESCIMENTO DO SER.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3121/3121_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3121/3121_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS NOS BAIRROS LAGEADINHO, SILVÉRIO, PURIS, PINTOS E BASTIÃOZINHO, E ESTRADAS DE ACESSO AO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3122/3122_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3122/3122_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA NOVA LINHA DE ÔNIBUS PASSANDO PELO LOTEAMENTO RESIDENCIAL EUROPA, BAIRRO DOS TAVARES E PONTO FINAL NO BAIRRO DO FEITAL, VOLTANDO NO MESMO TRAJETO.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3123/3123_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3123/3123_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COBERTURA DA QUADRA POLIESPORTIVA DO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3124/3124_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3124/3124_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INCLUSÃO DO ENSINO DE PRÉ-ESCOLA NO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3125/3125_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3125/3125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NO BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3126/3126_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3126/3126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INCLUSÃO DO ENSINO DE PRÉ-ESCOLA NO BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3127/3127_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3127/3127_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CAIXA POSTAL COMUNITÁRIA NO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3128/3128_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3128/3128_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3129/3129_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3129/3129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE MÉDICO CLÍNICO GERAL NO POSTO DE SAÚDE DO BAIRRO DO PIAÍ, MAIS DE UMA VEZ POR SEMANA.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3130/3130_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3130/3130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA NO BAIRRO DO FEITAL, KM 10 DA ESTRADA VICINAL TANCREDO NEVES, ACESSO AOS BAIRROS DO CUPIM E ARANHAS.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3131/3131_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3131/3131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA FINALIZAÇÃO DA COLOCAÇÃO DE UMA PONTE METÁLICA NA ESTRADA QUE LIGA O BAIRRO DO VERAVA AOS BAIRROS TERRA BOA, RODRIGUES, RIBEIROS E CARMO MESSIAS, KM 17 DA ESTRADA MUNICIPAL ERNESTO PIRES DE OLIVEIRA, ESCOLA ESTADUAL DO VERAVA.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3132/3132_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3132/3132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NA ESTRADA DOS PASSARINHOS, BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3133/3133_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3133/3133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE UM CONTÊINER DE LIXO NO BAIRRO DO PAIOL GRANDE, CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3134/3134_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3134/3134_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA-BURACOS EM TODAS AS RUAS PAVIMENTADAS DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3135/3135_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3135/3135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DO PROGRAMA DA SAÚDE DA FAMÍLIA - PSF.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3136/3136_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3136/3136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA DAS RUAS CENTRAIS DO BAIRRO DOS PURIS.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3137/3137_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3137/3137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SERVIÇO DE TAPA-BURACOS EM TODA EXTENSÃO DA ESTRADA VICINAL TANCREDO NEVES.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3138/3138_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3138/3138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE COBERTURA DA QUADRA POLIESPORTIVA "JOANA MARIA DE GÓES", BAIRRO PIAÍ DE CIMA.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3139/3139_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3139/3139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA GERAL DAS ESCOLAS SEME ISSA, BAIRROS PIAÍ E FEITAL.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3140/3140_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3140/3140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA DO VESTIÁRIO, REFORMA DO ALAMBRADO E MANUTENÇÃO COMPLETA DO CAMPO DE FUTEBOL DO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3141/3141_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3141/3141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE TELA DE SEGURANÇA NO PEITORIL DO PISO SUPERIOR DO PRÉDIO DO PAÇO MUNICIPAL.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3142/3142_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3142/3142_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 1 BICO DE LUZ NO BAIRRO DO FEITAL, KM 8,5 DA ESTRADA VICINAL TANCREDO NEVES.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3143/3143_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3143/3143_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE DUAS LOMBADAS NO BAIRRO DO MURUNDU, KM 20, ESTRADA VICINAL TANCREDO NEVES, RESIDÊNCIA DE ISRAEL CARVOEIRO.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3144/3144_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3144/3144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DAS LOMBADAS NO BAIRRO DO PIAÍ, PRÓXIMO AO MERCADO RUIVO E PADARIA RUIVO.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3145/3145_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3145/3145_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 5 BICOS DE LUZ NA ESTRADA DO PEDREGULHO, KM 4 DA ESTRADA VICINAL TANCREDO NEVES.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3146/3146_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3146/3146_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO PEDREGULHO, KM 4 DA ESTRADA VICINAL TANCREDO NEVES.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3147/3147_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3147/3147_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 5 BICOS DE LUZ NA ESTRADA DOS PASSARINHOS, SÍTIO DO MORANGUINHO, BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3148/3148_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3148/3148_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 3 BICOS DE LUZ NA ESTRADA DE ACESSO AO SÍTIO PÁ CAVADORA, BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3149/3149_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3149/3149_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 3 BICOS DE LUZ NA ESTRADA VICINAL TANCREDO NEVES, KM 11 AO KM 12, BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3150/3150_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3150/3150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 2 CONTÊINERS PARA COLETA DE LIXO NOS BAIRROS MURUNDU, PRÓXIMO AO AOYAMA, E BAIRRO DOS GÓES.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3151/3151_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3151/3151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NOS PONTOS DE ÔNIBUS DA RODOVIA BUNJIRO NAKAO, TRECHO QUE CORTA A CIDADE.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3152/3152_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3152/3152_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DE ESCOLA TÉCNICA.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3153/3153_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3153/3153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO CENTRO DO BAIRRO DOS GRILOS.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3154/3154_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3154/3154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE POSTO POLICIAL 24 HORAS DA GUARDA CIVIL NO CENTRO DO BAIRRO DO VERAVA, PRÓXIMO A ESCOLA.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3155/3155_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3155/3155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO FINAL DO ASFALTO DO BAIRRO PIRATUBA ATÉ A PRAINHA.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3156/3156_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3156/3156_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE UM CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO DO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3157/3157_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3157/3157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CASCALHAMENTO DA ESTRADA QUE LIGA O BAIRRO PAIOL GRANDE AO VERAVA.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3158/3158_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3158/3158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE UMA CAIXA POSTAL COMUNITÁRIA NO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3159/3159_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3159/3159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE GUARDAS MUNICIPAIS 24 HORAS NAS REPARTIÇÕES PÚBLICAS MUNICIPAIS, NO CENTRO, GARAGEM, PREFEITURA E HOSPITAL.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3160/3160_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3160/3160_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA E PINTURA DAS ESCOLAS DOS BAIRROS OLINTO E COELHOS.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3161/3161_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3161/3161_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA-BURACOS NO ACESSO DA RUA JÚLIO GABRIEL VIEIRA COM A RUA OTÁVIO ROSA.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3162/3162_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3162/3162_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA-BURACOS NO ACESSO DA JOSÉ BONIFÁCIO COM A RUA OTÁVIO ROSA.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3163/3163_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3163/3163_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA-BURACOS, COLOCAÇÃO DE GUIAS E CONSTRUÇÃO E REFORMA DAS CALÇADAS NA RUA JOSÉ COELHO RAMALHO.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3164/3164_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3164/3164_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CANALIZAÇÃO DO CÓRREGO ENTRE AS RUAS JOSÉ COELHO RAMALHO E CEL SALVADOR ROLIM DE FREITAS, E CONSTRUÇÃO DE UMA ÁREA DE LAZER SOBRE O LOCAL.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3165/3165_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3165/3165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SOLICITAR AOS PROPRIETÁRIOS DOS IMÓVEIS DA ÁREA CENTRAL EM REPAROS E CONSTRUÇÃO DE CALÇADAS EM FRENTE AOS IMOVEIS, PRINCIPALMENTE NA RUA MARIA LA FARINA MILANI.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3166/3166_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3166/3166_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE REDE DE PROTEÇÃO, TELA, FORNECIMENTO DE BOLAS E PINTURA NO GINÁSIO DE ESPORTES DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3167/3167_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3167/3167_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA BENFEITORIAS E SERVIÇOS NO GINÁSIO DE ESPORTES DO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3168/3168_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3168/3168_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO PAIOL PEQUENO, ESTRADA MUNICIPAL DO BAIRRO CURRAL, Nº 188, PORTO DE AREIA.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3169/3169_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3169/3169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO PARURU, RUA BENEDITO DA VEIGA, LANCHONETE PONTO BOM.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3170/3170_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3170/3170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA RUA DO AKIRA, BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3171/3171_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3171/3171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E CAPINAÇÃO DO MATO NO TERRENO DA CRECHE, DO GINÁSIO POLIESPORTIVO E DA ESCOLA DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3172/3172_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3172/3172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE DRENOS NO TERRENO DA ESCOLA MUNICIPAL LOURIVAL CORREIA DE ARAÚJO, BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3173/3173_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3173/3173_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E CAPINAÇÃO DO MATO NO POSTO DE SAÚDE DO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3174/3174_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3174/3174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REVISÃO DA NUMERAÇÃO DE TODAS AS RESIDÊNCIAS E COMÉRCIOS.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3175/3175_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3175/3175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ABERTURA DE PASSAGEM DA ESCOLA PADRE ELÍDIO MONTOVANI À QUADRA POLIESPORTIVA DO CENTRO OLÍMPICO.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3176/3176_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3176/3176_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 1 BICO DE LUZ NO BAIRRO PIAÍ, KM 12,5 DA ESTRADA VICINAL TANCREDO NEVES, COMÉRCIO DO SR. ECA.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3177/3177_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3177/3177_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 10 BICOS DE LUZ NA ÁREA CENTRAL DO BAIRRO DA GRAMA.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3178/3178_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3178/3178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3179/3179_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3179/3179_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA MUNICIPAL IAKASHI KAWAKAMI, QUE LIGA A RODOVIA BUNJIRO NAKAO AO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3180/3180_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3180/3180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA-BURACOS EM TODAS AS ESTRADAS PAVIMENTADAS DA CIDADE.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3181/3181_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3181/3181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 20 TUBOS .40 E CONSTRUÇÃO DE BOCA-DE-LOBO NA AVENIDA JOSÉ MILANI JÚNIOR, Nº 95, BAIRRO DA RESSACA, RESIDÊNCIA DE JOSÉ DE LIMA.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3182/3182_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3182/3182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 2 BICOS DE LUZ NA RUA VITÓRIA, BAIRRO DO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3183/3183_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3183/3183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADA PRÓXIMO AO FLORA MESTIÇO, BAIRRO DO RESSACA.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3184/3184_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3184/3184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DOS BAIRROS REGI E TAVARES.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3185/3185_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3185/3185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E SACALHAMENTO NAS ESTRADS PRINCIPAIS E SECUNDÁRIAS DO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3186/3186_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3186/3186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE USINA PARA QUEIMA DE RESÍDUOS SÓLIDOS PARA GERAÇÃO DE ENERGIA E CRÉDITOS DE CARBONO.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3187/3187_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3187/3187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DA GALERIA DE ÁGUAS PLUVIAIS NA ROTATÓRIA DE ACESSO DA RUA SEVERINO V. DE MORAIS COM AVENIDA MARIA LA FARINA MILANI.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3188/3188_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3188/3188_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DO RECREIO AO LOTEAMENTO BELA VISTA.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3189/3189_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3189/3189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO LAGEADINHO AO BAIRRO MORRO GRANDE, PASSANDO PELO BAIRRO BASTIÃO.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3247/3247_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3247/3247_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E SECUNDÁRIAS DE ACESSO AO HARALDO.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3248/3248_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3248/3248_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO SAMANO ATÉ A POUSADA VALE DO PÁSSARO.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3249/3249_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3249/3249_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL SHIMIZU.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3250/3250_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3250/3250_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DIAS AO BAIRRO CRUZ AZUL E COLEGINHO.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3251/3251_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3251/3251_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO ALVES ATÉ A FIBRA.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3252/3252_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3252/3252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DAS BOCAS DE LOBO NA RUA PEDRO BIFANO, CDHU.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3253/3253_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3253/3253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE COBERTURA DA QUADRA DE MALHA DO CDHU.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3254/3254_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3254/3254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINERS PARA DEPÓSITO DE LIXO NOS BAIRROS ITAGUAPEVA, SAMANO, DIAS, CRUZ AZUL, ALVES E VARGINHA.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3255/3255_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3255/3255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POÇO ARTESIANO PARA ABASTECIMENTO DE ÁGUA NA COMUNIDADE SÃO BENEDITO, BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3256/3256_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3256/3256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA RUA ITÁLIA, BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3257/3257_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3257/3257_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AMPLIAÇÃO DA ESCOLA MUNICIPAL DO BAIRRO DOS BORBAS.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3258/3258_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3258/3258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA NO PONTO MAIS ALTO DO BAIRRO DOS PAES.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3259/3259_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3259/3259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NA ÁREA CENTRAL DO BAIRRO DOS PAES.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3260/3260_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3260/3260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA, CASCALHAMENTO E CONSTRUÇÃO DE LINHA DE TUBOS NO BAIRRO DOS PAES.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3261/3261_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3261/3261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE LIGA O BAIRRO DA VARGEM AO BAIRRO DO LAGEADO.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3262/3262_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3262/3262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA DO BAIRRO DO LAGEADO, DO BAIRRO DA VARGEM ATÉ O PONTO FINAL.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3263/3263_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3263/3263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DOS BAIRROS CUPIM, VIEIRINHA, RIO DE UNA, AREIA VERMELHA, DIAS, LAGEADO, SALTINHO, ITAGUAPEVA, SAMANO, CAMPESTRE E SALTO ATÉ DIVISA COM PIEDADE.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3264/3264_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3264/3264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DE TODOS ABRIGOS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3265/3265_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3265/3265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E ABERTURA DE SANGRAS NA RODOVIA JÚLIO DAL FABBRO, BAIRRO VARGEM DO SALTO</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3266/3266_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3266/3266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETE SELETIVA DE LIXO NO BAIRRO VARGEM DO SALTO, UMA VEZ POR SEMANA.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3267/3267_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3267/3267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POÇO ARTESIANO PARA ABASTECIMENTO DE ÁGUA NO BAIRRO DA VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3268/3268_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3268/3268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA SELETIVA DE LIXO NOS BAIRROS SALTO E SALTINHO, UMA VEZ POR SEMANA.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3269/3269_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3269/3269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA DO BAIRRO DO SALTINHO AO BAIRRO DO SALTO.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3270/3270_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3270/3270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UMA CRECHE NA ÁREA CENTRAL DO BAIRRO DO SALTO.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3271/3271_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3271/3271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO DO SALTO.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3272/3272_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3272/3272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DE TODOS OS ABRIGOS DE ÔNIBUS DA ESTRADA QUE LIGA OS BAIRROS SALTINHO AO ITAGUAPEVA.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3273/3273_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3273/3273_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UM CAMPO DE FUTEBOL E VESTIÁRIO NO BAIRRO DO LAGEADO.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3274/3274_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3274/3274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ESCOLA PARA INCLUSÃO DO ENSINO DE PRÉ-ESCOLA NO BAIRRO DO SALTO.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3275/3275_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3275/3275_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ESCOLA PARA INCLUSÃO DE ENSINO PRÉ-ESCOLA E ENSINO FUNDAMENTAL NO BAIRRO DO LAGEADO.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3276/3276_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3276/3276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA SELETIVA DE LIXO NO BAIRRO DO LAGEADO, UMA VEZ POR SEMANA.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3277/3277_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3277/3277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO GOVERNO PARA CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NO BAIRRO DO LAGEADO, FRENTE AO MERCADO GALUFA.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3278/3278_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3278/3278_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAIXA DE CAPTAÇÃO DE ÁGUAS PLUVIAIS EM FRENTE A IGREJA CATÓLICA DO BAIRRO DA VARGEM, ACESSO A ESTRADA DO BAIRRO DO LAGEADO.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3279/3279_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3279/3279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS, ATERRO E LIMPEZA NAS BAIXADAS DO BAIRRO DO LAGEADO.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3280/3280_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3280/3280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO LAGEADO, BAR DO PAULO.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3281/3281_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3281/3281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NO BAIRRO DO LAGEADO, BAR DO PAULO.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3282/3282_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3282/3282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA, PINTURA E SINALIZAÇÃO DAS LOMBADAS NO BAIRRO DA VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3283/3283_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3283/3283_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO GOVERNO PARA FUNCIONAMENTO DO POSTO DA GUARDA CIVIL MUNICIPAL 24 HORAS NO BAIRRO DA VARGEM.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3284/3284_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3284/3284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ROTATÓRIA NA RODOVIA BUNJIRO NAKAO, PARA ACESSO AO CDHU SANTA LÚCIA.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3285/3285_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3285/3285_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NAS RUAS DO CDHU - SANTA LÚCIA.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3286/3286_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3286/3286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE PASSARELA INTERLIGANDO CDHU SANTA LÚCIA COM O BAIRRO VILA PITICO.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Paulinho Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3287/3287_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3287/3287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REDUÇÃO DO DESNÍVEL ENTRE O ASFALTO DA RODOVIA BUNJIRO NAKAO COM A IBN-343, KM 77,5, BAIRRO DA RESSACA, ESTRADA KAWAKAMI.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3288/3288_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3288/3288_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA-BURACOS NA RUA PRINCIPAL DO CDHU SANTA LÚCIA, E LIMPEZA DO CÓRREGO QUE CORTA O CDHU.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3289/3289_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3289/3289_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UM CAMPO DE FUTEBOL E VESTIÁRIO NO BAIRRO DO SALTO.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3290/3290_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3290/3290_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS PIRATUBA, ANTILHAS I E II, E NA ESTRADA DA BARRA SENTIDO PARURU.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3291/3291_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3291/3291_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 8 BICOS DE LUZ NO BAIRRO DO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3292/3292_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3292/3292_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DE ABRIGO DE ÔNIBUS NO CENTRO DO BAIRRO DO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3293/3293_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3293/3293_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3294/3294_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3294/3294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NA ÁREA CENTRAL DO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE POSTOS DA GUARDA CIVIL MUNICIPAL 24 HORAS NOS BAIRROS PIAÍ, VERAVA, GABRIEL, CARMO MESSIAS, PARURU, COLÉGIO E RESSACA.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3296/3296_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3296/3296_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NO BAIRRO DO MURUNDU, UMA VEZ POR SEMANA.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3297/3297_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3297/3297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO VESTIÁRIO, ALAMBRADO E TRAVES DO CAMPO DE FUTEBOL DO BAIRRO RIO DE UNA.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3298/3298_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3298/3298_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADAS NO BAIRRO RIO DE UNA, FRENTE AO ACESSO AO HOTEL FAZENDA PARATY E ACESSO À POUSADA MARANATHA.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3299/3299_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3299/3299_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLOSÃO DE PEDRA NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E CAPINAÇÃO DO MATO EXISTENTE NO TERRENO DO POSTO DE SAÚDE DO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3301/3301_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3301/3301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3302/3302_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3302/3302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DO SALTINHO AO MUNICÍPIO DE PIEDADE.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3303/3303_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3303/3303_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DO COLÉGIO À COMUNIDADE DE SÃO BENEDITO.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3304/3304_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3304/3304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DO COLÉGIO AO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3305/3305_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3305/3305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DO PAINEIRA AO BAIRRO DOS GODINHOS.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3306/3306_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3306/3306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DO VIEIRINHA AO BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3307/3307_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3307/3307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DO VIEIRINHA AO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3308/3308_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3308/3308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DO ITAGUAPEVA AO BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3309/3309_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3309/3309_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DO SAMANO ATÉ A FAZENDA BONANZA.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3310/3310_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3310/3310_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DO SALTO ATÉ A DIVISA COM PIEDADE.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3311/3311_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3311/3311_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO SALTO ATÉ O SÍTIO ABELHA RAINHA.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3312/3312_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3312/3312_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO SALTO AO BAIRRO COLORADO.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3313/3313_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3313/3313_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DO BAIRRO DOS PRESTES.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3314/3314_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3314/3314_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DOS PURIS AO BAIRRO DO LAGEADINHO.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3315/3315_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3315/3315_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL E VESTIÁRIO NO BAIRRO DO SALTO.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3316/3316_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3316/3316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E COLOCAÇÃO DE CANALETAS EM FRENTE A ESCOLA ESTADUAL DO BAIRRO DA VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3317/3317_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3317/3317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NO CENTRO DO BAIRRO DO LAGEADO.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3318/3318_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3318/3318_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL E VESTIÁRIO NO BAIRRO DO LAGEADO.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3319/3319_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3319/3319_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS RUAS DOS BAIRROS CUPIM, VIEIRINHAS, GODINHOS, RIO DE UNA, VARGINHA, VARGEM, LAGEADO ATÉ DIVISA DO BAIRRO DO MURUNDU, SALTINHO ATÉ DIVISA COM PIEDADE, SALTO, SAMANO, ITAGUAPEVA, PEDROSO, CLÁUDIOS, CAMPESTRE, TORRES, DIAS ATÉ O BAIRRO DO COLÉGIO, NECO PEDRÃO E MIARI.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3320/3320_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3320/3320_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AMPLIAÇÃO DO POSTO DE SAÚDE DO BAIRRO DA VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3321/3321_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3321/3321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3322/3322_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3322/3322_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHAS DE TUBOS PARA CANALIZAÇÃO DE ÁGUAS PLUVIAIS NA ESTRADA DE ACESSO AO BAIRRO DO LAGEADO, KM 13,5 DA RODOVIA JÚLIO DAL FABBRO.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3323/3323_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3323/3323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NO BAIRRO DO CUPIM, KM 5,5 DA RODOVIA JÚLIO DAL FABBRO, EM FRENTE A UM GRANDE PINHEIRO.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3324/3324_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3324/3324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA ÁREA CENTRAL DO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3325/3325_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3325/3325_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO DO LAGEADO AO BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3326/3326_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3326/3326_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO DA VARGEM AO BAIRRO DO LAGEADO.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3327/3327_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3327/3327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO DA VARGEM AO BAIRRO DOS DIAS.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3328/3328_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3328/3328_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO DA VARGEM AO BAIRRO RIO DE UNA.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3329/3329_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3329/3329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO DA VARGEM AO BAIRRO DO VIEIRINHA.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3330/3330_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3330/3330_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADAS NO BAIRRO DO SALTO, KM 17 DA RODOVIA JÚLIO DAL FABBRO._x000D_
 </t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3331/3331_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3331/3331_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO VESTIÁRIO E ALAMBRADO DO CAMPO DE FUTEBOL DO BAIRRO DA VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3332/3332_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3332/3332_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DESAPROPRIAÇÃO DE UMA ÁREA NO BAIRRO DO SALTO, PARA AMPLIAÇÃO DA ESCOLA DO BAIRRO.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL E VESTIÁRIO NO BAIRRO DE PIRATUBA.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3334/3334_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3334/3334_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS RUAS DO DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3335/3335_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3335/3335_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DIAS AOS BAIRROS CRUZ AZUL E COLEGINHO.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3336/3336_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3336/3336_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DO SHIMIZU.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3337/3337_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3337/3337_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO SAMANO ATÉ A POUSADA VALE DOS PÁSSAROS.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3338/3338_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3338/3338_texto_integral.pdf</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3339/3339_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3339/3339_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DE ACESSO AO HARALDO.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3340/3340_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3340/3340_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DA VARGEM AO BAIRRO RIO DE UNA.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3341/3341_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3341/3341_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DA VARGEM AO BAIRRO DOS DIAS.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3342/3342_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3342/3342_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DA VARGEM AO BAIRRO DO LAGEADO.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3343/3343_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3343/3343_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DA VARGEM AO BAIRRO DO VIEIRINHA..</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3344/3344_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3344/3344_texto_integral.pdf</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3345/3345_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3345/3345_texto_integral.pdf</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3346/3346_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3346/3346_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DO LAGEADO AO BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3347/3347_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3347/3347_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DA VARGEM AO BAIRRO DO VIEIRINHA.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3348/3348_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3348/3348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DO SALTINHO AO BAIRRO DO LAGEADO.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3349/3349_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3349/3349_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DO SALTINHO ATÉ DIVISA COM PIEDADE.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3350/3350_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3350/3350_texto_integral.pdf</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3351/3351_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3351/3351_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DO SALTO AO BAIRRO DO COLORADO.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3352/3352_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3352/3352_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DO SALTO ATÉ O SÍTIO ABELHA RAINHA.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3353/3353_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3353/3353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DO SALTO ATÉ DIVISA COM PIEDADE.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3354/3354_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3354/3354_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POÇO ARTESIANO PARA ABSATECIMENTO DE ÁGUA NO BAIRRO RIO DE UNA.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3355/3355_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3355/3355_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UM POÇO ARTESIANO PARA ABASTECIMENTO DE ÁGUA NO BAIRRO RIO DE UNA, PRÓXIMO A PAINEIRA.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3356/3356_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3356/3356_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 1 CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO DOS PAES, ACESSO À RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3357/3357_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3357/3357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DE ACESSO AO BAIRRO DOS PURIS E NA LIGAÇÃO COM OS BAIRROS DO SILVÉRIO E DO LAGEADINHO.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3358/3358_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3358/3358_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO ABRIGO DE ÔNIBUS NA ESTRADA DE ACESSO AO BAIRRO DOS PURIS.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3359/3359_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3359/3359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECUPERAÇÃO DA CABECEIRA DA PONTE DE ACESSO AO BAIRRO DOS PURIS.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3360/3360_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3360/3360_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE 1 ABRIGO DE ÔNIBUS NO FINAL DO ASFALTO DO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3361/3361_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3361/3361_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DOS ACOSTAMENTOS E CANALETAS DA RODOVIA JÚLIO DAL FABBRO.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3362/3362_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3362/3362_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA NO PONTO MAIS ALTO DO BAIRRO DA VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3363/3363_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3363/3363_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA NO PONTO MAIS ALTO DO BAIRRO RECANTO PRIMAVERA..</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3364/3364_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3364/3364_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NA RUA EQUADOR, PRÓXIMO À ESCOLA ESTADUAL PROFESSORA LAURINDA VIEIRA PINTO.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3365/3365_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3365/3365_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DO PROGRAMA SAÚDE DA FAMÍLIA NOS BAIRROS VARGEM, PIAÍ, VERAVA, CARMO MESSIAS, COLÉGIO, MORRO GRANDE E PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3366/3366_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3366/3366_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO DO VERAVINHA ATÉ O BAIRRO DOMINGUES.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3367/3367_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3367/3367_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO DOS GABRIEL AO BAIRRO DO VERAVINHA.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3368/3368_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3368/3368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO PAIOL GRANDE AO BAIRRO DO BOAVA.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3369/3369_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3369/3369_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO DOS TAVARES AO BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3370/3370_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3370/3370_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO DO PAIOL GRANDE AO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3371/3371_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3371/3371_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO DO RECREIO AO LOTEAMENTO BELA VISTA.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3372/3372_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3372/3372_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO DO PAIOL GRANDE À FAZENDA SANTA MARIA.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3373/3373_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3373/3373_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS 0,6 NA ESTRADA QUE LIGA O BAIRRO DO LAGEADO AO BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3374/3374_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3374/3374_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS E ATERRO NO BAIRRO CAMPESTRE, FAZENDA PENEDO, SENHOR TAURINO.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3375/3375_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3375/3375_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECUPERAÇÃO DA PONTE QUE LIGA O BAIRRO DO MURUNDU AO BAIRRO DO LAGEADO, RESIDÊNCIA DE SIMÃO RIBEIRO.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3376/3376_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3376/3376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UMA PONTE NA ESTRADA PRINCIPAL DO BAIRRO DE VARGEDO.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3377/3377_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3377/3377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DO BAIRRO DA PRIMAVERA.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3378/3378_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3378/3378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DO BAIRRO DO BORBA.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3379/3379_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3379/3379_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DO BAIRRO REGI.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3380/3380_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3380/3380_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA OS BAIRROS DA VARGEM AO RIO DE UNA.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3381/3381_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3381/3381_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DO BAIRRO DOS PAES.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3382/3382_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3382/3382_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA, TAPA-BURACOS E RECAPEAMENTO DA ESTRADA NO BAIRRO POMAR YURI.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3383/3383_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3383/3383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIGAÇÃO DAS RUAS OLÍVIO NUNES GONÇALVES COM MARIA APARECIDA CARDOSO, BAIRRO DITO PIRES.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3384/3384_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3384/3384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAÇAMBA DE LIXO EM FRENTE A IGREJA CATÓLICA NO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3385/3385_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3385/3385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DAS MARGENS DA ESTRADA MUNICIPAL DA CACHOEIRA, ENTRE DITO PIRES ATÉ O NÚCLEO DO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3387/3387_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3387/3387_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECUPERAÇÃO E COLOCAÇÃO DE PEDRA NA ESTRADA DA PEDREIRA, BAIRRO DOIS CÓRREGOS, ESTRADA QUE LIGA IBIÚNA À MAIRINQUE, ATÉ A ESCOLA DO BAIRRO.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3388/3388_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3388/3388_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECUPERAÇÃO DA RODOVIA BUNJIRO NAKAO, KM 77,5, PRÓXIMO À IBIGÓSPEL, BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3389/3389_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3389/3389_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PROGRAMA DE RACIONALIZAÇÃO DE USO DOS SERVIÇOS E MATERIAIS NOS PRÉDIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3390/3390_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3390/3390_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REGULAMENTAÇÃO DAS CORES UTILIZADAS EM PRÉDIOS PÚBLICOS, DOCUMENTOS OFICIAIS, UNIFORMES ESCOLARES, UNIFORMES DOS FUNCIONÁRIOS PÚBLICOS, VEÍCULOS PÚBLICOS, PLACAS DE OBRAS.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Roquinho do Paruru</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3391/3391_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3391/3391_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO PARURU, FRENTE AO PONTO DE ÔNIBUS, 100 METROS DA PASSARELA PRÓXIMO AO CONDOMÍNIO GRANJA VERIDIANA.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3392/3392_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3392/3392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA, CASCALHAMENTO E CANALETAS NO KM 88 DA RODOVIA BUNJIRO NAKAO, BAIRRO DO PARURU, SENTIDO BAIRRO GARCIAS.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3393/3393_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3393/3393_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE 2 LOMBADAS NO BAIRRO DO PARURU, RUA BENEDITO PINTO DE CAMARGO, FRENTE A RESIDÊNCIAS DE JURANDIR E LUIZ.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3394/3394_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3394/3394_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TRANSFERÊNCIA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, RECOLOCANDO O SERVIÇO DE SAÚDE DE GINECOLOGIA E PEDIATRIA, NO PRÉDIO UTILIZADO POR ESTA.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3395/3395_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3395/3395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE BOCA DE LOBO E COLOCAÇÃO DE LINHA DE TUBO .40 NO BAIRRO DO PARURU, RUA ANDRÉ JOSÉ PEREIRA.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3396/3396_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3396/3396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LINHA DE 13 TUBOS .40 NA RUA BENEDITO PINTO CAMARGO, BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3397/3397_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3397/3397_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MELHORIAS NA CIMEB MAFALDA DALPRA MATIUSSO, BAIRRO DO VOTORANTIM.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3398/3398_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3398/3398_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ACUMULAÇÃO DE LIXO AO REDOR DOS CONTÊINERS NOS KMS 58,5 E 61 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3399/3399_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3399/3399_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE 2 LOMBADAS NO BAIRRO AREIA VERMELHA, PRÓXIMO À ESCOLA.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3400/3400_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3400/3400_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TÉRMINO DO ASFALTO À RUA JOÃO MATIUSSO, ACESSO À CIMEB - MAFALDA DALPRA MATIUSSO, BAIRRO DO VOTORANTIM.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3401/3401_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3401/3401_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PATROL E PEDRAS NAS ESTRADAS DO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3402/3402_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3402/3402_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE PEDRA FINA EM FRENTE A IGREJA CATÓLICA NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3403/3403_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3403/3403_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DOS DIAS.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3404/3404_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3404/3404_texto_integral.pdf</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3405/3405_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3405/3405_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DO BAIRRO DOS TAVARES.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Zé Brasilino</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3406/3406_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3406/3406_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA FUNCIONAMENTO DO POSTO DA GUARDA MUNICIPAL NO BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3407/3407_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3407/3407_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DO BAIRRO DO MURUNDU..</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3408/3408_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3408/3408_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA O BAIRRO DO CAMPO VERDE AO BAIRRO DA FIGUEIRA.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3409/3409_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3409/3409_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA ENTRE OS BAIRROS CAMPO VERDE AO CACHOEIRA.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3410/3410_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3410/3410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA OS BAIRROS CAMPO VERDE AO RESSACA.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3411/3411_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3411/3411_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL GRAMADA. COM ALAMBRADO E REFORMA DO VESTIÁRIO NO BAIRRO DO CUPIM, PRÓXIMO À ESCOLA.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3412/3412_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3412/3412_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 2 LOMBADAS E SINALIZAÇÕES NO KM 10, ENTRADA DA PAINEIRA, BAIRRO DO CUPIM..</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3413/3413_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3413/3413_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA OS BAIRRO VARGEM DO SALTO AO DIAS.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3414/3414_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3414/3414_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PATROL E CASCALHAMENTO NA ESTRADA DO BAIRRO DOS CLÁUDIOS, PASSANDO PELO BAIRRO ITAGUAPEVA ATÉ O BAR DO YUCHIU.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3415/3415_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3415/3415_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DE 2 PONTES NA ESTRADA DO BAIRRO DO VARGEDO, FRENTE A CAPELA SANTA CATARINA.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3416/3416_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3416/3416_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO GOVERNO PARA PATROL E CASCALHAMENTO NA ESTRADA DO CUPIM, SENTIDO BAIRRO DO PIAÍ, CONDOMÍNIO SETE LAGOAS .</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3417/3417_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3417/3417_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PATROL E CASCALHAMENTO NO BAIRRO DO CUPIM, SENTIDO VARGEM DO SALTO, RUA ARLINDO BATISTA.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3418/3418_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3418/3418_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PATROL E CASCALHAMENTO NO BAIRRO DO LAGEADO SENTIDO BAIRRO DO VIEIRINHA, PASSANDO PELO BAR DO PAULO.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3419/3419_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3419/3419_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA E COBERTURA DA QUADRA DE ESPORTES DA ESCOLA TERESA FALCI, BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>Ismael Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3420/3420_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3420/3420_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CASCALHAMENTO NA ESTRADA MUNICIPAL DO REGI.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3421/3421_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3421/3421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E TAPA-BURACOS NA RUA CALIL RAHAL, BAIRRO DO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3422/3422_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3422/3422_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA NO BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3423/3423_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3423/3423_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE 2 LOMBADAS NA RODOVIA TANCREDO NEVES, KM 4,5.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3424/3424_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3424/3424_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CANALETAS EM FRENTE A CRECHE DO BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3425/3425_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3425/3425_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO COLEGINHO, BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3426/3426_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3426/3426_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA-BURACOS, MANUTENÇÃO E RECAPEAMENTO NAS RUAS GAL WALDOMIRO DE LIMA, CIRINEU SOARES DE CAMPOS, ZICO SOARES, BENJAMIN CONSTANT E GREGÓRIO DE ALMEIDA LIMA, REGIÃO CENTRAL.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3427/3427_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3427/3427_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DE LINHA DE ÔNIBUS CIRCULAR TERMINAL RODOVIÁRIO - HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3428/3428_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3428/3428_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 3 LUMINÁRIAS NA RODOVIA TANCREDO NEVES, KM 2,5, BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3429/3429_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3429/3429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 3 LUMINÁRIAS NA RODOVIA TANCREDO NEVES, KM 3,5, COMÉRCIO DE AREIA DE ANTÔNIO BOLGIONI, BAIRRO REGI.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3430/3430_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3430/3430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3431/3431_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3431/3431_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DA CRECHE DO BAIRRO MANOEL CLEMENTE.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3432/3432_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3432/3432_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHJAMENTO NA ESTRADA SANTA LUZIA, LIGAÇÃO DOS BAIRROS CARMO MESSIAS  E RIBEIROS.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3433/3433_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3433/3433_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHJAMENTO NA ESTRADA JOSÉ PIRES FILHO LIGAÇÃO DOS BAIRROS CARMO MESSIAS E MENDES.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3434/3434_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3434/3434_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DE LIGAÇÃO DOS BAIRROS CENTRO AO GRILOS.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3435/3435_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3435/3435_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA AVENIDA GRILOS, LIGAÇÃO DOS BAIRROS CARMO MESSIAS AO GRILOS.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3436/3436_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3436/3436_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA-BURACOS NA RODOVIA JÚLIO DAL FABBRO.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3437/3437_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3437/3437_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E CAPINAÇÃO DO MATO NO TERRENO DA ESCOLA DO BAIRRO DA VARGEM, E CONSTRUÇÃO DE DRENO PARA ÁGUAS PLUVIAIS EM FRENTE AO PONTO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3438/3438_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3438/3438_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DOS LOTES NA RUA FELISBINO ALVES DE CAMARGO, CENTRO.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3439/3439_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3439/3439_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DOS BUEIROS À RUA MIGUEL FABIANO DE GÓES, BAIRRO DO ROSARIAL.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3440/3440_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3440/3440_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO DOS PAES, PAES DE BAIXO, ANTIGO SUGAHARA.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3441/3441_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3441/3441_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO DA VARGEM, VARGINHA, CACHOEIRA DA VARGEM.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3442/3442_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3442/3442_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO DO COLÉGIO, COMUNIDADE SÃO BENEDITO.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3443/3443_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3443/3443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO DO SALTINHO, IGREJA DA CONGREGAÇÃO CRISTÃ.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3444/3444_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3444/3444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO DO SALTO, BAR DO MÁRIO, FINAL DA RODOVIA JÚLIO DAL FABBRO.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3445/3445_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3445/3445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO DO SALTINHO, BAR DO RAIMUNDO.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3446/3446_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3446/3446_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS RUAS DOS BAIRROS PIRES, GRILOS, RODRIGUES, CAMPININHA, OLINDO E DOM RIBEIRO.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3447/3447_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3447/3447_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA NA ESTRADA DO BAIRRO DO CAPIM AZEDO, CRECHE MUNICIPAL CEZIRA BOLGIONE.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3448/3448_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3448/3448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA, PODA E SUBSTITUIÇÃO DAS PLANTAS ALTAS DO JARDIM NO FINAL DA AVENIDA SÃO SEBASTIÃO, FRENTE AO CORETO, SUPERMERCADO ZANE.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3449/3449_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3449/3449_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS E RECAPEAMENTO NA TRAVESSA ÁLVARO ALMEIDA LEME, PADARIA SÃO DOMINGUES, PARALELA À 24 DE MARÇO.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3450/3450_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3450/3450_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DA CRECHE MUNICIPAL DO BAIRRO MANOEL CLEMENTE.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3451/3451_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3451/3451_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PATROL E CASCALHAMENTO NA ESTRADA PACA VOADORA, BAIRRO DOS GÓES, PIAÍ DE CIMA.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3452/3452_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3452/3452_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PATROL E CASCALHAMENTO NO BAIRRO DO CUPIM, CHÁCARA SOSSEGO.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3453/3453_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3453/3453_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA RUA DOS MACHADOS, ENTRE FINAL DO BAIRRO DO ROSARIAL ATÉ O BAIRRO DOS MACHADOS.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3454/3454_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3454/3454_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECUPERAÇÃO NAS ESTRADAS DE LIGAÇÃO DO BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3455/3455_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3455/3455_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CAÇAMBA DE LIXO NO BAIRRO DE ITAGUAPEVA, FRENTE A ESCOLA DO BAIRRO.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3456/3456_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3456/3456_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONTÊINER PARA DEPÓSITO DE LIXO PRÓXIMO AO BAR DE CRISTINO, 2 KM NA ESTRADA PARA O POCINHO, KM 15 DA ESTRADA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3457/3457_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3457/3457_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 2 BICOS DE LUZ PRÓXIMO A RESIDÊNCIA DA MARIA, KM 15 DA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3458/3458_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3458/3458_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO ACESSO AO BAIRRO DO POCINHO, KM 15 DA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3459/3459_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3459/3459_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 10 LOMBADAS NO BAIRRO DO RECREIO.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3460/3460_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3460/3460_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO DO COLÉGIO E BICO DE LUZ EM FRENTE A CHÁCARA SANTA EDWIGES.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3461/3461_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3461/3461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONTÊINER À RUA DOMINGAS ALVES DE MORAES.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3462/3462_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3462/3462_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TROCA DOS TUBOS NO CÓRREGO DO BAIRRO DO COLEGINHO.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3463/3463_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3463/3463_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 2 BICOS DE LUZ, PONTO FINAL DO ÔNIBUS DO BAIRRO DO COLEGINHO E PRÓXIMO A CASA DE ZÍDIO, BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3464/3464_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3464/3464_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE BASE DA POLÍCIA MILITAR RODOVIÁRIA.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3465/3465_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3465/3465_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ABRIGO DE ÔNIBUS NA RODOVIA TANCREDO NEVES, ACESSO AO BAIRRO DO REGI.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3466/3466_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3466/3466_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE 1 ABRIGO DE ÔNIBUS NO BAIRRO RESIDENCIAL EUROPA, RUA FRANÇA, MERCADO DO GAÚCHO.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3467/3467_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3467/3467_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE BASE DA GUARDA CIVIL MUNICIPAL NA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3468/3468_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3468/3468_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO DA CONTINUAÇÃO DA RUA BOLÍVIA COM RODOVIA TANCREDO NEVES, BAIRRO DOS LAVAPÉS.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3469/3469_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3469/3469_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE RPG NO CENTRO DE REABILITAÇÃO ROQUE JOSÉ DE GÓES.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3470/3470_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3470/3470_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AMPLIAÇÃO DO ATENDIMENTO DE SAÚDE BUCAL COM TRATAMENTO DE CANAL E PRÓTESE.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3471/3471_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3471/3471_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TRANSFERÊNCIA DO CENTRO ODONTOLÓGICO WALDOMIRO XAVIER PINTO.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3472/3472_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3472/3472_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MELHORIAS NO PONTO DE TÁXI Nº 2 JOÃO PIRES DE OLIVEIRA, PRAÇA MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3473/3473_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3473/3473_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO CÓRREDO DO CDHU SANTA LÚCIA.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3474/3474_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3474/3474_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RETRO OU CAVADEIRA NA PISTA DE MOTOCROSS, NO ESTÁDIO MUNICIPAL.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3475/3475_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3475/3475_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REPAROS NO ASFALTO NA RUA ESTADOS UNIDOS, 99, JARDIM NOVA IBIÚNA.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3476/3476_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3476/3476_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA COM SINALIZAÇÕES NO FINAL DA RUA 24 DE MARÇO.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3477/3477_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3477/3477_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO LOTEAMENTO PARQUE ALVORADA, BAIRRO RIO DE UNA DE CIMA.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3478/3478_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3478/3478_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL SÉRGIO MOTTA.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3479/3479_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3479/3479_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADAS E SINALIZAÇÕES NO IBIÚNA GARDEN.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3480/3480_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3480/3480_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REPAROS NA ESTRADA DO LAGEADINHO, KM 67.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3481/3481_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3481/3481_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA BENFEITORIAS NA RUA ANDORINHA, BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3482/3482_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3482/3482_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AMPLIAÇÃO DA COLETA DE LIXO NO LOTEAMENTO SOROCABUÇU, BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3483/3483_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3483/3483_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO LOTEAMENTO SÍTIO SANTA ISABEL, BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3484/3484_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3484/3484_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA NA QUADRA DE ESPORTE DO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3485/3485_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3485/3485_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 2 LOMBADAS COM SINALIZAÇÕES NO BAIRRO DO VERAVA, ESCOLA VALDEMIR SOARES.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3486/3486_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3486/3486_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO DO CAPIM AZEDO, RUA PROJETADA BETA, CASA DE IRACY</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3487/3487_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3487/3487_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 2 BICOS DE LUZ NO BAIRRO DO CURRAL, RODOVIA BUNJIRO NAKAO, RANCHO DA COLINA.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3488/3488_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3488/3488_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS EM FRENTE A CRECHE DO BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3489/3489_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3489/3489_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE BANHEIRO QUIMICO NA FEIRA DA RUA PINDUCA SOARES.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3490/3490_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3490/3490_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO BUEIRO DA RUA VICENTE FERRAZ DE CAMPOS, 145, RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3491/3491_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3491/3491_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PLACAS INDICATIVAS NO LOTEAMENTO REAL PARQUE MORUMBI.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3492/3492_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3492/3492_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA UNIFORMES E CRACHÁS AOS FUNCIONÁRIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3493/3493_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3493/3493_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA E SINALIZAÇÃO NO KM 12 DA RODOVIA TANCREDO NEVES, BAIRRO DO CÓRREGO, PONTO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3494/3494_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3494/3494_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MURO NO ANTIGO LIXÃO.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3495/3495_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3495/3495_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA BÍBLIA SAGRADA NO PLENÁRIO.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3496/3496_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3496/3496_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA DE FAIXA DE PEDESTRES NO BAIRRO CAPIM AZEDO, FRENTE A IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3497/3497_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3497/3497_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE PEDRAS NA ESTRADA MUNICIPAL DO VARGEDO, CAPELA AZUL.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3498/3498_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3498/3498_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DO FUNDO DE APOIO AO DESPORTO AMADOR.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3499/3499_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3499/3499_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE PORTAS DE FERRO NO GINÁSIO POLI ESPORTIVO AGENOR ALVES DOS SANTOS, BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3500/3500_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3500/3500_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA UM FUNCIONÁRIO NAS DEPENDÊNCIAS DO GINÁSIO DE ESPORTES NO BAIRRO DO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3501/3501_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3501/3501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NO BAIRRO CAPIM AZEDO, BAR DE DORVALINO, IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3502/3502_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3502/3502_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UMA LOMBADA NO KM 4 DA RODOVIA TANCREDO NEVES, BAIRRO DO PURIS.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3503/3503_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3503/3503_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NO LOTEAMENTO PORTAL DAS ÁGUAS, BAIRRO DA BARRA.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3504/3504_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3504/3504_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NA RUA ALEMANHA, RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3505/3505_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3505/3505_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE TERRENO NO BAIRRO DOS GATOS, PRÓXIMO A CRECHE.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3506/3506_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3506/3506_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 2 BICOS DE LUZ NO BAIRRO DOS DIAS._x000D_
 </t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3507/3507_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3507/3507_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ALTERAÇÃO NAS LINHAS CIRCULARES DE SÃO ROQUE E COTIA, PASSANDO PELO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3508/3508_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3508/3508_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NAS RUAS DO DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3509/3509_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3509/3509_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DO CURRAL, RUA IRMÃOS MAEDA.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3510/3510_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3510/3510_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DO CURRAL, RUA JOSÉ PEDRO FERRACINI.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3511/3511_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3511/3511_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DO CURRAL, RUA BRASILIENSE VERGÍLIO MANUEL XAVIER.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3512/3512_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3512/3512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RETIRADA DE TERRA DO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3513/3513_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3513/3513_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DE BILHETE ÚNICO NO TRANSPORTE PÚBLICO.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3514/3514_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3514/3514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AMPLIAÇÃO DO QUADRO DE TERAPEUTAS DA E.M.E.E. NOVO ARCO-IRIS.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3515/3515_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3515/3515_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO DO CAMPESTRE, SÍTIO TAURINO.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3516/3516_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3516/3516_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO DO SILVÉRIO, ESTRADA DO BAIRRO DO PURI.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3517/3517_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3517/3517_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA BUNJIRO NAKAO, KM 77,5, IBICÓSPEL.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3518/3518_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3518/3518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CAÇAMBA DE LIXO NO BAIRRO DO LAGEADO, SÍTIO DE DORIVAL.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>Claudinho do Rosarial</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3519/3519_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3519/3519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CASCALHAMENTO NA ESTRADA MUNICIPAL DO BAIRRO DO LAGEADINHO, RESIDÊNCIA DE PAULO DOMINGUES DE MORAES.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3520/3520_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3520/3520_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO PAIOL PEQUENO, RUA ALVARENGA PEIXOTO, 89, RESIDÊNCIA DE FLÁVIA DOMINGUES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3521/3521_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3521/3521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO DO ROSARIAL, RUA MIGUEL FABIANO DE GÓES, RESIDÊNCIA DE EDSON LEMES.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3522/3522_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3522/3522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE 2 LOMBADAS NA AVENIDA VEREADOR BENEDITO DE CAMPOS, BRUNO AUTO PEÇAS E LDG.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3523/3523_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3523/3523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE 1 LOMBADA NO BAIRRO CAPIM AZEDO - IBIUNA GARDEN, CHÁCARA DO ENÉAS, OFICINA DO MARCÃO.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3524/3524_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3524/3524_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MUDANÇAS DAS SECRETARIAS PARA DIRETORIAS.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3525/3525_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3525/3525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 3 SEMÁFOROS NA AVENIDA SÃO SEBASTIÃO, PRÓXIMO AO CENTRO DE SAÚDE.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3526/3526_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3526/3526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE SEMÁFORO NA RUA PINDUCA SOARES, PRÓXIMO A GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3527/3527_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3527/3527_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECUPERAÇÃO DA ESTRADA DO VERAVINHA.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3528/3528_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3528/3528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ADESÃO AO PROGRAMA MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3529/3529_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3529/3529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CÃES E GATOS ABANDONADOS.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3530/3530_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3530/3530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LACRAÇÃO DO HIDRANTE NO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3531/3531_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3531/3531_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COMPRA DE 2 COMPUTADORES E UMA IMPRESSORA PARA O CENTRO DE ESPECIALIDADES, SETOR PSIQUIATRIA.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3532/3532_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3532/3532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE VELÓRIOS MUNICIPAIS NOS BAIRROS POPULOSOS E DISTANTES, COMO VERAVA, PARURU, VARGEM DO SALTO, PIAI, SOROCABUÇU E CAPIM AZEDO.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3533/3533_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3533/3533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DO CUPIM, ESTRADA DA RUA DAS PAINEIRAS.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3534/3534_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3534/3534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE TORRE DE CELULAR NO BAIRRO DO VERAVA, KM 13 E 14.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3535/3535_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3535/3535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE TELEFONE PÚBLICO NO BAIRRO DO VERAVA, ESTRADA DO ARFAIS.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3536/3536_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3536/3536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAÇAMBA DE LIXO NO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3537/3537_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3537/3537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA READEQUAÇÃO DO TRÂNSITO ENTRE AS AVENIDAS CAPITÃO MANUEL DE OLIVEIRA CARVALHO, RUA EQUADOR E RUA MÁRIO ARIZONO.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3538/3538_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3538/3538_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ALTERAÇÃO DO ESTACIONAMENTO DA AVENIDA FORTUNATINHO.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3539/3539_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3539/3539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ALTERAÇÃO DO ITINERÁRIO DE ÔNIBUS NA RODOVIA BUNJIRO NAKAO, CURVÃO, ACESSO AO RESIDENCIAL IBIÚNA E VISTA LINDA.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3540/3540_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3540/3540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO TERRENO QUE DIVIDE O ANTIGO LIXÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3542/3542_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3542/3542_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DESAPROPRIAÇÃO DE UM TERRENO E POSTERIOR CONSTRUÇÃO DE UM CAMPO DE FUTEBOL E QUADRA POLIESPORTIVA NO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3544/3544_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3544/3544_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL MOACIR FERREIRA DE CAMPOS, BAIRRO DOS COCAIS.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3549/3549_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3549/3549_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL MÁRIO FERREIRA DE CAMPOS, KM 85,5, BARRA DO PARURU.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3550/3550_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3550/3550_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS COCAIS, ESTRADA KAZUICHI KAMIMURA</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3551/3551_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3551/3551_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MUDANÇA DA BASE DA EQUIPE DE RESGATE ANJOS DA GUARDA PARA O CENTRO DE INFORMAÇÕES AO TURISTA.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3552/3552_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3552/3552_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA COM SINALIZAÇÕES NO BAIRRO DO CUPIM, NA RODOVIA JÚLIO DAL FABBRO, SÍTIO VENTANIA, BAR DO JOÃO.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3553/3553_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3553/3553_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA E AMPLIAÇÃO DO POSTO DE SAÚDE DO BAIRRO DO LAGEADINHO.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3554/3554_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3554/3554_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE ÔNIBUS ENTRE IBIÚNA E MAIRINQUE, NA NOVA ESTRADA PAVIMENTADA.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3555/3555_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3555/3555_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DO PAÇO MUNICIPAL.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3557/3557_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3557/3557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE DUAS LOMBADAS COM SINALIZAÇÕES NO BAIRRO DO MURUNDU, MERCEARIA DO SEBASTIÃO.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3564/3564_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3564/3564_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECUPERAÇÃO DA RUA MOSCOU, BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3578/3578_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3578/3578_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA-BURACOS NA RUA MÁRIO ARIZONO, JARDIM NOVA IBIÚNA.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3581/3581_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3581/3581_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECUPERAÇÃO DAS SARJETAS E SARJETÕES DA RUA ESTADOS UNIDOS, JARDIM NOVA IBIÚNA.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3602/3602_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3602/3602_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PROLONGAR A RUA JOSÉ EUGÊNIO MACHADO.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3603/3603_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3603/3603_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NA RUA BENEDITO DA VEIGA, DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3604/3604_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3604/3604_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E CONSERVAÇÃO DO ACOSTAMENTO DA ESTRADA VICINAL DA ROTATÓRIA DA AVENIDA MARGINAL ATÉ O FINAL NO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3605/3605_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3605/3605_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA E AMPLIAÇÃO DO POSTO DE SAÚDE NO BAIRRO SOROCABUÇU.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3606/3606_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3606/3606_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COMPRA DO APARELHO DE ENDOSCOPIA.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3607/3607_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3607/3607_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PRAZO DE LICENÇA MATERNIDADE PARA 60 DIAS.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3608/3608_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3608/3608_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RETIRADA DAS PLACAS REFERENTES AO PARQUE AQUÁTICO MUNICIPAL.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3609/3609_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3609/3609_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER DE LIXO NO BAIRRO DO RECREIO, FAZENDA VELHA, CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3610/3610_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3610/3610_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIA NO BAIRRO DO RECREIO, FAZENDA VELHA, CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3611/3611_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3611/3611_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA COM SINALIZAÇÃO NA AVENIDA MARIA LA FARINA MILANI, NÚMERO 22, RESTAURANTE NONO ENZO.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3612/3612_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3612/3612_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 2 BICOS DE LUZ NO BAIRRO DO LAGEADO, 200M DO MERCADO GALUFA.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3613/3613_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3613/3613_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA-BURACOS NA RUA RAIMUNDO SANTIAGO, 360.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3614/3614_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3614/3614_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO GINÁSIO DE ESPORTES ZEZITÃO, JARDIM NOVA IBIÚNA.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3615/3615_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3615/3615_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECOLOCAÇÃO DOS BLOQUETES NA RUA FELISBINO L. DE CAMARGO.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3616/3616_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3616/3616_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECUPERAÇÃO DO ASFALTO NO CRUZAMENTO ENTRE AS RUAS JÚLIO G VIEIRA E DR. HENRIQUE F. HANSER.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3617/3617_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3617/3617_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REPAROS NO ASFALTO DA RUA MÁRIO ARIZONO, CENTRO.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3618/3618_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3618/3618_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA COM SINALIZAÇÃO NA RUA 24 DE MARÇO COM CRUZAMENTO COM A RUA DR. HENRIQUE F. HANSER.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3619/3619_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3619/3619_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE RONDA PERMANENTE NA CAPELINHA, A PARTIR DAS 19H.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3620/3620_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3620/3620_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO AREIA VERMELHA, ESTRADA MUNICIPAL S/N, RESIDÊNCIA DE MARIA LINA DOS SANTOS, MATRÍCULA 334701.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3621/3621_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3621/3621_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 2 BICOS DE LUZ NO BAIRRO DA VARGEM DO SALTO, KM 13,5, CAMPO DE FUTEBOL, RESIDÊNCIA DE ÂNGELA APARECIDA DE MORAES.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3622/3622_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3622/3622_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS DIAS, ESTRADA MUNICIPAL S/N.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3623/3623_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3623/3623_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE ÔNIBUS PARA O BAIRRO DO LAGEADINHO.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3624/3624_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3624/3624_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE BOLSÃO DE ESTACIONAMENTO PARA MOTOCICLETAS NAS RUAS PINDUCA SOARES, XV DE NOVEMBRO E CAP. CARDOSO DE MELLO.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3625/3625_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3625/3625_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ORGANIZAR O TRABALHO DOS TÁXIS QUE OPERAM DIARIAMENTE NO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3626/3626_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3626/3626_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ESCOLA DE 1ª A 5ª SÉRIE NO CDHU SANTA LÚCIA.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3627/3627_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3627/3627_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INCLUSÃO DE PRÉ-ESCOLA NO CDHU.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3628/3628_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3628/3628_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 3 BICOS DE LUZ NA ESTRADA MUNICIPAL DO SOROCAMIRIM, SENTIDO BAIRRO DO CAMPININHA.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3629/3629_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3629/3629_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NA ESTRADA DO CUPIM, 537, RESIDÊNCIA DE JÚLIO FRANCISCO VIEIRA.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3630/3630_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3630/3630_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO CUPIM, SENTIDO PIAÍ.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3631/3631_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3631/3631_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAÇAMBA DE LIXO NO BAIRRO DO MURUNDU, SENTIDO BAIRRO DOS CLÁUDIOS, CASA DE PEDRO PIQUERA.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3632/3632_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3632/3632_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DO PIAÍ, ESTRADA DOS PASSARINHOS.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3633/3633_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3633/3633_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAÇAMBA DE LIXO NO BAIRRO DOS CLÁUDIOS.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3656/3656_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3656/3656_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DO BAIRRO DO CUPIM, SENTIDO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3657/3657_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3657/3657_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NA ESTRADA ENTRE OS BAIRROS RIO DE UNA DE BAIXO E CAMPO VERDE, PASSANDO PELO ROSARIAL.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3658/3658_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3658/3658_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO DE ASFALTO NO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3659/3659_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3659/3659_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA E SINALIZAÇÃO DAS LOMBADAS E CRIAÇÃO DE FAIXA DE PEDESTRE EM FRENTE À ESCOLA E A CRECHE MUNICIPAL, BAIRRO DO ROSARIAL.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3660/3660_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3660/3660_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO ROSARIAL, ESTRADA DOS MACHADOS, CAPELINHA DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3661/3661_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3661/3661_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DA VARGEM DO SALTO SENTIDO BAIRRO ITAGUAPEVA, PASSANDO PELO BAIRRO DOS CLÁUDIOS.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3662/3662_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3662/3662_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3663/3663_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3663/3663_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO LAGEADINHO, RESIDÊNCIA DE NIL.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3664/3664_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3664/3664_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONCLUSÃO DA PAVIMENTAÇÃO ASFÁLTICA E TAPA-BURACOS NA RUA JOÃO MATIUSO, NO BAIRRO DO VOTORANTIM, DIVISA COM A CIDADE DE SÃO ROQUE.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3665/3665_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3665/3665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA NA FAIXA DE PEDESTRES E INSTALAÇÃO DE SINALIZAÇÃO "PARE" NA RUA RAIMUNDO SANTIAGO, CENTRO.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3666/3666_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3666/3666_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TRANSFERÊNCIA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO PARA O CENTRO DE APOIO AO ENSINO E CRECHE 24 HORAS.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3667/3667_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3667/3667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AGENDAMENTO DE SESSÃO SOLENE NA CÂMARA PARA DIA 29 DE AGOSTO.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3668/3668_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3668/3668_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA APLICAÇÃO DA LEI Nº 616, DE 21 DE JUNHO DE 2001.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3669/3669_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3669/3669_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PROGRAMA DE COLETA SELETIVA DO LIXO.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3670/3670_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3670/3670_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO DISTRITO DO PARURU, RUA NAZIRA DE MORAES.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3671/3671_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3671/3671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONVÊNIO COM O SENAI.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3672/3672_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3672/3672_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 2 BICOS DE LUZ NO BAIRRO RESIDENCIAL EUROPA, RUA MADRI, RESIDÊNCIAS DE JAIR SOARES DA ROSA E DEUSDETI SANTOS.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3673/3673_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3673/3673_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CUSTOS DE RESSARCIMENTO E REFORMA DO ABRIGO DE ÔNIBUS NO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3674/3674_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3674/3674_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RETIRADA DE LOMBADA NO BAIRRO DO ROSARIAL, ESTRADA DOS MACHADOS, RESIDÊNCIA DE AILTON PEREIRA LAGARTO.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3675/3675_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3675/3675_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO DO PARURU, RUA BENEDITO PINTO DE CAMARGO, RESIDÊNCIA DE AMAURI ROSA.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3676/3676_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3676/3676_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO PAIOL PEQUENO, RUA ROSALINA M MORAES, 17.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3677/3677_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3677/3677_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DO CENTRO ODONTOLÓGICO NO CENTRO DE SAÚDE DR. ARCY BANDEIRA.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3678/3678_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3678/3678_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ANTECIPAÇÃO DO 13º SALÁRIO AOS FUNCIONÁRIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3681/3681_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3681/3681_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAR A ESCOLA MUNICIPAL DO BAIRRO DA CACHOEIRA COMO CIMEB PROFESSORA ROSEMARI MARCICANO.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3682/3682_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3682/3682_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA EQUIPE DE MANUTENÇÃO PARA A ÁREA CENTRAL</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3683/3683_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3683/3683_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO DA RUA PEDRO BIFANO, CDHU.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3684/3684_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3684/3684_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA NO BAIRRO DOS CLÁUDIOS, CIMEB.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3685/3685_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3685/3685_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRE NA ÁREA CENTRAL, PRAÇA MARECHAL DEODORO, AÇOUGUE HINODE, E RUA MONSENHOR CINTRA, LOJA VITÓRIA.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3686/3686_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3686/3686_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA NÁ ÁREA DA CIMEB, BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3687/3687_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3687/3687_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO DO BAIRRO DOS CLÁUDIOS ATÉ O BAIRRO DE ITAGUAPEVA,</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3691/3691_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3691/3691_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE UMA TRAVESSA NO DISTRITO DO PARURU, COMO TRAVESSA 3.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3692/3692_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3692/3692_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO MORRO GRANDE AO BAIRRO DOS DIAS, PRÓXIMO À ESCOLA.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3693/3693_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3693/3693_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA-BURACOS NAS RUAS DO CENTRO.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3694/3694_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3694/3694_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ALTERAÇÃO DA LEI MUNICIPAL Nº 561 DE 28 DE JUNHO DE 2000.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3697/3697_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3697/3697_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO DO RECREIO, DEPÓSITO DO PAULO.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>DESCONHECIDO</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3699/3699_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3699/3699_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE TRAVESSA NO BAIRRO DO CURRAL, COMO TRAVESSA ALENCAR.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3701/3701_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3701/3701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSERTO DAS TAMPAS DE BUEIROS NA TRAVESSA FLORIANO LIMA.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3704/3704_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3704/3704_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE BENS E SERVIÇOS PARA 2010.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3705/3705_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3705/3705_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PROJETO DE LEI DE DESCONTO DE 50% NA PASSAGEM NOS TRANSPORTES COLETIVOS MUNICIPAIS PARA ESTUDANTES.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3711/3711_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3711/3711_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA RUA IRMÃOS MAEDA.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3716/3716_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3716/3716_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ABERTURAS DE SANGRAS PARA ESCOAMENTO DE ÁGUAS PLUVIAIS NA ESTRADA MUNICIPAL QUE LIGA OS BAIRROS LAGEADINHO OU GABRIEL E LIMPEZA DO CÓRREGO DA RUA IRMÃOS MAEDA.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3717/3717_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3717/3717_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MANUTENÇÃO E CASCALHAMENTO NA ESTRADA MUNICIPAL DO BAIRRO DO REGI.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3718/3718_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3718/3718_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA GRATUIDADE NO TRANSPORTE PÚBLICO PARA OS APOSENTADOS.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3719/3719_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3719/3719_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REGULAMENTE O DECRETO A LEI 825 DE 11 DE MARÇO DE 2003.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3720/3720_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3720/3720_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ALTERAÇÃO DA LEI Nº 1236/2006</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3721/3721_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3721/3721_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MODERNIZAÇÃO TECNOLÓGICA DA DIRETORIA DE TRIBUTOS DA SECRETARIA DE CONTROLE E ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3722/3722_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3722/3722_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECADASTRAMENTO DOS PACIENTES PARA MEDICAMENTOS DE USO CONTÍNUO E DE ALTO CUSTO.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3723/3723_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3723/3723_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTITUIÇÃO DA CONTRIBUIÇÃO PARA CUSTEIO DA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3724/3724_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3724/3724_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS ALVES, GRUTA DE SÃO SEBASTIÃO, BAR DO CARLINHOS.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3725/3725_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3725/3725_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA VERIFICAÇÃO DOS ATRASOS DOS ALUNOS DAS ESCOLAS.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3726/3726_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3726/3726_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DE UM PONTO DE TÁXI NA RUA ESPANHA, BAIRRO CAPIM AZEDO, ESCOLA CALIL RAHAL NETO.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3727/3727_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3727/3727_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONCESSÃO DE ADICIONAL DE PENOSIDADE AOS COVEIROS.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3728/3728_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3728/3728_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REARBORIZAÇÃO E RECUPERAÇÃO DAS CALÇADAS DA ÁREA CENTRAL.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3729/3729_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3729/3729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA DE FAIXA DE PEDESTRES E ABERTURA DE PASSAGENS NO CANTEIRO CENTRAL DA AVENIDA MARIA LA FARINA MILANI.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3730/3730_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3730/3730_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE POSTO DOS CORREIOS NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3731/3731_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3731/3731_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ACESSO AOS DEFICIENTES NA LOJA SHOPPING DA ALEGRIA, FARMACIA FARMA PONTE, POSTO NAKA.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3732/3732_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3732/3732_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REPAROS NAS RUAS DO BAIRRO REGI.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3733/3733_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3733/3733_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA MUNICIPAL DA PAINEIRA, BAIRRO DO CUPIM, SÍTIO SABIÁ.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3734/3734_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3734/3734_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MUDANÇAS DOS BANHEIROS DA CIMEB BENEDITO LUIZ BRAGA, RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3735/3735_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3735/3735_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA EXONERAÇÃO DE CARGOS COMISSIONADOS COM COMUNICAÇÃO VERBAL ANTECIPADO.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3736/3736_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3736/3736_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ALTERAÇÃO DO VALOR VENAL DE REFERÊNCIA DA PLANTA GENÉRICA DE VALORES.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3737/3737_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3737/3737_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS GÓES, ESTRADA PACA VOADORA.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3738/3738_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3738/3738_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ATUALIZAÇÃO DAS NUMERAÇÕES DAS RESIDÊNCIAS E ESTABELECIMENTOS COMERCIAIS DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3739/3739_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3739/3739_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 15 LUMINÁRIAS NA ESTRADA MUNICIPAL BRAZ PEREIRA DA SILVA, BAIRRO DO REGI.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3740/3740_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3740/3740_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DO GUINCHO MUNICIPAL.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3741/3741_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3741/3741_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE TÁXI NA RUA JOSÉ JUNI.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3742/3742_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3742/3742_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ELABORAÇÃO DE INVENTÁRIO DOS BENS IMÓVEIS E MÓVEIS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3743/3743_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3743/3743_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REVOGUE OU ALTERE A LEI 1522 DE 18/08/2009.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3744/3744_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3744/3744_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ACOSTAMENTO NA ESTRADA VICINAL DO BAIRRO DO CAMPO VERDE, DO BAIRRO VILA LIMA, LAVAL, ATÉ O BAIRRO DA FIGUEIRA.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3745/3745_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3745/3745_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RONDAS NOTURNAS NA ÁREA CENTRAL.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3746/3746_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3746/3746_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA ENTRE O BAIRRO LAGEADINHOE E PROPRIEDADE DE PAULO DE ARALDO.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3747/3747_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3747/3747_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO DA BARRA, CHICO DA VENDA, RUA AMAMBAIA, ACESSO AO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3748/3748_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3748/3748_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONTRATAÇÃO DE EQUIPES DE JARDINEIROS DAS PRAÇAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3749/3749_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3749/3749_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INCLUSÃO DA VERBA DO DADE DE 2010 CONSTRUÇÃO DE CALÇADÃO, AMPLIAÇÃO DA AVENIDA MARIA LA FARINA MILANI E CONSTRUÇÃO DE AVENIDA.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3750/3750_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3750/3750_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MELHORIAS NOS SERVIÇOS DE TRANSPORTES DE PASSAGEIROS.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3751/3751_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3751/3751_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO DOS GRILOS.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3752/3752_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3752/3752_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INTERDIÇÃO DO DEQUE NA CAPELINHA DO BOM JESUS, RECUPERAÇÃO DE PROTEÇÃO E CONSTRUÇÃO DE UMA ESCOLA MUNICIPAL DE MÚSICA.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3753/3753_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3753/3753_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAÇAMBA DE LIXO NO BAIRRO DO CUPIM, CONDOMÍNIO SETE LAGOS.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3754/3754_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3754/3754_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO CHAFARIZ, RECUPERAÇÃO DOS JARDINS E BANCOS E TRANSPLANTES DE ÁRVORES DA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3755/3755_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3755/3755_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA-BURACOS NA RUA SCALAMANDRÉ SOBRINHO, JARDIM NOVA IBIÚNA.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3756/3756_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3756/3756_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE REDE DE TUBOS NO BAIRRO DO LAGEADINHO, CAMPO DE FUTEBOL, MERCEARIA DO SILVINHO.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3757/3757_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3757/3757_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO DO LAGEADINHO, IGREJA PRESBITERIANA, POSTO DE GASOLINA.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3758/3758_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3758/3758_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MANUTENÇÃO E CASCALHAMENTO NA ESTRADA PRINCIPAL DO BAIRRO PIRATUBA.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3759/3759_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3759/3759_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CARGO DOS AGENTES DE CRÉDITOS DO BANCO DO POVO DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3760/3760_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3760/3760_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS DIAS.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3761/3761_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3761/3761_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA ENTRE A RODOVIA JÚLIO DAL FABBRO E RODOVIA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3762/3762_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3762/3762_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO BAIRRO RECANTO PRIMAVERA, ACESSO AO BAIRRO REGI E RODOVIA JÚLIO DAL FABBRO.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3763/3763_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3763/3763_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA EDIÇÃO DA LEI DE USO, OCUPAÇÃO E PARCELAMENTO DO SOLO, PLANO DIRETOR DE TRANSPORTE, PLANO MUNICIPAL DE HABITAÇÃO, REGIONAL E INFRAESTRUTURA.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3764/3764_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3764/3764_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA APLICAÇÃO DA LEI Nº 39 DE 24/10/1989, COMBINADA COM AS LEIS 1042 E 1133.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3765/3765_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3765/3765_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA EVOLUÇÃO FUNCIONAL PRÁTICA E AUTOMÁTICA DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4189/4189_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4189/4189_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À COMISSÃO DE FESTEJOS CARNAVALESCOS, SECRETÁRIO MUNICIPAL DE ESPORTES E LAZER, SECRETÁRIO MUNICIPAL DE TURISMO E CULTURA, ESCOLAS DE SAMBA DO GRÊMIO RECREATIVO, MOCIDADE INDEPENDENTE SANTA LÚCIA E PARURU E BLOCO CARNAVALESCO LIRA UNENSE PELO EMPENHO NOS FESTEJOS CARNAVALESCOS DE 2009.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4190/4190_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4190/4190_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PROJETO DE LEI 395/2005.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4191/4191_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4191/4191_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PROCESSO 728 DE 2008.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4193/4193_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4193/4193_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO AO HOSPITAL DAS CLÍNICAS PELA REALIZAÇÃO DO 1º MUTIRÃO DA CATARATA.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4194/4194_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4194/4194_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À ESCOLA COOPERATIVA E RESPONSÁVEIS PELO ENSINO PELOS RELEVANTES SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4196/4196_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4196/4196_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA PROFESSORA MARIA APARECIDA OUVINHAS GAVIOLI, FAPEC E FUNCIONÁRIOS PELOS RELEVANTES SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4197/4197_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4197/4197_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA JÚLIA TANAKA E JORNAL VOZ DE IBIÚNA.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4198/4198_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4198/4198_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTOS A BANDA DE CLARINS DO REGIMENTO DE CAVALARIA 9 DE JULHO PELA PARTICIPAÇÃO E APRESENTAÇÃO NA 90ª FESTA DE SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4199/4199_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4199/4199_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PROJETO MAPA CULTURAL DO ESTADO DE SÃO PAULO - FASE MUNICIPAL / VIRADA CULTURAL, INCENTIVANDO A PRIMEIRA VIRADA CULTURAL DE IBIÚNA.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4200/4200_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4200/4200_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO PREFEITO MUNICIPAL PELA OMISSÃO DE SOLUÇÕES AOS PROBLEMAS DA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4201/4201_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4201/4201_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PRESIDENTE DA UNIÃO DOS VEREADORES DO ESTADO DE SÃO PAULO PELA VALORIZAÇÃO DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4202/4202_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4202/4202_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO DEPUTADO FEDERAL ARNALDO MADEIRA PELA FALTA DE AÇÃO EM FAVOR AO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Professor Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1115/1115_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1115/1115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CARGOS DE VIGIA, DE PROVIMENTO ATRAVÉS DE CONCURSO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS, </t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1119/1119_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1119/1119_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE COVEIRO, DE PROVIMENTO ATRAVÉS DE CONCURSO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1123/1123_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1123/1123_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE REFERÊNCIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1182/1182_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1182/1182_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 5º DA LEI COMPLEMENTAR Nº 30/2006, ACRESCENTA-LHES OS §§ 1º E 2º E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1355/1355_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1355/1355_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO ATRAVÉS DE CONCURSO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1360/1360_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1360/1360_texto_integral.pdf</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1445/1445_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1445/1445_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA SOBRE CARGOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1446/1446_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1446/1446_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA DIVISÃO DE ALMOXARIFADO E PATRIMÔNIO.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1447/1447_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1447/1447_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO VIII DO ARTIGO 27 E ALTERA O ARTIGO 28 DA LEI COMPLEMENTAR 10 DE 02 DE FEVEREIRO DE 2005, ACRESCENTA AS ALÍNIAS "E" DO INCISO I E "D" DO INCISO II DO ARTIGO 7º DA LEI Nº 445, DE 19 DE MARÇO DE 1998, ALTERADO PELA LEI COMPLEMENTAR Nº 25, DE 11 DE OUTUBRO DE 2006, ALTERA OS ANEXOS I E IV DA LEI COMPLEMENTAR 10 DE 02 DE FEVEREIRO DE 2005, AGREGA O ANEXO ÚNICO DA LEI COMPLEMENTAR 017 DE 09 DE FEVEREIRO DE 2005, AGREGA O QUADRO DE CARGOS CONSTANTE NO ARTIGO 1º DA LEI COMPLEMENTAR 32, DE 08 DE MAIO DE 2007; AGREGA O ANEXO ÚNICO DA LEI COMPLEMENTAR 041 DE 06 DE DEZEMBRO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1458/1458_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1458/1458_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO FISCAL, PERTINENTES AOS TRIBUTOS MUNICIPAIS INSCRITOS NA AÇÃO DE EXECUÇÃO FISCAL E DÍVIDA ATIVA ATÉ O ANO 2008, BEM COMO AQUELES DÉBITOS QUE JÁ FORAM OBJETOS DE PARCELAMENTOS ANTERIORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1506/1506_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1506/1506_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO FISCAL, PERTINENTES AOS TRIBUTOS MUNICIPAIS INSCRITOS NA DÍVIDA ATIVA E AOS OBJETOS DE AÇÃO DE EXECUÇÃO FISCAL, NOS TERMOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1516/1516_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1516/1516_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ATUALIZAR O IPTU (IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL) DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1536/1536_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1536/1536_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO DO ART 1º DA LEI COMPLEMENTAR Nº 61, DE 17 DE SETEMBRO DE 2009.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1546/1546_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1546/1546_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO ATRAVÉS DE CONCURSO PÚBLICO E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1547/1547_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1547/1547_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE SALARIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1549/1549_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1549/1549_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO VI DO ARTIGO 3º DA LEI Nº 1456, DE 18 DE SETEMBRO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1577/1577_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1577/1577_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE GRATIFICAÇÃO POR ASSIDUIDADE (ABONO POR ASSIDUIDADE) AOS SERVIDORES DA PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1121/1121_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1121/1121_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O DEPARTAMENTO DE ESTRADAS DE RODAGEM DO ESTADO DE SÃO PAULO - DER/SP</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1122/1122_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1122/1122_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DE REFERÊNCIAS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1124/1124_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1124/1124_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO TOTAL OU PARCIAL DE CRÉDITOS TRIBUTÁRIOS, MEDIANTE COMPENSAÇÃO, NAS CONDIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1125/1125_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1125/1125_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME DE ADIANTAMENTO DE DESPESAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1126/1126_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1126/1126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA A LEI Nº 1.246, DE 21 DE MARÇO DE 2007, QUE AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ORGANIZAÇÃO SOCIAL PRÓ-IBIÚNA, OSPI, PARA IMPLEMENTAÇÃO, GERENCIAMENTO E EXECUÇÃO DO PROGRAMA DE SAÚDE DA FAMÍLIA EM IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS, </t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1127/1127_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1127/1127_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1128/1128_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1128/1128_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1160/1160_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1160/1160_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O INSTITUTO EDUCACIONAL, ASSISTENCIAL E SOCIAL DE ITAPETININGA - VIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1161/1161_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1161/1161_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A FORNECER VALES TRANSPORTES AOS FUNCIONÁRIOS PÚBLICOS DE ESCOLAS ESTADUAIS DE ENSINO INSTALADAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1162/1162_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1162/1162_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUCIONALIZA A AUTONOMIA DE GESTÃO FINANCEIRA DOS ESTABELECIMENTOS OU INSTITUIÇÕES MUNICIPAIS DE EDUCAÇÃO BÁSICA QUE TRATA O ARTIGO 15 DA LEI FEDERAL Nº 9.394, DE 20 DE DEZEMBRO DE 1996, COM SUPORTE NOS ARTIGOS 68 E 69 DA LEI FEDERAL Nº 4.320, DE 17 DE MARÇO DE 1964.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1170/1170_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1170/1170_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1172/1172_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1172/1172_texto_integral.pdf</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1174/1174_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1174/1174_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CELEBRAR CONVÊNIO ENTRE O MUNICÍPIO DE IBIÚNA, ESTADO DE SÃO PAULO E A FUNDAÇÃO INSTITUTO DE TERRAS DO ESTADO DE SÃO PAULO "JOSÉ GOMES DA SILVA"</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1176/1176_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1176/1176_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESAPROPRIAR, PELA VIA AMIGÁVEL, QUATRO LOTES DE TERRENO PERTENCENTES A AGROPECUÁRIA CAMPO ALEGRE LTDA., COM SEDE NESTA CIDADE, NA RODOVIA BUNJIRO NAKAO (ANTIGA RODOVIA DOS BANDEIRANTES), KM 71,5, INSCRITA NO CNPJ/MF SOB O NO. 53.074.241/0001-41, COM CONTRATO CONSTITUTIVO REGISTRADO NA JUCESP SOB NO. 35.202.727.598 E POSTERIORES ALTERAÇÕES, SENDO A ÚLTIMA DATADA DE 10 DE OUTUBRO DE 1992, REGISTRADA NA MESMA JUNTA, SOB NO. 20.462/93-1, DECLARADOS DE UTILIDADE PÚBLICA, POR FORÇA DO DECRETO MUNICIPAL NO. 12.582, DE 17 DE MARÇO DE 2.009 E DESTINADOS À CONSTRUÇÃO DE PRÉDIO PARA ABRIGAR OS SERVIÇOS DO INSS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1177/1177_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1177/1177_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1179/1179_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1179/1179_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1184/1184_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1184/1184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE ARTIGO NA LEI MUNICIPAL Nº 1.476/2008.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1185/1185_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1185/1185_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1188/1188_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1188/1188_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA A CELEBRAR CONVÊNIO COM A FUNDAÇÃO PROCON/SP, DESTINADO A IMPLANTAR E CONCRETIZAR O PROGRAMA DE MUNICIPALIZAÇÃO DE PROTEÇÃO E DEFESA DO CONSUMIDOR, OBJETIVANDO O CUMPRIMENTO DAS DISPOSIÇÕES DO CÓDIGO DE DEFESA DO CONSUMIDOR E DEMAIS NORMAS DA POLÍTICA NACIONAL  DAS RELAÇÕES DE CONSUMO.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1192/1192_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1192/1192_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º INCISO II, VI E ACRESCENTA O INCISO VIII NA LEI Nº 1244 DE 14 DE MARÇO DE 2007 - CONSELHO DO FUNDEB</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1193/1193_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1193/1193_texto_integral.pdf</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1195/1195_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1195/1195_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA ESTRADA MUNICIPAL DO RECREIO</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1200/1200_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1200/1200_texto_integral.pdf</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1204/1204_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1204/1204_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE SANEAMENTO E ENERGIA, OBJETIVANDO A ELABORAÇÃO DO PLANO MUNICIPAL DE SANEAMENTO BÁSICO.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1205/1205_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1205/1205_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO PARA O EXERCÍCIO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1236/1236_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA A CELEBRAR CONVÊNIO COM A SOCIEDADE BENEFICENTE ISRAELITA BRASILEIRA HOSPITAL ALBERT EINSTEIN, OBJETIVANDO APOIO  NO DESENVOLVIMENTO OPERACIONAL, GESTÃO DE SERVIÇOS E CAPACITAÇÃO DE RECURSOS HUMANOS DO HOSPITAL MUNICIPAL DE IBIÚNA</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1242/1242_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1242/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO DE UTILIDADE PÚBLICA A "ASSOCIAÇÃO BANDA MARCIAL INDEPENDENTE DE IBIÚNA - ABMII"</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1246/1246_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1246/1246_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DAS CORES DA BANDEIRA DO MUNICÍPIO NOS ATOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1258/1258_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1258/1258_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA NO BAIRRO RESSACA</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO RECREIO</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1266/1266_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1266/1266_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA, INSERE E RETIFICA DISPOSITIVOS NA LEI COMPLEMENTAR Nº 58 DE 27 DE FEVEREIRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1270/1270_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1270/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS PARÁGRAFOS 2º E 3º DO ARTIGO 18 DA LEI 1393 DE 26 DE MARÇO DE 2008.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1273/1273_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1273/1273_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 383/97, DE 17 DE FEVEREIRO DE 1997, DANDO-LHE NOVA REDAÇÃO.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>DESCONHECIDO, Ismael Pereira, Jair Marmelo, Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1278/1278_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1278/1278_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS PARÁGRAFOS 2º E 3º DO ARTIGO 18 DA LEI Nº 1393 DE 26 DE MARÇO DE 2008.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1281/1281_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1281/1281_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESAPROPRIAR PELA VIA AMIGÁVEL, DOIS LOTES DE TERRENO PERTENCENTES A AGROPECUÁRIA CAMPO ALEGRE LTDA, COM SEDE NESTA CIDADE, NA RODOVIA BUNJIRO NAKAO, (ANTIGA RODOVIA DOS BANDEIRANTES), KM 71,5, INSCRITA NO CNPJ/MF 53.074.241/0001-41, COM CONTRATO CONSTITUTIVO REGISTRADO NA JUCESP SOB Nº 35.202.727.598 E POSTERIORES ALTERAÇÕES, SENDO A ÚLTIMA DATADA DE 10 DE OUTUBRO DE 1992, REGISTRADA NA MESMA JUNTA, SOB Nº 20.462/93-1, DECLARADOS DE UTILIDADE PÚBLICA POR FORÇA DO DECRETO MUNICIPAL Nº 1.594, DE 04 DE MAIO DE 2009 E DESTINADOS A AMPLIAÇÃO DO PRÉDIO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1288/1288_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1288/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL CELEBRAR CONVÊNIO DE COOPERAÇÃO COM O BANCO NOSSA CAIXA S.A. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1295/1295_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1295/1295_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINSÃO TOTAL OU PARCIAL DE CRÉDITOS TRIBUTÁRIOS, MEDIANTE COMPENSAÇÃO, NAS CONDIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1310/1310_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1310/1310_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECEBIMENTO EM DOAÇÃO DE UM VEÍCULO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1312/1312_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1312/1312_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA DENOMINAÇÃO DA EMEI CRIANÇA FELIZ</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1318/1318_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1318/1318_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA A RECEBER, MEDIANTE CONTRATO ESPECÍFICO, RECURSOS FINANCEIROS DE FUNDO ESTADUAL DE PREVENÇÃO E CONTROLE DA POLUIÇÃO - FECOP.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1323/1323_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1323/1323_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS NºS 89/75 E 475/98, REVOGA A LEI 914/2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1324/1324_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1324/1324_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADES COMO ORGANIZAÇÕES DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO, REGULAMENTANDO O DISPOSTO NA LEI FEDERAL 9.790, DE 23 DE MARÇO DE 1990, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1327/1327_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1327/1327_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO PAIOL PEQUENO</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1350/1350_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1350/1350_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO VILA LIMA</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1352/1352_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1352/1352_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA MUNICIPAL LOCALIZADA NO BAIRRO RIO DE UNA, ZONA URBANA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1353/1353_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1353/1353_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA MUNICIPAL LOCALIZADA NO BAIRRO RIO DE UNA, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1354/1354_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1354/1354_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UM PONTO DE TAXI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1356/1356_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1356/1356_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO PAÇO MUNICIPAL</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1357/1357_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1357/1357_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE DUAS RUAS E UMA ESTRADA MUNICIPAL, LOCALIZADAS NO BAIRRO RIO DE UNA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1358/1358_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1358/1358_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O ESTACIONAMENTO TEMPORÁRIO E PRIVATIVO DE VEÍCULOS EM FRENTE ÀS FARMÁCIAS E DROGARIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1361/1361_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1361/1361_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE QUEIMADAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1362/1362_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1362/1362_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ÁGUA PARA ABASTECIMENTO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1363/1363_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1363/1363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE RUAS NO BAIRRO VILA LIMA_x000D_
 </t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1364/1364_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1364/1364_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1365/1365_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1365/1365_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA, NA SECRETARIA DE MEIO AMBIENTE - SEMA, O FUNDO MUNICIPAL DO MEIO AMBIENTE - FMMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1366/1366_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1366/1366_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 4º E SEUS PARÁGRAFOS, DA LEI MUNICIPAL Nº 0625, DE 10 DE JUNHO DE 2001 E SUAS MODIFICAÇÕES INTRODUZIDAS PELA LEI MUNICIPAL Nº 834, DE 28 DE ABRIL DE 2003, DANDO-LHES NOVA REDAÇÃO.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1429/1429_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1429/1429_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESAPROPRIAR, POR VIA AMIGÁVEL OU JUDICIAL UM IMÓVEL COM A ÁREA DE 7.500,00 M2 (SETE MIL E QUINHENTOS METROS QUADRADOS), LOCALIZADO NO BAIRRO MORRO GRANDE, TAMBÉM CONHECIDO POR BAIRRO DOS GATOS, DESTE MUNICÍPIO, PARA A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES COBERTA E UM CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1448/1448_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1448/1448_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1449/1449_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1449/1449_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE ECONOMIA E PLANEJAMENTO - ESCRITÓRIO REGIONAL DE SOROCABA/ERPLAN</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1450/1450_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1450/1450_texto_integral.pdf</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1451/1451_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1451/1451_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE VERBA PARA AQUISIÇÃO DE ENFEITES NATALINOS PELA ASSOCIAÇÃO COMERCIAL DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1452/1452_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1452/1452_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA ESCOLA DO BAIRRO DO SALTINHO.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1453/1453_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1453/1453_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE ECONOMIA E PLANEJAMENTO - ESCRITÓRIO REGIONAL DE SOROCABA / ERPLAN</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1454/1454_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1454/1454_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1455/1455_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1455/1455_texto_integral.pdf</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1456/1456_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1456/1456_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PLANO PLURIANUAL DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA PARA O PERÍODO 2010 A 2013 E DEFINE METAS E PROPRIEDADES DA ADMINISTRAÇÃO MUNICIPAL PARA O EXERCÍCIO DE 2010.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1457/1457_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1457/1457_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE ÌBIUNA PARA O EXERCÍCIO DE 2010._x000D_
 </t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1459/1459_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1459/1459_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE UMA TRAVESSA NO DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1460/1460_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1460/1460_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REGULAMENTAÇÃO PELO EXECUTIVO MUNICIPAL DA OBRIGATORIEDADE DE DIVULGAÇÃO DO DISQUE DENÚNCIA 181 ATRAVÉS DOS ÔNIBUS E COLETIVOS.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1461/1461_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1461/1461_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE LICENÇA PARA OS SERVIDORES DA PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1503/1503_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1503/1503_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESCOLA DO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1504/1504_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1504/1504_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO PARQUE DO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1505/1505_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1505/1505_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO JARDIM GEMIMA.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1507/1507_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1507/1507_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE FILMADORAS PARA MONITORAMENTO DA ENTRADA E SAÍDA, E DE PAINEL OPACO ENTRE OS CAIXAS E OS CLIENTES EM ESPERA EM TODAS AS AGÊNCIAS BANCÁRIAS LOCALIZADAS NA ESTÂNCIA TURÍSTICA DE IBIÚNA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1531/1531_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1531/1531_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N° 1.542 DE 23 DE OUTUBRO DE 2009, DISPÕE SOBRE REMANEJAMENTO DE DOTAÇÃO ORÇAMENTÁRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1510/1510_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1510/1510_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO CURRAL.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>Jair Marmelo, Ismael Pereira, Pedrão da Água</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1511/1511_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1511/1511_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DE CARGO NA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1512/1512_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1512/1512_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1515/1515_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1515/1515_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ATUALIZAR UNIDADE FISCAL DO MUNICÍPIO DE IBIÚNA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1518/1518_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1518/1518_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REMANEJAMENTO DE DOTAÇÃO ORÇAMENTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1520/1520_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1520/1520_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS QUALIFICAÇÕES DE PESSOAS JURÍDICAS DE DIREITO PRIVADO, SEM FINS LUCRATIVOS, COMO ORGANIZAÇÕES DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO, INSTITUI E DISCIPLINA O TERMO DE PARCERIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1532/1532_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1532/1532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL NO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1533/1533_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1533/1533_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1478 DE 27 DE NOVEMBRO DE 2008.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1534/1534_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1534/1534_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO VARGEM.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1535/1535_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1535/1535_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT DO ARTIGO 18 DA LEI Nº 1393 DE 26 DE MARÇO DE 2008.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1936/1936_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1936/1936_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REMANEJAMENTO DE DOTAÇÃO ORÇAMENTÁRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1538/1538_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1538/1538_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 064 DE 09 DE OUTUBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1539/1539_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1539/1539_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO DE PETIÇÃO, SOBRE O REGIME DISCIPLINAR DOS SERVIDORES DA PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1540/1540_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1540/1540_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ÁRVORE SÍMBOLO DO MUNICÍPIO E O DIA DA COMEMORAÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1541/1541_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1541/1541_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 1º DA LEI Nº1472, DE 24 DE OUTUBRO DE 2008.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1543/1543_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1543/1543_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO II DO ARTIGO 1º DA LEI MUNICIPAL Nº 1521, DE 12 DE AGOSTO DE 2009, DANDO-LHE NOVA REDAÇÃO.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1544/1544_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1544/1544_texto_integral.pdf</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1550/1550_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1550/1550_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM O FUNDO DE SOLIDARIEDADE E DESENVOLVIMENTO SOCIAL E CULTURAL DO ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1552/1552_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1552/1552_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ANTECIPAÇÃO DO 13º SALÁRIO PARA OS FUNCIONÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1555/1555_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1555/1555_texto_integral.pdf</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1556/1556_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1556/1556_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/931/931_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO PAIOL GRANDE (ESTRADA MUNICIPAL BOA ESPERANÇA J.B.)</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1557/1557_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1557/1557_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1558/1558_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1558/1558_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO RIO DE UNA DE CIMA.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1560/1560_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1560/1560_texto_integral.pdf</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1561/1561_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1561/1561_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO RIO DE UNA.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1563/1563_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1563/1563_texto_integral.pdf</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1564/1564_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1564/1564_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE IBIÚNA A RECEBER, MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÃO PAULO, RECURSOS FINANCEIROS A FUNDO PERDIDO.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1566/1566_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1566/1566_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1568/1568_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1568/1568_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA A REVISÃO DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DE IBIÚNA - SP</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1579/1579_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1579/1579_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A CONCESSÃO DO BENEFÍCIO DE TRANSPORTE ESCOLAR GRATUITO AOS ALUNOS DAS ESCOLAS PÚBLICAS RESIDENTES NO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA - ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1581/1581_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1581/1581_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI Nº 1.105, DE 24 DE NOVEMBRO DE 2005, E O ART. 56 DA LEI Nº 583, DE 13 DE DEZEMBRO DE 2000.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1582/1582_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1582/1582_texto_integral.pdf</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1583/1583_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1583/1583_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE GRATIFICAÇÃO POR ASSIDUIDADE (ABONO POR ASSIDUIDADE) AOS SERVIDORES DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11336</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/11336/11336_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/11336/11336_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSMISSÃO ON-LINE, VIA INTERNET, DAS SESSÕES LEGISLATIVAS, POR SISTEMA DENOMINADO TV CÂMARA ON-LINE.</t>
   </si>
   <si>
     <t>12071</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/12071/12071_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/12071/12071_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "TRIBUNA POPULAR" NA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2812/2812_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2812/2812_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA DÉBITOS A SEREM SALDADOS COM A EMPRESA SOCEPAL.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2813/2813_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2813/2813_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CÓPIA INTEGRAL DO PROCESSO LICITATÓRIO DA SOCEPAL, BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2814/2814_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2814/2814_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CPFL PARA TROCA DE LÂMPADAS E REVISÃO DE TODAS AS LUMINÁRIAS DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2815/2815_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2815/2815_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA DE ÔNIBUS CIDADE DE IBIÚNA PARA ITINERÁRIO NÃO COMPLETADO EM DIAS DE CHUVAS, BAIRRO PIRATUBA, ANTILHAS I E II.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2816/2816_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2816/2816_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO NO KM 77 DA RODOVIA BUNJIRO NAKAO, BAR SERRANO, RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2817/2817_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2817/2817_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO NO DISTRITO DO PARURU, PRECISAMENTE NO LOCAL CONHECIDO COMO BARRA DO PARURU.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2818/2818_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2818/2818_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ESGOTOS NO BAIRRO DOS GRILOS.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2819/2819_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2819/2819_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DO PROGRAMA DE MACRO-BACIA DO SOROCAMIRIM ATÉ DIVISA COM A CIDADE DE SÃO ROQUE.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2820/2820_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2820/2820_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO NO BAIRRO PAULOS, ÁREA CENTRAL, BAR DO SENHOR JAIO.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2821/2821_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2821/2821_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE TRATAMENTO DE ESGOTO NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2822/2822_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2822/2822_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CORREIO PARA ENTREGA DE CORRESPONDÊNCIAS NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2823/2823_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2823/2823_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A VIAÇÃO CIDADE DE IBIÚNA PARA CRIAÇÃO DE LINHA DE ÔNIBUS SAINDO DO BAIRRO VERAVA ATÉ CALCAIA DO ALTO, MUNICÍPIO DE COTIA, PASSANDO PELOS BAIRROS RODRIGUES E CARMO MESSIAS, COM RETORNO NO MESMO ITINERÁRIO.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2824/2824_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2824/2824_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIAÇÃO DE IBIÚNA PARA ÔNIBUS DA LINHA BAIRRO DO VERAVA FAÇA PONTO FINAL NO BAIRRO SALTINHO, PRÓXIMA A IGREJA CATÓLICA</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2825/2825_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2825/2825_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIAÇÃO CIDADE DE IBIÚNA PARA PONTO DE PASSAGEM PRÓXIMO AO HOSPITAL MUNICIPAL AS LINHAS BAIRRO RIBEIROS E VERAVA, SENTIDO BAIRRO E SENTIDO CENTRO.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2826/2826_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2826/2826_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INTERNET BANDA LARGA PARA O PREFIXO 3394, BAIRROS CARMO MESSIAS E RIBEIROS.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2827/2827_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2827/2827_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SABESP EXTENSÃO DA REDE DE ÁGUA NO BAIRRO CACHOEIRA, EM COTIA, ATÉ O BAIRRO CARMO MESSIAS, 2 KM.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2828/2828_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2828/2828_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NO BAIRRO PAIOL GRANDE, CENTRO.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2829/2829_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2829/2829_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO NA RUA HUNGRIA, Nº 17, LOTEAMENTO RESIDENCIAL EUROPA, IGREJA CONGREGAÇÃO CRISTÃ NO BRASIL.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2830/2830_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2830/2830_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO NO BAIRRO FEITAL, KM 8,5 DA ESTRADA VICINAL TANCREDO NEVES.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2831/2831_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2831/2831_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE 1 TELEFONE PÚBLICO NO KM 15 DA RODOVIA TANCREDO NEVES, BAR DO AUGUSTO, ACESSO AO BAIRRO POCINHO.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2832/2832_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2832/2832_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE 1 TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO ALVES, BAR DA ALEXANDRINA.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2833/2833_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2833/2833_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2834/2834_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2834/2834_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE 1 TELEFONE PÚBLICO NO BAIRRO FEITAL, VILA CÓRREGOS, ACESSO A VILA, KM 11 DA RODOVIA TANCREDO NEVES</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2835/2835_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2835/2835_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE 1 TELEFONE PÚBLICO NO BAIRRO PAIOL GRANDE, VILA ARANHA, KM 10,5 DA ESTRADA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2836/2836_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2836/2836_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE 1 TELEFONE PÚBLICO NO BAIRRO DOS PURIS, SEGUNDA TRAVESSA PRÓXIMO À ESCOLA.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2837/2837_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2837/2837_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER PARA ENCHENTES NO KM 87 DA RODOVIA BUNJIRO NAKAO, BAIRRO PARURU.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2838/2838_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2838/2838_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SECRETARIA ESTADUAL DE SANEAMENTO E ENERGIA PARA CONSTRUÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA E CAPTAÇÃO E TRATAMENTO DE ESGOTO NO BAIRRO PAIOL PEQUENO, RUAS NELSON CELESTINO, EVANGELHO, ROSALINA MARIA DE MORAES E MARGENS DA RODOVIA QUINTINO DE LIMA.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2839/2839_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2839/2839_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GOVERNADOR DO ESTADO DE SÃO PAULO PARA IMPLANTAÇÃO DE ESCOLA TÉCNICA ESTADUAL.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2840/2840_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2840/2840_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO MINISTÉRIO DA PREVIDÊNCIA SOCIAL PARA INSTALAÇÃO DE UMA AGÊNCIA.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2841/2841_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2841/2841_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA EXTENSÃO DA REDE DE ÁGUA DO BAIRRO DA RESSACA ATÉ SÍTIO LAGOS DE IBIÚNA.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2842/2842_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2842/2842_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER PARA LIMPEZA GERAL DO MATO NO ACOSTAMENTO DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2843/2843_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2843/2843_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER PARA COLOCAÇÃO DE DISPOSITIVO DE SEGURANÇA NO KM 66,5 DA RODOVIA BUNJIRO NAKAO, FACULDADE MONTESSORI.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2844/2844_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2844/2844_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER PARA SERVIÇO DE TAPA-BURACOS NO KM 79 DA RODOVIA BUNJIRO NAKAO, FINAL DO MURO DA CHÁCARA DA PEDREIRA, SENTIDO PIEDADE.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2845/2845_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2845/2845_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER PARA SERVIÇOS DE TAPA-BURACOS, LIMPEZA GERAL E LIMPEZA DA BOCA-SE-LOBO NA RODOVIA BUNJIRO NAKAO, KM 77,5, ACESSO AO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2846/2846_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2846/2846_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIAÇÃO CIDADE DE IBIÚNA PARA A LINHA DO BAIRRO PIRATUBA ATENDA O CENTRO DA CIDADE NOS HORÁRIOS DÀS 5H, 6H E 8H EM DIAS DE SEMANA E DAS 8H AOS SÁBADOS, DOMINGOS E FERIADOS.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2847/2847_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2847/2847_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO NO BAIRRO RECANTO DOS AMIGOS, BAR DO MANOEL, ACESSO APÓS BAIRRO DO RECREIO.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2848/2848_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2848/2848_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA ABASTECIMENTO DE ÁGUA DAS RESIDÊNCIAS MAIS ALTAS DO BAIRRO DA FIGUEIRA.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2849/2849_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2849/2849_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO NO BAIRRO DOS COELHOS, EM FRENTE A ESCOLA.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2850/2850_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2850/2850_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO NO BAIRRO DOIS CÓRREGOS, ESTRADA DA PEDREIRA, SERALHERIA DO ANIBAL.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2851/2851_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2851/2851_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ESGOTO NOS BAIRROS CAPIM AZEDO, RESIDENCIAL EUROPA E CDHU.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2852/2852_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2852/2852_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SECRETARIA DO MEIO AMBIENTE PARA REAVALIAÇÃO DO SISTEMA DE COLETA, AFASTAMENTO E TRATAMENTO DE ESGOTO.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2853/2853_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2853/2853_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIAÇÃO CIDADE DE IBIÚNA PARA AMPLIAÇÃO DA LINHA DE ÔNIBUS DO BAIRRO DO COLÉGIO ATÉ O BAIRRO DOS PRETOS.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2854/2854_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2854/2854_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA NO BAIRRO PLANALTO DOS COCAIS.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2855/2855_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2855/2855_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA OS MOTIVOS DA NÃO REALIZAÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA NO BAIRRO CAPIM AZEDO, RUAS ESPANHA, TANZÂNIA E POLÔNIA.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2856/2856_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2856/2856_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA INSTALAÇÃO DE REDE DE ÁGUA E ESGOTO NO BAIRRO DOS DOMINGUES.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2857/2857_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2857/2857_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA REVOGAÇÃO DA LEI COMPLEMENTAR Nº 45 DE 13 DE DEZEMBRO DE 2007.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2858/2858_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2858/2858_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À ASSESSORIA JURÍDICA DA CÂMARA PARA ATUALIZAÇÃO DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2859/2859_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2859/2859_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA RELATÓRIO COMPLETO DAS OBRAS NAS CRECHES.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2860/2860_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2860/2860_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À UNIDADE DE NEGÓCIO MÉDIO TIETÊ PARA EXTENSÃO DA REDE DE ÁGUA NO BAIRRO DOS PURIS, PRIMEIRA ENTRADA À ESQUERDA, BAIRRO LAGEADINHO, 200 METROS.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2861/2861_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2861/2861_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA EXTENSÃO DE ÁGUA DO BAIRRO DOS PURIS, ATÉ LOTEAMENTO DO ZICÃO.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2862/2862_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2862/2862_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DELEGADO TITULAR DA POLICIA CIVIL PARA ESCLARECIMENTOS SOBRE IBIÚNA SER O 5º LUGAR EM HOMICÍDIOS PARA 100 MIL HABITANTES.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2863/2863_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2863/2863_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CÂMARA PARA DIGITALIZAÇÃO DE TODA DOCUMENTAÇÃO EM SÍTIO ELETRÔNICO.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2864/2864_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2864/2864_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CÓPIA DA ESCRITURA E PROJETO DA CONSTRUÇÃO DA CIMEB MAFALDA DALPRA MATIUSSO, BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2865/2865_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2865/2865_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CÂMARA PARA CONTRADIÇÃO ENTRE O ARTIGO 175, 4ª LETRA A.1 DO REGIMENTO INTERNO E O ARTIGO 42 DA LEI ORGÂNICA.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2866/2866_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2866/2866_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO NO BAIRRO DO LAGEADINHO, PRÓXIMO A CAÇAMBA DE LIXO, MATERIAL DE CONSTRUÇÃO DO LUIZINHO.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2867/2867_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2867/2867_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA ENTREGA DOS CORREIOS NO BAIRRO JARDIM GEMIMA.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2868/2868_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2868/2868_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER PARA SINALIZAÇÃO E CONSTRUÇÃO DE LOMBADAS NA ESTRADA VICINAL QUE LIGA IBIÚNA À MAIRINQUE, ANTES DO ACESSO A RUA BENEDITO VIEIRA GONÇALVES.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2869/2869_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2869/2869_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TV TEM SOROCABA PARA PREVISÃO DE INSTALAÇÃO DE TORRE DE RETRANSMISSÃO DE SINAL DE TV.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2870/2870_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2870/2870_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO SOBRE PROCEDIMENTO LICITATÓRIO NA CONTRATAÇÃO DO BUFFET E CÓPIA DOS PROCESSOS.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2871/2871_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2871/2871_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GOVERNADOR DO ESTADO DE SÃO PAULO PARA CONSTRUÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA E COLETA DE ESGOTO DO BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2872/2872_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2872/2872_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE ESTADO DA SAÚDE PARA COMPRA DE UM MAMÓGRAFO AO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2873/2873_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2873/2873_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE ESTADO DA SAÚDE PARA COMPRA DE UM TOMÓGRAFO JUNTO AO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2874/2874_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2874/2874_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DA SEGURANÇA PÚBLICA PARA 2 (DUAS) BASES COMUNITÁRIAS MÓVEIS.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2875/2875_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2875/2875_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA USO EXCLUSIVO DA DEFESA CIVIL, QUAL VEÍCULO, QUAL SECRETARIA ANEXADA E FUNCIONÁRIOS RESPONSÁVEIS.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2876/2876_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2876/2876_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA EXTENSÃO DE REDE DE TELEFONIA FIXA COMUTADA, 2 KM DEPOIS DA ESTRADA QUE SEGUE AO BAIRRO DO POCINHO, KM 15 DA ESTRADA VICINAL TANCREDO NEVES.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2877/2877_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2877/2877_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA LIMPEZA E DESAPROPRIAÇÕES DOS TERRENOS AO LADO DAS RODOVIAS MUNICIPAIS, EM ACORDO COM AS LEIS MUNICIPAIS Nº4608/98, Nº430/97, Nº610/2001.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2878/2878_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2878/2878_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A VIAÇÃO CIDADE DE IBIÚNA PARA MUDANÇA DE HORÁRIO DO ÔNIBUS DO BAIRRO LAGEADINHO PARA SILVÉRIO PARA HORÁRIOS ENTRE 6H OU 6H30.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2879/2879_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2879/2879_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CPFL PARA EXTENSÃO DA REDE DE ENERGIA ELÉTRICA NA TRAVESSA FONTÃO, BAIRRO DO COLÉGIO, TRANSFORMADOR 2218.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2880/2880_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2880/2880_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA TERMINAR O POSTO DE SAÚDE NO BAIRRO DOS TAVARES.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2881/2881_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2881/2881_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA ATUALIZAÇÃO DO MAPA CARTOGRÁFICO DE IBIÚNA.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2882/2882_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2882/2882_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CÂMARA PARA IMPLANTAÇÃO DA CRIAÇÃO DE VEREADORES MIRINS E VEREADORES JOVENS.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2883/2883_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2883/2883_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO NO BAIRRO CAPIM AZEDO, EM FRENTE A CRECHE.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2886/2886_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2886/2886_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE 1 TELEFONE PÚBLICO NO BAIRRO FEITAL, CASA DE GRACINDO ARANHA.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2891/2891_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2891/2891_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA REESTRUTURAÇÃO ADMINISTRATIVA DE CARGOS E SALÁRIOS EM 2009, COM INFORMAÇÕES DETALHADAS.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2894/2894_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2894/2894_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO SOBRE CONTRATAÇÃO DE PESSOAS FÍSICAS PRESTADORAS DE SERVIÇOS DE TRANSPORTE DE PACIENTES PARA MUNICÍPIOS VIZINHOS OU NO ESTADO E DETALHES NAS INFORMAÇÕES.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2895/2895_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2895/2895_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO NO LOTEAMENTO SOROCABUÇU, BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2915/2915_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2915/2915_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GOVERNADOR DO ESTADO DE SÃO PAULO PARA CONSTRUÇÃO DE UMA BASE 24 HORAS DA POLÍCIA MILITAR NO DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2916/2916_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2916/2916_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA ATUAL SITUAÇÃO DO TERRENO NO BAIRRO JARDIM NOVA IBIÚNA, ANTIGA FAVELA.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2917/2917_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2917/2917_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA RELATÓRIO COMPLETO DE TODAS AS OBRAS INICIADAS E CONCLUÍDAS NOS PRIMEIROS 120 DIAS DO ANO.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2918/2918_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2918/2918_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA INFORMAÇÕES DA NÃO REALIZAÇÃO DOS SERVIÇOS DE TAPA-BURACOS NA RODOVIA JÚLIO DAL FABBRO.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2919/2919_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2919/2919_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA FALTA DE MEDICAMENTOS JUNTO A SECRETARIA MUNICIPAL DE PROMOÇÃO SOCIAL.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2920/2920_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2920/2920_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA ANDAMENTO DAS OBRAS DE CONSTRUÇÃO DAS CASAS POPULARES</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2921/2921_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2921/2921_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO MORRO GRANDE, RESIDÊNCIA DA SRª GRACINDA COELHO DE OLIVEIRA, ESTUFA DO NOTÓYA.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2922/2922_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2922/2922_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA REGULARIZAÇÃO TRABALHISTA DOS PROFESSORES EVENTUAIS.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2923/2923_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2923/2923_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO DOS PRESTES.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2924/2924_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2924/2924_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO MORRO GRANDE, RESIDÊNCIA DE SUZANA COELHO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2925/2925_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2925/2925_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE PLACAS COM O NOME DE RUAS DO DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2926/2926_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2926/2926_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA, CASCALHAMENTO E COLOCAÇÃO DE TUBOS NO BAIRRO DO LAGEADO, ENTRADA ANTES DO MERCADO GALUFA, CASA DE ZENAIDE MARQUES VIEIRA.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2927/2927_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2927/2927_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA REPARO NA CANALIZAÇÃO DE BUEIRO NA RUA KALIL RAHAL, 435, BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2928/2928_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2928/2928_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE UNIDADES DO CRAS.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2929/2929_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2929/2929_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ESGOTO NA RUA CAJAMAR, CENTRO.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2930/2930_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2930/2930_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA RELATÓRIO COMPLETO DAS OBRAS DE CONSTRUÇÃO DE CRECHES DOS BAIRROS CAMPO VERDE, CACHOEIRA E GATOS.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2933/2933_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2933/2933_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CÓPIA DO PROCESSO LICITATÓRIO DO PROJETO BÁSICO, EXECUTIVO, RELATÓRIO DAS EXECUÇÕES DAS OBRAS E CONTRATOS DOS SERVIÇOS REALIZADOS PELA EMPRESA D.P. BARROS ENGENHARIA E CONSTRUÇÕES LTDA, NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2934/2934_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2934/2934_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDADE DE IBIÚNA PARA LINHA DE ÔNIBUS DO BAIRRO VERAVA E/OU BOAVA ATENDA O LOTEAMENTO PORTAL DAS ÁGUAS ATÉ O BAIRRO BARRA, LABORATÓRIO BIOVETI.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2937/2937_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2937/2937_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CAÇAMBA DE LIXO NO BAIRRO DO FEITAL, PONTO DE ÔNIBUS PRÓXIMO AO CAMPO DE AREIA.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2939/2939_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2939/2939_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE SEXTA A OITAVA SÉRIE NA ESCOLA DO RIO DE UNA DE CIMA.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2940/2940_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2940/2940_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAÇAMBA DE LIXO NO BAIRRO DO FEITAL, PONTO DE ÔNIBUS, PRÓXIMO AO CAMPO DE AREIA.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2942/2942_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2942/2942_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA REORGANIZAÇÃO DAS ESCOLAS MUNICIPAIS AO PLANO DE READEQUAÇÃO.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2945/2945_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2945/2945_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA ENVIO DO CONTRATO DE CONCESSÃO DE TRANSPORTE ESCOLAR DE 2008 E 2009, VALORES MENSAIS E NOTAS FISCAIS.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2947/2947_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2947/2947_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA CIDADE DE IBIÚNA PARA ÔNIBUS SAINDO DA RODOVIÁRIA ÀS 21H, COM DESTINO AO BAIRRO VERAVINHA.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2950/2950_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2950/2950_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA INFORMAÇÕES SOBRE OBRAS DE RECAPEAMENTO NA RUA QUINTINO BOCAIUVA.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA REGULARIZAÇÃO TRABALHISTA DOS PROFESSORES EVENTUAIS DO ENSINO FUNDAMENTAL I E INFANTIL DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2959/2959_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2959/2959_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CONTRATO E/OU PAGAMENTOS A EMPRESA CARLOS E MARCOS CONSTRUTORA LTDA, NOTAS FISCAIS E EMPENHOS.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2960/2960_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2960/2960_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CÓPIA INTEGRAL DOS PROCESSOS DE COMPRAS NA CONTRATAÇÃO DAS EMPRESAS LIGFARMA PROD. MÉDICOS HOSPITALARES E FARMACÊUTICOS LTDA E DAKFILM COMERCIAL LTDA.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2961/2961_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2961/2961_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA INFORMAÇÕES SOBRE O TRANSPORTE ESCOLAR GRATUITO - TEG - E PASSES ESCOLARES.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2962/2962_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2962/2962_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER PARA RECAPEAMENTO DAS ESTRADAS JÚLIO DAL FABBRO, TANCREDO NEVES, ERNESTO PIRES DE OLIVEIRA, CAMPO VERDE E DO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2963/2963_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2963/2963_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CÂMARA PARA ELABORAÇÃO DE PROJETO DE LEI SOBRE REAJUSTE AOS FUNCIONÁRIOS DA CÂMARA.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2964/2964_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2964/2964_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CONVITE Nº 23/09 SOBRE OBRA DA CALÇADA NA RUA XV DE NOVEMBRO, AO LADO DA GM.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2965/2965_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2965/2965_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CONVÊNIO 676/07.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2966/2966_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2966/2966_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA INFORMAÇÕES SOBRE OBRAS REALIZADAS NA CIMEB LOURIVAL CORREIA DE ARAÚJO, BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2967/2967_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2967/2967_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA NOMES DOS RESPONSÁVEIS PELO SETOR DE PATRIMÔNIO.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2968/2968_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2968/2968_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CPFL PARA SUBSTITUIÇÃO DOS POSTES DE REDE DE ENERGIA ELÉTRICA NA ESTRADA MUNICIPAL ANGELINO SOARES DE CAMPOS, AUMENTO DO RECUO ENTRE O POSTE E O LEITO CARROÇÁVEL.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2969/2969_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2969/2969_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA EXPLICAÇÃO DO PORQUE NÃO MANDOU O REAJUSTE SALARIAL DO FUNCIONÁRIO PÚBLICO DE IBIÚNA.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2970/2970_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2970/2970_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA PEDIDOS NOVOS DE APROVAÇÃO DE LOTEAMENTOS.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2971/2971_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2971/2971_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA LOTEAMENTOS APURADOS E REGISTRADOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2972/2972_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2972/2972_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA INFORMAR QUANTOS LOTEAMENTOS ESTÃO CADASTRADOS NO SERLA, CLANDESTINOS OU IRREGULARES.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2973/2973_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2973/2973_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA INFORMAÇÕES SOBRE QUANTIDADE DE MOTONIVELADORAS E LICITAÇÃO PARA COMPRA DE PEDRAS PARA CASCALHAMENTO.</t>
   </si>
   <si>
     <t>7749</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2974/2974_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2974/2974_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIAÇÃO CIDADE DE IBIÚNA PARA CRIAÇÃO DE LINHA DE ÔNIBUS ATENDENDO O BAIRRO DOS PINTOS EM HORÁRIOS DIFERENCIADOS.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2975/2975_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2975/2975_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA INFORMAÇÕES SOBRE CONTRATAÇÕES ENTRE JANEIRO E JULHO DE 2009.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2976/2976_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2976/2976_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA INFORMAÇÕES SOBRE PAGAMENTOS EFETUADOS PELA PREFEITURA EM RPA ENTRE JANEIRO E JULHO DE 2009.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2977/2977_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2977/2977_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CONTRATAÇÕES DE PRESTAÇÕES DE SERVIÇOS FIRMADOS ENTRE JANEIRO E JULHO DE 2009.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA RECUPERAÇÃO DO ASFALTO EM TODA EXTENSÃO DA RODOVIA JÚLIO DAL FABBRO, LIGANDO OS BAIRROS RECANTO DAS ORQUÍDEAS, RESIDENCIAL EUROPA, REGI, TAVARES, PAES, RECANTO PRIMAVERA, CUPIM, VIEIRINHA, VARGEM, LAGEADO, SALTO, SALTINHO, DIAS, CAMPESTRE, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2978/2978_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2978/2978_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA REPAROS NO ASFALTO DA RUA ESTADOS UNIDOS, 99, JARDIM NOVA IBIÚNA.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2982/2982_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2982/2982_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE UM PONTO DE TÁXI NO BAIRRO DO CURRAL.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2984/2984_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2984/2984_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE RESIDENCIAL NO BAIRRO RECANTO CACHOEIRA, ESTRADA BENEDITO CAMPOS MACHADO.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2986/2986_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2986/2986_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA INFORMAÇÕES SOBRE AS DÍVIDAS DA ADMINISTRAÇÃO ANTERIOR SOBRE PAVIMENTAÇÃO E CRECHE.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2987/2987_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2987/2987_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA VALORES PAGOS À TÍTULO DE REMUNERAÇÃO AOS SERVIDORES, SECRETARIA DE SAÚDE, DE JANEIRO A JULHO DE 2009, E CÓPIAS DAS FOLHAS DE PAGAMENTOS.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2992/2992_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2992/2992_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA RECOLHIMENTO DE IMPOSTO DE RENDA E ENCARGOS PREVIDENCIÁRIOS DOS FUNCIONÁRIOS DA SECRETARIA DA SAÚDE PAGOS POR RPA.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2993/2993_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2993/2993_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIAÇÃO CIDADE DE IBIÚNA PARA CRIAÇÃO DE LINHA DE ÔNIBUS SAINDO DA RODOVIÁRIA, PASSANDO PELO BAIRROS DOS GATOS ATÉ O BAIRRO DO RECREIO, COM RETORNO.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2994/2994_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2994/2994_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AOS CORREIOS PARA ENTREGA DE CORRESPONDÊNCIAS NO BAIRRO JARDIM JEMIMA, RUAS HENRIQUE DIAS, JOAQUIM JOSÉ DA SILVA XAVIER, BRÁS CUBAS E GONÇALO COELHO.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2995/2995_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2995/2995_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA REALIZAÇÃO DOS SERVIÇOS DE ATERRO NO BAIRRO LAGEADO DO SALTO, ESTRADA MUNICIPAL QUE LIGA O BAIRRO DO LAGEADO AO ACESSO AO BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2996/2996_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2996/2996_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LINHA DE TUBOS NA ESTRADA MUNICIPAL DO BAIRRO LAGEADO DO SALTO, RESIDÊNCIA DO SENHOR ARI.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2997/2997_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2997/2997_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO À CONSTRUÇÃO DE PONTE LIGANDO O BAIRRO CACHOEIRA DO LAGEADO AO BAIRRO LAGEADO DO SALTO.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2998/2998_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2998/2998_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA SUBSTITUIÇÃO DA LINHA DE TUBOS NA ESTRADA MUNICIPAL QUE LIGA O BAIRRO LAGEADO DO SALTO.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2999/2999_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2999/2999_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CRONOGRAMA DE TRABALHO DA MUNICIPALIDADE, COM CÓPIA DE TODOS OS TRABALHOS.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3000/3000_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3000/3000_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA INFORMAÇÕES SOBRE O NÃO FUNCIONAMENTO DO VEÍCULO VW/GOL BRANCO DMN 3076.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3001/3001_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3001/3001_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO PARA INSTALAÇÃO DE UMA TORRE DE CELULAR NO BAIRRO DO CUPIM, CONDOMÍNIO SETE LAGOS.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3002/3002_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3002/3002_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO PARA INSTALAÇÃO DE TORRE DE CELULAR NO BAIRRO DO LAGEADINHO.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3003/3003_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3003/3003_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO PARA INSTALAÇÃO DE TORRE DE CELULAR NO BAIRRO DOS CLÁUDIOS.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3004/3004_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3004/3004_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE ESTADO DOS TRANSPORTES PARA PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA IAKASHI KAWAKAMI, QUE LIGA BUNJIRO NAKAO AO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3005/3005_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3005/3005_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO SOBRE VALORES PAGOS E EVENTUAIS DESCONTOS AOS FUNCIONÁRIOS MUNICIPAIS DE TODOS OS SETORES REFERENTE AO MÊS DE JULHO DESTE ANO.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3006/3006_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3006/3006_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA RELATÓRIO COMPLETO DE QUANTIDADES E VALORES PAGOS AOS CARGOS COMISSIONADOS DE JANEIRO A AGOSTO DESTE ANO.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3007/3007_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3007/3007_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CPFL PARA INSTALAÇÃO DE 2 LUMINÁRIAS PÚBLICAS NO BAIRRO RESIDENCIAL EUROPA, RUA MADRI, RESIDÊNCIAS DE DEUSDETI FERREIRA DOS SANTOS E JAIR SOARES DA ROSA.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3008/3008_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3008/3008_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CONCESSÃO REGULAR DO BOLSA-PASSAGEM PARA ESTUDANTES.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3009/3009_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3009/3009_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA INVESTIMENTO NA ÁREA DE SANEAMENTO BÁSICO.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3010/3010_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3010/3010_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA FORAM PAGOS OS VALES TRANSPORTES AOS FUNCIONÁRIOS DA PREFEITURA, E SE SIM, PORQUE SÃO VALORES TÃO ELEVADOS.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3011/3011_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3011/3011_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA BALANCETE DETALHADO REFERENTE AO MÊS DE AGOSTO DE 2009.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3012/3012_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3012/3012_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA PROBLEMAS EM RELAÇÃO A TELEFONIA NO CDHU DO BAIRRO RESIDENCIAL EUROPA, RUAS ÁUTRIA, BÉLGICA, BULGÁRIA E DINAMARCA.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3013/3013_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3013/3013_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE ESTADO DOS TRANSPORTES SOBRE RECURSOS FINANCEIROS PARA RECAPEAMENTO DA ESTRADA VICINAL TANCREDO NEVES, BAIRRO MURUNDU.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3014/3014_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3014/3014_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CONTÊINER PARA DEPÓSITO DE LIXO NO PONTO FINAL NA PRIMEIRA ENTRADA SENTIDO BAIRRO DOS CLÁUDIOS, NO BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3015/3015_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3015/3015_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA DISPONIBILIZAÇÃO DO CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO DOS CLÁUDIOS.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3016/3016_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3016/3016_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA GASTOS COM COMPRAS E PRESTAÇÕES DE SERVIÇOS ENTRE JANEIRO E AGOSTO DE 2009, PELA SERME.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3017/3017_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3017/3017_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA PROVIDÊNCIAS TOMADAS NA INDICAÇÃO Nº 423, DE 29 DE JUNHO DE 2009.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3018/3018_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3018/3018_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA RESPOSTA SOBRE INSTALAÇÃO DE 1 TELEFONE PÚBLICO NO BAIRRO DO FEITAL, CASA DE GRACINDO ARANHA.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3019/3019_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3019/3019_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA RECUPERAÇÃO DA ESTRADA QUE LIGA AS ESTRADAS DO ROGÉRIO, DA BARRA, CRISTIANO PEDROSO, CARMO MESSIAS E FINALIZA NO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3020/3020_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3020/3020_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA ABERTURA DE LICITAÇÃO DE AQUISIÇÃO DE TUBOS PARA OBRAS DE REPAROS EM PONTOS CRÍTICOS DAS ESTRADAS.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3021/3021_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3021/3021_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA QUAIS OBRAS ESTÃO INSERIDAS NO CRONOGRAMA DE TRABALHO DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3022/3022_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3022/3022_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DE GABINETE DO SENADOR DA REPÚBLICA ALOÍSIO MERCADANTE PARA IMPLANTAÇÃO DE 1 UPA 24 HORAS E 2 SE (SALAS DE ESTABILIZAÇÃO)</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3023/3023_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3023/3023_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DE GABINETE DO SENADOR DA REPÚBLICA ALOÍSIO MERCADANTE PARA DOAÇÃO DE 1 ÔNIBUS PARA TRANSPORTE ESCOLAR RURAL.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3024/3024_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3024/3024_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA RELATÓRIO COMPLETO DOS EMPENHOS E PAGAMENTOS REFERENTE ÀS REFORMAS E REPAROS DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3026/3026_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3026/3026_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA PROLONGAMENTO DE CABOS TELEFÔNICOS SEM ÔNUS PARA OS MORADORES DO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3025/3025_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3025/3025_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA RECUPERAÇÃO DA ESTRADA DO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3027/3027_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3027/3027_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA ANÁLISE REFERENTE A UMA CASA AO LADO DA OLARIA DO PAIOL.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3028/3028_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3028/3028_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA RECUPERAÇÃO DA ESTRADA QUE SE INICIA NO BAIRRO VERAVA PASSANDO PELOS BAIRROS BUAVA, SAMA, VERAVINHA, TERRA BOA, RODRIGUES E BARRA.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3034/3034_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3034/3034_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CAIXA ECONÔMICA FEDERAL PARA VALOR REAL ATUAL DA DÍVIDA DO MUNICÍPIO COM O PIS/PASEP.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3037/3037_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3037/3037_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À PREVIDÊNCIA SOCIAL PARA VALOR REAL ATUAL DA DÍVIDA DE IBIÚNA COM O INSS.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3038/3038_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3038/3038_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA MOTIVOS DA NÃO EXECUÇÃO DAS OBRAS E MANUTENÇÃO DAS RUAS DO BAIRRO RESIDENCIAL EUROPA, RUAS VARSÓVIA E ESPANHA, BEM COMO VAZAMENTO DE ÁGUA NA RUA VARSÓVIA.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3042/3042_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3042/3042_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA INFORMAÇÕES DA INSERÇÃO DO MUNICÍPIO NOS PROGRAMAS SOCIAIS DO GOVERNO ESTADUAL E FEDERAL.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3044/3044_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3044/3044_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER PARA PREVISÃO DE DURAÇÃO DAS OBRAS DE RECAPEAMENTO DA ESTRADA MUNICIPAL DO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3050/3050_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3050/3050_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA RONDA NOTURNA NA ÁREA CENTRAL COMO DIAS, HORÁRIOS E NÚMEROS DE GCMS ENVOLVIDOS.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3052/3052_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3052/3052_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE 2 TELEFONES PÚBLICOS NO BAIRRO MORRO GRANDE, RUAS EXPLENTOR E ALÉM DO SOL.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3053/3053_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3053/3053_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À AGÊNCIA DOS CORREIOS PARA SERVIÇO DE ENTREGA DE CORRESPONDÊNCIA NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3054/3054_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3054/3054_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À RECEITA FEDERAL PARA VALOR REAL DA DÍVIDA DO MUNICÍPIO, PARA PIS/PASEP E INSS.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3058/3058_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3058/3058_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA ESCALA COMPLETA DE TRABALHO DOS MÉDICOS DA REDE BÁSICA DE SAÚDE E POSTOS DE SAÚDE DA ZONA RURAL, BEM COMO NOME COMPLETO DOS PROFISSIONAIS, DIAS, HORÁRIO E LOCAL DE TRABALHO.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3059/3059_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3059/3059_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA RELAÇÃO COMPLETA DOS PLANTÕES MÉDICOS DO HOSPITAL MUNICIPAL, NOMES DOS DIRETORES CLÍNICO E ADMINISTRATIVO DO HOSPITAL.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3061/3061_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3061/3061_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À ARSESP PARA IMPLANTAÇÃO DE REDE DE ENERGIA ELÉTRICA NO LOTEAMENTO LAGOA AZUL.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3062/3062_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3062/3062_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA COMPOSIÇÃO DO CONSELHO MUNICIPAL DA SAÚDE E PUBLICAÇÃO NA IMPRENSA OFICIAL.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3063/3063_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3063/3063_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA AUTUAÇÃO E/OU RECOMENDAÇÃO PARA PRESTAÇÃO DE CONTAS NO CORRENTE ANO JUNTO AO TRIBUNAL DE CONTAS DO ESTADO SEM PARECER DO CONSELHO MUNICIPAL DA SAÚDE.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3064/3064_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3064/3064_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO SOBRE FRAUDES NA VIGILÂNCIA SANITÁRIA, CONFORME PUBLICAÇÃO NO JORNAL VOZ DE IBIÚNA, Nº 250 DE 28/10/2009 E IMPRENSA OFICIAL DE 06/11/2009, ASSIM COMO IRREGULARIDADES NA LICENÇA DA VIGILÂNCIA SANITÁRIA NA EMPRESA IZABEL CRISTINA RADIS.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3065/3065_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3065/3065_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA GASTO MENSAL COM ENERGIA ELÉTRICA PAGOS À CPFL E CETRIL, COM ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3066/3066_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3066/3066_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À GERÊNCIA OPERACIONAL DE CARTAS, CORREIOS, SPI DE BAURU PARA PREVISÃO DE INÍCIO DOS SERVIÇOS DE ENTREGA DE CORRESPONDÊNCIA NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3067/3067_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3067/3067_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SECRETARIA DO MEIO AMBIENTE PARA RELATÓRIO COMPLETO DA SITUAÇÃO DAS CAÇAMBAS DE DEPÓSITO DE LIXO, QUANTIDADES, LOCALIZAÇÃO, DIAS DE RECOLHIMENTO, VOLUME, VALOR.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3068/3068_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3068/3068_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA RELATÓRIO COMPLETO DOS EMPENHOS E PAGAMENTOS DAS REFORMAS E REPAROS DAS ESCOLAS MUNICIPAIS ESPECIFICANDO QUAIS EMPRESAS PRESTARAM SERVIÇOS DE REPAROS, REFORMAS E LIMPEZAS NAS ESCOLAS DOS BAIRROS CACHOEIRA, FIGUEIRA, PURIS, RIO DE UNA DE BAIXO E CAMPO VERDE.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3069/3069_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3069/3069_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À POLÍCIA MILITAR PARA RONDAS NOTURNAS NA ÁREA CENTRAL, RUA QUINTINO BOCAIUVA.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3070/3070_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3070/3070_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA NECESSIDADE DA CONTRATAÇÃO DA EMPRESA ANTÔNIO SÉRGIO BAPTISTA ADVOGADOS ASSOCIADOS E DISCRIMINAÇÃO DE TODOS OS SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3071/3071_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3071/3071_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA MOTIVOS DA NÃO EXECUÇÃO DAS OBRAS DE REFORMA DO GINÁSIO AGENOR ALVES DO SANTOS, BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3072/3072_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3072/3072_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GOVERNO DO ESTADO PARA ENVIO DE RECURSOS FINANCEIROS PARA RECAPEAMENTO DAS ESTRADAS VICINAIS.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3073/3073_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3073/3073_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTANTES FALTAS D'ÁGUA NAS DIVERSAS REGIÕES.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3074/3074_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3074/3074_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO NO BAIRRO DO CUPIM, IGREJA ASSEMBLÉIA DE DEUS, BARRACÃO DE VERDURAS DE LAÉRCIO SUGUIMOTO.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3075/3075_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3075/3075_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIAÇÃO CIDADE DE IBIÚNA PARA COLOCAÇÃO DE UM ÔNIBUS OU MICRO-ÔNIBUS COM HORÁRIO DE SAÍDA DA RODOVIÁRIA ÀS 17H30, COM DESTINO AO BAIRRO LAGEADINHO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9847,68 +9847,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3077/3077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3078/3078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3079/3079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3083/3083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3084/3084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3085/3085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3086/3086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3087/3087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3088/3088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3089/3089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3090/3090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3091/3091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3092/3092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3093/3093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3094/3094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3095/3095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3096/3096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3097/3097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3098/3098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3099/3099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3100/3100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3101/3101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3102/3102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3103/3103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3104/3104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3105/3105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3106/3106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3107/3107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3108/3108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3109/3109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3110/3110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3111/3111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3112/3112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3113/3113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3114/3114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3115/3115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3116/3116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3117/3117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3118/3118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3119/3119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3120/3120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3121/3121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3122/3122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3123/3123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3124/3124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3125/3125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3126/3126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3127/3127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3128/3128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3129/3129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3130/3130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3131/3131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3132/3132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3133/3133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3134/3134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3135/3135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3136/3136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3137/3137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3138/3138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3139/3139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3140/3140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3141/3141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3142/3142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3143/3143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3144/3144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3145/3145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3146/3146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3147/3147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3148/3148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3149/3149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3150/3150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3151/3151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3152/3152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3153/3153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3154/3154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3155/3155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3156/3156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3157/3157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3158/3158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3159/3159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3160/3160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3161/3161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3162/3162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3163/3163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3164/3164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3165/3165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3166/3166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3167/3167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3168/3168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3169/3169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3170/3170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3171/3171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3172/3172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3173/3173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3174/3174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3175/3175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3176/3176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3177/3177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3178/3178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3179/3179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3180/3180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3181/3181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3182/3182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3183/3183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3184/3184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3185/3185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3186/3186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3187/3187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3188/3188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3189/3189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3247/3247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3248/3248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3249/3249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3250/3250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3251/3251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3252/3252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3253/3253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3254/3254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3255/3255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3256/3256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3257/3257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3258/3258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3259/3259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3260/3260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3261/3261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3262/3262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3263/3263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3264/3264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3265/3265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3266/3266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3267/3267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3268/3268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3269/3269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3270/3270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3271/3271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3272/3272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3273/3273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3274/3274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3275/3275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3277/3277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3278/3278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3280/3280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3281/3281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3282/3282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3283/3283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3284/3284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3285/3285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3286/3286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3287/3287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3288/3288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3289/3289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3290/3290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3291/3291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3292/3292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3293/3293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3294/3294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3296/3296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3297/3297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3298/3298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3299/3299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3301/3301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3302/3302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3303/3303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3304/3304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3305/3305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3306/3306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3307/3307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3308/3308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3309/3309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3310/3310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3311/3311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3312/3312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3313/3313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3314/3314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3315/3315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3316/3316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3317/3317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3318/3318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3319/3319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3320/3320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3321/3321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3322/3322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3323/3323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3324/3324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3325/3325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3326/3326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3327/3327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3328/3328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3329/3329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3330/3330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3331/3331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3332/3332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3334/3334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3335/3335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3336/3336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3337/3337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3338/3338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3339/3339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3340/3340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3341/3341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3342/3342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3343/3343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3344/3344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3345/3345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3346/3346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3347/3347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3348/3348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3349/3349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3350/3350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3351/3351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3352/3352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3353/3353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3354/3354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3355/3355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3356/3356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3357/3357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3358/3358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3359/3359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3360/3360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3361/3361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3362/3362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3363/3363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3364/3364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3365/3365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3366/3366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3367/3367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3368/3368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3369/3369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3370/3370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3371/3371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3372/3372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3373/3373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3374/3374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3375/3375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3376/3376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3377/3377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3378/3378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3379/3379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3380/3380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3381/3381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3382/3382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3383/3383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3384/3384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3385/3385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3387/3387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3388/3388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3389/3389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3390/3390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3391/3391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3392/3392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3393/3393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3394/3394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3395/3395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3396/3396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3397/3397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3398/3398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3399/3399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3400/3400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3401/3401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3402/3402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3403/3403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3404/3404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3405/3405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3406/3406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3407/3407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3408/3408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3409/3409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3410/3410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3411/3411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3412/3412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3413/3413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3414/3414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3415/3415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3416/3416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3417/3417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3418/3418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3419/3419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3420/3420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3421/3421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3422/3422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3423/3423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3424/3424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3425/3425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3426/3426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3427/3427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3428/3428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3429/3429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3430/3430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3431/3431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3432/3432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3433/3433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3434/3434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3435/3435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3436/3436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3437/3437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3438/3438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3439/3439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3440/3440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3441/3441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3442/3442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3443/3443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3444/3444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3445/3445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3446/3446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3447/3447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3448/3448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3449/3449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3450/3450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3451/3451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3452/3452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3453/3453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3454/3454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3455/3455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3456/3456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3459/3459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3460/3460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3461/3461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3462/3462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3464/3464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3465/3465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3466/3466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3467/3467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3468/3468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3469/3469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3470/3470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3471/3471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3472/3472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3474/3474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3475/3475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3476/3476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3477/3477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3479/3479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3480/3480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3481/3481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3482/3482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3483/3483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3484/3484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3485/3485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3486/3486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3487/3487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3489/3489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3490/3490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3491/3491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3492/3492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3493/3493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3494/3494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3495/3495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3496/3496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3497/3497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3498/3498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3499/3499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3500/3500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3501/3501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3502/3502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3503/3503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3504/3504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3505/3505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3506/3506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3507/3507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3508/3508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3509/3509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3510/3510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3512/3512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3513/3513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3514/3514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3515/3515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3516/3516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3517/3517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3518/3518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3519/3519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3520/3520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3521/3521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3522/3522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3523/3523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3524/3524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3525/3525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3526/3526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3527/3527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3528/3528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3529/3529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3530/3530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3531/3531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3532/3532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3533/3533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3534/3534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3535/3535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3537/3537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3538/3538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3539/3539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3540/3540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3542/3542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3544/3544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3549/3549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3550/3550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3551/3551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3552/3552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3553/3553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3554/3554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3555/3555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3557/3557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3564/3564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3578/3578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3581/3581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3602/3602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3603/3603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3604/3604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3605/3605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3606/3606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3607/3607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3608/3608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3609/3609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3610/3610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3611/3611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3612/3612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3613/3613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3614/3614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3615/3615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3616/3616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3617/3617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3618/3618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3619/3619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3620/3620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3621/3621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3622/3622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3623/3623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3624/3624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3625/3625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3626/3626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3627/3627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3628/3628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3629/3629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3630/3630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3631/3631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3632/3632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3633/3633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3656/3656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3657/3657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3658/3658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3659/3659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3660/3660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3661/3661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3662/3662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3663/3663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3664/3664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3665/3665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3666/3666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3667/3667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3668/3668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3669/3669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3670/3670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3671/3671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3672/3672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3673/3673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3674/3674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3675/3675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3676/3676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3677/3677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3678/3678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3681/3681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3682/3682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3683/3683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3684/3684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3685/3685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3686/3686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3687/3687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3691/3691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3692/3692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3693/3693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3694/3694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3697/3697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3699/3699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3701/3701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3704/3704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3705/3705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3711/3711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3716/3716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3717/3717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3718/3718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3719/3719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3720/3720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3721/3721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3722/3722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3723/3723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3724/3724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3725/3725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3726/3726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3727/3727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3728/3728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3729/3729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3730/3730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3731/3731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3732/3732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3733/3733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3734/3734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3735/3735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3736/3736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3737/3737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3738/3738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3739/3739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3740/3740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3741/3741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3742/3742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3743/3743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3744/3744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3745/3745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3746/3746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3747/3747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3748/3748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3749/3749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3750/3750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3751/3751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3752/3752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3753/3753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3754/3754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3755/3755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3756/3756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3757/3757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3758/3758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3759/3759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3760/3760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3761/3761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3762/3762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3763/3763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3764/3764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3765/3765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4189/4189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4190/4190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4191/4191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4193/4193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4194/4194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4196/4196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4197/4197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4198/4198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4199/4199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4200/4200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4201/4201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4202/4202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/11336/11336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/12071/12071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2812/2812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2813/2813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2814/2814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2815/2815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2816/2816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2817/2817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2818/2818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2819/2819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2820/2820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2821/2821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2822/2822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2823/2823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2824/2824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2825/2825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2826/2826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2827/2827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2828/2828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2829/2829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2830/2830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2831/2831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2832/2832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2833/2833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2834/2834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2835/2835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2836/2836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2837/2837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2838/2838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2839/2839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2840/2840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2841/2841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2842/2842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2843/2843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2844/2844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2845/2845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2846/2846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2847/2847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2848/2848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2849/2849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2850/2850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2851/2851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2852/2852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2853/2853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2854/2854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2855/2855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2856/2856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2857/2857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2858/2858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2859/2859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2860/2860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2861/2861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2862/2862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2863/2863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2864/2864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2865/2865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2866/2866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2867/2867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2868/2868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2869/2869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2870/2870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2871/2871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2872/2872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2873/2873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2874/2874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2875/2875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2876/2876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2877/2877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2878/2878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2879/2879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2880/2880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2881/2881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2882/2882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2883/2883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2886/2886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2891/2891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2894/2894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2895/2895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2915/2915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2916/2916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2917/2917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2918/2918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2919/2919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2920/2920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2921/2921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2922/2922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2923/2923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2924/2924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2925/2925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2926/2926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2927/2927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2928/2928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2929/2929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2930/2930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2933/2933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2934/2934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2937/2937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2939/2939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2940/2940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2942/2942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2945/2945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2947/2947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2950/2950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2959/2959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2960/2960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2961/2961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2962/2962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2963/2963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2964/2964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2965/2965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2966/2966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2967/2967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2968/2968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2969/2969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2970/2970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2971/2971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2972/2972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2973/2973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2974/2974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2975/2975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2976/2976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2977/2977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2978/2978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2982/2982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2984/2984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2986/2986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2987/2987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2992/2992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2993/2993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2994/2994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2995/2995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2996/2996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2997/2997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2998/2998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2999/2999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3000/3000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3001/3001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3002/3002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3003/3003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3004/3004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3005/3005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3006/3006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3007/3007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3008/3008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3009/3009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3010/3010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3011/3011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3012/3012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3013/3013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3014/3014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3015/3015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3016/3016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3017/3017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3018/3018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3019/3019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3020/3020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3021/3021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3022/3022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3023/3023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3024/3024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3026/3026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3025/3025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3027/3027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3028/3028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3034/3034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3037/3037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3038/3038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3042/3042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3044/3044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3050/3050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3052/3052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3053/3053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3054/3054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3058/3058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3059/3059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3061/3061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3062/3062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3063/3063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3064/3064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3065/3065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3066/3066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3067/3067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3068/3068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3069/3069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3070/3070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3071/3071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3072/3072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3073/3073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3074/3074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3075/3075_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3077/3077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3078/3078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3079/3079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3083/3083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3084/3084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3085/3085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3086/3086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3087/3087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3088/3088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3089/3089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3090/3090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3091/3091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3092/3092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3093/3093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3094/3094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3095/3095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3096/3096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3097/3097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3098/3098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3099/3099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3100/3100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3101/3101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3102/3102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3103/3103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3104/3104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3105/3105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3106/3106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3107/3107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3108/3108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3109/3109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3110/3110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3111/3111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3112/3112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3113/3113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3114/3114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3115/3115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3116/3116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3117/3117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3118/3118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3119/3119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3120/3120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3121/3121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3122/3122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3123/3123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3124/3124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3125/3125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3126/3126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3127/3127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3128/3128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3129/3129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3130/3130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3131/3131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3132/3132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3133/3133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3134/3134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3135/3135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3136/3136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3137/3137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3138/3138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3139/3139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3140/3140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3141/3141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3142/3142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3143/3143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3144/3144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3145/3145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3146/3146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3147/3147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3148/3148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3149/3149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3150/3150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3151/3151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3152/3152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3153/3153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3154/3154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3155/3155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3156/3156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3157/3157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3158/3158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3159/3159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3160/3160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3161/3161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3162/3162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3163/3163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3164/3164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3165/3165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3166/3166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3167/3167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3168/3168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3169/3169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3170/3170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3171/3171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3172/3172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3173/3173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3174/3174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3175/3175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3176/3176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3177/3177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3178/3178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3179/3179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3180/3180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3181/3181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3182/3182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3183/3183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3184/3184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3185/3185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3186/3186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3187/3187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3188/3188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3189/3189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3247/3247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3248/3248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3249/3249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3250/3250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3251/3251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3252/3252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3253/3253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3254/3254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3255/3255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3256/3256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3257/3257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3258/3258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3259/3259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3260/3260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3261/3261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3262/3262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3263/3263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3264/3264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3265/3265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3266/3266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3267/3267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3268/3268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3269/3269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3270/3270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3271/3271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3272/3272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3273/3273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3274/3274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3275/3275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3277/3277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3278/3278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3280/3280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3281/3281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3282/3282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3283/3283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3284/3284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3285/3285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3286/3286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3287/3287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3288/3288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3289/3289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3290/3290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3291/3291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3292/3292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3293/3293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3294/3294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3296/3296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3297/3297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3298/3298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3299/3299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3301/3301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3302/3302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3303/3303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3304/3304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3305/3305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3306/3306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3307/3307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3308/3308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3309/3309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3310/3310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3311/3311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3312/3312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3313/3313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3314/3314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3315/3315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3316/3316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3317/3317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3318/3318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3319/3319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3320/3320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3321/3321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3322/3322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3323/3323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3324/3324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3325/3325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3326/3326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3327/3327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3328/3328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3329/3329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3330/3330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3331/3331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3332/3332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3334/3334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3335/3335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3336/3336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3337/3337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3338/3338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3339/3339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3340/3340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3341/3341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3342/3342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3343/3343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3344/3344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3345/3345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3346/3346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3347/3347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3348/3348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3349/3349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3350/3350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3351/3351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3352/3352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3353/3353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3354/3354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3355/3355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3356/3356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3357/3357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3358/3358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3359/3359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3360/3360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3361/3361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3362/3362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3363/3363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3364/3364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3365/3365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3366/3366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3367/3367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3368/3368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3369/3369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3370/3370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3371/3371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3372/3372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3373/3373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3374/3374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3375/3375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3376/3376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3377/3377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3378/3378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3379/3379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3380/3380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3381/3381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3382/3382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3383/3383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3384/3384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3385/3385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3387/3387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3388/3388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3389/3389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3390/3390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3391/3391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3392/3392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3393/3393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3394/3394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3395/3395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3396/3396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3397/3397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3398/3398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3399/3399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3400/3400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3401/3401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3402/3402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3403/3403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3404/3404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3405/3405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3406/3406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3407/3407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3408/3408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3409/3409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3410/3410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3411/3411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3412/3412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3413/3413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3414/3414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3415/3415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3416/3416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3417/3417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3418/3418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3419/3419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3420/3420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3421/3421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3422/3422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3423/3423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3424/3424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3425/3425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3426/3426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3427/3427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3428/3428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3429/3429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3430/3430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3431/3431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3432/3432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3433/3433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3434/3434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3435/3435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3436/3436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3437/3437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3438/3438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3439/3439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3440/3440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3441/3441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3442/3442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3443/3443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3444/3444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3445/3445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3446/3446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3447/3447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3448/3448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3449/3449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3450/3450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3451/3451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3452/3452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3453/3453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3454/3454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3455/3455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3456/3456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3459/3459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3460/3460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3461/3461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3462/3462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3464/3464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3465/3465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3466/3466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3467/3467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3468/3468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3469/3469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3470/3470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3471/3471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3472/3472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3474/3474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3475/3475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3476/3476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3477/3477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3479/3479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3480/3480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3481/3481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3482/3482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3483/3483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3484/3484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3485/3485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3486/3486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3487/3487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3489/3489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3490/3490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3491/3491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3492/3492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3493/3493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3494/3494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3495/3495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3496/3496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3497/3497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3498/3498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3499/3499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3500/3500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3501/3501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3502/3502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3503/3503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3504/3504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3505/3505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3506/3506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3507/3507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3508/3508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3509/3509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3510/3510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3512/3512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3513/3513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3514/3514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3515/3515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3516/3516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3517/3517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3518/3518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3519/3519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3520/3520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3521/3521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3522/3522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3523/3523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3524/3524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3525/3525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3526/3526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3527/3527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3528/3528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3529/3529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3530/3530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3531/3531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3532/3532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3533/3533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3534/3534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3535/3535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3537/3537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3538/3538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3539/3539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3540/3540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3542/3542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3544/3544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3549/3549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3550/3550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3551/3551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3552/3552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3553/3553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3554/3554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3555/3555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3557/3557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3564/3564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3578/3578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3581/3581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3602/3602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3603/3603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3604/3604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3605/3605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3606/3606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3607/3607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3608/3608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3609/3609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3610/3610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3611/3611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3612/3612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3613/3613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3614/3614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3615/3615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3616/3616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3617/3617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3618/3618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3619/3619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3620/3620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3621/3621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3622/3622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3623/3623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3624/3624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3625/3625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3626/3626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3627/3627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3628/3628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3629/3629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3630/3630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3631/3631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3632/3632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3633/3633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3656/3656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3657/3657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3658/3658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3659/3659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3660/3660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3661/3661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3662/3662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3663/3663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3664/3664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3665/3665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3666/3666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3667/3667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3668/3668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3669/3669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3670/3670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3671/3671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3672/3672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3673/3673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3674/3674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3675/3675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3676/3676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3677/3677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3678/3678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3681/3681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3682/3682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3683/3683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3684/3684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3685/3685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3686/3686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3687/3687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3691/3691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3692/3692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3693/3693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3694/3694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3697/3697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3699/3699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3701/3701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3704/3704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3705/3705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3711/3711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3716/3716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3717/3717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3718/3718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3719/3719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3720/3720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3721/3721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3722/3722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3723/3723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3724/3724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3725/3725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3726/3726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3727/3727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3728/3728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3729/3729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3730/3730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3731/3731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3732/3732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3733/3733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3734/3734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3735/3735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3736/3736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3737/3737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3738/3738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3739/3739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3740/3740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3741/3741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3742/3742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3743/3743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3744/3744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3745/3745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3746/3746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3747/3747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3748/3748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3749/3749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3750/3750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3751/3751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3752/3752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3753/3753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3754/3754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3755/3755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3756/3756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3757/3757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3758/3758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3759/3759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3760/3760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3761/3761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3762/3762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3763/3763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3764/3764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3765/3765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4189/4189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4190/4190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4191/4191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4193/4193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4194/4194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4196/4196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4197/4197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4198/4198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4199/4199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4200/4200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4201/4201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/4202/4202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/11336/11336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/12071/12071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2812/2812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2813/2813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2814/2814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2815/2815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2816/2816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2817/2817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2818/2818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2819/2819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2820/2820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2821/2821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2822/2822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2823/2823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2824/2824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2825/2825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2826/2826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2827/2827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2828/2828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2829/2829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2830/2830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2831/2831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2832/2832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2833/2833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2834/2834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2835/2835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2836/2836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2837/2837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2838/2838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2839/2839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2840/2840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2841/2841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2842/2842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2843/2843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2844/2844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2845/2845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2846/2846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2847/2847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2848/2848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2849/2849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2850/2850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2851/2851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2852/2852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2853/2853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2854/2854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2855/2855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2856/2856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2857/2857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2858/2858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2859/2859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2860/2860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2861/2861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2862/2862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2863/2863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2864/2864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2865/2865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2866/2866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2867/2867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2868/2868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2869/2869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2870/2870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2871/2871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2872/2872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2873/2873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2874/2874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2875/2875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2876/2876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2877/2877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2878/2878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2879/2879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2880/2880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2881/2881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2882/2882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2883/2883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2886/2886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2891/2891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2894/2894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2895/2895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2915/2915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2916/2916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2917/2917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2918/2918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2919/2919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2920/2920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2921/2921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2922/2922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2923/2923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2924/2924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2925/2925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2926/2926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2927/2927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2928/2928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2929/2929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2930/2930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2933/2933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2934/2934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2937/2937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2939/2939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2940/2940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2942/2942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2945/2945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2947/2947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2950/2950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2959/2959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2960/2960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2961/2961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2962/2962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2963/2963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2964/2964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2965/2965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2966/2966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2967/2967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2968/2968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2969/2969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2970/2970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2971/2971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2972/2972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2973/2973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2974/2974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2975/2975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2976/2976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2977/2977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2978/2978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2982/2982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2984/2984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2986/2986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2987/2987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2992/2992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2993/2993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2994/2994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2995/2995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2996/2996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2997/2997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2998/2998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/2999/2999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3000/3000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3001/3001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3002/3002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3003/3003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3004/3004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3005/3005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3006/3006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3007/3007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3008/3008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3009/3009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3010/3010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3011/3011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3012/3012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3013/3013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3014/3014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3015/3015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3016/3016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3017/3017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3018/3018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3019/3019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3020/3020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3021/3021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3022/3022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3023/3023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3024/3024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3026/3026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3025/3025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3027/3027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3028/3028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3034/3034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3037/3037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3038/3038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3042/3042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3044/3044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3050/3050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3052/3052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3053/3053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3054/3054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3058/3058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3059/3059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3061/3061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3062/3062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3063/3063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3064/3064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3065/3065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3066/3066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3067/3067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3068/3068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3069/3069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3070/3070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3071/3071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3072/3072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3073/3073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3074/3074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2009/3075/3075_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H871"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>