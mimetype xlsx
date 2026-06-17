--- v0 (2026-02-21)
+++ v1 (2026-06-17)
@@ -54,7769 +54,7769 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Luiz do Recreio</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3928/3928_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3928/3928_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COBERTURA DO ABRIGO DE ÔNIBUS DO BAIRRO DOS PURIS, ESTRADA AO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3936/3936_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3936/3936_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADAS NA RUA OCTÁVIO COSTA, E TAPA BURACOS À RUA TABELIÃO SALVADOR ROLIM DE FREITAS.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Paulinho Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3934/3934_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3934/3934_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA COM SINALIZAÇÃO NO BAIRRO RIO DE UNA, COMERCIAL 74.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3935/3935_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3935/3935_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADAS NA RUA AMBRÓSIO SOARES, 28, BAIRRO RESIDENCIAL IBIÚNA.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Jair do Piaí</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3930/3930_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3930/3930_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DOS PURIS, RUAS CENTRAIS.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3937/3937_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3937/3937_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DO PROGRAMA DA SAÚDE DA FAMÍLIA - PSF, BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3939/3939_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3939/3939_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO DA RUA JOSÉ JUNE E PAVIMENTAÇÃO ASFÁLTICA NA RUA DR. GABRIEL MONTEIRO DA SILVA.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3944/3944_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3944/3944_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS PAIOL GRANDE, FEITAL, TAVARES, PIAÍ, PIAÍ DE CIMA, ALVES, MURUNDU E CLÁUDIOS.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3946/3946_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3946/3946_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE UM CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO PAIOL GRANDE, CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3947/3947_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3947/3947_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NA ESTRADA DOS PASSARINHOS, BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3950/3950_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3950/3950_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SERVIÇO DE COLETA DE LIXO ATÉ O PONTO FINAL DA ESTRADA VICINAL TANCREDO NEVES, BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3951/3951_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3951/3951_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO CÓRREGO NO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3952/3952_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3952/3952_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA NA RUA 24 DE MARÇO, 19.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3953/3953_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3953/3953_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO PONTO FINAL DO BAIRRO DO MURUNDU ATÉ CLÁUDIOS.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3954/3954_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3954/3954_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA NO VESTIÁRIO, REFORMA DO ALAMBRADO E MANUTENÇÃO COMPLETA DO CAMPO DE FUTEBOL DO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3955/3955_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3955/3955_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA GERAL NAS ESCOLAS SEME ISSA DOS BAIRROS PIAÍ E FEITAL.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3956/3956_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3956/3956_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE TELA DE SEGURANÇA NO PEITORIL DO PAÇO MUNICIPAL.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3957/3957_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3957/3957_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 3 BICOS DE LUZ NA ESTRADA VICINAL TANCREDO NEVES, KM 11 AO KM 12, BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3958/3958_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3958/3958_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 3 BICOS DE LUZ NA ESTRADA DE ACESSO AO SÍTIO PÁ CAVADORA, BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3959/3959_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3959/3959_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 5 BICOS DE LUZ NA ESTRADA DOS PASSARINHOS, SÍTIO MORANGUINHO, BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3960/3960_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3960/3960_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO PEDREGULHO, KM 4 DA ESTRADA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3961/3961_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3961/3961_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 5 BICOS DE LUZ NA ESTRADA DO PEDREGULHO, KM 4 DA ESTRADA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3962/3962_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3962/3962_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 5 BICOS DE LUZ NA ESTRADA DO BAIRRO DO REGI, LOTEAMENTO MATARAZZO.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3963/3963_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3963/3963_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DAS LOMBADAS NO CENTRO DO BAIRRO DO PIAÍ, MERCADO E PADARIA DO RUIVO.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3964/3964_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3964/3964_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE DUAS LOMBADAS NO BAIRRO DO MURUNDU, KM 20 DA ESTRADA TANCREDO NEVES, RESIDÊNCIA DE ISRAEL CARVOEIRO.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3965/3965_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3965/3965_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO DO FEITAL, KM 8,5 DA ESTRADA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3966/3966_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3966/3966_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COBERTURA DA QUADRA POLIESPORTIVA DO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3967/3967_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3967/3967_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LINHA DE ÔNIBUS PELO RESIDENCIAL EUROPA, BAIRRO DOS TAVARES E PONTO FINAL NO BAIRRO DO FEITAL.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3968/3968_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3968/3968_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS LAGEADINHO, SILVÉRIO, PURIS, PINTOS, BASTIÃOZINHO E GABRIEL.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3969/3969_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3969/3969_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 3 BICOS DE LUZ NO BAIRRO DOS GABRIEL, ENTIDADE CRESCER - CRESCIMENTO DO SER.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3970/3970_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3970/3970_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO DO BAIRRO PAIOLZINHO AO MURUNDU, PROPRIEDADE DO SENHOR JOÃO ARANHA, 3 QUILÓMETROS. </t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3971/3971_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3971/3971_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 2 CONTÊINERS DE COLETA DE LIXO NO BAIRRO DO MURUNDU, BAR DA SENHORA MATILDE E NO BAIRRO DO CUPIM, RESIDÊNCIA DE IRACEMA GABRIEL VIEIRA.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3972/3972_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3972/3972_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE 10 ABRIGOS DE ÔNIBUS, SENDO 5 NO BAIRRO DO FEITAL ATÉ O BAIRRO DO MURUNDU E 5 NA ESTRADA DO PAINEIRAS.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3973/3973_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3973/3973_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 2 CONTÊINERS DE DEPÓSITO DE L, SENDO UM NO BAIRRO DO MURUNDU, PRÓXIMO AO AOYAMA E UM NO BAIRRO DOS GÓES.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3974/3974_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3974/3974_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA NO KM 10 DA ESTRADA TANCREDO NEVES, BAIRRO DO FEITAL, ACESSO AOS BAIRROS CUPIM E ARANHAS.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3975/3975_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3975/3975_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONCLUSÃO DA REDE DE ESGOTO DO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3976/3976_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3976/3976_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE MÉDICO CLÍNICO GERAL NO POSTO DE SAÚDE DO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3977/3977_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3977/3977_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE AMBULÂNCIA NO POSTO DE SAÚDE DO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3978/3978_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3978/3978_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE MÉDICOS EM ODONTOLOGIA E PEDIATRIA NO POSTO DE SAÚDE DO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3979/3979_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3979/3979_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COMPRA DE EQUIPAMENTOS PARA O POSTO DE SAÚDE DO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3980/3980_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3980/3980_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3981/3981_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3981/3981_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIA NO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3982/3982_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3982/3982_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DA GUARDA CIVIL MUNICIPAL NO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3983/3983_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3983/3983_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INCLUSÃO DE ENSINO PRÉ-ESCOLA NO BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3984/3984_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3984/3984_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3985/3985_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3985/3985_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL NO BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3986/3986_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3986/3986_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INCLUSÃO DE ENSINO PRÉ-ESCOLA NO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3987/3987_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3987/3987_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NOA ESTRADA DO BAIRRO DO FEITAL AO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3988/3988_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3988/3988_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3989/3989_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3989/3989_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 4 BICOS DE LUZ NA ESTRADA VICINAL TANCREDO NEVES, ARMAZÉM DO AUGUSTO, BAIRRO DO POCINHO, SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3990/3990_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3990/3990_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COBERTURA DAS QUADRAS NOS BAIRROS CARMO MESSIAS E VERAVA.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3991/3991_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3991/3991_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO DA ESTRADA VICINAL DO BAIRRO DO VERAVA, KM 17 ATÉ KM 20, BAIRRO DOS PAULOS.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3992/3992_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3992/3992_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3993/3993_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3993/3993_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NA AVENIDA NOSSA SENHORA DO CARMO, BAIRRO DA CACHOEIRA, TRECHO DE 7 KM.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3994/3994_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3994/3994_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NA ESTRADA DO BAIRRO DOS PAULOS, DIVISA COM JUQUITIBA, TRECHO DE 8 KM.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3995/3995_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3995/3995_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA DO BAIRRO DOS GABRIEL ATÉ ÁREA CENTRAL DO BAIRRO DO VERAVINHA.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3996/3996_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3996/3996_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NA ÁREA CENTRAL DO BAIRRO DOS GRILOS.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3997/3997_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3997/3997_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NA ÁREA CENTRAL DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3998/3998_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3998/3998_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NA ÁREA CENTRAL DO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3999/3999_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3999/3999_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO CARMO MESSIAS, AVENIDA NOSSA SENHORA DO CARMO.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4000/4000_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4000/4000_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 8 BICOS DE LUZ NO BAIRRO DOS RIBEIROS, ESTRADA QUE LIGA A IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4001/4001_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4001/4001_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NA ESTRADA DO PORTO, BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4002/4002_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4002/4002_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NA ESTRADA DO BAIRRO DOS BOAVAS, KM 15 DA ESTRADA VICINAL DO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4003/4003_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4003/4003_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO BAIRRO DO PARURU, RUA JOAQUIM ANTÔNIO DE MORAES, 1024.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4004/4004_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4004/4004_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO BAIRRO SALINO, FRENTE A IGREJA.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4007/4007_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4007/4007_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO BAIRRO DOS DOMINGUES, FRENTE AO PONTO DE ÔNIBUS DO KM 10,5.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4008/4008_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4008/4008_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO BAIRRO CARMO MESSIAS, FINAL DA AVENIDA NOSSA SENHORA DO CARMO.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4017/4017_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4017/4017_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO VERAVA, KM 11 DA ESTRADA, FRENTE A FUNILARIA DE JOSÉ MONTEIRO.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4018/4018_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4018/4018_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NA ESTRADA NO BAIRRO DOS RIBEIROS AO VERAVA, CASA DE LEOCILDO.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4019/4019_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4019/4019_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO KM 9,5 DA ESTRADA VICINAL DO BAIRRO DO VERAVA, BARBEARIA DE MÁRIO.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4020/4020_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4020/4020_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO BARRA, RESIDÊNCIA DE ALTINO.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4021/4021_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4021/4021_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO VERAVINHA, ACESSO À ESCOLA.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4022/4022_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4022/4022_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DO MURUNDU, RUA GILBERTO DOMINGUES VIEIRA.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4023/4023_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4023/4023_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO ROGÉRIO, FRENTE A SORVETERIA.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4024/4024_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4024/4024_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DE PONTES COM SUBSTITUIÇÃO DE LINHA DE TUBOS NO VERAVA, FELIPES E BAIRRO DOS RODRIGUES.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4025/4025_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4025/4025_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CASCALHAMENTO NAS ESTRADAS RURAIS. </t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4026/4026_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4026/4026_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REPAROS NA ESTRADA VERAVA / TERRA BOA, PESQUEIRO DA JOANA.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4027/4027_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4027/4027_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NO KM 21 DA ESTRADA TANCREDO NEVES, IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4028/4028_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4028/4028_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CASCALHAMENTO NO BAIRRO PAIOL GRANDE AO VERAVA.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4029/4029_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4029/4029_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS BOAVAS, CAMPININHA, CRISTIANO PEDROSO BARRA E VERAVA.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4030/4030_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4030/4030_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ROÇADAS NAS ESTRADAS.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4031/4031_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4031/4031_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA EQUIPAMENTOS ORTODÔNTICOS NO POSTO DE SAÚDE NO BAIRRO DO RECREIO.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4032/4032_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4032/4032_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COMPRA DE MOTOCICLETA PARA O POSTO DE SAÚDE CENTRAL.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4033/4033_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4033/4033_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SALA E BANHEIRO PARA ODONTOLOGIA NO POSTO DE SAÚDE DO BAIRRO DO VERAVA, COM REFORMA E PINTURA.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4034/4034_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4034/4034_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE AMBULÂNCIA NO POSTO DE SAÚDE NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4035/4035_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4035/4035_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ATENDIMENTO DA ASSISTENTE SOCIAL DA PREFEITURA NA CÂMARA MUNICIPAL, NOS DIAS DE SESSÃO.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4036/4036_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4036/4036_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POÇO ARTESIANO DE ÁGUA NO POSTO DE SAÚDE DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4037/4037_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4037/4037_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CICLOVIA NA MARGINAL ANTÔNIO FALCI.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4038/4038_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4038/4038_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DE GRATIFICAÇÃO PARA FUNCIONÁRIOS EM DESTAQUE NOS TRABALHOS.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4039/4039_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4039/4039_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CESSÃO EM COMODATO OU DOAÇÃO DE ÁREA PARA ASSOCIAÇÃO ANTIALCOÓLICA DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4040/4040_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4040/4040_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE EQUIPAMENTOS DE SOM, LUZ E PALCO NAS FESTAS TRADICIONAIS DOS BAIRROS.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4041/4041_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4041/4041_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE UMA SEDE DO CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4042/4042_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4042/4042_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO ESTÁDIO MUNICIPAL JOÃO NUNES FILHO, BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4043/4043_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4043/4043_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO DOS COELHOS.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4044/4044_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4044/4044_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA, PODA E CAPINAÇÃO DA ESCOLA DO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4045/4045_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4045/4045_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SALA DE AULA NA ESCOLA DO BAIRRO DO RECREIO.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4046/4046_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4046/4046_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER DE LIXO NO BAIRRO MORRO GRANDE, PRÓXIMO À LANCHONETE.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4047/4047_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4047/4047_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE UM CONTÊINER NO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4048/4048_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4048/4048_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DOS BAIRROS DO FEITAL, ATÉ AGENOR E ATÉ BOAVAS.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4049/4049_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4049/4049_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS, SERVIÇOS DE ATERRO E ABERTURA DE SANGRA NO BAIRRO DA CAMPININHA E CAMPININHA DA BARRA.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4050/4050_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4050/4050_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO CARMO MESSIAS AOS BAIRROS RIBEIROS, SARÁ-SARÁ, GRILOS, VERAVA, BOAVAS E SAMA.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4051/4051_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4051/4051_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TROCA DE SOLO E PODA GERAL DOS PINHEIROS NO BAIRRO CARMO MESSIAS, AVENIDA NOSSA SENHORA DO CARMO.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4052/4052_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4052/4052_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS BOAVAS, CAMPININHA, BARRA, CRISTIANO PEDROSO E VERAVA.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4053/4053_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4053/4053_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO CÓRREGO NA ESTRADA DA FAZENDA VELHA, E TROCA DE TUBOS NO BAIRRO DOS COELHOS.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4054/4054_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4054/4054_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SANGRAS PARA ESCOAMENTO DE ÁGUAS PLUVIAIS NO BAIRRO CARMO MESSIAS, PASSANDO POR RODRIGUES E VERAVA.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4055/4055_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4055/4055_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO DOS RODRIGUES AO VERAVA, PRÓXIMO A ESCOLA.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4056/4056_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4056/4056_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO LOTEAMENTO ALDEIA NOVA, BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4057/4057_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4057/4057_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS LAGEADINHO, PURIS, PINTOS, MORRO GRANDE E GABRIEL.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4058/4058_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4058/4058_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 2 LOMBADAS NO BAIRRO DO LAGEADINHO, KM 4 DA ESTRADA MARIA SOARES RAMALHO, BAR DO ANTÔNIO E CASA DE MATERIAIS DE CONSTRUÇÃO.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4059/4059_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4059/4059_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA NAS LOMBADAS NA ESTRADA VICINAL DO BAIRRO VERAVA, KM 16,5, NA ESCOLA DO BAIRRO,  ESCOLA DO BAIRRO DO TIBÚRCIO, ESCOLA DO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4060/4060_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4060/4060_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAIXA POSTAL NO BAIRRO DO CARMO MESSIAS, LOJA DE ROUPAS BAZAR LI</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4061/4061_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4061/4061_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIA NO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4062/4062_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4062/4062_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE 2 GUARITAS DO POSTO DA GUARDA CIVIL 24 HORAS, NO BAIRRO CARMO MESSIAS E EM FRENTE A ESCOLA DO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4063/4063_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4063/4063_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DO POSTO DE GUARDA COM TELEFONE NO BAIRRO SOROCAMIRIM, CHICO DA VENDA.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4064/4064_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4064/4064_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE GUARDAS MUNICIPAIS 24 HORAS NAS REPARTIÇÕES PÚBLICAS GARAGEM, PREFEITURA E HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4065/4065_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4065/4065_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE POSTO POLICIAL 24 HORAS DA GUARDA MUNICIPAL NO CENTRO DO BAIRRO DO VERAVA, PERTO DA ESCOLA.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4066/4066_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4066/4066_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO DO VERAVA, ESTRADA MUNICIPAL PAULINO  XAVIER.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4067/4067_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4067/4067_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA NOS ABRIGOS DE ÔNIBUS DA ZONA RURAL, COM TROCA DE TELHADO.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4068/4068_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4068/4068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO CARMO MESSIAS, RESIDÊNCIA DE GERALDO.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4069/4069_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4069/4069_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE PONTO DE ÔNIBUS NA MARGINAL ANTÔNIO FALCI, CLÍNICA VETERINÁRIA.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4070/4070_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4070/4070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA E PINTURA DAS ESCOLAS DOS BAIRROS OLINTO E COELHOS.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4071/4071_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4071/4071_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA, PODA E CAPINAÇÃO NAS ESCOLAS DOS BAIRROS CARMO MESSIAS, RIBEIROS, GRILOS, RODRIGUES, BARRA, OLINTO, SARÁ-SARÁ, GUARINOS, PAULOS, VERAVA, COELHOS, BOAVAS E TIBÚRCIOS.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4072/4072_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4072/4072_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA  NO KM 66,5 DA RODOVIA BUNJIRO NAKAO, ACESSO A FACULDADE MONTESSORI.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4073/4073_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4073/4073_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4074/4074_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4074/4074_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4075/4075_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4075/4075_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PLANTIO DE GRAMA NO CAMPO DE FUTEBOL DA RESSAQUINHA, CONSTRUÇÃO DE ARQUIBANCADA, SEDE, BANHEIRO E COLOCAÇÃO DE TELAS DE PROTEÇÃO PARA O GOL.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4076/4076_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4076/4076_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NA ÁREA CENTRAL DO BAIRRO DA GRAMA.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4077/4077_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4077/4077_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO KM 80 DA BUNJIRO NAKAO, BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4078/4078_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4078/4078_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA RUA DO AKIRA, BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4079/4079_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4079/4079_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E CAPINAÇÃO DO MATO NO TERRENO DA CRECHE, DO GINÁSIO POLIESPORTIVO E DA ESCOLA DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4080/4080_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4080/4080_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE DRENO NA ESCOLA MUNICIPAL LOURIVAL CORREIA DE ARAÚJO, BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4081/4081_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4081/4081_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA GERAL E CAPINAÇÃO DO MATO NO POSTO DE SAÚDE DO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4082/4082_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4082/4082_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REPAROS E CONSTRUÇÕES DE CALÇADAS EM FRENTE À IMÓVEIS, RESIDÊNCIAS, COMÉRCIOS E LOTES, DA RUA MARIA LA FARINA MILANI.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4083/4083_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4083/4083_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA NO GINÁSIO DE ESPORTES, CRECHE, ESCOLA E POSTO DE SAÚDE DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4084/4084_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4084/4084_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE REDE DE PROTEÇÃO E DE TELA NO GINÁSIO DE ESPORTES DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4085/4085_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4085/4085_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SERVIÇOS E BENFEITORIAS NO GINÁSIO DE ESPORTES DO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4086/4086_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4086/4086_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO PAIOL PEQUENO, ESTRADA DO BAIRRO CURRAL, Nº 188, PORTO DE AREIA.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4087/4087_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4087/4087_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO PARURU, LANCHONETE PONTO BOM.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4088/4088_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4088/4088_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA-BURACOS NA RUA JÚLIO GABRIEL VIEIRA COM RUA OTÁVIO ROSA.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4089/4089_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4089/4089_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA-BURACOS NO ACESSO DA JOSÉ BONIFÁCIO COM RUA OTÁVIO ROSA.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4090/4090_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4090/4090_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA-BURACOS, COLOCAÇÃO DE GUIAS E CONSTRUÇÃO DE CALÇADA NA RUA JOÃO COELHO RAMALHO.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4091/4091_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4091/4091_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CANALIZAÇÃO DO CÓRREGO ENTRE AS RUAS JOSÉ COELHO RAMALHO E CORONEL SALVADOR ROLIM DE FREITAS.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4092/4092_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4092/4092_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CANALIZAÇÃO DO CÓRREGO ENTRE AS RUAS OTÁVIO ROSA E 13 DE MAIO E CONSTRUÇÃO DE PASSARELA.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4093/4093_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4093/4093_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DA GALERIA DE ÁGUAS PLUVIAIS NA ROTATÓRIA  DE ACESSO ENTRE RUA SEVERINO V. DE MORAIS COM AVENIDA MARIA LA FARINA MILANI.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4094/4094_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4094/4094_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE USINA DE GERAÇÃO DE ENERGIA E CRÉDITOS DE CARBONO.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4095/4095_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4095/4095_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DO LAGEADINHO.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4096/4096_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4096/4096_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DA GUARDA CIVIL NO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4097/4097_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4097/4097_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DA GUARDA CIVIL MUNICIPAL NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4098/4098_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4098/4098_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TERCEIRIZAÇÃO NA MANUTENÇÃO DE ESTRADAS.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4099/4099_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4099/4099_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE REFLETORES NO ESTÁDIO MUNICIPAL DE ESPORTES MARCOS EDUARDO CAMARGO TRUVILHO.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4100/4100_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4100/4100_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AMPLIAÇÃO DA ARQUIBANCADA DO ESTÁDIO MARCOS EDUARDO CAMARGO TRUVILHO.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4101/4101_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4101/4101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE COBERTURA DAS ARQUIBANCADAS DO ESTÁDIO MARCOS EDUARDO CAMARGO TRUVILHO.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4102/4102_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4102/4102_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO E FORNECIMENTO DE MATERIAL ESCOLAR AOS ALUNOS DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4103/4103_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4103/4103_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO E FORNECIMENTO DE UNIFORMES ESPORTIVOS AOS TIMES DE FUTEBOL.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4104/4104_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4104/4104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PROLONGAMENTO DA AVENIDA MARIA LA FARINA MILANI E CONSTRUÇÃO DE CICLOVIA, PAISAGISMO E ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4105/4105_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4105/4105_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PROLONGAMENTO DA AVENIDA ANTÔNIO FALCI, E CONSTRUÇÃO DE CICLOVIA, CALÇADAS, PAISAGISMO E ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4106/4106_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4106/4106_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PROLONGAMENTO EM 1500 METROS DA AVENIDA CAPITÃO MANOEL DE OLIVEIRA CARVALHO, E CONSTRUÇÃO DE CICLOVIA, CALÇADAS, PAISAGISMO E ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4107/4107_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4107/4107_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UMA AVENIDA DA CPFL ATÉ O BAIRRO VILA LIMA, 200 METROS, COM CONSTRUÇÃO DE CICLOVIA, CALÇADAS, PAISAGISMO E ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4108/4108_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4108/4108_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TRANSFORMAÇÃO EM AVENIDA A RUA FRANCISCO DE BARROS, 200 METROS, E CONSTRUÇÃO DE CICLOVIA, CALÇADAS, PAISAGISMO E ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4109/4109_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4109/4109_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COMPRA DE MÁQUINAS MOTONIVELADORES, CARREGADEIRAS E RETROESCAVADEIRAS.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4110/4110_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4110/4110_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COMPRA DE VIATURAS PARA PATRULHA RURAL.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4111/4111_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4111/4111_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UM CENTRO OFTALMOLÓGICO.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4112/4112_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4112/4112_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UM CENTRO OLÍMPICO.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4113/4113_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4113/4113_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CENTRO DE REABILITAÇÃO.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4114/4114_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4114/4114_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO DA ESTRADA DO BAIRRO DA CACHOEIRA, 4 KM DE EXTENSÃO.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4115/4115_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4115/4115_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE LIGA O BAIRRO DA CACHOEIRA AO CLUBE DE CAMPO.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4116/4116_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4116/4116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE PRAÇA DE EVENTOS PARA RODEIO, FEIRAS, AGROPECUÁRIAS E FESTIVIDADES NO BAIRRO JARDIM NOVA IBIÚNA.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4117/4117_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4117/4117_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE GINÁSIO DE ESPORTES NO BAIRRO DO ROSARIAL.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4118/4118_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4118/4118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DESAPROPRIAÇÃO DE ÁREA NO BAIRRO DO PIRATUBA.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4120/4120_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4120/4120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CENTRO INTEGRADO DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4119/4119_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4119/4119_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER PARA COLETA DE LIXO NO BAIRRO DA LUZ, KM 82, ACESSO AO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4121/4121_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4121/4121_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER PARA COLETA DE LIXO NA ÁREA CENTRAL DO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4122/4122_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4122/4122_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NAS RUAS DO CENTRO E ROTATÓRIA DE ACESSO AO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4123/4123_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4123/4123_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA FRANCISCO VIEIRA GONÇALVES, BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4124/4124_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4124/4124_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO OU TAPA BURACOS NA ESTRADA BUNJIRO NAKAO NOS KMS 59,5, 62, 62,5, E 63.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4125/4125_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4125/4125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4126/4126_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4126/4126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ROTATÓRIA OU ACOSTAMENTO NA AVENIDA ANTÔNIO FALCI, ACESSO A RUA DOMINGOS FALCI.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4127/4127_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4127/4127_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE GALERIA DE ÁGUAS PLUVIAIS NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4128/4128_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4128/4128_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NO BAIRRO PAIOL PEQUENO, RUAS ROSALINA MARIA DE MORAES E DO EVANGELHO.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4129/4129_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4129/4129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PERMANÊNCIA DE VIATURA DA GUARDA MUNICIPAL NA RODOVIÁRIA MUNICIPAL A PARTIR DAS 4H.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4130/4130_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4130/4130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE REDE DE ÁGUA NA RUA BRUNO FERRACINI E ESTRADA VICINAL SEICHO-NO-IE, BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4131/4131_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4131/4131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE COBERTURA E BANCOS EM FRENTE AO PRÉDIO DO SERVIÇO SOCIAL.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4132/4132_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4132/4132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIA NO BAIRRO PAIOL PEQUENO E OUTRA NO BAIRRO JEMIMA.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4133/4133_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4133/4133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CASA DE APOIO PARA PACIENTES DEPENDENTES DE TRANSPORTE DA PREFEITURA PARA HOSPITAIS DA REGIÃO.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4134/4134_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4134/4134_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4135/4135_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4135/4135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4136/4136_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4136/4136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA  NO CENTRO DO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4137/4137_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4137/4137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA QUE VAI DO BAIRRO DA CACHOEIRA AO DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4138/4138_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4138/4138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA DE ACESSO AO BAIRRO RESIDENCIAL IBIÚNA.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4139/4139_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4139/4139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DOS COCAIS, EM FRENTE A IGREJA CATÓLICA DO BAIRRO.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4140/4140_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4140/4140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO DA RESSACA, KM 80 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4141/4141_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4141/4141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO KM 80 DA BUNJIRO NAKAO, RAIRRO DA RESSACA</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4142/4142_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4142/4142_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAÇAMBA DE LIXO NO BAIRRO DOS MACHADOS, RUA ONÓRIO DE FREITAS.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4143/4143_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4143/4143_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO PAIOL PEQUENO, RUA ANTÔNIO SOARES.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4144/4144_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4144/4144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA RUA SÉRGIO MOTA, BAR DO LEONARDO, E NA RUA CORÉIA DO SUL, BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4145/4145_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4145/4145_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NA RUA ZICO SOARES, CENTRO.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4146/4146_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4146/4146_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO DOS PAES.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4147/4147_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4147/4147_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DESLOCAMENTO DA FEIRA DE DOMINGO PARA 100 A 150 METROS.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4148/4148_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4148/4148_texto_integral.pdf</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4149/4149_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4149/4149_texto_integral.pdf</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4150/4150_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4150/4150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO VOTORANTIM, RUAS SÉRGIO MOTA E CORÉIA DO SUL.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4151/4151_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4151/4151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NA RUA RAIMUNDO SANTIAGO, 617.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4152/4152_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4152/4152_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE GINÁSIO DE ESPORTES NO BAIRRO DO CUPIM, ESCOLA TEREZA FALCI.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4153/4153_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4153/4153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO IBIÚNA GARDEN.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4154/4154_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4154/4154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO ACOSTAMENTO DO BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4155/4155_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4155/4155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4156/4156_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4156/4156_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LIXO NA RUA GUILHERME P. NASCIMENTO, BAIRRO DO ROSARIAL.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4157/4157_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4157/4157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PATA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PAIOL GRANDE, CAPELA DE SANTA MARIA.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4158/4158_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4158/4158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA SUBIDA DA FIGUEIRA, RUA BEM-TE-VI, FERRO VELHO.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4159/4159_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4159/4159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA RUA BEM-TE-VI, SUBIDA DA FIGUEIRA, FERRO VELHO.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4160/4160_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4160/4160_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CALÇADA NA ESTRADA DO CAMPO VERDE, SUBIDA DA FIGUEIRA.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4161/4161_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4161/4161_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA COM SINALIZAÇÃO NA AVENIDA PERIMETRAL, POLI CLÍNICA VETERINÁRIA.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4162/4162_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4162/4162_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DA BOLSA PASSAGEM, ART 180.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4163/4163_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4163/4163_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REPAROS NOS ESTRAGOS DA RODOVIA JÚLIO DAL FABBRO, BAIRRO DOS PRESTES.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4164/4164_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4164/4164_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DA BOLSA PASSAGEM, ARTIGO 180.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4165/4165_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4165/4165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA BICOS DE LUZ NO BAIRRO RIO DE UNA DE BAIXO, LOTEAMENTO SÃO MARCOS.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4168/4168_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4168/4168_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO PAIOL PEQUENO, RUA ROSALINA MARIA DE MORAES.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4166/4166_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4166/4166_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS REGI, CUPIM, TAVARES, VIEIRINHA E DIAS.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4167/4167_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4167/4167_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4169/4169_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4169/4169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE SINAL DE TRÂNSITO E PINTURA DE SOLO PARA PACIENTES DE FISIOTERAPIA NA RUA CORONEL SALVADOR ROLIM DE FREITAS.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4170/4170_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4170/4170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA BICOS DE LUZ NO BAIRRO RESIDENCIAL EUROPA, RUA RESIDENCIAL, 19.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4171/4171_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4171/4171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA FISCALIZAÇÃO DOS IDOSOS NOS ÔNIBUS DO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4172/4172_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4172/4172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AMPLIAÇÃO DE SALA DE AULA NO BAIRRO DOS TAVARES.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4173/4173_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4173/4173_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REPAROS NA ESTRADA MUNICIPAL DO BAIRRO DO REGI.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4174/4174_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4174/4174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO RESIDENCIAL EUROPA, RUA MOSCOU, 82.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4175/4175_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4175/4175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA FISCALIZAÇÃO DA LOCOMOÇÃO DOS IDOSOS NOS ÔNIBUS NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4176/4176_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4176/4176_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REPAROS NO ASFALTO DA RUA RAIMUNDO SANTIAGO, 617.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4177/4177_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4177/4177_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REPAROS NOS ESTRAGOS DA RUA ITÁLIA, RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4178/4178_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4178/4178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA ROUXINOL, LOTEAMENTO CHÁCARA PRIMAVERA.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4179/4179_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4179/4179_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA ROUXINAL.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4180/4180_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4180/4180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IGUALAR REFERÊNCIA E CARGO DO CHEFE DO DEPARTAMENTO DE ALMOXARIFADO E PATRIMÔNIO COM DIRETOR DO DEPARTAMENTO DE ALMOXARIFADO E PATRIMÔNIO.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4181/4181_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4181/4181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA E SINALIZAÇÃO NO ACESSO À RODOVIÁRIA.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4182/4182_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4182/4182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA RUA RORAIMA, 01, LOTEAMENTO ESTÂNCIA BELA VISTA.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4183/4183_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4183/4183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA NIVELAMENTO DE PISTA NO ACESSO DO BAIRRO DO REGI, FLORA SAITO.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4184/4184_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4184/4184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO PAIOL PEQUENO, RODOVIA QUINTINO DE LIMA, 189, COMÉRCIO DE JOSÉ LOURENÇO RIBEIRO.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4185/4185_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4185/4185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NO BAIRRO RIO DE UNA DE BAIXO, RUA ADÃO GONÇALVES, 75.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4186/4186_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4186/4186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA COM SINALIZAÇÃO NO BAIRRO RESIDENCIAL IBIÚNA, RUA AMBRÓSIO SOARES, 28.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4187/4187_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4187/4187_texto_integral.pdf</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4188/4188_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4188/4188_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO RIO DE UNA DE CIMA, RIA ADÃO GONÇALVES, 599.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4203/4203_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4203/4203_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO DO ROSARIAL, COMÉRCIO DE JOSÉ LOURENÇO RIBEIRO.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4204/4204_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4204/4204_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE TAMBOR DE SELETA DE LIXO NA RODOVIA JÚLIO DAL FABBRO, KM 4,5.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4205/4205_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4205/4205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONCLUSÃO DE REDE DE ESGOTO NO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4206/4206_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4206/4206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SINALIZAÇÃO PARA ESTACIONAMENTO DE PACIENTES DE FISIOTERAPIA.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4207/4207_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4207/4207_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DOS ACOSTAMENTOS E CANALETAS NA RODOVIA JÚLIO DAL FABBRO</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4208/4208_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4208/4208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA NO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4209/4209_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4209/4209_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE RESERVATÓRIO NO BAIRRO RECANTO PRIMAVERA.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4210/4210_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4210/4210_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA RUA EQUADOR, ESCOLA LAURINDA VIEIRA PINTO.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4211/4211_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4211/4211_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA RUA ITÁLIA.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4212/4212_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4212/4212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LEI DE CRIAÇÃO DO SISTEMA DE TRANSPORTE ALTERNATIVO.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4213/4213_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4213/4213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO VESTIÁRIO E ALAMBRADO DO CAMPO DE FUTEBOL DO BAIRRO DA VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4214/4214_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4214/4214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E COLOCAÇÃO DE CANALETAS NO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4215/4215_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4215/4215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADAS NO CENTRO DOS BAIRROS DO GABRIEL E SOROCABUÇU.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4216/4216_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4216/4216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO CENTRO DO BAIRRO DO LAGEADO.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4217/4217_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4217/4217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NA ESTRADA QUE LIGA O BAIRRO DA VARGEM AO LAGEADO.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4218/4218_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4218/4218_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL E VESTIÁRIO NO BAIRRO DO LAGEADO.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4219/4219_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4219/4219_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS CUPIM, VIEIRINHA, GODINHO, RIO DE UNA, VARGINHA, VARGEM, LAGEADO, MURUNDU, SALTINHO, SALTO, SAMANO, PEDROSO, CLÁUDIOS, CAMPESTRE, TORRES, COLÉGIO, NECO, PEDRÃO E MIARI.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4220/4220_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4220/4220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AMPLIAÇÃO DO POSTO DE SAÚDE DO BAIRRO DA VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4221/4221_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4221/4221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4222/4222_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4222/4222_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NA ESTRADA DO BAIRRO LAGEADO, KM 13,5.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4223/4223_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4223/4223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO DO CUPIM, KM 5,5 DA RODOVIA JÚLIO DAL FABBRO.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4224/4224_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4224/4224_texto_integral.pdf</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4225/4225_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4225/4225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL E VESTIÁRIO NO BAIRRO DO SALTO.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4226/4226_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4226/4226_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DESAPROPRIAÇÃO DE UMA ÁREA NO BAIRRO DO SALTO.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4227/4227_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4227/4227_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL E VESTIÁRIO NO BAIRRO DO PIRATUBA.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4228/4228_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4228/4228_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS PIRATUBA, ANTILHAS I E II, E ESTRADA ENTRE OS BAIRROS BARRA E PARURU.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4229/4229_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4229/4229_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4230/4230_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4230/4230_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4231/4231_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4231/4231_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E CAPINAÇÃO DO MATO NO TERRENO DO POSTO DE SAÚDE DO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4232/4232_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4232/4232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLOSÃO DE PEDRA NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4233/4233_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4233/4233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ROTATÓRIA NO KM 87,5 DA RODOVIA BUNJIRO NAKAO, BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4235/4235_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4235/4235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADAS NO BAIRRO RIO DE UNA, HOTEL FAZENDA PARATY.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4236/4236_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4236/4236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO VESTIÁRIO, ALAMBRADO E TRAVES DO CAMPO DE FUTEBOL DO BAIRRO RIO DE UNA.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4237/4237_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4237/4237_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA SELETIVA DE LIXO NO BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4238/4238_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4238/4238_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE POSTOS DA GUARDA CIVIL 24 HORAS NOS BAIRROS DO PIAÍ, PARURU, COLÉGIO E RESSACA.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4240/4240_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4240/4240_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4241/4241_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4241/4241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4242/4242_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4242/4242_texto_integral.pdf</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4243/4243_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4243/4243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4244/4244_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4244/4244_texto_integral.pdf</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4245/4245_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4245/4245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA SELETIVA DE LIXO NO BAIRRO DO SALTO.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4246/4246_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4246/4246_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ ENTRE OS BAIRROS SALTINHO E SALTO.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4248/4248_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4248/4248_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO DE SALTO</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4249/4249_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4249/4249_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO DO SALTO.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4251/4251_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4251/4251_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ESCOLA COM ENSINO DE PRÉ-ESCOLA NO BAIRRO DO SALTO.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4252/4252_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4252/4252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DOS ABRIGOS DE ÔNIBUS DO BAIRRO SALTINHO ATÉ ITAGUAPEVA.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4254/4254_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4254/4254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ESCOLA COM PRÉ-ESCOLA E FUNDAMENTAL NO BAIRRO DO LAGEADO.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4255/4255_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4255/4255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA SELETIVA DE LIXO NO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4257/4257_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4257/4257_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO DO LAGEADO.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4258/4258_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4258/4258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS, ATERRO E LIMPEZA NO BAIRRO DO LAGEADO.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4261/4261_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4261/4261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO LAGEADO.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4262/4262_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4262/4262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS N BAIRRO DO LAGEADO, BAR DO PAULO.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4263/4263_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4263/4263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO ENTRE OS BAIRROS LAGEADO E VARGEM, ATÉ O PONTO FINAL.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4264/4264_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4264/4264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS CUPIM, VIEIRINHA, RIO DE UNA, AREIA VERMELHA, DIAS, LAGEADO, SALTINHO, SALTO, PIEDADE, ITAGUAPEVA, SAMANO E CAMPESTRE.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4265/4265_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4265/4265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEF DO EXECUTIVO PARA REFORMA DOS ABRIGOS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4266/4266_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4266/4266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO ALAMBRADO DO CAMPO DE FUTEBOL DO BAIRRO DA VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4267/4267_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4267/4267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E SANGRAS NA RODOVIA JÚLIO DAL FABBRO, BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4268/4268_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4268/4268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA SELETIVA DE LIXO NO BAIRRO DA VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4270/4270_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4270/4270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POÇO ARTESIANO DE ÁGUA NO BAIRRO DA VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4273/4273_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4273/4273_texto_integral.pdf</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4274/4274_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4274/4274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AMPLIAÇÃO DO PSF DO BAIRRO DA VARGEM</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4275/4275_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4275/4275_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS E CONSTRUÇÃO DE CAIXA PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS NO BAIRRO DA VARGEM, IGREJA CATÓLICA, ACESSO AO BAIRRO.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4276/4276_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4276/4276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA, PINTURA E SINALIZAÇÃO DAS LOMBADAS NO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4277/4277_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4277/4277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4278/4278_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4278/4278_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA FUNCIONAMENTO DA GUARDA MUNICIPAL NO BAIRRO DA VARGEM.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4279/4279_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4279/4279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ROTATÓRIA NA RODOVIA BUNJIRO NAKAO, ACESSO AO CDHU SANTA LÚCIA.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4280/4280_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4280/4280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E DESASSOREAMENTO DO CÓRREGO DO CDHU SANTA LÚCIA.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4281/4281_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4281/4281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NAS RUAS DO CDHU SANTA LÚCIA.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4282/4282_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4282/4282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE PASSARELA INTERLIGANDO CDHU SANTA LÚCIA AO BAIRRO VILA PITICO.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4283/4283_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4283/4283_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECUPERAÇÃO DO ASFALTO NO CDHU SANTA LÚCIA.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4284/4284_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4284/4284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO CENTRO DO BAIRRO DOS PURIS.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4285/4285_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4285/4285_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS ACESSOS DO BAIRRO DO PURIS, E LIGAÇÕES AOS BAIRROS SILVÉRIO, LAGEADINHO, E ESTRADA DO SENHOR COITI MURAMATSU.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4286/4286_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4286/4286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO ABRIGO DE ÔNIBUS NO ACESSO AO BAIRRO DOS PURIS.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4287/4287_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4287/4287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECUPERAÇÃO DA CABECEIRA DA PONTE DE ACESSO AO BAIRRO DOS PURIS.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4289/4289_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4289/4289_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA DE SINALIZAÇÃO NA ROTATÓRIA DE ACESSO ÀS RUAS FRANCISCO DE BARROS, SEVERIANO VIEIRA DE MORAIS, VEREADOR BENEDITO DE MELLO JÚNIOR E AVENIDA MARIA LA FARINA MILANI.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4290/4290_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4290/4290_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO ENTRE OS BAIRROS DO GABRIEL E VERAVINHA, 4 KM.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4291/4291_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4291/4291_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA DE FAIXA EXCLUSIVA PARA MOTOS NA RUA XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4292/4292_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4292/4292_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E PINTURA DAS GUIAS E SARJETAS DA CIDADE.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4293/4293_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4293/4293_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UM PORTAL NA ENTRADA DA CIDADE, COM GUARITA E CÂMERAS DE MONITORAMENTO E POSTO DE INFORMAÇÃO.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4294/4294_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4294/4294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NA RUA MARIA DE MORAIS LIMA, 182, BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4295/4295_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4295/4295_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ATENDIMENTO DAS REIVINDICAÇÕES DA ADRA.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4296/4296_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4296/4296_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO PRIMAVERA, ESTRADA ROUXINOL, 40.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4297/4297_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4297/4297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO RECANTO PRIMAVERA, LOTEAMENTO CHÁCARA PRIMAVERA.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4299/4299_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4299/4299_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA POSTOS DE SAÚDE ABERTAS ÀS 7H E FECHADAS ÀS 16H</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4300/4300_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4300/4300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS BOAVAS, GUARINOS, CAMPININHA, PIRES, PAULOS, GRILOS, CRISTIANO PEDROSO, ROGÉRIO, FELIPES, VERAVA, COELHOS.INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INDICAÇÃO ENCAMINHADA AO SETOR COMPETENTE.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4301/4301_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4301/4301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DA PONTE NO KM 16 DA ESTRADA DO VERAVA, ACESSO AO BAIRRO DOS PIRES.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4302/4302_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4302/4302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ENTREGA DOS LEITES DAS CRIANÇAS DO BAIRRO DO RECREIO AO BAIRRO DOS COELHOS.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4303/4303_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4303/4303_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO DO BAIRRO CARMO MESSIAS ATÉ O BAIRRO DO RIBEIRO, PONTO FINAL DO ÔNIBUS.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4304/4304_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4304/4304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS CUPIM, REGI E PAES.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4305/4305_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4305/4305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO MATO NA ESCOLA DO BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4308/4308_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4308/4308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DE BOCA DE LOBO E TUBOS NA RODOVIA JÚLIO DAL FABBRO, DEPOIS DA ENTRADA DA GRANJA SAITO, BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4309/4309_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4309/4309_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECUPERAÇÃO DO ASFALTO NA RUA ÁLVARO DE ALMEIDA, TINTAS TAKAGUJI.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4310/4310_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4310/4310_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS REGI E TAVARES.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4311/4311_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4311/4311_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADA NO BAIRRO DA RESSACA, FLORA MESTIÇO.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4312/4312_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4312/4312_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA RUA VITÓRIA, BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4313/4313_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4313/4313_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBO .40 E CONSTRUÇÃO DE BOCA DE LOBO NA AVENIDA JOSÉ MILANI JÚNIOR, 95, BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4314/4314_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4314/4314_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COBERTURA DAS QUADRAS NO BAIRRO CARMO MESSIAS E VERAVA.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4315/4315_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4315/4315_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO CARMO MESSIAS, RUA JOSÉ PIRES DE ALMEIDA.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4316/4316_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4316/4316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO NA ESTRADA VICINAL DO BAIRRO DO VERAVA, KM 17 AO KM 20.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4317/4317_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4317/4317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFERÊNCIA DO CARGO OPERADOR DE MÁQUINAS VIÁRIAS DE 41 A PARA 52 A.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4318/4318_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4318/4318_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NA AVENIDA FORTUNATINHO, RUA DA FEIRA DE 5ª.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4319/4319_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4319/4319_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DA GUARDA CIVIL NO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4320/4320_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4320/4320_texto_integral.pdf</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4321/4321_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4321/4321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ ENTRE OS BAIRROS DO COLÉGIO E COLEGINHO, MERCADO DO SENHOR CÁSSIO.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4322/4322_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4322/4322_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADAS NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4323/4323_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4323/4323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA RUA SÃO LUIZ, BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4324/4324_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4324/4324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DA ÁREA EXTERNA DO GINÁSIO DE ESPORTES DO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO DO MURUNDU, RESIDÊNCIA DE SEBASTIÃO.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4326/4326_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4326/4326_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADA NO BAIRRO DO MURUNDU, IGREJA CONGREGAÇÃO CRISTÃ DO BRASIL.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4328/4328_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4328/4328_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DE BOCA DE LOBO NA RODOVIA BUNJIRO NAKAO, KM 76.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4329/4329_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4329/4329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS QUE VÃO DOS BAIRROS GABRIEL AO DOMINGUES E VERAVINHA AO VERAVA.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4330/4330_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4330/4330_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MÉDICOS NO POSTO DE SAÚDE DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4331/4331_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4331/4331_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO DO VERAVINHA.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4332/4332_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4332/4332_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO CÓRREGO E ATERRO DA ESTRADA DA FAZENDA VELHA.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4333/4333_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4333/4333_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECOLOCAÇÃO DE UM CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO DOS PAULOS.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4334/4334_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4334/4334_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADAS NA ESTRADA DO VERAVA, KM 14,5, CLUBE SECOR, IGREJA EVANGÉLICA.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4335/4335_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4335/4335_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NA ESTRADA DO BAIRRO DO TIBÚRCIO ATÉ MINERADORA MATA ATLÂNTICA, 9 KM.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4336/4336_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4336/4336_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO DO VERAVA, KM 15, ENTRADA DA GRANJA AGROPECUÁRIA.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4338/4338_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4338/4338_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO KM 15 DA ESTRADA DO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4344/4344_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4344/4344_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DA PASSARELA NA RUA SEVERIANO VIEIRA DE MORAIS, BAIRRO VILA LIMA E REBAIXAMENTO DE GUIA NA CPFL.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4352/4352_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4352/4352_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO DO FEITAL, SÍTIO DE HÉLIO DA FARMÁCIA.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4353/4353_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4353/4353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO VERAVA, RECANTO BELA VISTA.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4354/4354_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4354/4354_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE TRAVESSA NO BAIRRO RIO DE UNA, COMO AIRTON BRAZ GODINHO.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4358/4358_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4358/4358_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE PONTE METÁLICA NO KM 17 DA ESTRADA ERNESTO PIRES DE OLIVEIRA, ENTRE OS BAIRROS VERAVA, TERRA BOA, RODRIGUES, RIBEIROS E CARMO MESSIAS.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4359/4359_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4359/4359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE TERRENO PARA CRECHE NO BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4360/4360_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4360/4360_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO BAIRRO SOROCAMIRIM, BAR DO SENHOR DOMINGUES.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4361/4361_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4361/4361_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADAS E SINALIZAÇÕES NO BAIRRO LAVAL 2, RUA PROJETADA 1B E 1C.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4363/4363_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4363/4363_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RUA COM FUNCIONAMENTO DE CAMELÓDROMO PARA 30 PESSOAS, PRÓXIMO À RODOVIÁRIA.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4378/4378_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4378/4378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO REGI, AVENIDA PEDRO LORIZE.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4379/4379_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4379/4379_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NA ESTRADA IAKASHI KAWAKAMI, QUE LIGA BUNJIRO NAKAO AO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4380/4380_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4380/4380_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NAS ESTRADAS DA CIDADE.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4381/4381_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4381/4381_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DAS CAIXAS D'ÁGUAS DAS CRECHES, ESCOLAS E POSTOS DE SAÚDE.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4382/4382_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4382/4382_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DE BOCA DE LOBO NO KM 77,5 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4383/4383_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4383/4383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA NIVELAMENTO DE PISTA NA ESTRADA DO REGI, FLORA SAITO, RODOVIA DAL FABBRO.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4384/4384_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4384/4384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LINHA DE TUBOS ENTRE OS BAIRROS CARMO MESSIAS E RIBEIROS, PRÓXIMO AO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4385/4385_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4385/4385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO BAIRRO DO VERAVA, KM 19, CASA DE BENEDITO XAVIER.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4386/4386_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4386/4386_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO KM 63,5 DA RODOVIA BUNJIRO NAKAO, PESQUEIRO OSATO.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4387/4387_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4387/4387_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DO SILVÉRIO, RESIDÊNCIA DE IRENE.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4388/4388_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4388/4388_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE ESTRADA NO BAIRRO SOROCAMIRIM COMO VALDECIR GUAIUME.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4389/4389_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4389/4389_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DO CAMPININHA.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4390/4390_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4390/4390_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MAPA COM DIVISAS, RIOS, ESTRADAS E BAIRROS.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4392/4392_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4392/4392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE TRAVESSA NO BAIRRO PAIOL PEQUENO, IZILDINHA DA CONCEIÇÃO SOARES DE SOUZA.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4393/4393_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4393/4393_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE COBERTURA DA QUADRA POLIESPORTIVA JOANA MARIA DE GÓES, BAIRRO PIAÍ DE CIMA.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4394/4394_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4394/4394_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS FEITAL, PAIOL GRANDE, PIAÍ, PIAÍ DE CIMA, ALVES POCINHO, MURUNDU, CLÁUDIOS, VARGEDO E CAMPESTRE.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4395/4395_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4395/4395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NA ESTRADA VICINAL TANCREDO NEVES.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4396/4396_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4396/4396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NA RUA APARECIDA CARDOSO PINTO, BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4397/4397_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4397/4397_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO DO PIAÍ, KM 12,5 DA ESTRADA TANCREDO NEVES, COMÉRCIO DO SENHOR ECA.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4398/4398_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4398/4398_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA NIVELAMENTO DE RUA NO BAIRRO PAIOL PEQUENO, ESTRADA DO POSTO.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4399/4399_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4399/4399_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PODA DE GALHOS DA ÁRVORE DA ESCOLA EE PROFESSORA LAURINDA VIEIRA PINTO, RUA ASSUNÇÃO.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4401/4401_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4401/4401_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PODA DE GALHOS NO POSTO DE SAÚDE NO BAIRRO PAIOL PEQUENO</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4402/4402_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4402/4402_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER PARA LIXO NO BAIRRO TIBÚRCIO, PRÓXIMO A FUTUTA BASE DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4403/4403_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4403/4403_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO DO VERAVA, KM 19, CASA DE BENEDITO XAVIER.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4404/4404_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4404/4404_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE TUBOS, ATERRO E LIMPEZA NAS ESTRADAS DOS BAIRROS CARMO MESSIAS ATÉ GRILOS, RODRIGUES E RODRIGUES ATÉ OLINTO.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4550/4550_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4550/4550_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NA ESTRADA DO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4406/4406_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4406/4406_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA E PINTURA DAS ESCOLAS E QUADRAS ESPORTIVAS DO BAIRRO SARA E SARA COELHOS.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4407/4407_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4407/4407_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DO VERAVA, KM 18, CASA DE JOÃO MIGUEL.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4408/4408_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4408/4408_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO ESTÁDIO JOÃO NUNES FILHO, BAIRRO CARMO MESSIAS, COLOCAÇÃO DE ALAMBRADO MAIS ALTO.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4409/4409_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4409/4409_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA HOMENAGEM AO CENTENÁRIO DA MIGRAÇÃO JAPONESA NO BRASIL.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4410/4410_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4410/4410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECONDUÇÃO DA SENHORA VIVIANE RODRIGUES OLIVEIRA AO CARGO DE PRESIDENTE DO CONDEMA.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4411/4411_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4411/4411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA, CASCALHAMENTO, INSTALAÇÃO DE LUMINÁRIAS, POLICIAMENTO OSTENSIVO NO BAIRRO GRANJAS VOTORANTIM. </t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4412/4412_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4412/4412_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DECLARAÇÃO DE UTILIDADE PÚBLICA E ORGANIZAÇÃO NÃO GOVERNAMENTAL CONEXÃO VIDA NOSSA ESPERANÇA E FONTE DE VIDA, AMOR E RESPEITO.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4413/4413_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4413/4413_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO BAIRRO DOS PAULOS, ESTRADA FERMINO FELIPE DE BARROS.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4415/4415_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4415/4415_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NO CDHU, RUA PRINCIPAL, E LIMPEZA DO CÓRREGO.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4416/4416_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4416/4416_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADA NO BAIRRO RECANTO PRIMAVERA, IGREJA EVANGÉLICA ASSEMBLÉIA DE DEUS.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4417/4417_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4417/4417_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE TUBOS NA ESTRADA DA BARRA, IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4418/4418_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4418/4418_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO DO CUPIM, RUA RECANTO DAS ÁGUAS.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4419/4419_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4419/4419_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO LOTEAMENTO SAVEIRA DE IBIÚNA, BAIRRO DA RESSACA, RUA DIADEMA.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4421/4421_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4421/4421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO CARMO MESSIAS, RUA ARY GRZEGORZ, CASA DE PAULINO NEVES.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4422/4422_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4422/4422_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DA GUARDA NO BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4423/4423_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4423/4423_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA DA FACHADA CENTRAL DO PAÇO MUNICIPAL.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4424/4424_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4424/4424_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADA NA RODOVIA TANCREDO NEVES, LOTEAMENTO IBIÚNA GARDEN</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4425/4425_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4425/4425_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE ESTRADA NO BAIRRO DOS MACHADOS, RUA MÁRIO DOS SANTOS.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4426/4426_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4426/4426_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ÁREA DE LAZER NO BAIRRO DO ROSARIAL.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4427/4427_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4427/4427_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA E PINTURA DAS LOMBADAS NO BAIRRO DO ROSARIAL.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4428/4428_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4428/4428_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO DO ROSARIAL.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4429/4429_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4429/4429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA E REFORMA DAS LOMBADAS NO BAIRRO DA CACHOEIRA</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4430/4430_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4430/4430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4431/4431_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4431/4431_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA E PINTURA NAS LOMBADAS DO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4432/4432_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4432/4432_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE GINÁSIO DE ESPORTES DO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4433/4433_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4433/4433_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO CAMPO VERDE, RUA GODINHO E SILVA</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4435/4435_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4435/4435_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO BAIRRO CAMPO VERDE, TRAVESSA ANDRESSA GODINHO.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4436/4436_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4436/4436_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO CAMPO VERDE, RUA FAMÍLIA SUMIDA.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4437/4437_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4437/4437_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO CAMPO VERDE, RUA PLURAL INDICAÇÃO ENCAMINHADA AO SETOR COMPETENTE.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4438/4438_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4438/4438_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO CAMPO VERDE, RUA NELSON NÁPOLI.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4439/4439_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4439/4439_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO CAMPO VERDE, RUA JOÃO VIEIRA DE CAMARGO.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4440/4440_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4440/4440_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO CAMPO VERDE, RUA ANDRÔMEDA.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4441/4441_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4441/4441_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DO LAVAL, RUA PROJETADA, 7.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4442/4442_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4442/4442_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO LAVAL, RUA CANARINHO, BAR DO MAJOR E MERCEARIA DO BENEDITO.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4443/4443_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4443/4443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DO ROSARIAL, RUA DO YOÊ.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4444/4444_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4444/4444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DO ROSARIAL, RUA GUILHERME NASCIMENTO.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4445/4445_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4445/4445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DO ROSARIAL, RUA ANTÔNIO CORDEIRO.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4446/4446_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4446/4446_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DO ROSARIAL, RUA LEONOR DE GÓES.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4447/4447_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4447/4447_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SINALIZAÇÃO E READEQUAÇÃO DA ROTATÓRIA NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4551/4551_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4551/4551_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO DO ROSARIAL, BAR DO SENHOR JOÃO.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4448/4448_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4448/4448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NA RUA LEONOR DE GÓES, BAIRRO DO ROSARIAL.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4449/4449_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4449/4449_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NA RUA ANTÔNIO CORDEIRO, BAIRRO DO ROSARIAL.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4450/4450_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4450/4450_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4451/4451_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4451/4451_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO RECREIO, ASSICIAÇÃO DE MORADORES.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4453/4453_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4453/4453_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO RECREIO, RECANTO DOS AMIGOS, BAR DO MANOEL.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4455/4455_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4455/4455_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NA RUA 13 DE MAIO, Nº 185, ESCOLA ELÍDIO MONTEVANI.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4456/4456_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4456/4456_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO DOS TAVARES, RESIDÊNCIA DE CLAUDEMIR MONTILLA, POSTE T-2530.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4457/4457_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4457/4457_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DOS GRILOS, RUA BENEDITO DE ALMEIDA PRADO, ACESSO A ESCOLA.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4461/4461_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4461/4461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL NO BAIRRO DOS COELHOS.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4488/4488_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4488/4488_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ  NO BAIRRO DOS PAULOS, ESTRADA DO XAVIER, RESIDÊNCIAS DE MARIZILDA E OTACÍLIO.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4489/4489_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4489/4489_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADA NO BAIRRO DA RESSACA, CONDOMÍNIO VELEIROS DE IBIÚNA, FLORA MESTIÇO.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4501/4501_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4501/4501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE ILUMINAÇÃO NO BAIRRO GEMIMA, RUA JÚLIO CASTILHO LIMA.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4505/4505_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4505/4505_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NA ESTRADA DA ESCOLA AGRÍCOLA, RESIDÊNCIA DE SALVADOR.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4508/4508_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4508/4508_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ABERTURA DA CRECHE AOS SÁBADOS E DOMINGOS NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4509/4509_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4509/4509_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO GEMIMA, CASA 1323.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4510/4510_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4510/4510_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO CAMPO VERDE, RUA GERALDO RODRIGUES, CONGREGAÇÃO CRISTÃ DO BRASIL.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4512/4512_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4512/4512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REMOÇÃO DE POSTES E COLOCAÇÃO NAS LATERAIS DA RUA SATURNINO GODINHO, ESCOLA DO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4514/4514_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4514/4514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 0800 NO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4521/4521_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4521/4521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DO VOTORANTIM, AVENIDA RIACHUELO, LOTEAMENTO RAPOSO TAVARES.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4532/4532_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4532/4532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA NIVELAMENTO DO ACOSTAMENTO NO BAIRRO DA RESSACA, RUA TANAKI KAWAKAMI.</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4533/4533_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4533/4533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA EDIÇÃO DE PROJETO DE LEI SOBRE REVISÃO ANUAL DE SALÁRIOS DOS FUNCIONÁRIOS DA PREFEITURA.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4534/4534_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4534/4534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DOIS CÓRREGOS, ÁREA CENTRAL, CONGREGAÇÃO CRISTÃ DO BRASIL.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4536/4536_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4536/4536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO GRANJA VOTORANTIM.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4537/4537_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4537/4537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PROJETO DE LEI SOBRE REAJUSTE DOS SALÁRIOS DOS FUNCIONÁRIOS DA PREFEITURA.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4538/4538_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4538/4538_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DISPONIBILIZAR FUNCIONÁRIO NA ESCOLA MUNICIPAL E CRECHE DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4539/4539_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4539/4539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSERTO DAS PORTAS DOS BANHEIROS DA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4540/4540_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4540/4540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE REDE DE PROTEÇÃO DAS LUMINÁRIAS DO GINÁSIO DE ESPORTES DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4541/4541_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4541/4541_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MANUTENÇÃO DO POSTO DE SAÚDE DO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4542/4542_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4542/4542_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NAS RUAS DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4544/4544_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4544/4544_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO VELÓRIO E CONSTRUÇÃO DE 2 APOSENTOS COM 4 CAMAS BELICHES.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4548/4548_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4548/4548_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REVISÃO DAS NUMERAÇÕES DE TODAS AS RESIDÊNCIAS E COMÉRCIOS.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4549/4549_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4549/4549_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SERVIÇOS DE TAPA BURACOS NA RUA DO DIA, NO BAIRRO RECANTO DAS ORQUÍDEAS.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Professor Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1517/1517_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1517/1517_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE AUXILIAR DE ENFERMAGEM I, DE PROVIMENTO ATRAVÉS DE CONCURSO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1519/1519_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1519/1519_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DA ESTRUTURA ORGANIZACIONAL DA SECRETARIA MUNICIPAL DE SEGURANÇA URBANA, CRIA A CORREGEDORIA DA GUARDA CIVIL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1522/1522_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1522/1522_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI COMPLEMENTAR Nº 044 DE 12/12/2007, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1528/1528_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1528/1528_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 10/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1551/1551_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1551/1551_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A OUVIDORIA GERAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1553/1553_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1553/1553_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CARGO DE ASSESSOR DE GERAÇÃO DE RENDA E EMPREGO, E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1574/1574_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1574/1574_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISCIPLINA O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO FISCAL, TRIBUTÁRIO E NÃO TRIBUTÁRIO, PERTINENTES AOS TRIBUTOS MUNICIPAIS INSCRITOS NA AÇÃO DE EXECUÇÃO FISCAL E DÍVIDA ATIVA ATÉ O ANO 2007, NOS TERMOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1602/1602_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1602/1602_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CARGO DE PROVIMENTO EM COMISSÃO, E DÁ OUTRAS PROVIDÊNCIAS (DIRETOR DO POSTO DE ATENDIMENTOS AO TRABALHADOR, CHEFE DO DEPARTAMENTO DE ADMINISTRAÇÃO DE CEMITÉRIOS)_x000D_
 </t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1671/1671_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1671/1671_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A PRORROGAÇÃO DO PEDIDO E DO VENCIMENTO DO CRÉDITO FISCAL, TRIBUTÁRIO E NÃO TRIBUÁRIO PERTINENTES AOS TRIBUTOS MUNICIPAIS INSCRITOS NA AÇÃO DE EXECUÇÃO FISCAL E DÍVIDA ATIVA ATÉ O ANO DE 2007_x000D_
 </t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1513/1513_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1513/1513_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INDENIZAR A SRA. CARMELINA VIEIRA DA ROSA, PELA VIA AMIGÁVEL, A DESAPROPRIAÇÃO DE UM IMÓVEL COM A ÁREA DE 141,00  M2 (CENTO E QUARENTA E UM METROS QUADRADOS), SITUADA NA AVENIDA JOÃO BENEDICTO DE MELLO JUNIOR, ZONA URBANA, NESTA CIDADE E COMARCA DE IBIÚNA, ESTADO DE SÃO PAULO, CUJO IMÓVEL FOI DESTINADO A PARTE DO PROLONGAMENTO DA REFERIDA AVENIDA EM MEADOS DO ANO DE 1.988 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1514/1514_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1514/1514_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO MERCADO MUNICIPAL</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1521/1521_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1521/1521_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA CIMEB BAIRRO VOTORANTIM</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1523/1523_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1523/1523_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA A CELEBRAR CONVÊNIO COM A UNIVERSIDADE DE TAUBATÉ E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1524/1524_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1524/1524_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO SOROCAMIRIM (TRAVESSA BENEDICTO MACIEL CARDOZO).</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1525/1525_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1525/1525_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVENIO COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE SEGURANÇA PÚBLICA, PARA O FIM QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1526/1526_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1526/1526_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA A RECEBER, MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÃO PAULO, RECURSOS FINANCEIROS A FUNDO PERDIDO (PAVIMENTAÇÃO ASFÁLTICA DO IBIÚNA GARDEN)_x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1527/1527_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1527/1527_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AO ARTIGO 4º DA LEI N°666, DE 29 DE OUTUBRO DE 2001, QUE DISPÕE SOBRE O CONVÊNIO COM O CENTRO DE INTEGRAÇÃO EMPRESA - ESCOLA - CIEE. </t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1529/1529_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1529/1529_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CRIAR PROGRAMA DE INCENTIVO À EDUCAÇÃO, NA FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1530/1530_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1530/1530_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DA CIMEB BAIRRO VOTORANTIM (CIMEB MAFALDA DALPRA MATIUSSO)_x000D_
 </t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1542/1542_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1542/1542_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA CRECHE MUNICIPAL (CRECHE MUNICIPAL JULIANA COELHO DA SILVA HAMADA)_x000D_
 </t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1545/1545_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1545/1545_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECONHECE COMO DE UTILIDADE PÚBLICA A FUNDAÇÃO CAMPO CIDADE_x000D_
 </t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>DESCONHECIDO</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1548/1548_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1548/1548_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A TRANSFORMAÇÃO DOS CARGOS DA ADMINISTRAÇÃO DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA_x000D_
 </t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1554/1554_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1554/1554_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A RECEBER EM DOAÇÃO, SOB CONDIÇÃO , DE DONA LUIZA DOMINGUES VIEIRA REVIGLIO E SEU ESPOSO, UM IMÓVEL COM A ÁREA DE 500,00 METROS QUADRADOS, SITUADO NO BAIRRO DO MORRO GRANDE, NESTE MUNICÍPIO E COMARCA DE IBIÚNA, SP, PARA A CONSTRUÇÃO DE UMA CRECHE E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1559/1559_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1559/1559_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO RIBEIRO (ESTRADA MUNICIPAL DO PALMITAL)_x000D_
 </t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1562/1562_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1562/1562_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DO CENTRO DE REABILITAÇÃO (CENTRO DE REABILITAÇÃO ROQUE JOSÉ DE GÓES)_x000D_
 </t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1565/1565_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1565/1565_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DA CRECHE MUNICIPAL DO BAIRRO CAMPO VERDE. (CRECHE MUNICIPAL MESSIAS GODINHO)._x000D_
 </t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1567/1567_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1567/1567_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ABERTURA DE CREDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS. (R$ 625.000,00)</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1569/1569_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1569/1569_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS (R$ 1.436.241,00)_x000D_
 </t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1570/1570_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1570/1570_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS (R$ 967.101,67)_x000D_
 </t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1571/1571_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1571/1571_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS (R$ 78.000,00)_x000D_
 </t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1572/1572_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1572/1572_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS (R$ 195.000,00)_x000D_
 </t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1573/1573_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1573/1573_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO VOTORANTIM (RUA ALICE DE CAMARGO)_x000D_
 </t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1575/1575_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1575/1575_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 1.246, DE 21 DE MARÇO DE 2007, QUE AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ORGANIZAÇÃO SOCIAL PRÓ-IBIÚNA - OSPI, PARA A IMPLEMENTAÇÃO, GERENCIAMENTO E EXECUÇÃO DO PROGRAMA DE SAÚDE DA FAMÍLIA EM IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1576/1576_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1576/1576_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO DE BEM PÚBLICO PARA FINS DE DOAÇÃO AOS MORADORES DA ÁREA DE RISCO DO JARDIM NOVA IBIÚNA.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1578/1578_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1578/1578_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RIO DE UNA (TARVESSA AIRTON BRAZ GODINHO)_x000D_
 </t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1580/1580_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1580/1580_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA A RECEBER, MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÃO PAULO, RECURSOS FINANCEIROS A FUNDO PERDIDO (PAVIMENTAÇÃO ASFÁLTICA DO BAIRRO PURIS)_x000D_
 </t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1584/1584_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1584/1584_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA A RECEBER, MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÃO PAULO, RECURSOS FINANCEIROS A FUNDO PERDIDO (OBRAS DE INFRA-ESTRUTURA URBANA DO BAIRRO RIBEIROS)_x000D_
 </t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1585/1585_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1585/1585_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO AREIA VERMELHA (ESTRADA MUNICIPAL JOÃO RODRIGUES DE OLIVEIRA)_x000D_
 </t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1586/1586_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1586/1586_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS (R$ 625.000,00)._x000D_
 </t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1587/1587_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1587/1587_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS (R$ 100.000,00)_x000D_
 </t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1588/1588_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1588/1588_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA A RECEBER, MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÃO PAULO, RECURSOS FINANCEIROS A FUNDO PERDIDO (OBRA PARA A CONSTRUÇÃO DE PRAÇA NO CDHU SANTA LUCIA)_x000D_
 </t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1589/1589_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1589/1589_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE RECEBIMENTO EM DOAÇÃO DE UM VEÍCULO QUE ESPECIFICA_x000D_
 </t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1591/1591_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1591/1591_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA A RECEBER, MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÃO PAULO, RECURSOS FINANCEIROS A FUNDO PERDIDO (OBRAS DE INFRA-ESTRUTURA URBANA DO BAIRRO PIAÍ)_x000D_
 </t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1593/1593_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1593/1593_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA CRECHE NO BAIRRO CACHOEIRA (CRECHE MUNICIPAL BENEDITO NUNES DE OLIVEIRA)_x000D_
 </t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1595/1595_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1595/1595_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA A RECEBER, MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÃO PAULO, RECURSOS FINANCEIROS A FUNDO PERDIDO (OBRAS DE PAVIMENTAÇÃO DAS RUAS CENTRAIS)_x000D_
 </t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1599/1599_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1599/1599_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO RESSACA (RUA FRANCISCO JORGE DA LUZ)_x000D_
 </t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1601/1601_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1601/1601_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A POLÍTICA DE DESENVOLVIMENTO INDUSTRIAL DO MUNICÍPIO DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1603/1603_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1603/1603_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DO ANO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1607/1607_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1607/1607_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO PAIOL PEQUENO (TRAVESSA IZILDINHA DA CONCEIÇÃO SOARES DE SOUZA)_x000D_
 </t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1609/1609_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1609/1609_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA ATIVIDADE DOS INSTRUTORES E OU MONITORES DE ECOTURISMO, TURISMO RURAL E CULTURAL, NO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA, ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1611/1611_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1611/1611_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A SUPERINTENDÊNCIA REGIONAL DO DEPARTAMENTO DE POLÍCIA FEDERAL EM SÃO PAULO, PARA O FIM QUE ESPECIFICA</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1612/1612_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1612/1612_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E DENOMINAÇÃO DO CENTRO DE INFORMAÇÃO TURÍSTICA (CENTRO DE INFORMAÇÕES TURÍSTICAS DE IBIÚNA CENTENÁRIO DA IMIGRAÇÃO JAPONESA NO BRASIL)</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1614/1614_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1614/1614_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO POSTO DE SAÚDE DO BAIRRO AREIA VERMELHA (POSTO DE SAÚDE PAULO GODINHO DA SILVA)</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1616/1616_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1616/1616_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UM TERMINAL DE ÔNIBUS (TERMINAL DE ÔNIBUS JOAQUIM RIBEIRO DE ALBUQUERQUE)</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1617/1617_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1617/1617_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER EM DOAÇÃO, SOB CONDIÇÕES, DO SR. JOSÉ APARECIDO FERMINO DE ALMEIDA E SUA ESPOSA, UM IMÓVEL COM A ÁREA DE 370,00 METROS QUADRADOS, SITUADO NO BAIRRO DO COLÉGIO, NESTE MUNICÍPIO E COMARCA DE IBIÚNA, SP, DESTINADO A CONSTRUÇÃO DE UMA BASE COMUNITÁRIA DA GUARDA CIVIL MUNICIPAL E DE UM POSTO DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1619/1619_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1619/1619_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS (R$ 130.000,00)</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1620/1620_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1620/1620_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A POLÍTICA MUNICIPAL DE HABITAÇÃO, INSTITUI O FUNDO MUNICIPAL DE HABITAÇÃO, CRIA O CONSELHO MUNICIPAL DE HABITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1621/1621_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1621/1621_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS (R$ 150.000,00)_x000D_
 </t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1622/1622_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1622/1622_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS (R$ 200.000,00)_x000D_
 </t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1623/1623_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1623/1623_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO CUPIM (RUA JABUTI)_x000D_
 </t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1624/1624_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1624/1624_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO PARURU (RUA BENEDITA VIEIRA DE ALMEIDA)_x000D_
 </t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1625/1625_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1625/1625_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS (R$ 68.250,00)_x000D_
 </t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1626/1626_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1626/1626_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS (R$ 97.500,00)_x000D_
 </t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1627/1627_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1627/1627_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A RECEBER EM DOAÇÃO, SOB CONDIÇÃO , DO SR. JOÃO CAMILO SOARES  E SUA ESPOSA, UM IMÓVEL COM A ÁREA DE 300,00 METROS QUADRADOS, SITUADO NO BAIRRO DO MURUNDU, NESTE MUNICÍPIO E COMARCA DE IBIÚNA, SP, PARA A CONSTRUÇÃO DE UM POSTO DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1942/1942_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1942/1942_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO CAMPO VERDE (TRAVESSA SOUZA SANTOS)</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1631/1631_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1631/1631_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RESSACA (TRAVESSA FLORIZA GONÇALVES DE LIMA)</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1633/1633_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1633/1633_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS (R$ 1.639.574,40)_x000D_
 </t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1634/1634_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1634/1634_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS (R$ 140.000,00)_x000D_
 </t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1636/1636_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1636/1636_texto_integral.pdf</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1637/1637_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1637/1637_texto_integral.pdf</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1639/1639_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1639/1639_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL, EM NOME DO MUNICÍPIO, A CEDER, EM REGIME DE COMODATO, INSTRUMENTOS MUSICAIS A ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE IBIÚNA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1640/1640_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1640/1640_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESAPROPRIAR, PELA VIA AMIGÁVEL, UM IMÓVEL COM A ÁREA DE 1.371,50 METROS QUADRADOS, SITUADO NO BAIRRO DO SARÁ-SARÁ, LUGAR CONHECIDO POR: "COELHOS", NESTE MUNICÍPIO E COMARCA DE IBIÚNA, ESTADO DE SÃO PAULO, DESTINADO À CONSTRUÇÃO DE UMA CRECHE NO REFERIDO BAIRRO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1644/1644_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1644/1644_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DA LEI N° 583 DE 13 DE DEZEMBRO DE 2000_x000D_
 </t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1651/1651_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1651/1651_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE UMA CRECHE NO BAIRRO CARMO MESSIAS (CRECHE MUNICIPAL JOÃO BATISTA DIAS)_x000D_
 </t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1673/1673_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1673/1673_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA A CELEBRAR CONVÊNIO COM O SACOLÃO IBIÚNA LTDA E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1674/1674_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1674/1674_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A ALÍNEA "C" DO ARTIGO 1º DA LEI MUNICIPAL N° 1118/2005, DE 19 DE DEZEMBRO DE 2005, DANDO-LHE NOVA REDAÇÃO_x000D_
 </t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS (R$ 14.658.000,00)_x000D_
 </t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1676/1676_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1676/1676_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO SOROCAMIRIM (ESTRADA MUNICIPAL VALDECIR GUAIUME)_x000D_
 </t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1686/1686_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1686/1686_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL N° 1289, DE 18 DE JUNHO DE 2007_x000D_
 </t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1691/1691_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1691/1691_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA SUSÍDIOS PARA OS EXERCENTES DE MANDATOS ELETIVOS DOS PODERES LEGISLATIVO E EXECUTIVO E DOS DEMAIS AGENTES POLÍTICOS DO MUNICÍPIO DE IBIÚNA - SP., PARA A LEGISLATURA 2009 A 2012</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1692/1692_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1692/1692_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL N° 1253, DE 26 DE MARÇO DE 2007_x000D_
 </t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1694/1694_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1694/1694_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO CRISTIANO PEDROSO (RUA FRANCISCO FERNANDES DE OLIVEIRA)_x000D_
 </t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1695/1695_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1695/1695_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI N° 1394, DE 26/03/2008_x000D_
 </t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1698/1698_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1698/1698_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI N° 1413, DE 30/04/2008_x000D_
 </t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI N° 1443, DE 27/06/2008_x000D_
 </t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1702/1702_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1702/1702_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE UM PONTO DE TAXI (PONTO DE TAXI DO TURISTA)_x000D_
 </t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1704/1704_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1704/1704_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBR A DENOMINAÇÃO DE RUA (RUA SAIJI NAKAMURA)_x000D_
 </t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1705/1705_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1705/1705_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE DESENVOLVIMENTO RURAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1706/1706_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1706/1706_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DE ESTADO DE SANEAMENTO E ENERGIA, VISANDO A GESTÃO ASSOCIADA DOS SERVIÇOS DE SANEAMENTO BÁSICO, COM DELEGAÇÃO, AO ESTADO, DAS COMPETÊNCIAS MUNICIPAIS DE REGULAÇÃO, INCLUSIVE TARIFÁRIA, E DE FISCALIZAÇÃO DOS SERVIÇOS MUNICIPAIS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO E A AUTORIZAÇÃO DA EXECUÇÃO DESSES SERVIÇOS PELA COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO - SABESP, POR INTERMÉDIO DE CONTRATO DE PROGRAMA</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1712/1712_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1712/1712_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRER A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS (R$ 500.000,00)</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1717/1717_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1717/1717_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS (R$ 770.000,00)_x000D_
 </t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1721/1721_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1721/1721_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS (R$ 380.000,00)_x000D_
 </t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1723/1723_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1723/1723_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO MACHADO (RUA MARIO DOS SANTOS)_x000D_
 </t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1724/1724_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1724/1724_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO LAVAL I (RUA RAMALHO)_x000D_
 </t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1728/1728_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1728/1728_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO SOROCAMIRIM (ALAMEDA GONÇALVES SANTOS)_x000D_
 </t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1732/1732_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1732/1732_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO SOROCAMIRIM (TRAVESSA RODRIGUES)_x000D_
 </t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1733/1733_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1733/1733_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO SOROCAMIRIM (TRAVESSA PEREIRA DE LIMA)_x000D_
 </t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1735/1735_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1735/1735_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO SOROCAMIRIM (TRAVESSA MORAES JACINTO)</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1736/1736_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1736/1736_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO SOROCAMIRIM (TRAVESSA JUANÊS)</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1737/1737_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1737/1737_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DO CENTRO DE APOIO À EDUCAÇÃO (CENTRO DE APOIO À EDUCAÇÃO JONATHA KAUE BARBOSA DUGANIERI)_x000D_
 </t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1738/1738_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1738/1738_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO GATOS (ESTRADA MUNICIPAL ESPLENDOR)_x000D_
 </t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1739/1739_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1739/1739_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO GATOS (RUA ALÉM DO SOL)_x000D_
 </t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1740/1740_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1740/1740_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO (PRAÇA DOS AGRICULTORES)_x000D_
 </t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1745/1745_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1745/1745_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA CRECHE 24 HORAS (CRECHE MUNICIPAL 24 HORAS JOSÉ CARLOS SENA)_x000D_
 </t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1747/1747_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1747/1747_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA O SUBSÍDIO DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS DO MUNICÍPIO DE IBIÚNA - SP, PARA A LEGISLATURA 2009 A 2012_x000D_
 </t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3766/3766_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3766/3766_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA PONTOS DE TÁXI NA RUA JOSÉ JUNI EXISTENTES JURIDICAMENTE OU FISICAMENTE, E MEDIDAS TOMADAS.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3767/3767_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3767/3767_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO NO BAIRRO DO VERAVINHA, ESTRADA QUIRINO DIAS.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3768/3768_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3768/3768_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NO BAIRRO PAIOL GRANDE, ÁREA CENTRAL.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3769/3769_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3769/3769_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NA RUA HUNGRIA, 17, RESIDENCIAL EUROPA, IGREJA CONGREGAÇÃO CRISTÃ.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3770/3770_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3770/3770_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO NO BAIRRO DO FEITAL, KM 8,5 DA ESTRADA VICINAL TANCREDO NEVES.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3771/3771_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3771/3771_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NO BAIRRO DO POCINHO, BAR DO SR. AUGUSTO, KM 15 DA ESTRADA VICINAL TANCREDO NEVES.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3772/3772_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3772/3772_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NO BAIRRO DOS ALVES, BAR DA SRA ALEXANDRINA.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3773/3773_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3773/3773_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO DO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3774/3774_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3774/3774_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE NO BAIRRO DO FEITAL, ESTRADA VICINAL TANCREDO NEVES, KM 11.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3775/3775_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3775/3775_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO NO BAIRRO PAIOL GRANDE, VILA ARANHA, KM 10,5 DA ESTRADA VICINAL TANCREDO NEVES.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3776/3776_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3776/3776_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO NO BAIRRO DOS PURIS, SEGUNDA TRAVESSA PRÓXIMO A ESCOLA DO BAIRRO.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3777/3777_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3777/3777_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA EXTENSÃO DA REDE DE ÁGUA NO BAIRRO DA CACHOEIRA, EM COTIA, ATÉ O BAIRRO CARMO MESSIAS, 2 KM.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3778/3778_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3778/3778_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDADE DE IBIÚNA PARA CRIAÇÃO DE LINHA DE ÔNIBUS DO BAIRRO DO VERAVA ATÉ O DISTRITO CAUCAIA DO ALTO, PASSANDO PELOS BAIRROS DOS RODRIGUES E CARMO MESSIAS, COM RETORNO.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3782/3782_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3782/3782_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDADE DE IBIÚNA PARA PONTO FINAL NA IGREJA CATÓLICA DO BAIRRO DO SALINO PARA A LINHA DO BAIRRO DO VERAVA, EM HORÁRIO ESCOLAR.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3785/3785_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3785/3785_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDADE DE IBIÚNA PARA AMPLIAÇÃO DA LINHA DE ÔNIBUS DO BAIRRO DOS RIBEIROS, ACRESCENTANDO NOVOS HORÁRIOS.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3787/3787_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3787/3787_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AOS CORREIOS PARA ENTREGAS UMA VEZ POR SEMANA NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3791/3791_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3791/3791_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AOS CORREIOS PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIA NOS BAIRROS GABRIEL, FEITAL E PAIOL GRANDE.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3792/3792_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3792/3792_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO NO BAIRRO DO SALINO, ESTRADA QUE LIGA OS BAIRROS DO VERAVA AO RIBEIROS.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3794/3794_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3794/3794_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO NO BAIRRO SARÁ SARÁ, BAR DO ROGÉRIO, ESTRADA DE ACESSO AO SÍTIO TANAKA.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3796/3796_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3796/3796_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO PARA CONSTRUÇÃO DE UMA TORRE NO BAIRRO DO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3797/3797_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3797/3797_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À AGRICULTURA PARA IMPLANTAÇÃO DE PROGRAMA DE MICRO-BACIA DA CABECEIRA DO RIO SOROCAMIRIM ATÉ DIVISA COM SÃO ROQUE.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3799/3799_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3799/3799_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO DOS GRILOS.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3802/3802_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3802/3802_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO DO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3819/3819_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3819/3819_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE ESTAÇÃO DE TRATAMENTO DE ESGOTO NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3820/3820_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3820/3820_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA E ESGOTO NO LOTEAMENTO RECANTO DAS CACHOEIRAS, BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3821/3821_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3821/3821_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ÁGUA E ESGOTO NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3822/3822_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3822/3822_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GOVERNADOR DO ESTADO DE SÃO PAULO JOSÉ SERRA PARA IMPLANTAÇÃO DE ESCOLA TÉCNICA ESTADUAL.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3823/3823_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3823/3823_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDADE DE IBIÚNA PARA MANTER LINHA DE ÔNIBUS BAIRRO DO COLÉGIO ATÉ BAIRRO DA RESSACA, ESCOLA ESTADUAL FREDERICO MARCICANO, COM RETORNO, NOS MESES DE FÉRIAS ESCOLARES.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3824/3824_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3824/3824_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SECRETARIA DE SANEAMENTO E ENERGIA PARA CONSTRUÇÃO DE REDE DE ÁGUA E ESGOTO NO BAIRRO PAIOL PEQUENO, RUAS NELSON CELESTINO, DO EVANGELHO, ROSALINA MARIA DE MORAES E MARGENS DA RODOVIA QUINTINO DE LIMA.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3825/3825_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3825/3825_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER PARA SOLUÇÃO DOS PROBLEMAS COM ENCHENTES NO KM 87 DA RODOVIA BUNJIRO NAKAO, BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3826/3826_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3826/3826_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CPFL PARA INFORMAÇÃO SOBRE DÍVIDA ENTRE PREFEITURA E CPFL.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3827/3827_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3827/3827_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER PARA DISPOSITIVO DE SEGURANÇA NO KM 66,5 DA RODOVIA BUNJIRO NAKAO, ACESSO À FACULDADE MONTESSORI.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3828/3828_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3828/3828_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE GUIA, SARJETAS E PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO IBIÚNA GARDEN.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3829/3829_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3829/3829_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CPFL PARA TROCA DE LÂMPADAS E REVISÃO NAS LUMINÁRIAS DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3830/3830_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3830/3830_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO NO BAIRRO DOS MACHADOS, RUA ONÓRIO DE FREITAS.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3844/3844_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3844/3844_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA PARA CRIAÇÃO DA BOLSA PASSAGEM.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3845/3845_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3845/3845_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA EXTENSÃO DA REDE DE TELEFONIA FIXA OU CONSTRUÇÃO DE TORRE WLL NO BAIRRO DO SALTO, FURUYA PARK.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3846/3846_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3846/3846_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA  PARA INSTALAÇÃO DE TELEFONE PÚBLICO NO LOTEAMENTO CHÁCARA PRIMAVERA, RUA JUQUITIBA COM PIRAPORA DO BOM JESUS.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3847/3847_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3847/3847_texto_integral.pdf</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3848/3848_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3848/3848_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NO BAIRRO DA RESSACA, PROVIVER, CAIXA D'ÁGUA.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3849/3849_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3849/3849_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIAÇÃO CIDADE DE IBIÚNA PARA AMPLIAÇÃO DA LINHA DE ÔNIBUS  NO BAIRRO DO COLÉGIO AO BAIRRO DOS PRETOS.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3850/3850_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3850/3850_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SABESP PARA CONSTRUÇÃO DE REDE DE ESGOTO NOS BAIRROS CAPIM AZEDO, RESIDENCIAL EUROPA E CDHU.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3851/3851_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3851/3851_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ÁGUA NO BAIRRO PLANALTO DOS COCAIS.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3855/3855_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3855/3855_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA SISTEMA DE COLETA, AFASTAMENTO E TRATAMENTO DE ESGOTO NA CIDADE.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3856/3856_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3856/3856_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NO BAIRRO DOIS CÓRREGOS, ESTRADA DA PEDREIRA, SERRALHERIA DO SENHOR ANIBAL.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3857/3857_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3857/3857_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA EXTENSÃO DA REDE DE ÁGUA DO BAIRRO DA RESSACA, KM 80,2 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3858/3858_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3858/3858_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA PROBLEMAS NO PRONTO SOCORRO INFANTIL.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3859/3859_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3859/3859_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À ARTESP PARA PLACA INDICATIVA DE ACESSO À IBIÚNA NO KM 58,8 DA RODOVIA RAPOSO TAVARES, ACESSO A RODOVIA QUINTINO DE LIMA.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3860/3860_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3860/3860_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA DESAPROPRIAÇÃO DO TERRENO NO BAIRRO DO CUPIM, PROPRIEDADE DE MAVIS CURTIS B. REED, SÍTIO TRANQUILIDADE.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3861/3861_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3861/3861_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NO BAIRRO DA CACHOEIRA, KM 3 DA ESTRADA, ASSOCIAÇÃO AMIGOS DO BAIRRO.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3862/3862_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3862/3862_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CONTRATO COM A FUNDAÇÃO ANTARES FAESP.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3863/3863_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3863/3863_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER PARA LIXO NO LOTEAMENTO PRESIDENTE I.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3864/3864_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3864/3864_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA INSTALAÇÃO DE CAVALETE DE ÁGUA NA RUA OTÁVIO ROSA, CENTRO.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3865/3865_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3865/3865_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA ACESSO DE BANDA LARGA NO BAIRRO RESIDENCIAL EUROPA, RUA FRANÇA.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3866/3866_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3866/3866_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO DOS COELHOS, FRENTE A ESCOLA.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3867/3867_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3867/3867_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDADE DE IBIÚNA PARA ITINERÁRIO NÃO COMPLETADO EM DIAS DE CHUVA, BAIRRO PIRATUBA, ANTILHAS I E II</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3868/3868_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3868/3868_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA ABASTECIMENTO DE ÁGUA NO BAIRRO DA FIGUEIRA, RESIDÊNCIAS ALTAS.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3869/3869_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3869/3869_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO NA PORTARIA DA FAZENDA VELHA DO BAIRRO DOS COELHOS.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3870/3870_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3870/3870_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO OU FIXO NO BAIRRO DO REGI, BARRACÃO DO SEBASTIÃO, RUA MARIA BENEDITA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3871/3871_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3871/3871_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA SERVIÇOS DE MANUTENÇÃO DAS ESTRADAS DA LIGHTINHA, COCAIS, RESSACA, GRAMA, CAMPO VERDE E COLÉGIO.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3872/3872_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3872/3872_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA VALORES PAGOS INDIVIDUALMENTE AOS SHOWS PELOS 151 ANOS DE AMANCIPAÇÃO POLÍTICA.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3873/3873_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3873/3873_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDADE DE IBIÚNA PARA ITINERÁRIO DO BAIRRO DO PIRATUBA AO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3874/3874_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3874/3874_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER PARA REMOÇÃO DE ÁRVORE NO KM 76 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3875/3875_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3875/3875_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CLARO PARA MELHORIA DO SINAL NA ÁREA RURAL.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3876/3876_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3876/3876_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE 2 TELEFONES PÚBLICOS NO BAIRRO DOS ALVES, CAPELA NOSSA SENHORA DOS GRAÇAS E CLÍNICA JUVENTUDE PARA CRISTO. </t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3877/3877_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3877/3877_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NO BAIRRO REGI, BARRACÃO DO BASTIÃO.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3878/3878_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3878/3878_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA DO BAIRRO DO FEITAL AO BAIRRO DOS DOMINGUES.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3879/3879_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3879/3879_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NA ESTRADA QUE LIGA OS BAIRROS DO TIBÚRCIO AO VERAVINHA, BAR DO SENHOR CÉLIO.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3880/3880_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3880/3880_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NO BAIRRO DO COLÉGIO, COLEGINHO, PONTO FINAL DO BAIRRO.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3881/3881_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3881/3881_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEF DO EXECUTIVO PARA ENTREGA DOS CORREIOS NO JARDIM GEMIMA, KM 1,5 DA RODOVIA QUINTINO DE LIMA.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3882/3882_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3882/3882_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CPFL PARA MODIFICAÇÃO DE POSTE DE LUZ NA RUA ANTONIETA NOVAES, 330, MANABU AUTO PEÇAS.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3883/3883_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3883/3883_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA NOMES DOS FISCAIS DE TERRENOS BALDIOS, LIMPEZA DE LOTES E CALÇADAS.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3884/3884_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3884/3884_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA NOME E SECRETARIA DOS FISCAIS DE DENÚNCIAS.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3885/3885_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3885/3885_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIAÇÃO CIDADE DE IBIÚNA PARA PONTO FINAL NA IGREJA CATÓLICA DO BAIRRO DO SALINO À LINHA DO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3886/3886_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3886/3886_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA SINALIZAÇÃO HORIZONTAL NA ROTATÓRIA DA AVENIDA MARIA LA FARINA MILANI.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3887/3887_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3887/3887_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE LUZ DE ALERTA NA TORRE DO LOTEAMENTO CHÁCARA PRIMAVERA, KM 4,5, BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3888/3888_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3888/3888_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NO BAIRRO RIO DE UNA DE BAIXO, KM 77 DA RODOVIA BUNJIRO NAKAO, BAR SERRANO.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3889/3889_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3889/3889_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA REPAROS NA PAVIMENTAÇÃO E BLOQUETES NAS RUAS RAIMUNDO SANTIAGO E ALCINA FERRARI VASCONCELOS, REDE DE ABASTECIMENTO LOCAL.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3890/3890_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3890/3890_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NO BAIRRO MORRO GRANDE, CHÁCARA SONHO MEU.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3891/3891_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3891/3891_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA FOTOCÓPIA DA ORDEM CRONOLÓGICA DE PAGAMENTOS DA PREFEITURA DE 01 DE JANEIRO A 24 DE JULHO DE 2008.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3892/3892_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3892/3892_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NA RUA ANDRÔMEDA, BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3893/3893_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3893/3893_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NO BAIRRO CAMPO VERDE, RUA JOÃO VIEIRA DE CAMARGO.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3894/3894_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3894/3894_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NO BAIRRO DO CURRAL, RUA RIACHUELO 31.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3895/3895_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3895/3895_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NO BAIRRO RECANTO DOS AMIGOS, BAR DO MANOEL.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3896/3896_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3896/3896_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA INFORMAÇÕES SOBRE OS BALANCETES DA DESPESA DO MÊS DE MAIO.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3897/3897_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3897/3897_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA IMPEDIMENTO DAS OBRAS E BENFEITORIAS DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3898/3898_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3898/3898_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA IMPLANTAÇÃO DE RESERVATÓRIO DE ÁGUA NO LOTEAMENTO CHÁCARA PRIMAVERA.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3899/3899_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3899/3899_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDADE DE IBIÚNA PARA AMPLIAÇÃO DA LINHA DO BAIRRO DOS ALVES, INCLUINDO OS HORÁRIOS DAS 13H E 15H.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3900/3900_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3900/3900_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE REDE DA TELEFÔNICA NA RUA IBN, BAIRRO SOROCAMIRIM, PATRIMÔNIO DO CARMO, KM 54.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3901/3901_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3901/3901_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NA RUA IBN, BAIRRO SOROCAMIRIM, PATRIMÔNIO DO CARMO, KM 54.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3902/3902_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3902/3902_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA ASFALTO NO BAIRRO RESIDENCIAL EUROPA, RUA ALEMANHA.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3903/3903_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3903/3903_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA RELATÓRIO DISCRIMINADO DA DÍVIDA COM A MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3904/3904_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3904/3904_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA SITUAÇÃO DOS TRATORES AGRÍCOLAS.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3905/3905_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3905/3905_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA EXTENSÃO DA LINHA TELEFÔNICA NA RUA ANTÔNIO SOARES, BAIRRO PAIOL PEQUENO, CASA DE SAMARA DE ALCÂNTARA OLIVEIRAS.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3906/3906_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3906/3906_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NA RUA ANTONIO SOARES, PAIOL PEQUENO, CASA DE SELMARA ALCÂNTARA OLIVEIRA.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3907/3907_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3907/3907_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NA RUA RIACHUELO, BAIRRO VORARANTIN, LOTEAMENTO RAPOSO TAVARES.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3908/3908_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3908/3908_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDADE DE IBIÚNA PARA MANTER ITINERÁRIO DO BAIRRO DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3909/3909_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3909/3909_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NO BAIRRO DOS DIAS, EM FRENTE A IGREJA CONGREGAÇÃO CRISTÃ.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3910/3910_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3910/3910_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NO BAIRRO DO PARURU, NA BARRA DO PARURU.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3911/3911_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3911/3911_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CORTE NO FORNECIMENTO DE ÁGUA MINERAL NO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3912/3912_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3912/3912_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA PLANILHA COMPLETA DA CONTRATAÇÃO DA EMPRESA SOCEPAL.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3913/3913_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3913/3913_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE REDE DE TELEFONIA NO BAIRRO DA LUZ.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3914/3914_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3914/3914_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER PARA TAPA-BURACOS NO KM 79 DA RODOVIA BUNJIRO NAKAO, CHÁCARA DA PEDREIRA, SENTIDO PIEDADE.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3915/3915_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3915/3915_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER PARA MELHORIAS NO KM 77,5 DA RODOVIA BUNJIRO NAKAO, ACESSO AO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3916/3916_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3916/3916_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO INSS PARA INSTALAÇÃO DE AGÊNCIA DA PREVIDÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3917/3917_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3917/3917_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA OBRAS NO NÚCLEO DA INDÚSTRIA E COMÉRCIO QUANTO A INFRA ESTRUTURA.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3918/3918_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3918/3918_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA PARALISAÇÃO DAS OBRAS DE RECAPEAMENTO DA CIDADE.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3919/3919_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3919/3919_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA FALTA DE PESSOAL DA GUARDA MUNICIPAL EM RONDAS A PÉ NA ÁREA CENTRAL.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3920/3920_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3920/3920_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA RELAÇÃO DE RUAS ASFALTADAS NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8123,67 +8123,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3928/3928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3936/3936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3934/3934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3935/3935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3930/3930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3937/3937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3939/3939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3944/3944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3946/3946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3947/3947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3950/3950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3951/3951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3952/3952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3953/3953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3954/3954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3955/3955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3956/3956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3957/3957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3958/3958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3959/3959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3960/3960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3961/3961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3962/3962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3963/3963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3964/3964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3965/3965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3966/3966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3967/3967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3968/3968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3969/3969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3970/3970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3971/3971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3972/3972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3973/3973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3974/3974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3975/3975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3976/3976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3977/3977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3978/3978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3979/3979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3980/3980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3981/3981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3982/3982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3983/3983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3984/3984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3985/3985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3986/3986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3987/3987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3988/3988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3989/3989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3990/3990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3991/3991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3992/3992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3993/3993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3994/3994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3995/3995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3996/3996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3997/3997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3998/3998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3999/3999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4000/4000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4001/4001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4002/4002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4003/4003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4004/4004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4007/4007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4008/4008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4017/4017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4018/4018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4019/4019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4020/4020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4021/4021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4022/4022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4023/4023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4024/4024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4025/4025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4026/4026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4027/4027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4028/4028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4029/4029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4030/4030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4031/4031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4032/4032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4033/4033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4034/4034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4035/4035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4036/4036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4037/4037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4038/4038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4039/4039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4040/4040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4041/4041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4042/4042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4043/4043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4044/4044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4045/4045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4046/4046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4047/4047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4048/4048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4049/4049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4050/4050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4051/4051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4052/4052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4053/4053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4054/4054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4055/4055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4056/4056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4057/4057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4058/4058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4059/4059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4060/4060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4061/4061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4062/4062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4063/4063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4064/4064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4065/4065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4066/4066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4067/4067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4068/4068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4069/4069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4070/4070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4071/4071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4072/4072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4073/4073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4074/4074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4075/4075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4076/4076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4077/4077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4078/4078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4079/4079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4080/4080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4081/4081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4082/4082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4083/4083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4084/4084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4085/4085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4086/4086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4087/4087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4088/4088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4089/4089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4090/4090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4091/4091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4092/4092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4093/4093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4094/4094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4095/4095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4096/4096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4097/4097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4098/4098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4099/4099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4100/4100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4101/4101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4102/4102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4103/4103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4104/4104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4105/4105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4106/4106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4107/4107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4108/4108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4109/4109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4110/4110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4111/4111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4112/4112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4113/4113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4114/4114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4115/4115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4116/4116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4117/4117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4118/4118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4120/4120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4119/4119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4121/4121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4122/4122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4123/4123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4124/4124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4125/4125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4126/4126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4127/4127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4128/4128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4129/4129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4130/4130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4131/4131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4132/4132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4133/4133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4134/4134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4135/4135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4136/4136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4137/4137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4138/4138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4139/4139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4140/4140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4141/4141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4142/4142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4143/4143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4144/4144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4145/4145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4146/4146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4147/4147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4148/4148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4149/4149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4150/4150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4151/4151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4152/4152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4153/4153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4154/4154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4155/4155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4156/4156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4157/4157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4158/4158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4159/4159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4160/4160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4161/4161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4162/4162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4163/4163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4164/4164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4165/4165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4168/4168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4166/4166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4167/4167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4169/4169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4170/4170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4171/4171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4172/4172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4173/4173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4174/4174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4175/4175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4176/4176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4177/4177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4178/4178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4179/4179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4180/4180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4181/4181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4182/4182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4183/4183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4184/4184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4185/4185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4186/4186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4187/4187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4188/4188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4203/4203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4204/4204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4205/4205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4206/4206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4207/4207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4208/4208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4209/4209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4210/4210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4211/4211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4212/4212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4213/4213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4214/4214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4215/4215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4216/4216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4217/4217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4218/4218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4219/4219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4220/4220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4221/4221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4222/4222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4223/4223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4224/4224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4225/4225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4226/4226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4227/4227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4228/4228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4229/4229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4230/4230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4231/4231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4232/4232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4233/4233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4235/4235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4236/4236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4237/4237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4238/4238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4240/4240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4241/4241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4242/4242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4243/4243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4244/4244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4245/4245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4246/4246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4248/4248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4249/4249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4251/4251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4252/4252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4254/4254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4255/4255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4257/4257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4258/4258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4261/4261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4262/4262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4263/4263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4264/4264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4265/4265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4266/4266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4267/4267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4268/4268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4270/4270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4273/4273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4274/4274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4275/4275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4276/4276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4277/4277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4278/4278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4279/4279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4280/4280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4281/4281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4282/4282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4283/4283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4284/4284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4285/4285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4286/4286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4287/4287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4289/4289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4290/4290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4291/4291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4292/4292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4293/4293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4294/4294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4295/4295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4296/4296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4297/4297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4299/4299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4300/4300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4301/4301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4302/4302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4303/4303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4304/4304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4305/4305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4308/4308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4309/4309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4310/4310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4311/4311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4312/4312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4313/4313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4314/4314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4315/4315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4316/4316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4317/4317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4318/4318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4319/4319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4320/4320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4321/4321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4322/4322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4323/4323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4324/4324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4326/4326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4328/4328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4329/4329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4330/4330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4331/4331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4332/4332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4333/4333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4334/4334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4335/4335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4336/4336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4338/4338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4344/4344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4352/4352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4353/4353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4354/4354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4358/4358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4359/4359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4360/4360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4361/4361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4363/4363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4378/4378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4379/4379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4380/4380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4381/4381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4382/4382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4383/4383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4384/4384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4385/4385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4386/4386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4387/4387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4388/4388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4389/4389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4390/4390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4392/4392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4393/4393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4394/4394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4395/4395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4396/4396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4397/4397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4398/4398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4399/4399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4401/4401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4402/4402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4403/4403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4404/4404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4550/4550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4406/4406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4407/4407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4408/4408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4409/4409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4410/4410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4411/4411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4412/4412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4413/4413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4415/4415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4416/4416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4417/4417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4418/4418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4419/4419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4421/4421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4422/4422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4423/4423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4424/4424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4425/4425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4426/4426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4427/4427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4428/4428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4429/4429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4430/4430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4431/4431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4432/4432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4433/4433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4435/4435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4436/4436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4437/4437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4438/4438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4439/4439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4440/4440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4441/4441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4442/4442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4443/4443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4444/4444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4445/4445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4446/4446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4447/4447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4551/4551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4448/4448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4449/4449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4450/4450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4451/4451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4453/4453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4455/4455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4456/4456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4457/4457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4461/4461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4488/4488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4489/4489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4501/4501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4505/4505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4508/4508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4509/4509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4510/4510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4512/4512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4514/4514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4521/4521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4532/4532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4533/4533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4534/4534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4536/4536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4537/4537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4538/4538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4539/4539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4540/4540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4541/4541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4542/4542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4544/4544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4548/4548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4549/4549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3766/3766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3767/3767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3768/3768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3769/3769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3770/3770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3771/3771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3772/3772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3773/3773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3774/3774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3775/3775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3776/3776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3777/3777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3778/3778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3782/3782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3785/3785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3787/3787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3791/3791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3792/3792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3794/3794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3796/3796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3797/3797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3799/3799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3802/3802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3819/3819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3820/3820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3821/3821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3822/3822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3823/3823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3824/3824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3825/3825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3826/3826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3827/3827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3828/3828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3829/3829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3830/3830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3844/3844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3845/3845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3846/3846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3847/3847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3848/3848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3849/3849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3850/3850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3851/3851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3855/3855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3856/3856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3857/3857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3858/3858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3859/3859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3860/3860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3861/3861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3862/3862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3863/3863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3864/3864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3865/3865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3866/3866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3867/3867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3868/3868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3869/3869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3870/3870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3871/3871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3872/3872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3873/3873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3874/3874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3875/3875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3876/3876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3877/3877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3878/3878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3879/3879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3880/3880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3881/3881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3882/3882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3883/3883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3884/3884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3885/3885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3886/3886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3887/3887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3888/3888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3889/3889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3890/3890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3891/3891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3892/3892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3893/3893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3894/3894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3895/3895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3896/3896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3897/3897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3898/3898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3899/3899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3900/3900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3901/3901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3902/3902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3903/3903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3904/3904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3905/3905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3906/3906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3907/3907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3908/3908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3909/3909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3910/3910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3911/3911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3912/3912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3913/3913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3914/3914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3915/3915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3916/3916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3917/3917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3918/3918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3919/3919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3920/3920_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3928/3928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3936/3936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3934/3934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3935/3935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3930/3930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3937/3937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3939/3939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3944/3944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3946/3946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3947/3947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3950/3950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3951/3951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3952/3952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3953/3953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3954/3954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3955/3955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3956/3956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3957/3957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3958/3958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3959/3959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3960/3960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3961/3961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3962/3962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3963/3963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3964/3964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3965/3965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3966/3966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3967/3967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3968/3968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3969/3969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3970/3970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3971/3971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3972/3972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3973/3973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3974/3974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3975/3975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3976/3976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3977/3977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3978/3978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3979/3979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3980/3980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3981/3981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3982/3982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3983/3983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3984/3984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3985/3985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3986/3986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3987/3987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3988/3988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3989/3989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3990/3990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3991/3991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3992/3992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3993/3993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3994/3994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3995/3995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3996/3996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3997/3997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3998/3998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3999/3999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4000/4000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4001/4001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4002/4002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4003/4003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4004/4004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4007/4007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4008/4008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4017/4017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4018/4018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4019/4019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4020/4020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4021/4021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4022/4022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4023/4023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4024/4024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4025/4025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4026/4026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4027/4027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4028/4028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4029/4029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4030/4030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4031/4031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4032/4032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4033/4033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4034/4034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4035/4035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4036/4036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4037/4037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4038/4038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4039/4039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4040/4040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4041/4041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4042/4042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4043/4043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4044/4044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4045/4045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4046/4046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4047/4047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4048/4048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4049/4049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4050/4050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4051/4051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4052/4052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4053/4053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4054/4054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4055/4055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4056/4056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4057/4057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4058/4058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4059/4059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4060/4060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4061/4061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4062/4062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4063/4063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4064/4064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4065/4065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4066/4066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4067/4067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4068/4068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4069/4069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4070/4070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4071/4071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4072/4072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4073/4073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4074/4074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4075/4075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4076/4076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4077/4077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4078/4078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4079/4079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4080/4080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4081/4081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4082/4082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4083/4083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4084/4084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4085/4085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4086/4086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4087/4087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4088/4088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4089/4089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4090/4090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4091/4091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4092/4092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4093/4093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4094/4094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4095/4095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4096/4096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4097/4097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4098/4098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4099/4099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4100/4100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4101/4101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4102/4102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4103/4103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4104/4104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4105/4105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4106/4106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4107/4107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4108/4108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4109/4109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4110/4110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4111/4111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4112/4112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4113/4113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4114/4114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4115/4115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4116/4116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4117/4117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4118/4118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4120/4120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4119/4119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4121/4121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4122/4122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4123/4123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4124/4124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4125/4125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4126/4126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4127/4127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4128/4128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4129/4129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4130/4130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4131/4131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4132/4132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4133/4133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4134/4134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4135/4135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4136/4136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4137/4137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4138/4138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4139/4139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4140/4140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4141/4141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4142/4142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4143/4143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4144/4144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4145/4145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4146/4146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4147/4147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4148/4148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4149/4149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4150/4150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4151/4151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4152/4152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4153/4153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4154/4154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4155/4155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4156/4156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4157/4157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4158/4158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4159/4159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4160/4160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4161/4161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4162/4162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4163/4163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4164/4164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4165/4165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4168/4168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4166/4166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4167/4167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4169/4169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4170/4170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4171/4171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4172/4172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4173/4173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4174/4174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4175/4175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4176/4176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4177/4177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4178/4178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4179/4179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4180/4180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4181/4181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4182/4182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4183/4183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4184/4184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4185/4185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4186/4186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4187/4187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4188/4188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4203/4203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4204/4204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4205/4205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4206/4206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4207/4207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4208/4208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4209/4209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4210/4210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4211/4211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4212/4212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4213/4213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4214/4214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4215/4215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4216/4216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4217/4217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4218/4218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4219/4219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4220/4220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4221/4221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4222/4222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4223/4223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4224/4224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4225/4225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4226/4226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4227/4227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4228/4228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4229/4229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4230/4230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4231/4231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4232/4232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4233/4233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4235/4235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4236/4236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4237/4237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4238/4238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4240/4240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4241/4241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4242/4242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4243/4243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4244/4244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4245/4245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4246/4246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4248/4248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4249/4249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4251/4251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4252/4252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4254/4254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4255/4255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4257/4257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4258/4258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4261/4261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4262/4262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4263/4263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4264/4264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4265/4265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4266/4266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4267/4267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4268/4268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4270/4270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4273/4273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4274/4274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4275/4275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4276/4276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4277/4277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4278/4278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4279/4279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4280/4280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4281/4281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4282/4282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4283/4283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4284/4284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4285/4285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4286/4286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4287/4287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4289/4289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4290/4290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4291/4291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4292/4292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4293/4293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4294/4294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4295/4295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4296/4296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4297/4297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4299/4299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4300/4300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4301/4301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4302/4302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4303/4303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4304/4304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4305/4305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4308/4308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4309/4309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4310/4310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4311/4311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4312/4312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4313/4313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4314/4314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4315/4315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4316/4316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4317/4317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4318/4318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4319/4319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4320/4320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4321/4321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4322/4322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4323/4323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4324/4324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4326/4326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4328/4328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4329/4329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4330/4330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4331/4331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4332/4332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4333/4333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4334/4334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4335/4335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4336/4336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4338/4338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4344/4344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4352/4352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4353/4353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4354/4354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4358/4358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4359/4359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4360/4360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4361/4361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4363/4363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4378/4378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4379/4379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4380/4380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4381/4381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4382/4382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4383/4383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4384/4384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4385/4385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4386/4386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4387/4387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4388/4388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4389/4389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4390/4390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4392/4392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4393/4393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4394/4394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4395/4395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4396/4396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4397/4397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4398/4398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4399/4399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4401/4401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4402/4402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4403/4403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4404/4404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4550/4550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4406/4406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4407/4407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4408/4408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4409/4409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4410/4410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4411/4411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4412/4412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4413/4413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4415/4415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4416/4416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4417/4417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4418/4418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4419/4419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4421/4421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4422/4422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4423/4423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4424/4424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4425/4425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4426/4426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4427/4427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4428/4428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4429/4429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4430/4430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4431/4431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4432/4432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4433/4433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4435/4435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4436/4436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4437/4437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4438/4438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4439/4439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4440/4440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4441/4441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4442/4442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4443/4443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4444/4444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4445/4445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4446/4446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4447/4447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4551/4551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4448/4448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4449/4449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4450/4450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4451/4451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4453/4453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4455/4455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4456/4456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4457/4457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4461/4461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4488/4488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4489/4489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4501/4501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4505/4505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4508/4508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4509/4509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4510/4510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4512/4512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4514/4514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4521/4521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4532/4532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4533/4533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4534/4534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4536/4536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4537/4537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4538/4538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4539/4539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4540/4540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4541/4541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4542/4542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4544/4544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4548/4548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/4549/4549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3766/3766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3767/3767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3768/3768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3769/3769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3770/3770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3771/3771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3772/3772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3773/3773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3774/3774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3775/3775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3776/3776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3777/3777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3778/3778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3782/3782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3785/3785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3787/3787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3791/3791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3792/3792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3794/3794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3796/3796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3797/3797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3799/3799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3802/3802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3819/3819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3820/3820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3821/3821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3822/3822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3823/3823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3824/3824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3825/3825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3826/3826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3827/3827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3828/3828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3829/3829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3830/3830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3844/3844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3845/3845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3846/3846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3847/3847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3848/3848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3849/3849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3850/3850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3851/3851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3855/3855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3856/3856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3857/3857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3858/3858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3859/3859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3860/3860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3861/3861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3862/3862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3863/3863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3864/3864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3865/3865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3866/3866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3867/3867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3868/3868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3869/3869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3870/3870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3871/3871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3872/3872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3873/3873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3874/3874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3875/3875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3876/3876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3877/3877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3878/3878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3879/3879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3880/3880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3881/3881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3882/3882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3883/3883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3884/3884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3885/3885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3886/3886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3887/3887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3888/3888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3889/3889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3890/3890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3891/3891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3892/3892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3893/3893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3894/3894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3895/3895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3896/3896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3897/3897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3898/3898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3899/3899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3900/3900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3901/3901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3902/3902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3903/3903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3904/3904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3905/3905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3906/3906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3907/3907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3908/3908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3909/3909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3910/3910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3911/3911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3912/3912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3913/3913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3914/3914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3915/3915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3916/3916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3917/3917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3918/3918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3919/3919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2008/3920/3920_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H681"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>