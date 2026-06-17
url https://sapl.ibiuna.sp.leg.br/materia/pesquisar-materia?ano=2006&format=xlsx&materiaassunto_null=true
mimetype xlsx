--- v0 (2026-02-20)
+++ v1 (2026-06-17)
@@ -54,8160 +54,8160 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alexandre Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6220/6220_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6220/6220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ESCOLA MUNICIPAL NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6221/6221_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6221/6221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6223/6223_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6223/6223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO NA ESTRADA VICINAL DO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6224/6224_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6224/6224_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NA ESTRADA VICINAL DO BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6225/6225_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6225/6225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NA ESTRADA VICINAL DO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6227/6227_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6227/6227_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO CENTRO DO BAIRRO CARMO MESSIAS, AVENIDAS NOSSA SENHORA DO CARMO, GRILOS E BARRA.</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6228/6228_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6228/6228_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SUBSTITUIÇÃO DE TODOS OS BICOS DE LUZ DAS RUAS XV DE NOVEMBRO E PINDUCA SOARES.</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6230/6230_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6230/6230_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6232/6232_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6232/6232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6233/6233_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6233/6233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS PURIS.</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6234/6234_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6234/6234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO GEMIMA.</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6235/6235_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6235/6235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6236/6236_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6236/6236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO IBIÚNA GARDEN.</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6237/6237_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6237/6237_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6238/6238_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6238/6238_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DO ROSARIAL.</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6240/6240_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6240/6240_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6241/6241_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6241/6241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6243/6243_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6243/6243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6244/6244_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6244/6244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TROCA DAS LUMINÁRIAS DA AVENIDA CAPITÃO MANOEL DE OLIVEIRA CARVALHO.</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6245/6245_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6245/6245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TROCA DAS LUMINÁRIAS DA AVENIDA VEREADOR BENEDITO DE CAMPOS.</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6247/6247_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6247/6247_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TROCA DAS LUMINÁRIAS NA AVENIDA MARIA LA FARINA MILANI.</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6248/6248_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6248/6248_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DA CAPELA BOM JESUS DA PRISÃO.</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6249/6249_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6249/6249_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UM PORTAL COM PONTO DE INFORMAÇÕES TURÍSTICAS NA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6251/6251_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6251/6251_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6264/6264_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6264/6264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6267/6267_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6267/6267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ESCOLA E CRECHE NO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6268/6268_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6268/6268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UM MERCADO MUNICIPAL.</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6270/6270_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6270/6270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DA PRAÇA DA MATRIZ, REFORMAS DOS BANHEIROS DA PRAÇA, SERVIÇOS DE JARDINAGEM E PAISAGISMO E AMPLIAÇÃO DO PALCO DA PRAÇA.</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6272/6272_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6272/6272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO DA ESTRADA VICINAL DO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6273/6273_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6273/6273_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NA ESTRADA RURAL PARA MAIRINQUE, TRECHO DE 3 KM.</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6285/6285_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6285/6285_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA PRINCIPAL DO BAIRRO VISTA LINDA.</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6287/6287_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6287/6287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA DO BAIRRO DO ROSARIAL.</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6288/6288_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6288/6288_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA DO CLUBE DE CAMPO.</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6289/6289_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6289/6289_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA DO BAIRRO IBIÚNA GARDEN.</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6291/6291_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6291/6291_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA DO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Paulinho Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6293/6293_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6293/6293_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO DOS PINTOS, DO APIÁRIO ATÉ O FINAL.</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6294/6294_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6294/6294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO DOS TAVARES, RUA DAS FLORES, Nº 8.</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6295/6295_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6295/6295_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE GRADES NA RUA JOAQUIM JOSÉ DA SILVA XAVIER NO BAIRRO JEMIMA, NºS 2, 3 E 4, RESIDÊNCIA DE FRANCISCO ERIMAR DA ROCHA.</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6296/6296_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6296/6296_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA FINALIZAÇÃO DOS SERVIÇOS DE REDE DE COLETA DE ESGOTO NA RUA APARECIDA CARDOSO PINTO, BAIRRO DA CACHOEIRA, E ASFALTAMENTO E ILUMINAÇÃO NO FINAL DA RUA.</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6300/6300_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6300/6300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NA RUA LÁZARA MARIA DA CONCEIÇÃO, 300 METROS.</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6301/6301_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6301/6301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NO BAIRRO DO ALTO, KM 12 DA RODOVIA JÚLIO DAL FABBRO.</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6302/6302_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6302/6302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS PONTOS CRÍTICOS DO BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6303/6303_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6303/6303_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE TUBOS NO BAIRRO DA CACHOEIRA, BAR DO JOÃO.</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6305/6305_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6305/6305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA, CASCALHAMENTO E COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO PIRATUBA, ESTRADA MINORO HIDERIA, ENTRADA DO FIDELIS.</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6307/6307_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6307/6307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO DO FEITAL.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6309/6309_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6309/6309_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO PAIOL GRANDE, ESTRADA MUNICIPAL ATÉ A IGREJA DA CONGREGAÇÃO CRISTÃ.</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6312/6312_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6312/6312_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DE CARGO DE CHEFE DO DEPARTAMENTO DE EMISSÃO DE CARTEIRA DE TRABALHO, REFERÊNCIA B-52.</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6314/6314_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6314/6314_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADAS NO BAIRRO RESIDENCIAL IBIÚNA, RUAS VICENTE F. CAMPOS E BENEDITO RODRIGUES.</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6331/6331_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6331/6331_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DE QUATRO LINHAS DE ÔNIBUS ATENDENDO A ÁREA CENTRAL DO BAIRRO DOS PAES.</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6332/6332_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6332/6332_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA NUMERAÇÃO DAS RESIDÊNCIAS DA RUA JOSÉ PEDRO FERRACINI, BAIRRO DO CURRAL.</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6333/6333_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6333/6333_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO POLICIAL 24 HORAS NO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6335/6335_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6335/6335_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA DO VIEIRINHA, PRÓXIMO AO ABRIGO DE ÔNIBUS E INTERCALANDO A CADA DOIS POSTES.</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6345/6345_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6345/6345_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PROVIDÊNCIAS EM RELAÇÃO AO CARGO DE CHEFE DO DEPARTAMENTO DO ALMOXARIFADO E PATRIMÔNIO, REFERÊNCIA 65-A E DISPOSIÇÃO EXCLUSIVO  PARA EXERCÍCIO DA FUNÇÃO.</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6356/6356_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6356/6356_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NA ESTRADA DO BAIRRO DO REGI, ACESSO A GRANJA SAITO, CASA DE BENEDITA MAIA.</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6359/6359_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6359/6359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO TERRENO BALDIO NA RUA RAIMUNDO SANTIAGO, 98.</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6374/6374_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6374/6374_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO ALTO, KM 12 DA RODOVIA JÚLIO DAL FABBRO, SÍTIO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6382/6382_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6382/6382_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO PAIOL PEQUENO, RUA ÁLVARO DE LIMA, 5020.</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6386/6386_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6386/6386_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO BANHEIRO NO KM 57 DA RODOVIA BUNJIRO NAKAO, COM PINTURA DAS PAREDES, TROCA DAS PORTAS E REFORMA DA REDE HIDRÁULICA.</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6388/6388_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6388/6388_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIA NO BAIRRO DO CARMO MESSIAS, LOJA DE ROUPAS BAZAR LI.</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Leôncio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6394/6394_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6394/6394_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE GCM&amp;#180;S 24 HORAS NO CENTRO DA CIDADE, GARAGEM, PREFEITURA E HOSPITAL.</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6401/6401_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6401/6401_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECOLOCAÇÃO DE CONTÊINER NO BAIRRO MORRO GRANDE, PRÓXIMO À LANCHONETE.</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6402/6402_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6402/6402_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DO POSTO DE GUARDA COM TELEFONE NO BAIRRO SOROCAMIRIM, CHICO DA VENDA.</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6404/6404_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6404/6404_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA GERAL EM ESCOLAS DE DIVERSOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6405/6405_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6405/6405_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DE DIVERSOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6406/6406_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6406/6406_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CICLOVIA DE MÃO DUPLA NA MARGINAL ANTÔNIO FALCI.</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6407/6407_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6407/6407_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE BANHEIRO PÚBLICO E PALCO DE EVENTOS NO CENTRO DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6408/6408_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6408/6408_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DIVISÃO DAS CLASSES DE AULA DA ESCOLA MUNICIPAL DO BAIRRO DOS GRILOS, 1ª E 2ª SÉRIES DE MANHÃ E 3ª E 4ª SÉRIES À TARDE.</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6410/6410_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6410/6410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE 2 GUARITAS PARA POSTO DA GUARDA CIVIL 24 HORAS, NO CENTRO DO BAIRRO CARMO MESSIAS E EM FRENTE A ESCOLA DO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6411/6411_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6411/6411_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DOS COELHOS.</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6413/6413_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6413/6413_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NA RUA PRINCIPAL DO BAIRRO DO COELHO.</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6416/6416_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6416/6416_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA EXAMES DE HEMOGRAMA, PPF E URINA EM TODOS OS POSTOS DE SAÚDE NOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6417/6417_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6417/6417_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NA AVENIDA NOSSA SENHORA DO CARMO, BAIRRO DA CACHOEIRA ATÉ O BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6419/6419_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6419/6419_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE EQUIPAMENTOS DE SOM, LUZ E PALCO PARA AS FESTAS TRADICIONAIS DOS BAIRROS.</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6427/6427_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6427/6427_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIA NO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6431/6431_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6431/6431_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MINI ESTÁDIO DE FUTEBOL NO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6457/6457_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6457/6457_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE POSTO DO IML, POLÍCIA TÉCNICA E CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6458/6458_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6458/6458_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE UM COMPUTADOR OU MAQUINA DE ESCREVER PARA USO DO CHEFE DE ADMINISTRAÇÃO DE CEMITÉRIOS.</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6459/6459_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6459/6459_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SEDE DA A.A.E.S.P. PARA REUNIÕES E PALESTRAS.</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6460/6460_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6460/6460_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NA RUA JOAQUIM ANTÔNIO DE MORAES, 1024, BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6461/6461_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6461/6461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DAS LOMBADAS NO BAIRRO DO VERAVA, ESTRADA MUNICIPAL, KM 16,5, PRÓXIMO A ESCOLA DO BAIRRO DO TIBÚRCIO, EM FRENTE A ESCOLA DO BAIRRO DO VERAVA E PRÓXIMO AO POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6462/6462_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6462/6462_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NA ESTRADA DO BAIRRO DOS BOAVAS, KM 15, ESTRADA DO BAIRRO DO VERAVA, RESIDÊNCIAS DE ERNESTO PIRES E ADAUTO.</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6463/6463_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6463/6463_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DA PONTE NA ESTRADA DA TERRA BOA, MINERADORA PORTLUC.</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6464/6464_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6464/6464_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO TIBÚRCIO.</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6465/6465_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6465/6465_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA GRATIFICAÇÃO DE FUNCIONÁRIOS QUE SE DESTACAREM EM SEUS LOCAIS DE TRABALHO TODO O MÊS.</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6467/6467_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6467/6467_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CASCALHAMENTO NAS ESTRADAS RURAIS DA CIDADE.</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6468/6468_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6468/6468_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO DO VERAVA, ESTÂNCIA MÃE TERRA, ESTRADA PAULINO XAVIER.</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6466/6466_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6466/6466_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SALA E BANHEIRO PARA USO ODONTOLÓGICO NO POSTO DE SAÚDE DO BAIRRO DO VERAVA E REFORMA COMPLETA COM PINTURA.</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6469/6469_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6469/6469_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS DO BAIRRO DOS RODRIGUES ATÉ O VERAVA, PRÓXIMO A RESIDÊNCIA DE DOMINGOS.</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6470/6470_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6470/6470_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NA ESTRADA FRANCISCO VIEIRA GONÇALVES, ESTRADA DO PORTO, BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6471/6471_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6471/6471_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS RUAS DO LOTEAMENTO ALDEIA NOVA, BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6474/6474_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6474/6474_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DOS BAIRROS FEITAL ATÉ AGENOR E FEITAL ATÉ BOAVAS.</t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6476/6476_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6476/6476_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE AMBULÂNCIA NO POSTO DE SAÚDE DO BAIRRO DO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6479/6479_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6479/6479_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DOS RIBEIROS, IGREJA CATÓLICA, BAR DO JORGE, RUA SANTA TEREZA, CASA DE JOSÉ DO VIRGÍLIO.</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6480/6480_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6480/6480_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TROCA DE SOLO E PODA DOS PINHEIROS DE ARAUCÁRIA NA AVENIDA NOSSA SENHORA DO CARMO, BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6482/6482_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6482/6482_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NA ESTRADA ENTRE O BAIRRO DOS PAULOS ATÉ JUQUITIBA, 8 KM.</t>
   </si>
   <si>
     <t>6484</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6484/6484_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6484/6484_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DIVERSOS SERVIÇOS NO TERRENO DA PREFEITURA NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6487/6487_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6487/6487_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CANALIZAÇÃO, CONSTRUÇÃO DE SARJETAS E ATERRO NO CENTRO DO BAIRRO CARMO MESSIAS, IGREJA CATÓLICA NOSSA SENHORA DO CARMO, PADARIA PIONEIRA E POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>6492</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6492/6492_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6492/6492_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE QUADRAS POLIESPORTIVAS NOS BAIRROS DOS PAULOS, TIBÚRCIOS E RODRIGUES.</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6497/6497_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6497/6497_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONTRATAÇÃO DE ÁRBITROS E BANDEIRINHAS PARA CAMPEONATOS REGIONAIS.</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Jamil Marcicano</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6500/6500_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6500/6500_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MANTER O SERVIÇO DE TRANSPORTE ESCOLAR DE PERUA.</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6501/6501_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6501/6501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE POSTO DOS CORREIOS NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6507/6507_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6507/6507_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DOS BAIRROS LUZ E GRAMA.</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6510/6510_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6510/6510_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADA NO BAIRRO DA RESSACA, PRÓXIMO A FLORA MESTIÇO.</t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6511/6511_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6511/6511_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PLANTIO DE GRAMA NO CAMPO DE FUTEBOL DO BAIRRO RESSAQUINHA, CONSTRUÇÃO DE ARQUIBANCADA, SEDE, BANHEIRO E TELAS DE PROTEÇÃO PARA O GOL.</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6512/6512_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6512/6512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE PISTA DE SKATE E PARQUE DA CRIANÇA NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6513/6513_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6513/6513_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA FUNCIONAMENTO DO POSTO DE SAÚDE DO BAIRRO DA RESSACA TODOS OS DIAS DA SEMANA, COM PRESENÇA DE MÉDICOS.</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6514/6514_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6514/6514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6516/6516_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6516/6516_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6518/6518_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6518/6518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DA PONTE NO BAIRRO DA RESSACA, RESIDÊNCIA DE ROMEU, E SUBSTITUIÇÃO DOS TUBOS EXISTENTES.</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6520/6520_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6520/6520_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA FUNCIONAMENTO DA GUARDA CIVIL 24 HORAS NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6522/6522_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6522/6522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ATENDIMENTO DE DENTISTA UMA VEZ POR SEMANA NO POSTO DE SAÚDE NO BAIRRO DA RESSACA, E DEMAIS POSTOS DE SAÚDE DOS BAIRROS.</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6523/6523_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6523/6523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADAS NO BAIRRO DA RESSACA, AÇOUGUE SILVA E ESCOLA DO BAIRRO.</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6524/6524_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6524/6524_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADA NO BAIRRO DA RESSACA, PADARIA SHINOKA.</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6525/6525_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6525/6525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONTRATAÇÃO DE GUARDA PARA A QUADRA POLIESPORTIVA DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6526/6526_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6526/6526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE AMBULÂNCIA NO POSTO DE SAÚDE DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6529/6529_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6529/6529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MUDANÇA DO LOCAL DO CENTRO DE REABILITAÇÃO.</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6530/6530_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6530/6530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DIVERSAS PROVIDÊNCIAS NOS CEMITÉRIOS DA PAZ E DA SAUDADE.</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Jair do Piaí</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6531/6531_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6531/6531_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA ESTRADA VICINAL TANCREDO NEVES, BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6533/6533_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6533/6533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA NO BAIRRO FEITAL, KM 10 DA RODOVIA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6536/6536_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6536/6536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE LINHA DE TELEFONE NO POSTO DE SAÚDE DO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6537/6537_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6537/6537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONCLUSÃO DA REDE DE ESGOTO DO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6540/6540_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6540/6540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE MÉDICO CLÍNICO GERAL NO POSTO DE SAÚDE NO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6543/6543_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6543/6543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE AMBULÂNCIA NO POSTO DE SAÚDE DO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6547/6547_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6547/6547_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE MÉDICO PEDIATRA E DENTISTA NO POSTO DE SAÚDE DO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6549/6549_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6549/6549_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AMPLIAÇÃO E COMPRA DE EQUIPAMENTOS PARA O POSTO DE SAÚDE DO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6553/6553_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6553/6553_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6557/6557_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6557/6557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6560/6560_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6560/6560_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIA NO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6563/6563_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6563/6563_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DA GUARDA CIVIL NO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6564/6564_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6564/6564_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO ACESSO AO CAMPO DE GOLF E ACESSO AO BAIRRO DO POCINHO.</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6565/6565_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6565/6565_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INCLUSÃO DE ENSINO PRÉ-ESCOLA NO BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6567/6567_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6567/6567_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6568/6568_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6568/6568_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL NO BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6570/6570_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6570/6570_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INCLUSÃO DE ENSINO PRÉ-ESCOLA NO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6571/6571_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6571/6571_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NA ESTRADA PARA O BAIRRO FEITAL, NO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6575/6575_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6575/6575_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6576/6576_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6576/6576_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NA ESTRADA VICINAL TANCREDO NEVES, ACESSO AO POCINHO, ARMAZÉM DO AUGUSTO.</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6577/6577_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6577/6577_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO DOS CARDOSOS, MERCADO DO NÉLIO.</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6578/6578_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6578/6578_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGOS DE ÔNIBUS NA ESTRADA QUE VAI AO BAIRRO DO FEITAL ATÉ O BAIRRO DO MURUNDU E NA ESTRADA QUE VAI DA PAINEIRA ATÉ O FINAL DO ASFALTO.</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6579/6579_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6579/6579_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINERS NOS BAIRROS MURUNDU, PRÓXIMO AO AOYAMA, E GÓES.</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6580/6580_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6580/6580_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO PAIOLZINHO SENTIDO MURUNDU, 3KM.</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6581/6581_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6581/6581_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DOS GABRIEL, ENTIDADE CRESCER.</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6587/6587_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6587/6587_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DE LINHA DE ÔNIBUS NO BAIRRO TAVARES, LOTEAMENTO RESIDENCIAL EUROPA, PONTO FINAL NO BAIRRO DO FEITAL.</t>
   </si>
   <si>
     <t>6588</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6588/6588_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6588/6588_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO COLÉGIO, ÁREA CENTRAL.</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6589/6589_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6589/6589_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COBERTURA DA QUADRA POLIESPORTIVA DO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6590/6590_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6590/6590_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO FEITAL, KM 8,5 DA RODOVIA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6592/6592_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6592/6592_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADAS NO BAIRRO DO MURUNDU, KM 20 DA ESTRADA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6595/6595_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6595/6595_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGOS DE ÔNIBUS NOS BAIRROS PAIOL GRANDE, PIAÍ E ESTRADA DO XAVIER, KM 15.</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6597/6597_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6597/6597_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DAS LOMBADAS NO BAIRRO DO PIAÍ, MERCADO RUIVO, CENTRO.</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6600/6600_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6600/6600_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NA RUA SALVADOR DIAS DE MORAES, BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6599/6599_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6599/6599_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NAS ESTRADA DO REGI, LOTEAMENTO MATARAZZO.</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6601/6601_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6601/6601_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA TANCREDO NEVES, BAIRRO LAVAPÉS, LOTEAMENTO IBIÚNA GARDEN.</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6602/6602_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6602/6602_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 2 LOMBADAS NO BAIRRO DO FEITAL, E SINALIZAÇÕES.</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6603/6603_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6603/6603_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA NA ESCOLA DO BAIRRO DO FEITAL.</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6606/6606_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6606/6606_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE PEITORIL NO PRÉDIO DA PREFEITURA.</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6611/6611_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6611/6611_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA DO PEDREGULHO, KM 4 DA RODOVIA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6612/6612_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6612/6612_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO PEDREGULHO, KM 4 DA ESTRADA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6615/6615_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6615/6615_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AMPLIAÇÃO DO POSTO DE SAÚDE DO BAIRRO PIAI, E CONSTRUÇÃO DE MAIS UM CONSULTÓRIO COM BANHEIRO.</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6616/6616_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6616/6616_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA DOS PASSARINHOS, SITIO DO MORANGUINHO, BAIRRO DO PIAI.</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6617/6617_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6617/6617_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO PIAI, ACESSO AO SÍTIO PÁ CAVADORA.</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6619/6619_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6619/6619_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO PIAI, KM 11 AO KM 12, ESTRADA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6628/6628_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6628/6628_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO CAPIM AZEDO, RUA KALIL RAHAL.</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6629/6629_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6629/6629_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE NOME DE RUA NO BAIRRO RIO DE UNA, COMO RUA DOS PEDROSOS.</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Fernando Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6631/6631_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6631/6631_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO RESIDENCIAL SÃO MARCOS 1 E 2.</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6633/6633_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6633/6633_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6637/6637_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6637/6637_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO DOS PINTOS, ÁREA CENTRAL.</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6638/6638_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6638/6638_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6639/6639_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6639/6639_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO DOS DIAS, ÁREA CENTRAL.</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6640/6640_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6640/6640_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6641/6641_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6641/6641_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO DOS GODINHOS.</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6642/6642_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6642/6642_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO LUZ.</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6643/6643_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6643/6643_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6644/6644_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6644/6644_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE LOTEAMENTO IBIÚNA ECO VILLE, SÍTIO CAMPININHA, BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6645/6645_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6645/6645_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO DOS PAES.</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6646/6646_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6646/6646_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO MORRO GRANDE.</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6648/6648_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6648/6648_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO SAMANO.</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6650/6650_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6650/6650_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO VESTIÁRIO E ALAMBRADO DO ESTÁDIO DO BAIRRO DA VARGEM</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6653/6653_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6653/6653_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA FUNCIONAMENTO DO POSTO DE GUARDA CIVIL 24 HORAS NO BAIRRO DA VARGEM.</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6655/6655_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6655/6655_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS E CONSTRUÇÃO DE CAIXA DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NO BAIRRO DA VARGEM IGREJA CATÓLICA, ACESSO AO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6657/6657_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6657/6657_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DOS ABRIGOS DE ÔNIBUS PRÓXIMOS ÀS ESCOLAS MUNICIPAIS E ESTADUAIS.</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6661/6661_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6661/6661_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DOS CORREIOS NO BAIRRO DA VARGEM, ÁREA CENTRAL.</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6663/6663_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6663/6663_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NO BAIRRO DA VARGEM, UMA VEZ POR SEMANA.</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6664/6664_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6664/6664_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA E PINTURA NAS LOMBADAS NO BAIRRO DA VARGEM.</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6666/6666_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6666/6666_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NOS BAIRROS COLÉGIO, SALTO E AMPLIAÇÃO DO POSTO DE SAÚDE DO BAIRRO DA VARGEM.</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6667/6667_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6667/6667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO EM DIVERSOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6668/6668_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6668/6668_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS, ATERRO E SARJETA NO BAIRRO DOS PAES, ÁREA CENTRAL.</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6669/6669_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6669/6669_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS E ATERRO NA ESTRADA DOS MINEIROS.</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6670/6670_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6670/6670_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS E ATERRO NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6671/6671_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6671/6671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ESCOLA COM ENSINO PRÉ-ESCOLAR NOS BAIRROS SALTO, SAMANO, LAGEADO, AREIA VERMELHA E VIEIRINHA.</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6672/6672_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6672/6672_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS E ATERRO NO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6673/6673_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6673/6673_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS E ATERRO NO BAIRRO DO LAGEADO.</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6674/6674_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6674/6674_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO ABRIGO DE ÔNIBUS NO KM 60 DA RODOVIA BUNJIRO NAKAO, PESQUEIRO CUCA FRESCA.</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6675/6675_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6675/6675_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO DO MURUNDU, FINAL DO ASFALTO.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6676/6676_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6676/6676_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E DESASSOREAMENTO DO LEITO DO RIO NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6677/6677_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6677/6677_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO KM 18 DA RODOVIA JÚLIO DAL FABBRO, RESIDÊNCIA DE ORICO.</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6682/6682_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6682/6682_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLOSÃO DE UMA PEDRA NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6683/6683_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6683/6683_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA RUA DO EVANGELHO.</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6685/6685_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6685/6685_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MINI ESTÁDIO DE FUTEBOL NOS BAIRROS LAGEADO, SALTO, DIAS E PIRATUBA, COM GRAMADO E VESTIÁRIO.</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6684/6684_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6684/6684_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6686/6686_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6686/6686_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO FEITAL.</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6689/6689_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6689/6689_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DE LEI PARA AUXÍLIO TRANSPORTE, ENERGIA ELÉTRICA E INSTALAÇÃO DE ÁGUA E ESGOTO PARA AS EMPRESAS DE PARQUES DE DIVERSÕES E CIRCOS QUE VIEREM A IBIÚNA.</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6687/6687_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6687/6687_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO DA GRAMA.</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6688/6688_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6688/6688_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6690/6690_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6690/6690_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO DOS GOES.</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6691/6691_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6691/6691_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO SALTO.</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6692/6692_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6692/6692_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO SALTINHO.</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6693/6693_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6693/6693_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO VIEIRINHA.</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6694/6694_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6694/6694_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6695/6695_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6695/6695_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO DO LAGEADO.</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6696/6696_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6696/6696_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO PIRATUBA.</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6697/6697_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6697/6697_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA NA ESTRADA DO CUPIM ATÉ RECANTO PRIMAVERA.</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6698/6698_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6698/6698_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA RUA LÁZARA MARIA DA CONCEIÇÃO, 128, RESIDÊNCIA DE ENGENHEIRO JÚNIOR.</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6699/6699_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6699/6699_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DESENTUPIMENTO DO BUEIRO NA RUA ANTONIETA NOVAES, 191.</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6700/6700_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6700/6700_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA OBRAS DE MELHORIAS NA RODOVIA TANCREDO NEVES, BAIRRO LAVAPÉS ATÉ RESIDENCIAL IBIÚNA E IBIÚNA GARDEN, COM JARDINAGEM, PAISAGISMO, LOMBADAS E ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6701/6701_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6701/6701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO MURUNDU, FINAL DA ESTRADA TANCREDO NEVES, BAR DA MATILDE E IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6702/6702_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6702/6702_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE REDE DE ESGOTO NA VILA PITICO.</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6704/6704_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6704/6704_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO RESIDENCIAL IBIÚNA, RUA ELÍDIO JOSÉ COELHO.</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6707/6707_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6707/6707_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NA RUA ITÁLIA, 21, RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6709/6709_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6709/6709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RETIRADA DAS ÁRVORES NA RUA SANTIAGO, 156.</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6710/6710_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6710/6710_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DO CUPIM, RUA SÃO CRISPIM.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6711/6711_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6711/6711_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO ZELÃO, TRAVESSA ÁLVARO DE ALMEIDA LEME, PADARIA SÃO DOMINGUES.</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6714/6714_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6714/6714_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA RUA MANOEL CLEMENTE COM RUA CORÉIA DO SUL, CHÁCARA PAZ E AMOR, BAIRRO DO LAGEADINHO.</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6715/6715_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6715/6715_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO AREIA VERMELHA, RESIDÊNCIA DO DEPUTADO EDSON APARECIDO.</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6716/6716_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6716/6716_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS GABRIEL, ACESSO AO BAIRRO PAIOL GRANDE, RESIDÊNCIA DE JUSCELINO.</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6717/6717_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6717/6717_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DO ROSARIAL, RUA ANTÔNIO CORDEIRO DA SILVA, FRIGORÍFICO ROSARIAL, BAR DO TACO.</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6718/6718_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6718/6718_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NA RUA FELISBINO JOSÉ PEREIRA, NO BAIRRO DO PARURU, PRÓXIMO AO POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6719/6719_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6719/6719_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DE ACESSO À RODOVIA JÚLIO DAL FABBRO.</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Valdecir Frioli</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6727/6727_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6727/6727_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA BICOS DE LUZ NAS RUAS PRÓXIMAS AO CONDOMÍNIO LI VILLAÇA.</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6728/6728_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6728/6728_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DA CACHOEIRA, ATÉ O FINAL DA ESTRADA DO PINHAL, PRÓXIMO AO RECANTO FERRADURA.</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6729/6729_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6729/6729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DA RESSACA, KM 71,5 DA RODOVIA BUNJIRO NAKAO, PRÓXIMO CHÁCARA DA DONA CLARICE.</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6730/6730_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6730/6730_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DO ROSARIAL, FRENTE A ESCOLA E A IGREJA.</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6731/6731_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6731/6731_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DOM PEDRO II E MARIA MORAES DE LIMA.</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6732/6732_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6732/6732_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO VOTORANTIM, RUA JOÃO MATIUSO.</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6734/6734_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6734/6734_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO CACHOEIRA, ESTRADA ATÉ O LOTEAMENTO CASTANHA II.</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO IBIÚNA GARDEN, RUAS MANACÁS, FLAMBOYANT, GIRASSÓIS, IPÊS E JASMINS.</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6736/6736_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6736/6736_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6737/6737_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6737/6737_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6738/6738_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6738/6738_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO VERAVA, KM 17 DA ESTRADA VICINAL, BAR NOSSA SENHORA DA GUIA.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6740/6740_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6740/6740_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NA RUA ANDORINHA, BAIRRO DA FIGUEIRA.</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6742/6742_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6742/6742_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NO BAIRRO DOIS CÓRREGOS, LIGAÇÃO ENTRE IBIÚNA E MAIRINQUE.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6743/6743_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6743/6743_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO SILVÉRIO, BAR DO BRANCO E IGREJA CRISTÃ DO BRASIL.</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6744/6744_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6744/6744_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO CAPIM AZEDO, RUA KALIL RAHAL.</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6746/6746_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6746/6746_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DO PARURU, COM GUIAS E SARJETAS.</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6747/6747_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6747/6747_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MELHORA NO SISTEMA DE ILUMINAÇÃO PÚBLICA NO BAIRRO DO LAVAL.</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6748/6748_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6748/6748_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO TERRENO DA ESCOLA NO BAIRRO DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6749/6749_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6749/6749_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CASCALHAMENTO NO BAIRRO DOIS CÓRREGOS, PRÓXIMO A ESCOLA.</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6750/6750_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6750/6750_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA FISCALIZAÇÃO DAS INVASÕES DE TERRAS PÚBLICAS E PRIVADAS.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6760/6760_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6760/6760_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA OBRAS DE MELHORIAS EM TORNO DA PRAINHA DO PIRATUBA, CONSTRUÇÃO OU LOCAÇÃO DE BANHEIROS E CONSTRUÇÃO DE QUIOSQUES.</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6767/6767_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6767/6767_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO ASFALTO DO BAIRRO PIRATUBA ATÉ A PRAINHA.</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Zetinho da Toppic</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6768/6768_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6768/6768_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6769/6769_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6769/6769_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DA CACHOEIRA ATÉ DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6770/6770_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6770/6770_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO GABRIEL ATÉ O CENTRO DO BAIRRO DO VERAVINHA.</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6771/6771_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6771/6771_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA NAS ESCOLAS DOS BAIRROS PIAI E FEITAL, ESCOLAS SEME ISSA.</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6772/6772_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6772/6772_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6773/6773_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6773/6773_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONCLUSÃO DAS OBRAS DO GINÁSIO DE ESPORTES DO BAIRRO DO GABRIEL, COM ALAMBRADO.</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6775/6775_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6775/6775_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NAS RUAS DO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6776/6776_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6776/6776_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA DO VESTIÁRIO, REFORMA DO ALAMBRADO E MANUTENÇÃO DO CAMPO DE FUTEBOL DO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6778/6778_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6778/6778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO VOTORANTIM, ÁREA CENTRAL, KM 61 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6779/6779_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6779/6779_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL NO BAIRRO VILA PITICO.</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6780/6780_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6780/6780_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NO BAIRRO DO LAVAL, RUA PROJETADA 4.</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6781/6781_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6781/6781_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO PARURU, RUA JOÃO ANTÔNIO DOMINGUES, 16.</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6782/6782_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6782/6782_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NO CONDOMÍNIO SETE LAGOS, BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6783/6783_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6783/6783_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NO LOTEAMENTO POMAR YURI.</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6786/6786_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6786/6786_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA OBRAS DE MELHORAMENTOS NA ESTRADA DE ACESSO AO LOTEAMENTO POMAR YURI.</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6788/6788_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6788/6788_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE TRANSPORTE ESCOLAR NO PERÍODO DA MANHÃ, NA ESCOLA DO BAIRRO DO PARURU ATÉ O CONDOMÍNIO BARRA DO PARURU.</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6789/6789_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6789/6789_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO COLEGINHO, BAIRRO DO COLÉGIO, SÍTIO DO ZEZINHO JAPONÊS.</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6790/6790_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6790/6790_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ESCOLA NO BAIRRO DA CACHOEIRA, E CONSTRUÇÃO DE QUADRA POLIESPORTIVA.</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6797/6797_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6797/6797_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CENTRO INTEGRADO DE FORMAÇÃO EDUCACIONAL PARA TEATRO, QUADRAS POLIESPORTIVAS, PISCINA, SALA DE INFORMÁTICA, OFICINAS E BIBLIOTECA.INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO INDICAÇÃO ENCAMINHADA AO SETOR COMPETENTE. </t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6798/6798_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6798/6798_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE SINALIZAÇÃO NA PRAÇA JOÃO MELLO INDICANDO ACESSO A RODOVIA SENTIDO SÃO PAULO.</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6799/6799_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6799/6799_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHADORA NO BAIRRO DOS GATOS </t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6801/6801_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6801/6801_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA, CASCALHADORA, ILUMINAÇÃO E ORELHÃO NO BAIRRO PAIOL PEQUENO, RUA ANTÔNIO SOARES.</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6802/6802_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6802/6802_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO REGI, RESIDÊNCIA DE NARCISO PEREIRA SILVA.</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6803/6803_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6803/6803_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO TAVARES, LOTEAMENTO SANTA LUZIA.</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6804/6804_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6804/6804_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DO CUPIM, LOTEAMENTO VILLAGE DE IBIÚNA.</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6805/6805_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6805/6805_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO LAGEADINHO, RESIDÊNCIA DE JOSÉ ÂNGELO SCIOLI E POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6806/6806_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6806/6806_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE SINALIZAÇÃO PARA PEDESTRES NA PRAÇA JOÃO MENDES, RUA XV NOVEMBRO COM CAPITÃO MANOEL DE OLIVEIRA CARVALHO.</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6807/6807_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6807/6807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AUMENTO DE REFERÊNCIA AOS FUNCIONÁRIOS DO SETOR DO CEMITÉRIO.</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6808/6808_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6808/6808_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA VEÍCULOS NOS FINAIS DE SEMANA E UNIFORMES AOS COVEIROS DOS CEMITÉRIOS.</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6809/6809_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6809/6809_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONTRATAÇÃO DE FUNCIONÁRIOS PARA O CARGO DE ASSISTENTE SOCIAL, UM PARA O HOSPITAL E OUTRO PARA VISITAS.</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6814/6814_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6814/6814_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE ÔNIBUS NO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6817/6817_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6817/6817_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NO BAIRRO DO MURUNDU, PONTO FINAL DA ESTRADA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6819/6819_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6819/6819_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO CAMPO VERDE, IGREJA SANTA CRUZ.</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6821/6821_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6821/6821_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SERVIÇOS DE ROÇADAS EM TODAS AS ESTRADAS.</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6822/6822_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6822/6822_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO SOROCAMIRIM, RESIDÊNCIA DE JOSÉ MACIEL E BAR DO HÉLIO.</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6823/6823_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6823/6823_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO LOTEAMENTO RAPOSO TAVARES, AVENIDA RIACHUELO, KM 65 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6826/6826_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6826/6826_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DA CACHOEIRA, RANCHO GG.</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6828/6828_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6828/6828_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NO BAIRRO PIRATUBA.</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6829/6829_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6829/6829_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PIRATUBA, IGREJA DE SANTA NÉSIA E RESIDÊNCIA DE JOSÉ CARLOS.</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6830/6830_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6830/6830_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DIVERSOS SERVIÇOS NA ESTRADA FRANCISCO VIEIRA GONÇALVES, NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6831/6831_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6831/6831_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO CARMO MESSIAS, FINAL DA NOSSA SENHORA DO CARMO.</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6832/6832_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6832/6832_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE ÔNIBUS NO BAIRRO DOS BOAVA ATÉ MINERAÇÃO ÁGUAS DA MATA ATLÂNTICA.</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6833/6833_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6833/6833_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE VEÍCULOS PARA TRANSPORTE ESCOLAR DO BAIRRO DOS GRILOS ATÉ A ESCOLA DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6834/6834_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6834/6834_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO MORRO GRANDE, CHÁCARA RECANTO DOS VAGALUMES,</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6835/6835_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6835/6835_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COMPRA E DOAÇÃO DE 3000 KITS DE ENXOVAL PARA BEBÊ AO FUNDO SOCIAL DE SOLIDARIEDADE.</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6836/6836_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6836/6836_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA NOMEAR COMISSÃO PARA LEVANTAMENTO DA POPULAÇÃO RESIDENTE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6844/6844_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6844/6844_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS LUZ, COLÉGIO E GRAMA, RUAS E ESTRADAS.</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6845/6845_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6845/6845_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E CAPINAÇÃO DO MATO NO CEMITÉRIO PARQUE DA FIGUEIRA.</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6846/6846_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6846/6846_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CENTRO DE CONVENÇÕES DO BAIRRO JARDIM NOVA IBIÚNA, FAVELA LOCAL, TRANSFERINDO OS MORADORES DO LOCAL PARA AS CASAS CONSTRUÍDAS NO BAIRRO GEMIMA.</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6847/6847_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6847/6847_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA NA RODOVIA JÚLIO DAL FABBRO, ANTIGA GRANJA SAITO, BAIRRO ORQUÍDIA.</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6848/6848_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6848/6848_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO DOS BAIRROS MAIS POPULOSOS, COMO CAPIM AZEDO, PIAÍ, ORQUÍDEAS, CUPIM, VARGEM DO SALTO, NA AVENIDA SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6849/6849_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6849/6849_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NA ESTRADA TANCREDO NEVES, KM 21, IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6850/6850_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6850/6850_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE NOME DE RUA NO BAIRRO PIAÍ COMO TRAVESSA MARCÍLIO PAULO DOMINGUES.</t>
   </si>
   <si>
     <t>6851</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6851/6851_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6851/6851_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO LOTEAMENTO NOVA CARDOSO, BAIRRO PAIOL GRANDE, COMO TRAVESSA BAPTISTA DOMINGUES.</t>
   </si>
   <si>
     <t>6852</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6852/6852_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6852/6852_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6853/6853_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6853/6853_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE ESTRADAS NO BAIRRO DOS COCAIS.</t>
   </si>
   <si>
     <t>6854</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6854/6854_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6854/6854_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PREPARAÇÃO DA COMEMORAÇÃO DO CENTENÁRIO DA MIGRAÇÃO JAPONESA.</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6855/6855_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6855/6855_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA FIGUEIRA, RUA BEM-TE-VI Nº7.</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6856/6856_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6856/6856_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CARRO PIPA NOS BAIRROS RESSACA E PIRATUBA.</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6859/6859_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6859/6859_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, RUAS CELINA MARIA TELLES E HONORATO BRAZ GODINHO.</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6864/6864_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6864/6864_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DA RESSACA, RUA CELINA MARCICANO TELLES.</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6871/6871_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6871/6871_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, KM 80 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6872/6872_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6872/6872_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE PONTE NO BAIRRO DO PARURU, RUA SALVADOR ANTÔNIO SOARES, 140.</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6873/6873_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6873/6873_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO PARURU, LOTEAMENTO ALDEIA NOVA.</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6874/6874_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6874/6874_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DA PONTE NA ESTRADA DA LIGHTINHA, BAIRRO DOS COCAIS.</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6875/6875_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6875/6875_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6876/6876_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6876/6876_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO RIO DE UNA DE CIMA, LOTEAMENTO CPARK, MIRANTE SAN THIAGO.</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6877/6877_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6877/6877_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO FEITAL.</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6880/6880_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6880/6880_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SERVIÇO DE ATERRO E COLOCAÇÃO DE ENTULHO NO BAIRRO VOTORANTIM, KM 58,5 DA RODOVIA BUNJIRO NAKAO, DEPÓSITO DO GORDO.</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6881/6881_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6881/6881_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NO BAIRRO SÃO JOSÉ, ANTIGO BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6888/6888_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6888/6888_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE GUARD-RAIL NA PONTE DO BAIRRO RIO DE UNA DE CIMA, RESIDÊNCIA DE ACIR.</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6890/6890_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6890/6890_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LINHA DE TUBOS NO BAIRRO BOSQUE DE IBIÚNA.</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6891/6891_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6891/6891_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6892/6892_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6892/6892_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSERTOS DAS PONTES DO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6893/6893_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6893/6893_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA NAS LOMBADAS DA CIDADE.</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6895/6895_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6895/6895_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SALA DE AULA PARA PRÉ-ESCOLA NO BAIRRO DO SALTINHO.</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6896/6896_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6896/6896_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DO LAGEADO, ESTRADA LA MARTINE PEREIRA CARDOSO.</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6897/6897_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6897/6897_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SALA DE AULA PARA PRÉ-ESCOLA NO BAIRRO DO LAGEADO.</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6898/6898_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6898/6898_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO CDHU.</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6899/6899_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6899/6899_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO CÓRREGO NO BAIRRO CDHU.</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6900/6900_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6900/6900_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO PIRATUBA, PORTARIA DO ANTILHAS I.</t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6902/6902_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6902/6902_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REPOSIÇÃO DA AREIA DA QUADRA EXISTENTE NO CDHU.</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6908/6908_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6908/6908_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO CDHU, QUADRA DE AREIA.</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6909/6909_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6909/6909_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO NO CENTRO DO BAIRRO DOS GATOS, MORRO GRANDE E VERAVINHA.</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6910/6910_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6910/6910_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE PONTO DE ÔNIBUS NA AVENIDA AMAZONAS, BAIRRO DO PIRATUBA, LOTEAMENTO ANTILHA I</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6911/6911_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6911/6911_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO VARGEM DO SALTO, ESTRADA JÚLIA VIEIRA DE CAMARGO, KM 10 DA RODOVIA BUNJIRO NAKAO, EMPRESA CAPRILUCK</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6912/6912_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6912/6912_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NA ESTRADA JÚLIA VIEIRA DE CAMARGO, KM 10 DA RODOVIA JÚLIO DAL FABBRO, EMPRESA CAPRILUCK.</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6913/6913_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6913/6913_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AMPLIAÇÃO DO MURO, REFORMA DA QUADRA, DISPENSA PARA COZINHA E PINTURA NA ESCOLA EMEF ZENI SOARES RAMALHO, BAIRRO DO LAGEADINHO.</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6914/6914_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6914/6914_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA NA ESCOLA DO BAIRRO DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6915/6915_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6915/6915_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SALA DE AULA PARA ENSINO MÉDIO NA ESCOLA LINO VIEIRA RUIVO, BAIRRO DO PIAI.</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6920/6920_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6920/6920_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NA RUA BIBIANO PIRES, NO BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6921/6921_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6921/6921_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MURO DE ARRIMO NA RUA CASTRO RAMOS, 210, BAIRRO LAVAPÉS.</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6922/6922_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6922/6922_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA RUA BENEDITO DOMINGUES VIEIRA, KM 59,5 DA RODOVIA BUNJIRO NAKAO ATÉ O BAIRRO DOS GATOS E MORRO GRANDE.</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6926/6926_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6926/6926_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO EM DIVERSOS PONTOS DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6934/6934_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6934/6934_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO ZELÃO E EM FRENTE A IGREJA SEICHO-NO-IE.</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6936/6936_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6936/6936_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, RUA JOSÉ DA CRUZ 34.</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6941/6941_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6941/6941_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DIVERSOS SERVIÇOS NA ESCOLA DO BAIRRO DOS TAVARES.</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6945/6945_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6945/6945_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA RUA DA ESCOLA DO BAIRRO DO CURRAL E DA CASA DO QUELZINHO.</t>
   </si>
   <si>
     <t>6954</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6954/6954_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6954/6954_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO VOTORANTIM, ATRÁS DO DEPÓSITO DO MÓIA.</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6959/6959_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6959/6959_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE UM RELÓGIO QUE MARQUE HORA, TEMPERATURA E QUALIDADE DO AR, PELA CETESB, NA PRAÇA DOS ESTUDANTES.</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6962/6962_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6962/6962_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA FIGUEIRA, PRAÇA DA FIGUEIRA.</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6976/6976_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6976/6976_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO CAMPO VERDE PRÓXIMO A ESCOLA.</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6977/6977_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6977/6977_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO RIO DE UNA DE BAIXO, COMO: RUA SIMÃO LUZ DE CAMARGO.</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6978/6978_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6978/6978_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PIRATUBA, PORTARIA DO ANTILHA I.</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6979/6979_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6979/6979_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ENTREGA DE LEITE NO PROGRAMA VIVA LEITE, NA ESCOLA MANOEL CLEMENTE CARVALHO, BAIRRO DOS PINTOS.</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6980/6980_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6980/6980_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO AREIA VERMELHA, IGREJA CONGREGAÇÃO CRISTÃ.</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6981/6981_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6981/6981_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADA NA RUA OTÁVIO ROSA.</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6982/6982_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6982/6982_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA NO BAIRRO INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO RIO DE UNA DE CIMA, IGREJA SANTA RITA DE CÁSSIA E RESIDÊNCIA DE CELSO, PRÓXIMO A PONTE DA CRUZ.</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6983/6983_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6983/6983_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NO BAIRRO DO MURUNDU.</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6984/6984_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6984/6984_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO MURUNDU ATÉ CLÁUDIOS.</t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6993/6993_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6993/6993_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO KM 10 DA RODOVIA JÚLIO DAL FABBRO, CASA ESPÍRITA FRANCISCO DE ASSIS - CEFA.</t>
   </si>
   <si>
     <t>6994</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6994/6994_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6994/6994_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LOCOMOÇÃO DE UM VEÍCULO PARA ENTREGA DO PROGRAMA VIVA LEITE NOS BAIRROS CACHOEIRA, CAMPO VERDE E ROSARIAL.</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6995/6995_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6995/6995_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ENTREGA DO PROGRAMA VIVA LEITE TAMBÉM NOS BAIRROS LAGEADO, DIAS, SALTINHO, SALTO, SAMANO, ITAGUAPEVA E CAMPESTRE.</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6996/6996_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6996/6996_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO SALINO.</t>
   </si>
   <si>
     <t>7249</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7249/7249_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7249/7249_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DOS DOMINGUES, PONTO DE ÔNIBUS NO KM 10,5 DA ESTRADA DO VERAVA.</t>
   </si>
   <si>
     <t>7252</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7252/7252_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7252/7252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE CRECHE NO BAIRRO VILA PITICO, COMO: PROFESSORA ROSANA LIMA CRISTIANO MARCICANO.</t>
   </si>
   <si>
     <t>7253</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7253/7253_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7253/7253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE CRECHE NO BAIRRO CAPIM AZEDO, COMO: CEZIRA BOLGIONI FOLENA.</t>
   </si>
   <si>
     <t>7255</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7255/7255_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7255/7255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DE FUNDO DE APOIO AO DESPORTO AMADOR.</t>
   </si>
   <si>
     <t>7004</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7004/7004_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7004/7004_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO RESIDENCIAL EUROPA, RUA ITÁLIA 21 E RUA NORUEGA 15.</t>
   </si>
   <si>
     <t>7007</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7007/7007_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7007/7007_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE CRECHE NO BAIRRO DO PIAI, COMO CRECHE FRANCISCO ALVES DA SILVA.</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7010/7010_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7010/7010_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENATÇÃO ASFÁLTICA NO BAIRRO RESIDENCIAL EUROPA, RUA ITÁLIA.</t>
   </si>
   <si>
     <t>7012</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>José Luiz do Recreio</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7012/7012_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7012/7012_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO LAVAPÉS, RUA ABRAMO NANNI.</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7016/7016_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7016/7016_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA NOS ABRIGOS DE ÔNIBUS DA ZONA RURAL, TROCA DE TELHADO.</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7020/7020_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7020/7020_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO CUPIM, PRÓXIMO A CHÁCARA SANTA ROSA, KM 8,5 DA RODOVIA JÚLIO DAL FABBRO.</t>
   </si>
   <si>
     <t>7024</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7024/7024_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7024/7024_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO SOROCABUÇU, HARAS PORTA DO CÉU.</t>
   </si>
   <si>
     <t>7027</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7027/7027_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7027/7027_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA COM SINALIZAÇÃO NO BAIRRO DO SOROCABUÇU, HARAS PORTA DO CÉU.</t>
   </si>
   <si>
     <t>7030</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7030/7030_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7030/7030_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE BOCA-DE-LOBO NO BAIRRO LAGEADINHO, CHÁCARA DE BUNZO WATANABE.</t>
   </si>
   <si>
     <t>7032</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7032/7032_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7032/7032_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA FIGUEIRA, CASA DO PORTUGUÊS.</t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7033/7033_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7033/7033_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO LAGEADINHO, ESTUFA DO DOUGLAS, SENTIDO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>7034</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7034/7034_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7034/7034_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO SOROCABUÇU, CLÍNICA DE RECUPERAÇÃO MORRO GRANDE.</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7035/7035_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7035/7035_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO PIRATUBA, ESTRADA DA BARRA, APÓS ESCOLA.</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7036/7036_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7036/7036_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO LAVAL, RUA PROJETADA 2, Nº120, OFICINA DO RUI.</t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7037/7037_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7037/7037_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DA CACHOEIRA, RECANTO FERRADURA.</t>
   </si>
   <si>
     <t>7057</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7057/7057_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7057/7057_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMABADA NA RUA 24 DE MARÇO, 19.</t>
   </si>
   <si>
     <t>7058</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7058/7058_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7058/7058_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO RESSACA, TRAVESSA BENEDITO ALVES DE MORAES.</t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7059/7059_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7059/7059_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SERVIÇO DE LIMPEZA NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>7060</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7060/7060_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7060/7060_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA NAS LOMBADAS DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>7061</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7061/7061_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7061/7061_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA NO BAIRRO DA RESSACA, KM 81,5 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7065/7065_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7065/7065_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONTRATAÇÃO DE FAXINEIRA NO POSTO DE SAÚDE NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7066/7066_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7066/7066_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DA ESTRADA DE ACESSO AO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7067/7067_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7067/7067_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TÉRMINO DO ASFALTAMENTO DA RUA VITÓRIA, NO BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7068/7068_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7068/7068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO CAPIM AZEDO, RUA VITÓRIA.</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7069/7069_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7069/7069_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PIRATUBA, RUAS PARANÁ E RIO JEQUITINHONHA.</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7070/7070_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7070/7070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO VERAVINHA, ESTRADA DE ACESSO A ESCOLA.</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7071/7071_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7071/7071_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO LAGEADINHO, 300 METROS DO LIXÃO.</t>
   </si>
   <si>
     <t>7072</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7072/7072_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7072/7072_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO CUPIM, LOTEAMENTO SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>7073</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7073/7073_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7073/7073_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADAS NO BAIRRO DOS GABRIEL, POSTO DE SAÚDE E IGREJA CONGREGAÇÃO CRISTÃ DO BRASIL.</t>
   </si>
   <si>
     <t>7075</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7075/7075_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7075/7075_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADAS NO BAIRRO DOS GABRIEL, ESTRADA DO VERAVINHA, PRÓXIMO À ESCOLA.</t>
   </si>
   <si>
     <t>7076</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7076/7076_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7076/7076_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO CDHU, CONJUNTO HABITACIONAL SANTA LÚCIA.</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7078/7078_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7078/7078_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO PLANALTO DOS COCAIS.</t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7079/7079_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7079/7079_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PLANALTO DOS COCAIS.</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7083/7083_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7083/7083_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REMOÇÃO E ENTERRO DOS OSSOS HUMANOS ENCONTRADOS NAS OBRAS DA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7084/7084_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7084/7084_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO SILVÉRIO, RESIDÊNCIA DE ELIZEU ALVES DE SIQUEIRA.</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7085/7085_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7085/7085_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO LAGEADINHO, RESIDÊNCIA DE DIVINO RODRIGUES DA COSTA.</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7086/7086_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7086/7086_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DA RESSACA, RUAS SALVADOR VIEIRA PINTO, HORÁCIO ALVES, FIRMINO RODRIGUES DA SILVA E LÁZARO FIRMINO DE ALMEIDA.</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7087/7087_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7087/7087_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DAS ORQUÍDEAS, RESIDÊNCIA DE IVO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7089/7089_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7089/7089_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DA RESSACA, AÇOUGUE DO DONIZETE.</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7090/7090_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7090/7090_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DA PONTE NO BAIRRO BOAVA, FAZENDA DO NESTRÃO.</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7091/7091_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7091/7091_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SUBSTITUIÇÃO DE LINHA DE TUBOS NA TOCA DA RAPOSA, BAIRRO ALVES / VERAVA.</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7095/7095_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7095/7095_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO BARRA, RESIDÊNCIA DE ALTINO, VULGO ARTILHO.</t>
   </si>
   <si>
     <t>7099</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7099/7099_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7099/7099_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO VERAVA, BARBEARIA DO SENHOR MÁRIO.</t>
   </si>
   <si>
     <t>7106</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7106/7106_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7106/7106_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO RESIDENCIAL EUROPA, RUA MOSCOU.</t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7116/7116_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7116/7116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CAPTAÇÃO DE ÁGUA NA RUA MOSCOU, RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>7117</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7117/7117_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7117/7117_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LINHA DE ÔNIBUS DO BAIRRO DA RESSACA SEJA FEITA DE 30 EM 30 MINUTOS.</t>
   </si>
   <si>
     <t>7118</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7118/7118_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7118/7118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ, ENVIO DE VIATURAS DA GUARDA CIVIL E PAVIMENTAÇÃO ASFÁLTICA NO ACESSO À FACULDADE MONTESSORI.</t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7119/7119_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7119/7119_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS COCAIS, ACESSO A PROPRIEDADE DE AZOR.</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7120/7120_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7120/7120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO VOTORANTIM, BAR DO BUBA, RUA JOÃO MATIUSO.</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7121/7121_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7121/7121_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DA RESSACA, RUA SALVADOR VIEIRA PINTO.</t>
   </si>
   <si>
     <t>7122</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7122/7122_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7122/7122_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ESCOLA TÉCNICA.</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7123/7123_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7123/7123_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE QUADRA DE BOCHA NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7124/7124_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7124/7124_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL DE AREIA NO BAIRRO DA RESSACA, GINÁSIO DE ESPORTES.</t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7146/7146_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7146/7146_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO GRAMA, CENTRO.</t>
   </si>
   <si>
     <t>7150</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7150/7150_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7150/7150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO GRAMA.</t>
   </si>
   <si>
     <t>7154</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7154/7154_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7154/7154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TÉRMINO DA OBRA DE CONSTRUÇÃO DA PISTA DE SKATE NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7156/7156_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7156/7156_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSERTO DO ALARME DA ESCOLA MUNICIPAL LOURIVAL CORREIA DE ARAÚJO.</t>
   </si>
   <si>
     <t>7160</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7160/7160_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7160/7160_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ATENDIMENTO DE DENTISTA NO POSTO DE SAÚDE DO BAIRRO DA RESSACA, 1 VEZ POR SEMANA.</t>
   </si>
   <si>
     <t>7170</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7170/7170_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7170/7170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO DA RESSACA, KM 81 E KM 81,3 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>7173</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7173/7173_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7173/7173_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CASCALHAMENTO EM FRENTE AOS ABRIGOS DE ÔNIBUS DO BAIRRO DA RESSACA, KMS 80, 81, 81,3 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>7182</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7182/7182_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7182/7182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DA RESSACA, RUA DOMINGOS ALVES DE MORAES.</t>
   </si>
   <si>
     <t>7178</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7178/7178_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7178/7178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TÉRMINO DA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DA RESSACA, AVENIDA LÁZARO FIRMINO DE ALMEIDA.</t>
   </si>
   <si>
     <t>7179</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7179/7179_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7179/7179_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DA RESSACA, RUA 24 DE JUNHO.</t>
   </si>
   <si>
     <t>7180</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7180/7180_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7180/7180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DA RESSACA, AVENIDA SEIJI YAMAMOTO.</t>
   </si>
   <si>
     <t>7183</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7183/7183_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7183/7183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DA RESSACA, TRAVESSA HORÁCIO F. ALVES.</t>
   </si>
   <si>
     <t>7184</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7184/7184_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7184/7184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DA RESSACA, TRAVESSA RAIMUNDO F. DE GÓES.</t>
   </si>
   <si>
     <t>7185</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7185/7185_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7185/7185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DA RESSACA, RUA HONORATO BRAZ GODINHO.</t>
   </si>
   <si>
     <t>7186</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7186/7186_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7186/7186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE TRAVES, REDES E BOLAS NAS QUADRAS POLIESPORTIVAS DAS ESCOLAS DOS BAIRROS VOTORANTIM, RESSACA E PARURU.</t>
   </si>
   <si>
     <t>7187</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7187/7187_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7187/7187_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CASAS PARA REPÚBLICA ESTUDANTIL AOS ESTUDANTES DA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>7188</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7188/7188_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7188/7188_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DOIS CÓRREGOS, KM 6.</t>
   </si>
   <si>
     <t>7189</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7189/7189_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7189/7189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DOIS CÓRREGOS, ESTRADA DE ACESSO.</t>
   </si>
   <si>
     <t>7190</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7190/7190_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7190/7190_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE TAMPAS NAS CAIXAS DE BUEIROS NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>7191</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7191/7191_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7191/7191_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA DAS GUIAS E LIMPEZA DAS RUAS DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>7192</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7192/7192_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7192/7192_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DOS PURIS, ESTRADA TANCREDO NEVES, KM 4, ENTRADA DA FLORA.</t>
   </si>
   <si>
     <t>7193</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7193/7193_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7193/7193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO DOS PURIS, PORTÃO DO SENHOR MANAB.</t>
   </si>
   <si>
     <t>7194</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7194/7194_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7194/7194_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA NAS LOMBADAS DA ZONA RURAL.</t>
   </si>
   <si>
     <t>7195</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7195/7195_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7195/7195_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DAS LATERAIS DA RODOVIA QUINTINO DE LIMA.</t>
   </si>
   <si>
     <t>7196</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7196/7196_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7196/7196_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER PARA LIXO NO BAIRRO DA RESSACA, KM 81,5 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>7197</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7197/7197_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7197/7197_texto_integral.pdf</t>
   </si>
   <si>
     <t>7198</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7198/7198_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7198/7198_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS EM TODAS AS RUAS DO CENTRO.</t>
   </si>
   <si>
     <t>7199</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7199/7199_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7199/7199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER DE LIXO NO BAIRRO DO PARURU, RUA ASSEMBLÉIA DE DEUS.</t>
   </si>
   <si>
     <t>7200</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7200/7200_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7200/7200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E LIMPEZA NA RUA BOM SUCESSO, BAIRRO VISTA LINDA, FUNDOS DA ESCOLA YOLANDA AGOSTINHO LIMA.</t>
   </si>
   <si>
     <t>7201</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7201/7201_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7201/7201_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO BUEIRO DA AVENIDA FORTUNATINHO, 743.</t>
   </si>
   <si>
     <t>7202</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7202/7202_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7202/7202_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO ABRIGO DEÔNIBUS NO BAIRRO DOS PURIS, ESTRADA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>7203</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7203/7203_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7203/7203_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DA PONTE DE ACESSO AO BAIRRO DOS PURIS.</t>
   </si>
   <si>
     <t>7204</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7204/7204_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7204/7204_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DOS PURIS, CENTRO.</t>
   </si>
   <si>
     <t>7205</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7205/7205_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7205/7205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO RESIDENCIAL IBIÚNA, ESTRADA DE ACESSO.</t>
   </si>
   <si>
     <t>7206</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7206/7206_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7206/7206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DOS COCAIS, IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>7207</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7207/7207_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7207/7207_texto_integral.pdf</t>
   </si>
   <si>
     <t>7213</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7213/7213_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7213/7213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AUMENTO DOS FUNCIONÁRIOS E SERVIDORES DA PREFEITURA NO MÍNIMO EM 10%</t>
   </si>
   <si>
     <t>7214</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7214/7214_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7214/7214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NOS BAIRROS VERAVA E TERRA BOA, SÍTIO DE FRANCISCO APARECIDO SOLINO.</t>
   </si>
   <si>
     <t>7215</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7215/7215_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7215/7215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO DO BAIRRO PIRATUBA ATÉ A PRAINHA.</t>
   </si>
   <si>
     <t>7216</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7216/7216_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7216/7216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DOS GRILOS, CENTRO.</t>
   </si>
   <si>
     <t>7218</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7218/7218_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7218/7218_texto_integral.pdf</t>
   </si>
   <si>
     <t>7231</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7231/7231_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7231/7231_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE GINÁSIO DE ESPORTES NO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>7233</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7233/7233_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7233/7233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO ESTÁDIO JOÃO NUNES FILHO, NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>7239</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7239/7239_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7239/7239_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DOS RIBEIROS, ÁREA CENTRAL.</t>
   </si>
   <si>
     <t>7240</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7240/7240_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7240/7240_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO DA VARGEM.</t>
   </si>
   <si>
     <t>7241</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7241/7241_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7241/7241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE POSTO DA GUARDA CIVIL NO BAIRRO DO VERAVA, PRÓXIMO À ESCOLA.</t>
   </si>
   <si>
     <t>7243</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7243/7243_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7243/7243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CASCALHAMENTO NA ESTRADA ENTRE OS BAIRROS PAIOL GRANDE E VERAVA.</t>
   </si>
   <si>
     <t>7244</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7244/7244_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7244/7244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER DE LIXO NO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>7245</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7245/7245_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7245/7245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO DOS COELHOS.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Professor Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1672/1672_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1672/1672_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI COMPLEMENTAR N°010, DE 02 DE FEVEREIRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1677/1677_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1677/1677_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISCIPLINA O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO FISCAL PERTINENTES AOS TRIBUTOS MUNICIPAIS IPTU E ISSQN INSCRITOS NA AÇÃO DE EXECUÇÃO FISCAL E DÍVIDA ATIVA ATÉ 2005, NOS TERMOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1687/1687_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1687/1687_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ANEXO I DA LEI MUNICIPAL COMPLEMENTAR N°010, DE 02 DE FEVEREIRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1715/1715_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1715/1715_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI COMPLEMENTAR N°010/2005 E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1719/1719_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1719/1719_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 965/04 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1784/1784_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1784/1784_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROJETO SOCIAL "CASA DA CRIANÇA", VINCULADO À SECRETARIA MUNICIPAL DA PROMOÇÃO SOCIAL - SEPROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1794/1794_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1794/1794_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPOE SOBRE A CRIAÇÃO DE CARGOS E DÁ OUTRAS PROVIDÊNCIAS (ODONTO - PEDIATRA)_x000D_
 </t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1802/1802_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1802/1802_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ESTRUTURA FUNCIONAL DA SECRETARIA DE SEGURANÇA URBANA (SEGUR) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>DESCONHECIDO</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1822/1822_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1822/1822_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 11, ARTIGO 12, ARTIGO 18, ARTIGO 27 E ARTIGO 37 DA LEI MUNICIPAL Nº817 DE 24 DE FEVEREIRO DE 2003.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1921/1921_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1921/1921_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA OS ARTIGOS DA LEI MUNICIPAL N° 445, DE 19 DE MARÇO DE 1998, E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2034/2034_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2034/2034_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ATUALIZAR O IPTU (IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL) DA ESTÂNCIA TURÍSTICA DE IBIÚNA</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2049/2049_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2049/2049_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO FISCAL PERTINENTES AOS TRIBUTOS MUNICIPAIS IPTU, ISSQN, TAXAS E MULTAS ADMINISTRATIVAS PARA GRANDES DEVEDORES INSCRITOS NA AÇÃO DE EXECUÇÃO FISCAL E DÍVIDA ATIVA ATÉ 2005, NOS TERMOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2053/2053_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2053/2053_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 024, DE 11 DE AGOSTO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2071/2071_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2071/2071_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DE REFERÊNCIAS E CONCEDE AUMENTO SALARIAL, E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2073/2073_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2073/2073_texto_integral.pdf</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Fábio Bello de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1652/1652_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1652/1652_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISCIPLINA O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO FISCAL PERTINENTES AOS TRIBUTOS MUNICIPAIS IPTU, ISSQN, INSCRITOS NA AÇÃO DE EXECUÇÃO FISCAL ATÉ 2005, NOS TERMOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1654/1654_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1654/1654_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I E II, DO ARTIGO 4º, DA LEI MUNICIPAL N° 680, DE 17/12/01 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1656/1656_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1656/1656_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 9º DA LEI N° 385, DE 17 DE FEVEREIRO DE 1997 E SEU PARÁGRAFO ÚNICO, COM AS ALTERAÇÕES INTRODUZIDAS PELA LEI N° 856, DE 14 DE JULHO DE 2003 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1657/1657_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1657/1657_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1055, DE 02 DE JUNHO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1659/1659_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1659/1659_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA NOMENCLATURA DAS ESCOLAS DO ENSINO FUNDAMENTAL_x000D_
 </t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1658/1658_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1658/1658_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO SOROCAMIRIM (RUA BEIJA FLOR)_x000D_
 </t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1662/1662_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1662/1662_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RESSACA (TRAVESSA LAZARO RODRIGUES DA SILVA)</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1663/1663_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1663/1663_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO II DO ARTIGO 3º DA LEI MUNICIPAL N° 189, DE 09 DE ABRIL DE 1992</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL N° 1098, DE 16 DE NOVEMBRO DE 2005</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1670/1670_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1670/1670_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RESSACA (TRAVESSA JOAQUIM JOSÉ RODRIGUES)_x000D_
 </t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1678/1678_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1678/1678_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DO INCISO II E ACRESCENTA INCISOS AO ARTIGO 6º DA LEI 0390/97_x000D_
 </t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1679/1679_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1679/1679_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 5º, DA LEI N° 1042/2005, DE 02 DE MAIO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1680/1680_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1680/1680_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL (R$ 30.000,00)_x000D_
 </t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1681/1681_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1681/1681_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE ESCOLA NO BAIRRO CAPIM AZEDO (CIMEB PROF. CALIL RAHAL NETO)_x000D_
 </t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1682/1682_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1682/1682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO BARRA (ESTRADA MUNICIPAL DOS DIAS)_x000D_
 </t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1683/1683_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1683/1683_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 551, DE 04 DE MAIO DE 2000, LEI DO COMTUR - CONSELHO MUNICIPAL DE TURISMO</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1684/1684_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1684/1684_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO RIBEIRO (RUA SANTA GENEROSA)_x000D_
 </t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1685/1685_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1685/1685_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO RIBEIRO (RUA JOAQUIM ANTONIO RODRIGUES)_x000D_
 </t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1693/1693_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1693/1693_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 695, DE 17 DE DEZEMBRO DE 2001_x000D_
 </t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1696/1696_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1696/1696_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 1º DA LEI MUNICIPAL N° 948, DE 21/06/04_x000D_
 </t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1697/1697_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1697/1697_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 1º DA LEI MUNICIPAL N° 1132, DE 02/03/06_x000D_
 </t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1699/1699_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1699/1699_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL (R$ 500.000,00)_x000D_
 </t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1701/1701_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1701/1701_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO CARMO MESSIAS (RUA DA MATA)_x000D_
 </t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1703/1703_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1703/1703_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO CARMO MESSIAS (RUA ARACAJU)_x000D_
 </t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1707/1707_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1707/1707_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL (R$ 1.528.000,00)_x000D_
 </t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1708/1708_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1708/1708_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, INSTALAÇÃO E DENOMINAÇÃO DE CRECHE (CRECHE NOSSA SENHORA APARECIDA)</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1709/1709_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1709/1709_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO CAPIM AZEDO (RUA RATIB RAHAL)_x000D_
 </t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1713/1713_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1713/1713_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO VARGEM DO SALTO (ESTRADA MUNICIPAL JULIA VIEIRA DE CAMARGO)</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1714/1714_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1714/1714_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO CURRAL (RUA DO SABER)_x000D_
 </t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1716/1716_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1716/1716_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÕES AOS MÉDICOS PLANTONISTAS LOTADOS NO HOSPITAL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1727/1727_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1727/1727_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR (R$ 1.233.996,13)_x000D_
 </t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1729/1729_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1729/1729_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO VOTORANTIM (RUA TADASHI VAKUDA)_x000D_
 </t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1731/1731_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1731/1731_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A SECRETARIA DE TURISMO DO ESTADO DE SÃO PAULO, VISANDO A CONCESSÃO DE LICENÇA DE USO E REPRODUÇÃO DE OBRAS FOTOGRÁFICAS, COM FULCRO NA LEI N° 9610/98 E DEMAIS LEGISLAÇÕES PERTINENTES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1734/1734_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1734/1734_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO VERAVA (RUA FERMINO PEREIRA DA CRUZ)_x000D_
 </t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2567/2567_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2567/2567_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO VERAVA (RUA DO ESQUILO)</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1744/1744_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1744/1744_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RESERVA DE CAIXAS PARA ATENDIMENTO ESPECIAL EM SUPERMERCADOS, HIPERMERCADOS E ESTABELECIMENTOS SIMILARES</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1746/1746_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1746/1746_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 1º DA LEI MUNICIPAL N° 1150, DE 07 DE ABRIL DE 2006, E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1750/1750_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1750/1750_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DO ANO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1755/1755_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1755/1755_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO CURRAL (RUA BRASILIENSE VERGILIO MANUEL XAVIER)</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1756/1756_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1756/1756_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR, VIA DE DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, UMA FRAÇÃO IDEAL LOCALIZADA NO BAIRRO DO VERAVA, ZONA RURAL, NESTE MUNICÍPIO E COMARCA DE IBIÚNA, SP, NECESSÁRIA PARA CONSTRUÇÃO DE UMA ESCOLA E DEMAIS FUTURAS OBRAS, BENFEITORIAS E MELHORAMENTOS NO LOCAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1757/1757_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1757/1757_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR, VIA DE DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, UMA PARTE IDEAL LOCALIZADA NO BAIRRO DO RIO DE UNA, LUGAR DENOMINADO: "ROSARIAL", NESTE MUNICÍPIO E COMARCA DE IBIÚNA, SP, NECESSÁRIA À AMPLIAÇÃO E DEMAIS BENFEITORIAS E MELHORAMENTOS DA ESCOLA ALI EXISTENTE DENOMINADA: "CIMEB UBIRAJARA PEDROSO DOMINGUES" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1761/1761_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1761/1761_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE UMA ROTATÓRIA (ROTATÓRIA BRAZ ROLIM DE FREITAS)_x000D_
 </t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1763/1763_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1763/1763_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISCIPLINA A INSTRUÇÃO NORMATIVA PARA OS PROCEDIMENTOS ADMINISTRATIVOS DO PROCON_x000D_
 </t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1764/1764_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1764/1764_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE VÁRIOS PONTOS DE TÁXIS EM IBIÚNA, REGULAMENTANDO A LEI N° 69, DE 20 DE JULHO DE 1978, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1765/1765_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1765/1765_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO PIAÍ (TRAVESSA MARCÍLIO PAULO DOMINGUES)_x000D_
 </t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1766/1766_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1766/1766_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RIBEIROS (TRAVESSA DAS SARACURAS)_x000D_
 </t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1768/1768_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1768/1768_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO VERAVINHA (ESTRADA ANTONIO VIEIRA MACHADO SOBRINHO)</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1769/1769_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1769/1769_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER ÁREA EM COMODATO E DÁ OUTRAS PROVIDÊNCIAS (ÁREA DA CBA PARA IMPLANTAÇÃO DA PRAÇA DE LAZER)</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1770/1770_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1770/1770_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO CARMO MESSIAS (TRAVESSA NAPIÊ)_x000D_
 </t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1774/1774_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1774/1774_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DA IBN 163, NO BAIRRO CACHOEIRA (ESTRADA MOACYR LEME DA SILVA)_x000D_
 </t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1776/1776_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1776/1776_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE ESTADO DA SAÚDE (CONSTRUÇÃO DO CENTRO OFTALMOLÓGICO)</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1779/1779_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1779/1779_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE ESTADO DA SAÚDE (CONSTRUÇÃO DO BANCO DE SANGUE)</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1782/1782_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1782/1782_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL (CONSTRUÇÃO DA CASA DA CRIANÇA)</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1785/1785_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1785/1785_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO RIBEIROS (RUA ADÃO JOSÉ DE OLIVEIRA)_x000D_
 </t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1788/1788_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1788/1788_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL (R$ 130.000,00)_x000D_
 </t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1790/1790_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1790/1790_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR (R$ 660.000,00)_x000D_
 </t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1798/1798_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1798/1798_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS (OBRAS DE INRA-ESTRUTURA NA REDE DE ESGOTO NO BAIRRO DO PIAÍ)</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1799/1799_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1799/1799_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A SECRETARIA DE AGRICULTURA E ABASTECIMENTO DO ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS. " PROJETO ESTADUAL COZINHALIMENTO</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1800/1800_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1800/1800_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO COLÉGIO (RUA FAUTINA LINO DOS SANTOS)_x000D_
 </t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1804/1804_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1804/1804_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA QUADRA DE FUTEBOL DE AREIA DO CONJUNTO HABITACIONAL SANTA LUCIA (QUADRA LOURIVAL CIRINO DE SOUZA)</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1805/1805_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1805/1805_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DA ESCOLA DO BAIRRO RESIDENCIAL EUROPA (CIMEB JOÃO CARDOSO DE MORAES)_x000D_
 </t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>Fernando  Cuiabá</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1810/1810_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1810/1810_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º, INCISO II, DA LEI MUNICIPAL Nº 1080, DE 13 DE SETEMBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS. (DISPOE SOBRE O HORÁRIO DE ATENDIMENTO DOS BARES, SIMILARES E LOJAS DE CONVENIÊNCIA E DÁ OUTRAS PROVIDENCIAS)</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1812/1812_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1812/1812_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA NO BAIRRO COCAIS (ESTRADA MUNICIPAL KAZUICHI KAMIMURA)_x000D_
 </t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1813/1813_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1813/1813_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA NO BAIRRO COCAIS (ESTRADA MUNICIPAL MOACIR FERREIRA DE CAMPOS)</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1814/1814_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1814/1814_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR (R$ 12.869.000,00)</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1820/1820_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1820/1820_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA OS CARGOS DE "COORDENADOR TÉCNICO DO TRABALHO" E "COORDENADOR TÉCNICO DA ARRECADAÇÃO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1824/1824_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1824/1824_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI COMO FERIADO MUNICIPAL O DIA 15 DE SETEMBRO, PADROEIRA DO MUNICÍPIO DE IBIÚNA _x000D_
 </t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1825/1825_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1825/1825_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE RUA NO BAIRRO RIBEIROS (RUA JOÃO PIRES DE OLIVEIRA)_x000D_
 </t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1827/1827_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1827/1827_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, INSTALAÇÃO E DENOMINAÇÃO DA CRECHE DO BAIRRO CAPIM AZEDO (CRECHE CEZIRA BOLGIONI FOLENA)</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1834/1834_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1834/1834_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, INSTALAÇÃO E DENOMINAÇÃO DA CRECHE DO BAIRRO VILA PITICO (CRECHE PROFESSORA ROSANA LIMA CRISTIANO MARCICANO)</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1835/1835_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1835/1835_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO, INSTALAÇÃO E DENOMINAÇÃO DA CRECHE DO BAIRRO PIAÍ (CRECHE FRANCISCO ALVES DA SILVA)_x000D_
 </t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1837/1837_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1837/1837_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE RUA NO BAIRRO RIO DE UNA DE BAIXO (RUA SIMÃO LUZ DE CAMARGO)_x000D_
 </t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1839/1839_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1839/1839_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE DUAS RUAS NO BAIRRO RESSACA (RUA DO CRUZEIRO E RUA MARIA CELINA TELES)_x000D_
 </t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1845/1845_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1845/1845_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR (R$ 500.000,00)_x000D_
 </t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1850/1850_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1850/1850_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO NOS ANEXOS 5º E 6º DA LEI N° 1178, DE 30/06/2006 (CONTRUÇÃO DA CASA DO MENOR E IMPLANTAÇÃO DA REDE DE ÁGUA E ESGOTO)</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1858/1858_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1858/1858_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE RUA NO BAIRRO COLÉGIO (RUA DO ALEPHAR PAVAN)_x000D_
 </t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1864/1864_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1864/1864_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE RUA NO BAIRRO MENDES (RUA ARLINDO JESUINO DE JESUS)_x000D_
 </t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1868/1868_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1868/1868_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CONSELHO DE ALIMENTAÇÃO ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS _x000D_
 </t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1872/1872_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1872/1872_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBIÚNA, PARA O EXERCÍCIO FINANCEIRO DE 2007_x000D_
 </t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1885/1885_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1885/1885_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DIRETOR DA ESTÂNCIA TURÍSTICA DE IBIÚNA</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1894/1894_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1894/1894_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DNEOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RESSACA (TRAVESSA DOS GODINHOS)_x000D_
 </t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1916/1916_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1916/1916_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTITUIÇÃO DO AUXÍLIO-TRANSPORTE DOS SERVIDORES PÚBLICOS _x000D_
 </t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1923/1923_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1923/1923_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DNEOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RESSACA (TRAVESSA ROMEU ORLANDINO)_x000D_
 </t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1933/1933_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1933/1933_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO CONJUNTO HABITACIONAL IBIÚNA B (CONJUNTO HABITACIONAL NOSSA SENHORA DE FÁTIMA)</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1934/1934_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1934/1934_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL (R$ 33.000,00)_x000D_
 </t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1943/1943_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1943/1943_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE RUA NO BAIRRO RIO DE UNA DE CIMA (RUA JULIA ROBERTO DE CASTRO)_x000D_
 </t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1944/1944_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1944/1944_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A SECRETARIA DA CASA CIVIL (PROGRAMA ACESSA SÃO PAULO)</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1948/1948_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1948/1948_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE VERBA PARA AQUISIÇÃO DE ENFEITES NATALINOS PELA ASSOCIAÇÃO COMERCIAL DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1949/1949_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1949/1949_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR, VIA DE DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, O LOTE Nº 01 (UM), MEDINDO 368,92M2 (TREZENTOS E SESSENTA E OITO METROS E NOVENTA E DOIS DECÍMETROS QUADRADOS), INTEGRANTE DO DESMEMBRAMAENTO DENOMINADO: "JARDIM VERGEL DE UNA - QUADRA 01 (PARTE)", SITUADO NO BAIRRO DO RIO DE UNA, ZONA URBANA, NESTE MUNICÍPIO E COMARCA DE IBIÚNA, SP, NECESSÁRIO À ABERTURA DE RUA INTERLIGANDO, DIRETAMENTE, A RODOVIA BUNJIRO NAKAO AOS PRÉDIOS DA 2ª CIA. DA POLÍCIA MILITAR DO ESTADO DE SÃO PAULO, QUE SERÁ EM BREVE CONSTRUÍDA E DA NOVA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA, JÁ EM FASE DE ACABAMENTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1953/1953_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1953/1953_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA NO BAIRRO GRILOS (ESTRADA NATALIA CANGIANIELLO PARISI)_x000D_
 </t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1954/1954_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1954/1954_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE RUA NO BAIRRO CARMO MESSIAS (RUA JOÃO NEVES DE OLIVEIRA)_x000D_
 </t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1955/1955_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1955/1955_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE RUA NO BAIRRO CARMO MESSIAS (RUA BLUMENAU)_x000D_
 </t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1958/1958_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1958/1958_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA NO BAIRRO PIAÍ DE CIMA (ESTRADA MUNICIPAL ANTONIO PEREIRA DOMNGUES FILHO)</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1963/1963_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1963/1963_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO NOVO PRÉDIO DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA (CÂMARA MUNICIPAL VEREADOR RUBENS XAVIER DE LIMA)</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1966/1966_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1966/1966_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO PRONTO SOCORRO MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA (PRONTO SOCORRO MUNICIPAL DR. ARMANDO GIANCOLI FILHO)</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1970/1970_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1970/1970_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO NOS ANEXOS 5º E 6º DA LEI N° 1178, DE 30/06/2006 (DESAPROPRIAÇÃO DE IMÓVEL PARA ABERTURA DE RUA NO JARDIM VERGEL DE UNA)</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1972/1972_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1972/1972_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO PIRATUBA (ESTRADA MUNICIPAL TSUNEICHI IWATA)_x000D_
 </t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1976/1976_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1976/1976_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO NOS ANEXOS 5º E 6º DA LEI N° 1058, DE 06/07/2005 (AQUISIÇÃO DE ENFEITES NATALINOS PELA ASSOCIAÇÃO COMERCIAL)</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1977/1977_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1977/1977_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO NOS ANEXOS 5º E 6º DA LEI N° 1178, DE 30/06/2006 (AQUISIÇÃO DE ENFEITES NATALINOS PELA ASSOCIAÇÃO COMERCIAL)</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1978/1978_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1978/1978_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO BARRA (RUA ALBERTINO LEITE MACHADO)_x000D_
 </t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1983/1983_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1983/1983_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AOS ARTIGOS 1º E 2º DA LEI N° 1203 DE 27 DE OUTUBRO DE 2006_x000D_
 </t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>DESCONHECIDO, Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2036/2036_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2036/2036_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO GERAL DOS ÓRGÃOS DA ADMINISTRAÇÃO DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA; REORGANIZA O QUADRO DE PESSOAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1999/1999_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1999/1999_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ATUALIZAR UNIDADE FISCAL DO MUNICÍPIO DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2000/2000_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2000/2000_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR (R$ 1.400.000,00)_x000D_
 </t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2001/2001_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2001/2001_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA CRECHE NO BAIRRO GABRIEL (CRECHE MUNICIPAL ANTONIA FELIX DE CAMARGO)</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2003/2003_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2003/2003_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A FEGAPOART - FEIRA DE GASTRONOMIA, PRODUTOS ORGÂNICOS E ARTESANATO, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2005/2005_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2005/2005_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR (R$ 355.000,00)_x000D_
 </t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2009/2009_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2009/2009_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO REGI (ESTRADA MUNICIPAL BRAZ PEREIRA DA SILVA)</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2011/2011_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2011/2011_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO REGI (RUA PEDRO FLORIZE)_x000D_
 </t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2013/2013_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2013/2013_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO REGI (RUA BENEDITA MARIA DA CONCEIÇÃO)_x000D_
 </t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2017/2017_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2017/2017_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO REGI (RUA ALINO HENRIQUE DE OLIVEIRA)_x000D_
 </t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2022/2022_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2022/2022_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO REGI (RUA BENEDITA CONCEIÇÃO DE ANDRADE)_x000D_
 </t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2023/2023_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2023/2023_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO REGI (RUA MODESTO PEREIRA)_x000D_
 </t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2025/2025_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2025/2025_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CONCEDER O USO DE UMA ÁREA DE 100,63M2 PARA A INSTALAÇÃO DE UMA ESTAÇÃO RETRANSMISSORA DE SINAIS A EMPRESA DE TELEVISÃO SOROCABA LTDA., AFILIADA AO SBT - SISTEMA BRASILEIRO DE TELEVISÃO, MEDIANTE PERMISSÃO DE USO, PELO PRAZO DE 15 ANOS </t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2026/2026_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2026/2026_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DESCONTO NOS PROVENTOS DOS APOSENTADOS E PENSIONISTAS_x000D_
 </t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2027/2027_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2027/2027_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO TAVARES (RUA SALVADOR BARBAGALLO)_x000D_
 </t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2044/2044_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2044/2044_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO TAVARES (RUA ALLAN KARDEC JOSÉ MARIA)_x000D_
 </t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2047/2047_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2047/2047_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO TAVARES (RUA SEBASTIÃO GEREMIAS DE GÓES)_x000D_
 </t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2064/2064_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2064/2064_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER EM DOAÇÃO, IMÓVEL DESTINADO À IMPLANTAÇÃO DE UMA BASE DA GUARDA CIVIL MUNICIPAL NO BAIRRO VERAVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2067/2067_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2067/2067_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR, VIA DE DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, UM IMÓVEL DENOMINADO COMO SENDO A ÁREA Nº 01 (UM), MEDINDO 2.000,00 M2 (DOIS METROS QUADRADOS), SITUADA NO BAIRRO DO RIO DE UNA, ZONA URBANA, NESTE MUNICÍPIO E COMARCA DE IBIÚNA, ESTADO DE SÃO PAULO, ADIANTE DESCRITA E CONFRONTADA, NECESSÁRIA À CONSTRUÇÃO DE UM GINÁSIO DE ESPORTES PARA A ESCOLA "EMEF(R) BENEDITA CORDEIRO MEDELOS", SITUADA NO REFERIDO BAIRRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2070/2070_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2070/2070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME ESPECIAL DE TRABALHO NA GUARDA CIVIL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2076/2076_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2076/2076_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE REFERÊNCIAS E CONCEDE AUMENTO SALARIAL AOS FUNCIONÁRIOS E SERVIDORES DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6025/6025_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6025/6025_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA EXTENSÃO DA REDE DE ÁGUA DO BAIRRO DA CACHOEIRA AO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6028/6028_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6028/6028_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA PARA CONTINUAÇÃO DO CABEAMENTO NA ESTRADA DO PAIOL GRANDE, IGREJA CRISTÃ DO BRASIL ATÉ O BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6029/6029_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6029/6029_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SABESP PARA PROVIDÊNCIAS SOBRE CONSTANTE FALTA DÁGUA NO LOTEAMENTO CHÁCARA PRIMAVERA, KM 3,5 E KM 4,5.</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6032/6032_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6032/6032_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO VIEIRINHA, IGREJA CATÓLICA DO BAIRRO.</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6034/6034_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6034/6034_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DELEGADO TITULAR PARA MOTIVO DO FECHAMENTO DO DISTRITO POLICIAL DO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6035/6035_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6035/6035_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AOS CORREIOS PARA ENTREGA DE CORRESPONDÊNCIAS NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6046/6046_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6046/6046_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE ESTAÇÃO DE TRATAMENTO DE ESGOTO NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6047/6047_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6047/6047_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE ESTADO DA CASA CIVIL PARA DOAÇÃO DE AMBULÂNCIA NO POSTO DE SAÚDE DO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6048/6048_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6048/6048_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CAPITÃO DA POLÍCIA MILITAR PARA RONDAS E BLITZ NOS BAIRROS CARMO MESSIAS, VERAVA E BAIRROS VIZINHOS.</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6050/6050_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6050/6050_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NA ESTRADA DE ACESSO DO BAIRRO DOMINGUES E VERAVA, BAR DO IRACI.</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6052/6052_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6052/6052_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE CABEAMENTO TELEFÔNICO NO BAIRRO SARÁ-SARÁ, ACESSO AO SÍTIO TANAKA, BAR DO ROGÉRIO.</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6058/6058_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6058/6058_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO DOS GRILOS.</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6059/6059_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6059/6059_texto_integral.pdf</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6064/6064_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6064/6064_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6068/6068_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6068/6068_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SECRETARIA DE ESTADO DOS TRANSPORTES PARA CONSTRUÇÃO DE ROTATÓRIA COM SINALIZAÇÃO NA ESTRADA VICINAL DE ACESSO AO BAIRRO DO LAGEADINHO, KM 67 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6069/6069_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6069/6069_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AOS CORREIOS PARA COLOCAÇÃO DE CAIXA POSTAL NOS BAIRROS GABRIEL E FEITAL.</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6070/6070_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6070/6070_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A VIVO PARA CONSTRUÇÃO DE TORRE PARA TELEFONES CELULARES NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6071/6071_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6071/6071_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO JUIZ ELEITORAL PARA ABERTURA DE SEÇÃO ELEITORAL NOS BAIRROS VERAVA E PIAI.</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6072/6072_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6072/6072_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA DEÔNIBUS DANÚBIO AZUL PARA PROLONGAMENTO DA LINHA DE ÔNIBUS CAUCAIA DO ALTO - RIBEIROS, PASSANDO PELOS BAIRROS VERAVA E RODRIGUES.</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6073/6073_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6073/6073_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDADE DE IBIÚNA PARA CRIAÇÃO DE LINHA DE ÔNIBUS DO BAIRRO DO VERAVA ATÉ CAUCAIA DO ALTO, PASSANDO POR RODRIGUES E CARMO MESSIAS.</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6074/6074_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6074/6074_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA DE ÔNIBUS DANÚBIO AZUL PARA PROLONGAMENTO DA LINHA DE ÔNIBUS CAUCAIA DO ALTO - CAMPININHA, ATÉ O BAIRRO DA BARRA, PRÓXIMO AO CHICO DA VENDA.</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6075/6075_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6075/6075_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA CONTINUAÇÃO DO CABEAMENTO TELEFÔNICO DO KM 14 AO KM 20, ESTRADA VICINAL DO BAIRRO DO VERAVA AO BAIRRO DOS PAULOS.</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6076/6076_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6076/6076_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO EM FRENTE A ESCOLA DO BAIRRO BOAVA.</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6079/6079_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6079/6079_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA DE ÔNIBUS CIDADE DE IBIÚNA PARA COLOCAÇÃO DE LINHA DE MICRO-ÔNIBUS DO BAIRRO DO COLÉGIO ATÉ O CONDOMÍNIO VELEIROS DE IBIÚNA, DAS 07H ATÉ 17H.</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6080/6080_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6080/6080_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA DE ÔNIBUS CIDADE DE IBIÚNA PARA MANTER A LINHA DE ÔNIBUS NO TRAJETO BAIRRO COLÉGIO ATÉ A ESCOLA ESTADUAL FREDERICO MARCICANO, BAIRRO DA RESSACA, HORÁRIO ESCOLAR.</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6081/6081_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6081/6081_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CPFL PARA MUDANÇA DE POSTE NA AVENIDA JOSÉ MILANI JÚNIOR, BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6082/6082_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6082/6082_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDADE DE IBIÚNA PARA MANTER A LINHA DE ÔNIBUS NO BAIRRO DA RESSACA, PRINCIPAIS AVENIDAS.</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6083/6083_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6083/6083_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6085/6085_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6085/6085_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NA RUA HUNGRIA, 17, RESIDENCIAL EUROPA, EM FRENTE A IGREJA CONGREGAÇÃO CRISTÃ.</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6087/6087_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6087/6087_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO PAIOL GRANDE, IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6088/6088_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6088/6088_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO FEITAL, KM 8,5 DA VICINAL TANCREDO NEVES.</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6089/6089_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6089/6089_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO DO POCINHO, KM 15 DA VICINAL TANCREDO NEVES, BAR DO AUGUSTO.</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6090/6090_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6090/6090_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO ALVES, BAR DE ALEXANDRINA.</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6091/6091_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6091/6091_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO AREIA VERMELHA, BAR DE CLEUSA APARECIDA AQUINO DO PRADO.</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6095/6095_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6095/6095_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA EXTENSÃO DE REDE DE ÁGUA E ESGOTO NAS ÁREAS URBANAS E RURAIS QUE NÃO POSSUEM ESSE SERVIÇO.</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6096/6096_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6096/6096_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ÁGUA E ESGOTO NOS BAIRROS PAIOL PEQUENO, COLÉGIO E SAMANO.</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6097/6097_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6097/6097_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO DO COLÉGIO, NO NÚMERO 550 DA ESTRADA MUNICIPAL.</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6098/6098_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6098/6098_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NA ESTRADA DO SOROCAMIRIM, NÚMERO 359, BAIRRO SOROCAMIRIM, BAR DO LUCÉLIO.</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6099/6099_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6099/6099_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO ESTADUAL DA SEGURANÇA PÚBLICA PARA ENVIO DE ESCRIVÃOS E INVESTIGADORES JUNTO A DELEGACIA DE POLÍCIA.</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6103/6103_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6103/6103_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER-2 PARA LIMPEZA DOS CÓRREGOS ÀS MARGENS DA RODOVIA BUNJIRO NAKAO, BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6104/6104_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6104/6104_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA ENVIO DE FUNCIONÁRIOS AO POSTO DE OPERAÇÕES DA SABESP NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6105/6105_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6105/6105_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER-2 PARA RECUPERAÇÃO DO TREVO DE ACESSO AO BAIRRO DA CACHOEIRA, AVENIDA PERIMETRAL E RUA JOSÉ JUNI, E ESTRADA DA CACHOEIRA, PRÓXIMO À RODOVIA MUNICIPAL.</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6106/6106_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6106/6106_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIAÇÃO CIDADE DE IBIÚNA PARA DISPOSIÇÃO DE 3 (TRÊS) LINHAS DE ÔNIBUS DA RODOVIÁRIA ATÉ O BAIRRO DOS TAVARES, NOS HORÁRIOS DAS 06H, 12H E 18H.</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6107/6107_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6107/6107_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE POÇO ARTESIANO NO BAIRRO DOS DOMINGUES.</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6108/6108_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6108/6108_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO ESTADUAL DA SEGURANÇA PÚBLICA PARA CRIAÇÃO DE PATRULHAS RURAIS DA POLÍCIA MILITAR NA CIDADE.</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6111/6111_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6111/6111_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA EXTENSÃO DO CABEAMENTO TELEFÔNICO NO BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6112/6112_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6112/6112_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PRESIDENTE DA REPÚBLICA PARA QUE AS OPERADORAS DE TELEFONIA MÓVEL VIABILIZAM COBERTURA NA ÁREA RURAL DA CIDADE.</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6113/6113_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6113/6113_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6114/6114_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6114/6114_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NA RUA CALIL RAHAL, BAIRRO CAPIM AZEDO, PRÓXIMO A ESCOLA.</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6116/6116_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6116/6116_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA VIAÇÃO CIDADE DE IBIÚNA PARA COLOCAÇÃO DE LINHAS DE ÔNIBUS NO BAIRRO DOS PURÍS, PONTO FINAL NA IGREJA DE SÃO JOÃO.</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6118/6118_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6118/6118_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO DA RESSACA, TRAVESSA TEREZA RODRIGUES DO AMARAL.</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6119/6119_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6119/6119_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO DOS COCAIS, LOTEAMENTO PLANALTO DOS COCAIS, BAR DO SENHOR JOSÉ.</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6120/6120_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6120/6120_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA TÉRMINO DOS SERVIÇOS REALIZADOS NA RUA 2, BAIRRO DO CAMPO VERDE.</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6121/6121_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6121/6121_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO ESTADUAL DOS TRANSPORTES PARA REALIZAÇÃO DA DUPLICAÇÃO DE TODA EXTENSÃO DA RODOVIA BUNJIRO NAKAO - SP 250</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA PROVIDÊNCIAS SOBRE A RENOVAÇÃO DO CONTRATO DE CONCESSÃO DA SABESP.</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6123/6123_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6123/6123_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER-2 PARA CONSTRUÇÃO DE ROTATÓRIA NO ACESSO AO BAIRRO DO CAMPO VERDE.</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6125/6125_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6125/6125_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA VIAÇÃO CIDADE DE IBIÚNA PARA COLOCAÇÃO DE LINHA DE ÔNIBUS NO BAIRRO DA CACHOEIRA, 3 (TRÊS) HORÁRIOS POR DIA, TODOS OS DIAS DA SEMANA.</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6127/6127_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6127/6127_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER-2 PARA LIMPEZA, DESASSOREAMENTO E REFORMA DAS PONTES COM SINALIZAÇÃO  NA RODOVIA BUNJIRO NAKAO NOS KM 54, KM 57, KM 63,5 E KM 86.</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6129/6129_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6129/6129_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE POÇO ARTESIANO NA ESCOLA DO BAIRRO DOS DOMINGUES.</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6130/6130_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6130/6130_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA REATIVAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO RIO DE UNA DE CIMA, PRÓXIMO À ESCOLA.</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6131/6131_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6131/6131_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO COMDEC - CONSELHO MUNICIPAL DA DEFESA CIVIL - PARA RELATÓRIO DAS ATIVIDADES REALIZADAS.</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6134/6134_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6134/6134_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEPARTAMENTO DE OBRAS PÚBLICAS PARA INÍCIO DOS SERVIÇOS DE MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS PAES, REGI, LOTEAMENTO CHÁCARA PRIMAVERA, RESIDENCIAL EUROPA, LOTEAMENTO RECANTO IBIÚNA, RECANTO DAS ÁGUAS, TAVARES, LOTEAMENTO SÃO SILVESTRE E ESTRADAS DE ACESSO AOS BAIRROS RIO DE UNA E PIAÍ.</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6135/6135_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6135/6135_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO CAPIM AZEDO, RUA DONATO PEDRO DOMINGUES.</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6137/6137_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6137/6137_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PRESIDENTE DA CETRIL PARA INSTALAÇÃO DE BICOS DE LUZ NA RUA DONATO PEDRO DOMINGUES, BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6138/6138_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6138/6138_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE CULTURA E TURISMO PARA INFORMAÇÕES SOBRE PROJETO DE INCENTIVO À CULTURA.</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6139/6139_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6139/6139_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE CULTURA E TURISMO PARA INCENTIVOS AS FREQUÊNCIAS DE MUNÍCIPES E TURISTAS NO CINEMA DA CIDADE.</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6141/6141_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6141/6141_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA EXTENSÃO DA REDE DE ÁGUA NO BAIRRO DA RESSACA, RUAS JOSÉ CARLOS MARCICANO, SALVADOR VIEIRA PINTO, ANTÔNIO GUIMARÃES E KM 80 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6142/6142_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6142/6142_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO ORELHÃO NO BAIRRO RIO DE UNA DE CIMA, PRÓXIMO AO CPARK - MIRANTE SAN THIAGO.</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6144/6144_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6144/6144_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO ORELHÃO NO BAIRRO DOIS CÓRREGOS, RUA PEDREIRA, BAR DA CIETE.</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6145/6145_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6145/6145_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PÁROCO DA IGREJA NOSSA SENHORA DAS DORES SOBRE COLOCAÇÃO DE BARRACAS DE COMÉRCIO AMBULANTE NA AVENIDA VEREADOR BENEDITO DE CAMPOS E TRANSFERÊNCIA PARA A AVENIDA MARIA LA FARINA MILANI.</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6146/6146_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6146/6146_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO VILA LIMA, RUA MARIA DE MORAES LIMA, PRÓXIMO AO EX-VEREADOR LUIZ FERNANDO PEREIRA.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6148/6148_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6148/6148_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO ORELHÃO NO BAIRRO DOS PINTOS, RUA MANOEL CLEMENTE, BAR DA DONA VÂNIA E RESIDÊNCIA DO SENHOR BATISTA.</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6149/6149_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6149/6149_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CIDAL PARA DOAÇÃO DE EQUIPAMENTOS DE LIMPEZA PARA A CASA DE SANTA RITA, LAR DE IDOSOS.</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6150/6150_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6150/6150_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SERPROMI PARA CONSERTO DE CAIXA DE ESGOTO DO PRÉDIO DA SERPROMI, RUA RAIMUNDO SOARES GRANJEIRO.</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6151/6151_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6151/6151_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSERTO DE CAIXA DE ESGOTO NA RUA RAIMUNDO SOARES GRANJEIRO, FUNDOS DO SERPROMI.</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6152/6152_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6152/6152_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CETRIL PARA INSTALAÇÃO DE 3 BICOS DE LUZ NA ESTRADA MUNICIPAL DO RIO DE UNA DE CIMA, ENTRE A POUSADA PARATY E A CASA DE SENHOR FAUSTINO.</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6153/6153_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6153/6153_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE 3 TELEFONES PÚBLICOS ORELHÕES NO BAIRRO DOS COCAIS. </t>
   </si>
   <si>
     <t>7270</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7270/7270_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7270/7270_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA PROVIDÊNCIAS SOBRE AS ENCHENTES NO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6155/6155_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6155/6155_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER-2 PARA PROVIDÊNCIAS CONTRA ENCHENTES NO BAIRRO DO PARURU, RODOVIA BUNJIRO NAKAO, KM 87.</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6156/6156_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6156/6156_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER-2 PARA TAPA-BURACOS NA RODOVIA BUNJIRO NAKAO, PRÓXIMO A FURNAS, AO PESQUEIRO OSATO E MIL MADEIREIRA.</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6157/6157_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6157/6157_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA VIAÇÃO CIDADE DE IBIÚNA PARA PARADA DOS ÔNIBUS MARCADO PELAS DORMENTES NO BAIRRO CAPIM AZEDO, RODOVIA TANCREDO NEVES, Nº 60, KM 2,5.</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6158/6158_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6158/6158_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA VALOR DA REFORMA DA PRAÇA DA MATRIZ E LOCAL DO DEPÓSITO DOS ENTULHOS DA REFERIDA REFORMA.</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6160/6160_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6160/6160_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SISTEMA EXCELSIOR DE COMUNICAÇÃO PARA PROBLEMAS ENFRENTADOS PELA RÁDIO EXCELSIOR.</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6161/6161_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6161/6161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO À TELEFÔNICA PARA TRANSFERÊNCIA DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO DA RESSACA, DA RUA SEIJI PARA RUA SÃO LUIS </t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6163/6163_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6163/6163_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO DOS PURÍS, SEGUNDA TRAVESSA PRÓXIMO A ESCOLA.</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6164/6164_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6164/6164_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO PAIOL GRANDE, VILA ARANHA, KM 10,5 DA ESTRADA VICINAL TANCREDO NEVES.</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6166/6166_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6166/6166_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA PROJETO DE LEI SOBRE PLANO DE CARREIRA.</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6168/6168_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6168/6168_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DA AGRICULTURA PARA INFORMAÇÕES SOBRE A MÁQUINA AGRÍCOLA E ATENDIMENTOS REALIZADOS.</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6170/6170_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6170/6170_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE SEGURANÇA PUBLICA MUNICIPAL PARA MOTIVO DO POSTO POLICIAL DO BAIRRO DA RESSACA NÃO TER MAIS POLICIAIS TRABALHANDO DIARIAMENTE.</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6171/6171_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6171/6171_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CPFL PARA PODA DE ÁRVORES NA AVENIDA JOSÉ MILANI JÚNIOR E AVENIDA JOÃO CÍPULO, NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6173/6173_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6173/6173_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DE DIVISÃO DE ESPORTES PARA APRESENTAÇÃO DAS NOTAS FISCAIS DOS ALIMENTOS COMPRADOS COM DINHEIRO ARRECADADO DAS PUNIÇÕES DOS ESPORTISTA NOS CAMPEONATOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6174/6174_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6174/6174_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA QUANTIDADE DE LUMINÁRIAS INSTALADAS NAS REGIÕES DA CETRIL E VALOR DE CADA INSTALAÇÃO.</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6175/6175_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6175/6175_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA PRAZO PARA O TÉRMINO DAS OBRAS DE REFORMA NA PRAÇA DA MATRIZ COM VALOR TOTAL DA OBRA.</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6176/6176_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6176/6176_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA INFORMAR QUAL EMPRESA FOI CONTRATA PARA EXECUTAR AS OBRAS DAS CALÇADAS, VALOR CONTRATADO E RUAS BENEFICIADAS.</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6177/6177_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6177/6177_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA TÉRMINO DAS OBRAS DE MODERNIZAÇÃO DA ENTRADA DA CIDADE, AVENIDA CAPITÃO MANOEL DE OLIVEIRA CARVALHO.</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6178/6178_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6178/6178_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA TÉRMINO DAS OBRAS DE REFORMA DO HOSPITAL E VALOR TOTAL DA OBRA.</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6179/6179_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6179/6179_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA PARA TÉRMINO DAS OBRAS DE ASFALTAMENTO DA ESTRADA VICINAL DO CAMPO VERDE E VALOR TOTAL DA OBRA.</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6180/6180_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6180/6180_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA FAMÍLIAS BENEFICIADAS PELA LEI MUNICIPAL 1.111 DE 24 DE NOVEMBRO DE 2005.</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6182/6182_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6182/6182_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA TRANSFERÊNCIA DO TELEFONE PÚBLICO Nº 3294-0304 OU Nº 3294-0300, NO BAIRRO DOS TAVARES, IGREJA ADVENTISTA DO SÉTIMO DIA, PARA O BAR DO SENHOR XANDE, 600 METROS DO LOCAL ATUAL.</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6183/6183_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6183/6183_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA PROVIDÊNCIAS REFERENTES AS ENCHENTES NO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6184/6184_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6184/6184_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA E COLETA DE ESGOTO NO LOTEAMENTO RECANTO DAS CACHOEIRAS, BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6186/6186_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6186/6186_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA INCLUSÃO DAS OBRAS DE CONSTRUÇÃO DE REDE DE ÁGUA E ESGOTO NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6187/6187_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6187/6187_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA INSTALAR SISTEMA DE ESGOTO NA RUA APARECIDA CARDOSO PINTO, NO BAIRRO DITO PIRES, CACHOEIRA, Nº 180.</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6219/6219_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6219/6219_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDAL PARA COLETA DE LIXO NA TRAVESSA ÁLVARO DE ALMEIDA LEME.</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6191/6191_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6191/6191_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA INSTALAÇÃO DE REDE DE ESGOTO NA TRAVESSA ÁLVARO DE ALMEIDA LEME.</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6192/6192_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6192/6192_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA PARA SOLUÇÃO DA FALTA DE ÁGUA NA CIDADE.</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6193/6193_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6193/6193_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA E ESGOTO NO PLANALTO DOS COCAIS.</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6194/6194_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6194/6194_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA A AUSÊNCIA DE INSPETORES NO QUADRO DE FUNCIONÁRIOS DAS ESCOLA PÚBLICAS.</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6195/6195_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6195/6195_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA A NÃO CONSTRUÇÃO DE UM BANHEIRO PÚBLICO E LAVATÓRIOS NA ÁREA DE LAZER PARQUE DAS GRAÇAS.</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6196/6196_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6196/6196_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA RELATÓRIO DE TODAS AS OBRAS EM ANDAMENTO NA CIDADE, LOCALIZAÇÃO E TIPO DE OBRA.</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6198/6198_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6198/6198_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA VIAÇÃO CIDADE DE IBIÚNA PARA A LINHA ESCOLAR DAS 22H SENTIDO CIDADE / CENTRO PASSE NO BAIRRO DA RESSACA E PEGAR OS ALUNOS DO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6199/6199_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6199/6199_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO ORELHÃO NO BAIRRO SALINO, IGREJA CATÓLICA, ESTRADA QUE LIGA OS BAIRROS VERAVA E RIBEIROS.</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6202/6202_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6202/6202_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE UM TELEFONE PÚBLICO ORELHÃO NO BAIRRO RIO DE UNA DE CIMA, ESTRADA VICINAL DA AREIA VERMELHA, BAR DO JOÃO, POUSADA PARATY.</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6201/6201_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6201/6201_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA LIGAÇÃO DE ESGOTO DOMÉSTICO NAS CASAS DO BAIRRO DA CACHOEIRA, RUA APARECIDA CARDOSO PINTO.</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6203/6203_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6203/6203_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SECRETARIA ESTADUAL DE EDUCAÇÃO PARA REFORMA DA ESCOLA DO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6204/6204_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6204/6204_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SECRETARIA ESTADUAL DA EDUCAÇÃO PARA REFORMA DA ESCOLA DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6205/6205_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6205/6205_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SECRETARIA ESTADUAL DA EDUCAÇÃO PARA REFORMA DA ESCOLA DO BAIRRO DO VOTORANTIM, ESCOLA EUCLIDES MARIA BORBA.</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6206/6206_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6206/6206_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO PRÉDIO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6209/6209_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6209/6209_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO DOS PURIS, ESTRADA MUNICIPAL TANCREDO NEVES, 400 METROS DA ENTRADA DA FLORA, KM 4.</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6210/6210_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6210/6210_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO DA RESSACA, KM 80, DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6211/6211_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6211/6211_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO COMANDANTE DA 2ª CIA DA POLÍCIA MILITAR PARA REALIZAÇÃO DE BLITZ E RONDAS NO BAIRRO DOS PAES, TAMBÉM AOS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6212/6212_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6212/6212_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO CENTRO, RUA CIRINEU SOARES CAMPOS, 574.</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6213/6213_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6213/6213_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA POTÁVEL NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6214/6214_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6214/6214_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA INSTALAÇÃO DE REDE DE ESGOTO NA RUA LÁZARA MARIA DA CONCEIÇÃO, ÚLTIMAS CASAS.</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6216/6216_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6216/6216_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA PREVISÃO DE AUMENTO NO VALOR DAS PASSAGENS DO TRANSPORTE PÚBLICO.</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6217/6217_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6217/6217_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA EXTENSÃO DA REDE DE TELEFONIA FIXA OU CONSTRUÇÃO DE TORRE WLL NO BAIRRO DO SALTO, COMPLEXO FURUYA PARK.</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6159/6159_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6159/6159_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO FEITAL, VILA CÓRREGOS, KM 11 DA ESTRADA VICINAL TANCREDO NEVES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8514,67 +8514,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6220/6220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6221/6221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6223/6223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6224/6224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6225/6225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6227/6227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6228/6228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6230/6230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6232/6232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6233/6233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6234/6234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6235/6235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6236/6236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6237/6237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6238/6238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6240/6240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6241/6241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6243/6243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6244/6244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6245/6245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6247/6247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6248/6248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6249/6249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6251/6251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6264/6264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6267/6267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6268/6268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6270/6270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6272/6272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6273/6273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6285/6285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6287/6287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6288/6288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6289/6289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6291/6291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6293/6293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6294/6294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6295/6295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6296/6296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6300/6300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6301/6301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6302/6302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6303/6303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6305/6305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6307/6307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6309/6309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6312/6312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6314/6314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6331/6331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6332/6332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6333/6333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6335/6335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6345/6345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6356/6356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6359/6359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6374/6374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6382/6382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6386/6386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6388/6388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6394/6394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6401/6401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6402/6402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6404/6404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6405/6405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6406/6406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6407/6407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6408/6408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6410/6410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6411/6411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6413/6413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6416/6416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6417/6417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6419/6419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6427/6427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6431/6431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6457/6457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6458/6458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6459/6459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6460/6460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6461/6461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6462/6462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6463/6463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6464/6464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6465/6465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6467/6467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6468/6468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6466/6466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6469/6469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6470/6470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6471/6471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6474/6474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6476/6476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6479/6479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6480/6480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6482/6482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6484/6484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6487/6487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6492/6492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6497/6497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6500/6500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6501/6501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6507/6507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6510/6510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6511/6511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6512/6512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6513/6513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6514/6514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6516/6516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6518/6518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6520/6520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6522/6522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6523/6523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6524/6524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6525/6525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6526/6526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6529/6529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6530/6530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6531/6531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6533/6533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6536/6536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6537/6537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6540/6540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6543/6543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6547/6547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6549/6549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6553/6553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6557/6557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6560/6560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6563/6563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6564/6564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6565/6565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6567/6567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6568/6568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6570/6570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6571/6571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6575/6575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6576/6576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6577/6577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6578/6578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6579/6579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6580/6580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6581/6581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6587/6587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6588/6588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6589/6589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6590/6590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6592/6592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6595/6595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6597/6597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6600/6600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6599/6599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6601/6601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6602/6602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6603/6603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6606/6606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6611/6611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6612/6612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6615/6615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6616/6616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6617/6617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6619/6619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6628/6628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6629/6629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6631/6631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6633/6633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6637/6637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6638/6638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6639/6639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6640/6640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6641/6641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6642/6642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6643/6643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6644/6644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6645/6645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6646/6646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6648/6648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6650/6650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6653/6653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6655/6655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6657/6657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6661/6661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6663/6663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6664/6664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6666/6666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6667/6667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6668/6668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6669/6669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6670/6670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6671/6671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6672/6672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6673/6673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6674/6674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6675/6675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6676/6676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6677/6677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6682/6682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6683/6683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6685/6685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6684/6684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6686/6686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6689/6689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6687/6687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6688/6688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6690/6690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6691/6691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6692/6692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6693/6693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6694/6694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6695/6695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6696/6696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6697/6697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6698/6698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6699/6699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6700/6700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6701/6701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6702/6702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6704/6704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6707/6707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6709/6709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6710/6710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6711/6711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6714/6714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6715/6715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6716/6716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6717/6717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6718/6718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6719/6719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6727/6727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6728/6728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6729/6729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6730/6730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6731/6731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6732/6732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6734/6734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6736/6736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6737/6737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6738/6738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6740/6740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6742/6742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6743/6743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6744/6744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6746/6746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6747/6747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6748/6748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6749/6749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6750/6750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6760/6760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6767/6767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6768/6768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6769/6769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6770/6770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6771/6771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6772/6772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6773/6773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6775/6775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6776/6776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6778/6778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6779/6779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6780/6780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6781/6781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6782/6782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6783/6783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6786/6786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6788/6788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6789/6789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6790/6790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6797/6797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6798/6798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6799/6799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6801/6801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6802/6802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6803/6803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6804/6804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6805/6805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6806/6806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6807/6807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6808/6808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6809/6809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6814/6814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6817/6817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6819/6819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6821/6821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6822/6822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6823/6823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6826/6826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6828/6828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6829/6829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6830/6830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6831/6831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6832/6832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6833/6833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6834/6834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6835/6835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6836/6836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6844/6844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6845/6845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6846/6846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6847/6847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6848/6848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6849/6849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6850/6850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6851/6851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6852/6852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6853/6853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6854/6854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6855/6855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6856/6856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6859/6859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6864/6864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6871/6871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6872/6872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6873/6873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6874/6874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6875/6875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6876/6876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6877/6877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6880/6880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6881/6881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6888/6888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6890/6890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6891/6891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6892/6892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6893/6893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6895/6895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6896/6896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6897/6897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6898/6898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6899/6899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6900/6900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6902/6902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6908/6908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6909/6909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6910/6910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6911/6911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6912/6912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6913/6913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6914/6914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6915/6915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6920/6920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6921/6921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6922/6922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6926/6926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6934/6934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6936/6936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6941/6941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6945/6945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6954/6954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6959/6959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6962/6962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6976/6976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6977/6977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6978/6978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6979/6979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6980/6980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6981/6981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6982/6982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6983/6983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6984/6984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6993/6993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6994/6994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6995/6995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6996/6996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7249/7249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7252/7252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7253/7253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7255/7255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7004/7004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7007/7007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7010/7010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7012/7012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7016/7016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7020/7020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7024/7024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7027/7027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7030/7030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7032/7032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7033/7033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7034/7034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7035/7035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7036/7036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7037/7037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7057/7057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7058/7058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7059/7059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7060/7060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7061/7061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7065/7065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7066/7066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7067/7067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7068/7068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7069/7069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7070/7070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7071/7071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7072/7072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7073/7073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7075/7075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7076/7076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7078/7078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7079/7079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7083/7083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7084/7084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7085/7085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7086/7086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7087/7087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7089/7089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7090/7090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7091/7091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7095/7095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7099/7099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7106/7106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7116/7116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7117/7117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7118/7118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7119/7119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7120/7120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7121/7121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7122/7122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7123/7123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7124/7124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7146/7146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7150/7150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7154/7154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7156/7156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7160/7160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7170/7170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7173/7173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7182/7182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7178/7178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7179/7179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7180/7180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7183/7183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7184/7184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7185/7185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7186/7186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7187/7187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7188/7188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7189/7189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7190/7190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7191/7191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7192/7192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7193/7193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7194/7194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7195/7195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7196/7196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7197/7197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7198/7198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7199/7199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7200/7200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7201/7201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7202/7202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7203/7203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7204/7204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7205/7205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7206/7206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7207/7207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7213/7213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7214/7214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7215/7215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7216/7216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7218/7218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7231/7231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7233/7233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7239/7239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7240/7240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7241/7241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7243/7243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7244/7244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7245/7245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2049/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2053/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2013/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6025/6025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6028/6028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6029/6029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6032/6032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6034/6034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6035/6035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6046/6046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6047/6047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6048/6048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6050/6050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6052/6052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6058/6058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6059/6059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6064/6064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6068/6068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6069/6069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6070/6070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6071/6071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6072/6072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6073/6073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6074/6074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6075/6075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6076/6076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6079/6079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6080/6080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6081/6081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6082/6082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6083/6083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6085/6085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6087/6087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6088/6088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6089/6089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6090/6090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6091/6091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6095/6095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6096/6096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6097/6097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6098/6098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6099/6099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6103/6103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6104/6104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6105/6105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6106/6106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6107/6107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6108/6108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6111/6111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6112/6112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6113/6113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6114/6114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6116/6116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6118/6118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6119/6119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6120/6120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6121/6121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6123/6123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6125/6125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6127/6127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6129/6129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6130/6130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6131/6131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6134/6134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6135/6135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6137/6137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6138/6138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6139/6139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6141/6141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6142/6142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6144/6144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6145/6145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6146/6146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6148/6148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6149/6149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6150/6150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6151/6151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6152/6152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6153/6153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7270/7270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6155/6155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6156/6156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6157/6157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6158/6158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6160/6160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6161/6161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6163/6163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6164/6164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6166/6166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6168/6168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6170/6170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6171/6171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6173/6173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6174/6174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6175/6175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6176/6176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6177/6177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6178/6178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6179/6179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6180/6180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6182/6182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6183/6183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6184/6184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6186/6186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6187/6187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6219/6219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6191/6191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6192/6192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6193/6193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6194/6194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6195/6195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6196/6196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6198/6198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6199/6199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6202/6202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6201/6201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6203/6203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6204/6204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6205/6205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6206/6206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6209/6209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6210/6210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6211/6211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6212/6212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6213/6213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6214/6214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6216/6216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6217/6217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6159/6159_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6220/6220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6221/6221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6223/6223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6224/6224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6225/6225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6227/6227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6228/6228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6230/6230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6232/6232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6233/6233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6234/6234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6235/6235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6236/6236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6237/6237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6238/6238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6240/6240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6241/6241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6243/6243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6244/6244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6245/6245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6247/6247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6248/6248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6249/6249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6251/6251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6264/6264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6267/6267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6268/6268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6270/6270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6272/6272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6273/6273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6285/6285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6287/6287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6288/6288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6289/6289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6291/6291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6293/6293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6294/6294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6295/6295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6296/6296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6300/6300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6301/6301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6302/6302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6303/6303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6305/6305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6307/6307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6309/6309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6312/6312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6314/6314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6331/6331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6332/6332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6333/6333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6335/6335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6345/6345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6356/6356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6359/6359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6374/6374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6382/6382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6386/6386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6388/6388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6394/6394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6401/6401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6402/6402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6404/6404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6405/6405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6406/6406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6407/6407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6408/6408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6410/6410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6411/6411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6413/6413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6416/6416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6417/6417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6419/6419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6427/6427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6431/6431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6457/6457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6458/6458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6459/6459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6460/6460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6461/6461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6462/6462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6463/6463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6464/6464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6465/6465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6467/6467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6468/6468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6466/6466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6469/6469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6470/6470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6471/6471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6474/6474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6476/6476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6479/6479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6480/6480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6482/6482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6484/6484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6487/6487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6492/6492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6497/6497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6500/6500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6501/6501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6507/6507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6510/6510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6511/6511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6512/6512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6513/6513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6514/6514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6516/6516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6518/6518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6520/6520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6522/6522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6523/6523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6524/6524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6525/6525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6526/6526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6529/6529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6530/6530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6531/6531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6533/6533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6536/6536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6537/6537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6540/6540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6543/6543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6547/6547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6549/6549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6553/6553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6557/6557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6560/6560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6563/6563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6564/6564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6565/6565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6567/6567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6568/6568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6570/6570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6571/6571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6575/6575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6576/6576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6577/6577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6578/6578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6579/6579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6580/6580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6581/6581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6587/6587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6588/6588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6589/6589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6590/6590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6592/6592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6595/6595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6597/6597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6600/6600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6599/6599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6601/6601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6602/6602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6603/6603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6606/6606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6611/6611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6612/6612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6615/6615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6616/6616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6617/6617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6619/6619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6628/6628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6629/6629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6631/6631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6633/6633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6637/6637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6638/6638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6639/6639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6640/6640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6641/6641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6642/6642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6643/6643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6644/6644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6645/6645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6646/6646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6648/6648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6650/6650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6653/6653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6655/6655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6657/6657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6661/6661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6663/6663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6664/6664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6666/6666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6667/6667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6668/6668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6669/6669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6670/6670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6671/6671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6672/6672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6673/6673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6674/6674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6675/6675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6676/6676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6677/6677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6682/6682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6683/6683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6685/6685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6684/6684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6686/6686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6689/6689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6687/6687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6688/6688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6690/6690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6691/6691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6692/6692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6693/6693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6694/6694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6695/6695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6696/6696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6697/6697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6698/6698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6699/6699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6700/6700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6701/6701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6702/6702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6704/6704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6707/6707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6709/6709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6710/6710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6711/6711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6714/6714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6715/6715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6716/6716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6717/6717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6718/6718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6719/6719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6727/6727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6728/6728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6729/6729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6730/6730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6731/6731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6732/6732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6734/6734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6736/6736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6737/6737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6738/6738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6740/6740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6742/6742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6743/6743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6744/6744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6746/6746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6747/6747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6748/6748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6749/6749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6750/6750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6760/6760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6767/6767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6768/6768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6769/6769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6770/6770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6771/6771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6772/6772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6773/6773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6775/6775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6776/6776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6778/6778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6779/6779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6780/6780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6781/6781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6782/6782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6783/6783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6786/6786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6788/6788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6789/6789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6790/6790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6797/6797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6798/6798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6799/6799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6801/6801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6802/6802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6803/6803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6804/6804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6805/6805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6806/6806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6807/6807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6808/6808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6809/6809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6814/6814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6817/6817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6819/6819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6821/6821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6822/6822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6823/6823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6826/6826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6828/6828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6829/6829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6830/6830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6831/6831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6832/6832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6833/6833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6834/6834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6835/6835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6836/6836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6844/6844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6845/6845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6846/6846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6847/6847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6848/6848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6849/6849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6850/6850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6851/6851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6852/6852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6853/6853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6854/6854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6855/6855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6856/6856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6859/6859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6864/6864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6871/6871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6872/6872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6873/6873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6874/6874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6875/6875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6876/6876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6877/6877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6880/6880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6881/6881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6888/6888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6890/6890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6891/6891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6892/6892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6893/6893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6895/6895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6896/6896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6897/6897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6898/6898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6899/6899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6900/6900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6902/6902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6908/6908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6909/6909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6910/6910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6911/6911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6912/6912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6913/6913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6914/6914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6915/6915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6920/6920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6921/6921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6922/6922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6926/6926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6934/6934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6936/6936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6941/6941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6945/6945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6954/6954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6959/6959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6962/6962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6976/6976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6977/6977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6978/6978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6979/6979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6980/6980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6981/6981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6982/6982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6983/6983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6984/6984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6993/6993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6994/6994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6995/6995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6996/6996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7249/7249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7252/7252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7253/7253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7255/7255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7004/7004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7007/7007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7010/7010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7012/7012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7016/7016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7020/7020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7024/7024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7027/7027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7030/7030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7032/7032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7033/7033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7034/7034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7035/7035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7036/7036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7037/7037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7057/7057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7058/7058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7059/7059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7060/7060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7061/7061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7065/7065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7066/7066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7067/7067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7068/7068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7069/7069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7070/7070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7071/7071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7072/7072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7073/7073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7075/7075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7076/7076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7078/7078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7079/7079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7083/7083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7084/7084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7085/7085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7086/7086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7087/7087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7089/7089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7090/7090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7091/7091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7095/7095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7099/7099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7106/7106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7116/7116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7117/7117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7118/7118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7119/7119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7120/7120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7121/7121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7122/7122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7123/7123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7124/7124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7146/7146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7150/7150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7154/7154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7156/7156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7160/7160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7170/7170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7173/7173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7182/7182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7178/7178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7179/7179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7180/7180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7183/7183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7184/7184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7185/7185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7186/7186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7187/7187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7188/7188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7189/7189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7190/7190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7191/7191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7192/7192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7193/7193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7194/7194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7195/7195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7196/7196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7197/7197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7198/7198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7199/7199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7200/7200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7201/7201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7202/7202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7203/7203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7204/7204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7205/7205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7206/7206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7207/7207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7213/7213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7214/7214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7215/7215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7216/7216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7218/7218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7231/7231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7233/7233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7239/7239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7240/7240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7241/7241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7243/7243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7244/7244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7245/7245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2049/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2053/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2013/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6025/6025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6028/6028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6029/6029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6032/6032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6034/6034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6035/6035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6046/6046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6047/6047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6048/6048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6050/6050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6052/6052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6058/6058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6059/6059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6064/6064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6068/6068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6069/6069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6070/6070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6071/6071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6072/6072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6073/6073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6074/6074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6075/6075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6076/6076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6079/6079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6080/6080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6081/6081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6082/6082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6083/6083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6085/6085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6087/6087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6088/6088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6089/6089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6090/6090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6091/6091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6095/6095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6096/6096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6097/6097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6098/6098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6099/6099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6103/6103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6104/6104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6105/6105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6106/6106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6107/6107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6108/6108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6111/6111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6112/6112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6113/6113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6114/6114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6116/6116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6118/6118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6119/6119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6120/6120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6121/6121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6123/6123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6125/6125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6127/6127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6129/6129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6130/6130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6131/6131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6134/6134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6135/6135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6137/6137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6138/6138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6139/6139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6141/6141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6142/6142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6144/6144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6145/6145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6146/6146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6148/6148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6149/6149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6150/6150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6151/6151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6152/6152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6153/6153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/7270/7270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6155/6155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6156/6156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6157/6157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6158/6158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6160/6160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6161/6161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6163/6163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6164/6164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6166/6166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6168/6168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6170/6170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6171/6171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6173/6173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6174/6174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6175/6175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6176/6176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6177/6177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6178/6178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6179/6179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6180/6180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6182/6182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6183/6183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6184/6184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6186/6186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6187/6187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6219/6219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6191/6191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6192/6192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6193/6193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6194/6194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6195/6195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6196/6196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6198/6198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6199/6199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6202/6202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6201/6201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6203/6203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6204/6204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6205/6205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6206/6206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6209/6209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6210/6210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6211/6211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6212/6212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6213/6213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6214/6214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6216/6216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6217/6217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2006/6159/6159_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H734"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>