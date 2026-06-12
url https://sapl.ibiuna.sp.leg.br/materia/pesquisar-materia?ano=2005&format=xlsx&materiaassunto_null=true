--- v0 (2026-02-12)
+++ v1 (2026-06-12)
@@ -51,9287 +51,9287 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7759</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7759/7759_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7759/7759_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ALTERAÇÃO DA DENOMINAÇÃO DA EMEI HORA ALEGRE PARA "PROFESSORA ORIANE CÂNDIDA DE PAULA SILVA.</t>
   </si>
   <si>
     <t>7760</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Alexandre Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7760/7760_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7760/7760_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ALTERAÇÃO DA DENOMINAÇÃO DA EMEI CRIANÇA FELIZ PARA PROFESSORA VITÓRIA EVANY MIGUEL CORDEIRO.</t>
   </si>
   <si>
     <t>7761</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7761/7761_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7761/7761_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DA NOVA ESCOLA NO BAIRRO ROSARIAL COMO EMEF UBIRAJARA PEDROSO DOMINGUES.</t>
   </si>
   <si>
     <t>7762</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7762/7762_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7762/7762_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE UMA RUA PRÓXIMO A GARAGEM MUNICIPAL COMO CHRISTIANO LEAL SOARES.</t>
   </si>
   <si>
     <t>7763</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7763/7763_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7763/7763_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PLANO DIRETOR DE DESENVOLVIMENTO INTEGRADO.</t>
   </si>
   <si>
     <t>7764</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7764/7764_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7764/7764_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DA VIATURA DE RESGATE MUNICIPAL.</t>
   </si>
   <si>
     <t>7765</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7765/7765_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7765/7765_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DA PRAÇA DA MATRIZ, BANHEIROS, JARDINAGEM, PAISAGISMO E AMPLIAÇÃO DO PALCO DA PRAÇA.</t>
   </si>
   <si>
     <t>7766</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7766/7766_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7766/7766_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SINALIZAÇÃO EM TODAS AS RUAS, AVENIDAS E ESTRADAS, E EM TODOS OS PONTOS TURÍSTICOS DA CIDADE.</t>
   </si>
   <si>
     <t>7767</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7767/7767_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7767/7767_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA, REVITALIZAÇÃO, PAISAGISMO E TROCA DE LUMINÁRIAS NA CIDADE.</t>
   </si>
   <si>
     <t>7768</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7768/7768_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7768/7768_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MERCADO MUNICIPAL.</t>
   </si>
   <si>
     <t>7769</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7769/7769_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7769/7769_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE POLO INDUSTRIAL.</t>
   </si>
   <si>
     <t>7770</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7770/7770_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7770/7770_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TRANSPORTE GRATUITO AOS ESTUDANTES UNIVERSITÁRIOS.</t>
   </si>
   <si>
     <t>7771</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7771/7771_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7771/7771_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASSINATURA DO CONVÊNIO PARA CONSTRUÇÃO DE CASAS POPULARES.</t>
   </si>
   <si>
     <t>7772</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7772/7772_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7772/7772_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TRANSPORTE GRATUITO AOS UNIVERSITÁRIOS.</t>
   </si>
   <si>
     <t>7780</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7780/7780_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7780/7780_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ESCOLA INFANTIL E FUNDAMENTAL NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>7784</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7784/7784_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7784/7784_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CENTRO OFTALMOLÓGICO.</t>
   </si>
   <si>
     <t>7935</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Leôncio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7935/7935_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7935/7935_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO DA ESTRADA VICINAL DO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>7785</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7785/7785_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7785/7785_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NA ESTRADA RURAL IBIÚNA - MAIRINQUE, TRECHO DE 3 KM.</t>
   </si>
   <si>
     <t>7786</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7786/7786_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7786/7786_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DOAÇÃO DE ÁREA DO GINÁSIO MUNICIPAL DE ESPORTES PARA CONSTRUÇÃO DE PRÉDIO DA 5ª CIA DA POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>7787</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7787/7787_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7787/7787_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO VELÓRIO MUNICIPAL</t>
   </si>
   <si>
     <t>7788</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7788/7788_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7788/7788_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>7789</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7789/7789_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7789/7789_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA COMPLETA DO GINÁSIO MUNICIPAL DE ESPORTES, RUA VENEZUELA.</t>
   </si>
   <si>
     <t>7790</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7790/7790_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7790/7790_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>7798</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7798/7798_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7798/7798_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NAS RUAS DO BAIRRO HORTÊNCIAS.</t>
   </si>
   <si>
     <t>7799</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7799/7799_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7799/7799_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO EM TODAS AS RUAS DO BAIRRO LAVAL I E LAVAL II.</t>
   </si>
   <si>
     <t>7800</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7800/7800_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7800/7800_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NA ESTRADA PRINCIPAL DO BAIRRO RIO DE UNA DE BAIXO, ESTRADA DO BINO GOLÇALVES.</t>
   </si>
   <si>
     <t>7801</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7801/7801_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7801/7801_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NAS RUAS DO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>7811</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7811/7811_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7811/7811_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO EM TODAS AS RUAS DO LOTEAMENTO REAL PARK MORUMBI.</t>
   </si>
   <si>
     <t>7822</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7822/7822_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7822/7822_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE PLACAS NAS RUAS, AVENIDAS E ESTRADAS NO BAIRRO CARMO MESSIAS, E ATUALIZAÇÃO DA NUMERAÇÃO.</t>
   </si>
   <si>
     <t>7823</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7823/7823_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7823/7823_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE GUARITAS PARA GUARDA CIVIL MUNICIPAL 24 HORAS NO CENTRO DO BAIRRO CARMO MESSIAS E NA FRENTE DA ESCOLA DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>7824</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7824/7824_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7824/7824_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE VAI DO BAIRRO CARMO MESSIAS AOS BAIRROS RIBEIROS, GRILOS, SARÁ-SARÁ, VERAVA, BOAVAS E SAMA.</t>
   </si>
   <si>
     <t>7825</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7825/7825_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7825/7825_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO CARMO MESSIAS, AVENIDA NOSSA SENHORA DO CARMO.</t>
   </si>
   <si>
     <t>7826</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7826/7826_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7826/7826_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE REDE DE ÁGUA E ESGOTO NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>7827</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7827/7827_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7827/7827_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NA AVENIDA NOSSA SENHORA DO CARMO, NO BAIRRO CACHOEIRA ATÉ BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>7828</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7828/7828_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7828/7828_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ENTREGA DO PROGRAMA VIVA LEITE NOS BAIRROS RIBEIROS, RODRIGUES, CARMO MESSIAS, CRISTIANO PEDROSO E BARRA.</t>
   </si>
   <si>
     <t>7830</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7830/7830_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7830/7830_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO DA ESTRADA VICINAL DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>7831</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7831/7831_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7831/7831_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NA ESTRADA VICINAL DO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>7832</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7832/7832_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7832/7832_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO BARRA E CAMPININHA.</t>
   </si>
   <si>
     <t>7833</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7833/7833_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7833/7833_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DIVISÃO DAS CLASSES DA ESCOLA MUNICIPAL DO BAIRRO DOS GRILOS, PARTE DA MANHÃ E PARTE DA TARDE.</t>
   </si>
   <si>
     <t>7834</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7834/7834_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7834/7834_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE BANHEIRO PÚBLICO E PALCO PARA EVENTOS  NO CENTRO DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>7843</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7843/7843_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7843/7843_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO LEITO E DAS MARGENS DO CÓRREGO NO KM 63,5 DA RODOVIA BUNJIRO NAKAO, BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>7844</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7844/7844_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7844/7844_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA NAS LINHAS DE TUBOS, REPAROS NOS BLOQUETES E ROÇADAS NA ESTRADA JOSÉ PIRES FILHO, BAIRRO DOS PIRES.</t>
   </si>
   <si>
     <t>7845</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7845/7845_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7845/7845_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CICLOVIA NA MARGINAL ANTÔNIO FALCI.</t>
   </si>
   <si>
     <t>7846</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7846/7846_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7846/7846_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POÇO ARTESIANO PARA ABASTECIMENTO DE ÁGUA NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>7847</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7847/7847_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7847/7847_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DE DIVERSOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>7936</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7936/7936_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7936/7936_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E PODA DE GRAMA E CAPINAÇÃO NAS DIVERSAS ESCOLAS DA CIDADE.</t>
   </si>
   <si>
     <t>7849</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7849/7849_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7849/7849_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DO POSTO DE GUARDA COM TELEFONE NO BAIRRO SOROCAMIRIM, PRÓXIMO AO CHICO DA VENDA.</t>
   </si>
   <si>
     <t>7850</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7850/7850_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7850/7850_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NA ESTRADA DO BAIRRO DOS PAULOS ATÉ A DIVISA COM JUQUITIBA, 8 KM.</t>
   </si>
   <si>
     <t>7852</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7852/7852_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7852/7852_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE MÁQUINAS FOTOCOPIADORAS PARA A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>7857</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7857/7857_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7857/7857_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ATENDIMENTO DA ASSISTENTE SOCIAL DA PREFEITURA NA CÂMARA, AS TERÇAS-FEIRAS NO PERÍODO DA MANHÃ.</t>
   </si>
   <si>
     <t>7861</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7861/7861_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7861/7861_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TROCA DE SOLO E PODA DOS PINHEIROS NO BAIRRO CARMO MESSIAS, AVENIDA NOSSA SENHORA DO CARMO.</t>
   </si>
   <si>
     <t>7874</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7874/7874_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7874/7874_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA GUARDA OU FUNCIONÁRIO NA ESCOLA DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>7878</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7878/7878_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7878/7878_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE SEDE DO CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>7888</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7888/7888_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7888/7888_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>7889</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7889/7889_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7889/7889_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE AMBULÂNCIA NO POSTO DE SAÚDE DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>7890</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7890/7890_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7890/7890_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE POSTO DO IML, POLÍCIA TÉCNICA E CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>7891</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7891/7891_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7891/7891_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ABERTURA DE ENTRADA NO CRUZAMENTO DA ESTRADA DO BAIRRO DOS BOAVAS AO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>7894</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7894/7894_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7894/7894_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE PISTA PARA SHOWS E MANOBRAS COM MOTOS E VEÍCULOS.</t>
   </si>
   <si>
     <t>7895</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7895/7895_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7895/7895_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PERMANÊNCIA DE DOIS TRATORES AGRÍCOLA NOS BAIRROS CARMO MESSIAS E VERAVA.</t>
   </si>
   <si>
     <t>7897</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7897/7897_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7897/7897_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INCLUSÃO DO ENSINO PRÉ-ESCOLA NA EMEF CRISTINA DOMINGUES DE SOUZA, BAIRRO DOMINGUES.</t>
   </si>
   <si>
     <t>7899</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7899/7899_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7899/7899_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ESCOLA NO BAIRRO CARMO MESSIAS, COM ENSINO DE PRÉ-ESCOLA.</t>
   </si>
   <si>
     <t>8031</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8031/8031_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8031/8031_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE POSTO POLICIAL 24 HORAS NO BAIRRO VERAVA, PRÓXIMO A ESCOLA.</t>
   </si>
   <si>
     <t>7900</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7900/7900_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7900/7900_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE VEÍCULOS DE PASSEIO NO TRANSPORTE DOS AGENTES DE SAÚDE NOS BAIRROS VERAVA, PARURU, E VARGEM.</t>
   </si>
   <si>
     <t>7901</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7901/7901_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7901/7901_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL OU FUTEBOL DE AREIA NO BAIRRO SOROCAMIRIM, CONDOMÍNIO BELA VISTA.</t>
   </si>
   <si>
     <t>7903</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7903/7903_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7903/7903_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO CARMO MESSIAS, RESIDÊNCIA DE DITO DO ROQUE.</t>
   </si>
   <si>
     <t>7906</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7906/7906_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7906/7906_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CANALIZAÇÃO, CONSTRUÇÃO DE SARJETAS E ATERRO NO CENTRO DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>7908</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7908/7908_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7908/7908_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE QUADRAS POLIESPORTIVAS NAS ESCOLAS DOS BAIRROS PAULOS, TUBÚRCIOS E RODRIGUES.</t>
   </si>
   <si>
     <t>7910</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7910/7910_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7910/7910_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONTRATAÇÃO DE ÁRBITROS E BANDEIRINHAS PARA CAMPEONATOS REGIONAIS.</t>
   </si>
   <si>
     <t>7912</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7912/7912_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7912/7912_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADAS NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>7917</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7917/7917_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7917/7917_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RETIRADA DE MESA DE NECRÓPSIA, NO NECROTÉRIO DO HOSPITAL.</t>
   </si>
   <si>
     <t>7920</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7920/7920_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7920/7920_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PERFURAÇÃO DE POÇO NO BAIRRO RIBEIROS, ESCOLA MUNICIPAL.</t>
   </si>
   <si>
     <t>7928</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7928/7928_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7928/7928_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE FOSSA-SÉPTICA E POÇO SEMI-ARTESIANO NA ESCOLA DO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>7929</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7929/7929_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7929/7929_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MINI ESTÁDIO DE FUTEBOL NO BAIRRO RIBEIROS.</t>
   </si>
   <si>
     <t>7930</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7930/7930_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7930/7930_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO VERAVINHA, BAR DO SALVADOR E RESIDÊNCIA DO VALTER.</t>
   </si>
   <si>
     <t>7931</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7931/7931_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7931/7931_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ATERRO E ABERTURA DE SANGRA NA ESTRADA DO BAIRRO DOS RODRIGUES, ACESSO AOS BAIRROS CRISTIANO PEDROSO E OLINTO.</t>
   </si>
   <si>
     <t>7933</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Jair do Piaí</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7933/7933_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7933/7933_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONCLUSÃO DE REDE DE ESGOTO NO BAIRRO PIAI.</t>
   </si>
   <si>
     <t>7939</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7939/7939_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7939/7939_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA REGULAR DE LIXO NO BAIRRO PIAI.</t>
   </si>
   <si>
     <t>8036</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8036/8036_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8036/8036_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGOS DE ÔNIBUS NA ESTRADA VICINAL TANCREDO NEVES, BAIRRO PIAI.</t>
   </si>
   <si>
     <t>7940</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7940/7940_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7940/7940_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MÉDICO CLÍNICO GERAL NO POSTO DE SAÚDE NO BAIRRO PIAI.</t>
   </si>
   <si>
     <t>7942</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7942/7942_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7942/7942_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE AMBULÂNCIA NO POSTO DE SAÚDE DO BAIRRO PIAI.</t>
   </si>
   <si>
     <t>7943</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7943/7943_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7943/7943_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE ODONTOLOGISTA E PEDIATRIA NO POSTO DE SAÚDE DO BAIRRO PIAI.</t>
   </si>
   <si>
     <t>7944</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7944/7944_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7944/7944_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AMPLIAÇÃO E COMPRA DE EQUIPAMENTOS PARA O POSTO DE SAÚDE DO BAIRRO PIAI.</t>
   </si>
   <si>
     <t>7945</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7945/7945_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7945/7945_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO DO PIAI.</t>
   </si>
   <si>
     <t>7946</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7946/7946_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7946/7946_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICO NO BAIRRO PIAI.</t>
   </si>
   <si>
     <t>7948</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7948/7948_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7948/7948_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CAIXA POSTAL COMUNITÁRIA NO BAIRRO PIAI.</t>
   </si>
   <si>
     <t>7949</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7949/7949_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7949/7949_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DA GUARDA CIVIL NO BAIRRO DO PIAI.</t>
   </si>
   <si>
     <t>7950</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7950/7950_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7950/7950_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO PIAI, ACESSO AO CAMPO DE GOLF E ESTRADA AO BAIRRO DO POCINHO, RUAS BRAZ VIEIRA DE GÓES, NELSON AVELINO DA SILVA E DA ESCOLA PREFEITO SEME ISSA.</t>
   </si>
   <si>
     <t>7951</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7951/7951_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7951/7951_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INCLUSÃO DE ENSINO PRÉ-ESCOLA NO BAIRRO MURUNDU.</t>
   </si>
   <si>
     <t>7952</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7952/7952_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7952/7952_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UM POSTO DE SAÚDE NO BAIRRO MURUNDU.</t>
   </si>
   <si>
     <t>7953</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7953/7953_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7953/7953_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL NO BAIRRO MURUNDU.</t>
   </si>
   <si>
     <t>7961</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7961/7961_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7961/7961_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INCLUSÃO DE ENSINO PRÉ-ESCOLA NO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>7965</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7965/7965_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7965/7965_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NA ESTRADA DO BAIRRO FEITAL ATÉ PAIOL GRANDE.</t>
   </si>
   <si>
     <t>7966</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7966/7966_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7966/7966_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>7968</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7968/7968_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7968/7968_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NA ESTRADA VICINAL TANCREDO NEVES, ARMAZÉM DO AUGUSTO, ACESSO AO BAIRRO DO POCINHO.</t>
   </si>
   <si>
     <t>7969</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Fernando Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7969/7969_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7969/7969_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MINI ESTÁDIO DE FUTEBOL NO BAIRRO DO SALTO, BAR DO AMAURI, GRAMADO E VESTIÁRIO.</t>
   </si>
   <si>
     <t>7970</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7970/7970_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7970/7970_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE TERRENO PARA CONSTRUÇÃO DE ESCOLA COM ENSINO DE 5ª A 8ª SÉRIE NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>7971</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AUMENTO AOS FUNCIONÁRIO PÚBLICOS DA CIDADE EM NO MÍNIMO 20%.</t>
   </si>
   <si>
     <t>7973</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7973/7973_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7973/7973_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE BANHEIRO PÚBLICO NA AVENIDA ANTÔNIO FALCI, ENTRE O PONTO DE ÔNIBUS E A ESTÁTUA DO LAVRADOR.</t>
   </si>
   <si>
     <t>7974</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7974/7974_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7974/7974_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SALA DE AULA DE ENSINO DE PRÉ-ESCOLA NA ESCOLA DO BAIRRO CAMPESTRE.</t>
   </si>
   <si>
     <t>7975</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7975/7975_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7975/7975_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS RUAS E ESTRADAS DOS BAIRROS AREIA VERMELHA, RIO DE UNA DE CIMA, LAGEADO, SALTO, SALTINHO, ITAGUAPEVA, PIAI, GABRIEL E PURIS.</t>
   </si>
   <si>
     <t>7976</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7976/7976_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7976/7976_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA GERAL DA ESCOLA NO BAIRRO CAMPESTRE.</t>
   </si>
   <si>
     <t>7977</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7977/7977_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7977/7977_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAIXA POSTAL NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>7978</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7978/7978_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7978/7978_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS EM FRENTE A IGREJA CATÓLICA DO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>7979</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7979/7979_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7979/7979_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO DO MURUNDU, ESTRADA TAKACIO.</t>
   </si>
   <si>
     <t>7980</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7980/7980_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7980/7980_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO, COLOCAÇÃO DE LINHA DE TUBOS DO KM 73 DA RODOVIA BUNJIRO NAKAO ATÉ A RODOVIA JÚLIO DAL FABBRO.</t>
   </si>
   <si>
     <t>7982</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Jamil Marcicano</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7982/7982_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7982/7982_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGOS DE ÔNIBUS NO BAIRRO DA RESSACA, AVENIDAS LÁZARO FIRMINO DE ALMEIDA, SEIJI YAMAMOTO, JOSÉ MILANI JÚNIOR E RUA JOÃO CÍPULO.</t>
   </si>
   <si>
     <t>7983</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7983/7983_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7983/7983_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO RESSACA, VILA ALVES, CONDOMÍNIO VELEIROS.</t>
   </si>
   <si>
     <t>8001</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8001/8001_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8001/8001_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AUMENTO NO AUXÍLIO TRANSPORTE AOS ESTUDANTES UNIVERSITÁRIOS DA CIDADE, COM 50% DO PAGAMENTO.</t>
   </si>
   <si>
     <t>8002</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8002/8002_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8002/8002_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTAR NOME E CARGO DO SECRETÁRIO GERAL ADMINISTRATIVO DA CÂMARA E DO SECRETÁRIO DE DIVISÃO DE FINANÇAS NAS CONFECÇÕES DAS PLACAS LEGISLATURA.</t>
   </si>
   <si>
     <t>8003</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS COLÉGIO E PARURU.</t>
   </si>
   <si>
     <t>8004</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8004/8004_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8004/8004_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>8006</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8006/8006_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8006/8006_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PLANTIO DE GRAMA NO CAMPO DE FUTEBOL DO BAIRRO RESSAQUINHA, COM CONSTRUÇÃO DE ARQUIBANCADA, SEDE, BANHEIRO E TELAS DE PROTEÇÃO PARA O GOL.</t>
   </si>
   <si>
     <t>8007</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8007/8007_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8007/8007_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO RESSACA, KM 80.5 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>8009</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8009/8009_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8009/8009_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADAS NO BAIRRO DA RESSACA, PRÓXIMO AO AÇOUGUE E EM FRENTE A ESCOLA.</t>
   </si>
   <si>
     <t>8010</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8010/8010_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8010/8010_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE PISTA DE SKATE E PARQUE DA CRIANÇA NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>8011</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8011/8011_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8011/8011_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE ODONTOLOGISTAS, AMBULÂNCIA E REMÉDIOS NO POSTO DE SAÚDE DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>8012</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8012/8012_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8012/8012_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO RESSACA, KM 80 DO RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>8016</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8016/8016_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8016/8016_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA POSTO DA GUARDA CIVIL 24 HORAS NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>8018</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8018/8018_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8018/8018_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NO BAIRRO RESSACA, AVENIDAS JOÃO CÍPULO, LÁZARO FERMINO DE ALMEIDA SEIJI YAMAMOTO E JOSÉ MILANI JÚNIOR.</t>
   </si>
   <si>
     <t>8019</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8019/8019_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8019/8019_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CESTOS PARA DEPÓSITO DE LIXO NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>8020</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8020/8020_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8020/8020_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO PARURU, RUA ELÍZEO JOSÉ PEREIRA.</t>
   </si>
   <si>
     <t>8021</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8021/8021_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8021/8021_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA, CASCALHAMENTO E COMPACTAÇÃO COM ROLOCOMPRESSOR NO BAIRRO PARURU, RUA ELIZEO JOSÉ PEREIRA.</t>
   </si>
   <si>
     <t>8023</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8023/8023_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8023/8023_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE AMBULÂNCIA NO POSTO DE SAÚDE NO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>8025</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8025/8025_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8025/8025_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>8026</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8026/8026_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8026/8026_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, KM 80 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>8027</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8027/8027_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8027/8027_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>8028</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8028/8028_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8028/8028_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE VELÓRIO MUNICIPAL NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>8037</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8037/8037_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8037/8037_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE OFICINAS MUSICAIS, TEATRO, PINTURA, DESENHO E DANÇA NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>8038</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8038/8038_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8038/8038_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PERMANÊNCIA DE SEGURANÇA NA ESCOLA DO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>8040</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8040/8040_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8040/8040_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SALAS DE AULA NA ESCOLA DO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>8043</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8043/8043_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8043/8043_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>8102</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8102/8102_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8102/8102_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE TERRENO PARA CONSTRUÇÃO DE CASAS POPULARES NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>8104</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8104/8104_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8104/8104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PIRATUBA.</t>
   </si>
   <si>
     <t>8113</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8113/8113_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8113/8113_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REMOÇÃO DE CANTEIRO NA AVENIDA SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>8115</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8115/8115_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8115/8115_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DOS BAIRROS VERAVINHA, GRAMA E PURIS.</t>
   </si>
   <si>
     <t>8049</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8049/8049_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8049/8049_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE REDE DE ÁGUA NO BAIRRO RESSACA, RUAS 24 DE SETEMBRO E ANTÔNIO GUIMARÃES</t>
   </si>
   <si>
     <t>8060</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8060/8060_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8060/8060_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO CENTRO DO BAIRRO GRAMA.</t>
   </si>
   <si>
     <t>8061</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8061/8061_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8061/8061_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA FUNCIONAMENTO DA PADARIA COMUNITÁRIA.</t>
   </si>
   <si>
     <t>8062</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8062/8062_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8062/8062_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INCLUSÃO DO ENSINO DE PRÉ-ESCOLA NOS BAIRROS SALTO, SAMANO, ITAGUAPEVA E CAMPESTRE.</t>
   </si>
   <si>
     <t>8063</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8063/8063_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8063/8063_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SALA DE AULA PARA ENSINO DE PRÉ-ESCOLA, BAIRRO CAMPESTRE.</t>
   </si>
   <si>
     <t>8067</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8067/8067_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8067/8067_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SALAS DE AULA NA ESCOLA DO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>8068</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8068/8068_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8068/8068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SALAS DE AULA PARA INCLUSÃO DE ENSINO PRÉ-ESCOLA NA ESCOLA DO BAIRRO SAMANO.</t>
   </si>
   <si>
     <t>8070</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8070/8070_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8070/8070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA CASCALHAMENTO E LIMPEZA NAS RUAS DO LOTEAMENTO GRANJA VOTORANTIM I E II, BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>8071</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8071/8071_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8071/8071_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA GERAL DA ESCOLA DO BAIRRO CAMPESTRE.</t>
   </si>
   <si>
     <t>8072</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8072/8072_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8072/8072_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAIXA POSTAL NO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>8073</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8073/8073_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8073/8073_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA RUA BRÁZ VIEIRA DE GÓES, BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>8078</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8078/8078_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8078/8078_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CORTE DE TAQUARAS NO ACOSTAMENTO DA VICINAL DA AREIA VERMELHA, BAIRRO RIO DE UNA DE CIMA, CASA DE DONA EUGÊNIA E ROLDÃO DIAS VIEIRA.</t>
   </si>
   <si>
     <t>8079</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8079/8079_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8079/8079_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL NO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>8082</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8082/8082_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8082/8082_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS AREIA VERMELHA, RIO DE UNA DE CIMA, LAGEADO, SALTO, SALTINHO, ITAGUAPEVA, PIAÍ MURUNDU, GABRIEL E PURIS.   INDICAÇÃO AO CHEFE DO EXECUTIVO PARA   INDICAÇÃO ENCAMINHADA AO SETOR COMPETENTE.</t>
   </si>
   <si>
     <t>8083</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ESCOLA COM ENSINO FUNDAMENTAL E PRÉ-ESCOLAR NO CDHU, E CONSTRUÇÃO DE CRECHE.</t>
   </si>
   <si>
     <t>8097</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8097/8097_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8097/8097_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MINI ESTÁDIO DE FUTEBOL, NO BAIRRO DO SALTO, BAR DO AMAURI, COM GRAMADO E VESTIÁRIO.</t>
   </si>
   <si>
     <t>8098</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8098/8098_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8098/8098_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE TERRENO E CONSTRUÇÃO DE ESCOLA PARA ENSINO DE 5ª A 8ª SÉRIE NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>8099</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Charles Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8099/8099_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8099/8099_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DA GUARDA CIVIL MUNICIPAL NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>8100</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8100/8100_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8100/8100_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>8116</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8116/8116_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8116/8116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>8118</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8118/8118_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8118/8118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>8119</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Zetinho da Toppic</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8119/8119_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8119/8119_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER PARA COLETA DE LIXO NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>8120</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8120/8120_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8120/8120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO LUZ, ACESSO AO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>8121</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8121/8121_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8121/8121_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>8123</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Valdecir Frioli</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8123/8123_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8123/8123_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LINHA DE TUBOS NO BAIRRO RESSACA, BAR DO BANANEIRO E MERCADO ROMEU, RUA LÁZARO FIRMINO DE ALMEIDA.</t>
   </si>
   <si>
     <t>8126</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8126/8126_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8126/8126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO VOTORANTIM, COM INCLUSÃO DE ENSINO DE PRÉ-ESCOLA ATÉ O 1º ANO DO ENSINO MÉDIO.</t>
   </si>
   <si>
     <t>8127</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8127/8127_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8127/8127_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO BAIRRO RIO DE UNA DE BAIXO, KM 77 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>8128</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8128/8128_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8128/8128_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA NA ESTRADA DE ACESSO AO CONDOMÍNIO VELEIROS, RESIDÊNCIA DE OSVALDO MESTIÇO.</t>
   </si>
   <si>
     <t>8129</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8129/8129_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8129/8129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>8130</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8130/8130_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8130/8130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE PISTA DE SKATE NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>8132</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8132/8132_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8132/8132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DOS GATOS, RUA BENEDITO VIEIRA DOMINGUES.</t>
   </si>
   <si>
     <t>8140</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8140/8140_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8140/8140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO KM 59,5 DA RODOVIA BUNJIRO NAKAO, BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>8154</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8154/8154_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8154/8154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NA RUA JÚLIO DE CASTILHO, BAIRRO GEMIMA.</t>
   </si>
   <si>
     <t>8155</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8155/8155_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8155/8155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO LEITO E MARGENS DO CÓRREGO DO CDHU SANTA LÚCIA.</t>
   </si>
   <si>
     <t>8156</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8156/8156_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8156/8156_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MINI CAMPO DE FUTEBOL NO BAIRRO GRANJA VOTORANTIM.</t>
   </si>
   <si>
     <t>8157</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8157/8157_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8157/8157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA TRAVESSA ÁLVARO DE ALMEIDA LEME.</t>
   </si>
   <si>
     <t>8163</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8163/8163_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8163/8163_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO KM 61,5 DA RODOVIA BUNJIRO NAKAO, MATERIAL DE CONSTRUÇÃO DO ÁLVARO ATÉ RESIDÊNCIA DE WAKUDA.</t>
   </si>
   <si>
     <t>8165</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8165/8165_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8165/8165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ABERTURA DA RUA MINAS GERAIS, CDHU.</t>
   </si>
   <si>
     <t>8166</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8166/8166_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8166/8166_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA NO BAIRRO DOS LAVAPÉS, ACESSO A USINA.</t>
   </si>
   <si>
     <t>8169</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8169/8169_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8169/8169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LINHA DE TUBOS NO BAIRRO DO PARURU, RESIDÊNCIAS DE JOEL ANTÔNIO, ABÍLIO ANTÔNIO MORAES E CREUZA LEITE SOARES.</t>
   </si>
   <si>
     <t>8170</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8170/8170_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8170/8170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INCLUSÃO DE ENSINO ATÉ A 8ª SÉRIE E CONSTRUÇÃO DO POSTO DE SAÚDE NO BAIRRO DOS PINTOS.</t>
   </si>
   <si>
     <t>8171</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8171/8171_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8171/8171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AUMENTO DAS LUMINÁRIAS NA PRAÇA DA MATRIZ E NA CAPELINHA DO BOM JESUS DA PRISÃO.</t>
   </si>
   <si>
     <t>8177</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8177/8177_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8177/8177_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CONSERVATÓRIO DRAMÁTICO E MUSICAL.</t>
   </si>
   <si>
     <t>8178</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8178/8178_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8178/8178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO TAVARES, LOTEAMENTO POUSADA DOS SONHOS.</t>
   </si>
   <si>
     <t>8179</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8179/8179_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8179/8179_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO RESSACA, RUA TERESA RODRIGUES DA SILVA.</t>
   </si>
   <si>
     <t>8180</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8180/8180_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8180/8180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DE TERRENO BALDIO NA TRAVESSA SIQUEIRA CAMPOS, PRÉDIO 31.</t>
   </si>
   <si>
     <t>8181</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8181/8181_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8181/8181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO CDHU SANTA LÚCIA.</t>
   </si>
   <si>
     <t>8182</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8182/8182_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8182/8182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO, CONTÊINER PARA LIXO E ILUMINAÇÃO PÚBLICA NO BAIRRO VOTORANTIM, ATRÁS DA NISSIM.</t>
   </si>
   <si>
     <t>8183</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Paulinho Sasaki</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8183/8183_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8183/8183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA, CASCALHAMENTO E LINHA DE TUBOS NO BAIRRO PIRATUBA, ESTRADA MINORO HIDERIA.</t>
   </si>
   <si>
     <t>8184</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8184/8184_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8184/8184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO FEITAL.</t>
   </si>
   <si>
     <t>8185</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8185/8185_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8185/8185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE GRADE DE PROTEÇÃO NO BAIRRO JEMIMA, RUA JOQUIM JOSÉ DA SILVA XAVIER.</t>
   </si>
   <si>
     <t>8186</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8186/8186_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8186/8186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REDE DE COLETA DE ESGOTO NA RUA APARECIDA CARDOSO PINTO, BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>8187</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8187/8187_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8187/8187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA NA RUA PLANINA, Nº 16, BAIRRO PIAI.</t>
   </si>
   <si>
     <t>8189</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8189/8189_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8189/8189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NA RUA LÁZARA MARIA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>8190</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8190/8190_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8190/8190_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NO BAIRRO DO ALTO, KM 12 DA RODOVIA JÚLIO DAL FABBRO.</t>
   </si>
   <si>
     <t>8191</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8191/8191_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8191/8191_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE TUBOS NO BAIRRO DA CACHOEIRA, BAR DO JOÃO.</t>
   </si>
   <si>
     <t>8195</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8195/8195_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8195/8195_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA MUNICIPAL DO PAIOL GRANDE ATÉ A IGREJA CONGREGAÇÃO CRISTÃ DO BRASIL.</t>
   </si>
   <si>
     <t>8198</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8198/8198_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8198/8198_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS PINTOS, RUA MANOEL CLEMENTE.</t>
   </si>
   <si>
     <t>8205</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8205/8205_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8205/8205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PAES, RUA CENTRAL, ACESSO AO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>8209</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8209/8209_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8209/8209_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO TAVARES, RUA DAS FLORES, Nº 8.</t>
   </si>
   <si>
     <t>8211</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8211/8211_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8211/8211_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE APARELHO DE TV E VÍDEO K7 NA ESCOLA HORA ALEGRE.</t>
   </si>
   <si>
     <t>8212</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8212/8212_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8212/8212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NA RUA MARIANO ANTÔNIO DA SILVA, RUA DA FEIRA.</t>
   </si>
   <si>
     <t>8213</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8213/8213_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8213/8213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>8214</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8214/8214_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8214/8214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DO CONTÊINER NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>8215</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8215/8215_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8215/8215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NA RODOVIA QUINTINO DE LIMA, 416, BAIRRO CURRAL, PRÓXIMO A ESCOLA.</t>
   </si>
   <si>
     <t>8216</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8216/8216_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8216/8216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE VEÍCULO ESCOLAR AOS ESTUDANTES DOS BAIRROS PIRES, GRILOS E MESSIAS, ATÉ A ESCOLA DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>8218</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8218/8218_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8218/8218_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADA NA RODOVIA QUINTINO DE LIMA, 416 BAIRRO DO CURRAL, FRENTE À ESCOLA.</t>
   </si>
   <si>
     <t>8219</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8219/8219_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8219/8219_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS LAGEADINHO, PURIS, PINTOS, MORRO GRANDE E ACESSO AO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>8220</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8220/8220_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8220/8220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADAS NO BAIRRO LAGEADINHO, KM 4 DA ESTRADA MARIA SOARES RAMALHO.</t>
   </si>
   <si>
     <t>8221</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8221/8221_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8221/8221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE PONTO DE ÔNIBUS NA AVENIDA MARGINAL ANTÔNIO FALCI, CLINICA VETERINÁRIA.</t>
   </si>
   <si>
     <t>8222</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8222/8222_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8222/8222_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS FEITAL, BOAVAS E AGENOR, PASSANDO PELO VERAVINHA.</t>
   </si>
   <si>
     <t>8223</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8223/8223_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8223/8223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO PAIOL PEQUENO, ESTRADA SEICHO-NO-IE, PORTARIA DE ENTRADA DA ACADEMIA.</t>
   </si>
   <si>
     <t>8224</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8224/8224_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8224/8224_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NO BAIRRO RESSACA, DUAS VEZES POR SEMANA.</t>
   </si>
   <si>
     <t>8225</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8225/8225_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8225/8225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SITE DA PREFEITURA PARA INTERNET.</t>
   </si>
   <si>
     <t>8226</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8226/8226_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8226/8226_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA E PINTURA DA ESCOLA FREDERICO MARCICANO, BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>8228</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8228/8228_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8228/8228_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DAS RUAS E AVENIDAS DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>8230</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8230/8230_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8230/8230_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO RESSACA, KM 81,3 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>8231</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8231/8231_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8231/8231_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO TERRENO BALDIO NA RUA DOS MANACÁS, Nº 60, BAIRRO IBIÚNA GARDEN.</t>
   </si>
   <si>
     <t>8232</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8232/8232_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8232/8232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA EXTENSÃO DE REDE SECUNDÁRIA NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>8235</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8235/8235_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8235/8235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA RUA BENEDITO VIEIRA GONÇALVES, BAIRRO DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>8237</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8237/8237_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8237/8237_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO DOIS CÓRREGOS, PRÓXIMO A ESCOLA.</t>
   </si>
   <si>
     <t>8238</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8238/8238_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8238/8238_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PAIOL PEQUENO, PASSANDO PELOS BAIRROS DOIS CÓRREGOS E CACHOEIRA.</t>
   </si>
   <si>
     <t>8239</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8239/8239_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8239/8239_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TÉRMINO DA PAVIMENTAÇÃO ASFÁLTICA NA RUA MINAS GERAIS, JARDIM DISNEYLÂNDIA.</t>
   </si>
   <si>
     <t>8240</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8240/8240_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8240/8240_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO GABRIEL, ENTIDADE CRESCER - CRESCIMENTO DO SER.</t>
   </si>
   <si>
     <t>8241</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8241/8241_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8241/8241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS LAGEADINHO, SILVÉRIO, PURIS, PINTOS, GABRIEL E BASTIÃOZINHO.</t>
   </si>
   <si>
     <t>8242</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8242/8242_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8242/8242_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PAIOL PEQUENO, SENTIDO MURUNDU, PROPRIEDADE DE JOÃO ARANHA.</t>
   </si>
   <si>
     <t>8243</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8243/8243_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8243/8243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINERS PARA COLETA DE LIXO NOS BAIRRO MURUNDU, BAR DE MATILDE, E BAIRRO CUPI, RESIDÊNCIA DE IRACEMA GABRIEL VIEIRA.</t>
   </si>
   <si>
     <t>8244</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8244/8244_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8244/8244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER PARA COLETA DE LIXO NO BAIRRO DOS CARDOSOS, MERCADO DO NÉLIO.</t>
   </si>
   <si>
     <t>8245</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8245/8245_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8245/8245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGOS DE ÔNIBUS DO BAIRRO FEITAL ATÉ MURUNDU, E PAINEIRAS ATÉ FINAL DO ASFALTO.</t>
   </si>
   <si>
     <t>8246</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8246/8246_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8246/8246_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINERS PARA COLETA DE LIXO, BAIRROS MURUNDU E GÓES.</t>
   </si>
   <si>
     <t>8247</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8247/8247_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8247/8247_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA NA ESCOLA DO BAIRRO FEITAL.</t>
   </si>
   <si>
     <t>8248</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8248/8248_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8248/8248_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DE CARGO DE CHEFE DO DEPARTAMENTO DE EMISSÃO DE CARTEIRA DE TRABALHO, REFERÊNCIA B-52.</t>
   </si>
   <si>
     <t>8256</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8256/8256_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8256/8256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA, CASCALHAMENTO E COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO GABRIEL, SUBIDA DO FELÍCIO.</t>
   </si>
   <si>
     <t>8258</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8258/8258_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8258/8258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADAS NO BAIRRO RESIDENCIAL IBIÚNA, RUAS VICENTE F. CAMPOS E BENEDITO RODRIGUES.</t>
   </si>
   <si>
     <t>8259</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>José Luiz do Recreio</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8259/8259_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8259/8259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA NO BAIRRO FEITAL, KM 10 DA ESTRADA TANCREDO NEVES, ACESSO AOS BAIRROS CUPIM E ARANHAS.</t>
   </si>
   <si>
     <t>8261</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8261/8261_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8261/8261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO VIEIRINHA, RESIDÊNCIA DE DAVID VIEIRA RIBEIRO.</t>
   </si>
   <si>
     <t>8276</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8276/8276_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8276/8276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTOS NO BAIRRO SAMANO, PASSANDO PELOS BAIRROS ITAGUAPEVA E CAMPESTRE, MURUNDU E MINEIROS, ATÉ O BAIRRO DOS CLÁUDIOS.</t>
   </si>
   <si>
     <t>8278</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8278/8278_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8278/8278_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTOS NO BAIRRO VIEIRINHA, RESIDÊNCIA DE EUCLIDES.</t>
   </si>
   <si>
     <t>8279</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8279/8279_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8279/8279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO LAGEADO ATÉ O BAIRRO DA VARGEM, PONTO FINAL DO ÔNIBUS.</t>
   </si>
   <si>
     <t>8280</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8280/8280_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8280/8280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTOS NO BAIRRO DOS DIAS, PASSANDO POR COLÉGIO, SALTINHO, DIVISA COM PIEDADE.</t>
   </si>
   <si>
     <t>8281</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8281/8281_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8281/8281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO PAIOL PEQUENO, RUA ANTÔNIO SOARES.</t>
   </si>
   <si>
     <t>8282</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8282/8282_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8282/8282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA FUNCIONAMENTO DO POSTO POLICIAL DA GUARDA CIVIL 24 HORAS NA ESTRADA DO CAMPO VERDE, PORTAL CAMPO VERDE.</t>
   </si>
   <si>
     <t>8284</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8284/8284_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8284/8284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTOS NO BAIRRO RIO DE UNA AO BAIRRO MACHADO.</t>
   </si>
   <si>
     <t>8289</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8289/8289_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8289/8289_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RETIRADA DE LIXO NA ESTRADA DA FIGUEIRA, BAIRRO LAVAL, E COLOCAÇÃO DE PLACA DE PROIBIDO JOGAR LIXO NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>8290</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8290/8290_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8290/8290_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NA RUA ANTÔNIO CORDEIRO DA SILVA, BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>8292</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8292/8292_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8292/8292_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NOS BAIRROS LAVAL E FIGUEIRA.</t>
   </si>
   <si>
     <t>8293</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8293/8293_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8293/8293_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO DOS LAVAPÉS.</t>
   </si>
   <si>
     <t>8294</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8294/8294_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8294/8294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REVISÃO DOS VENCIMENTO E SALÁRIOS DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>8295</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8295/8295_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8295/8295_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E COLOCAÇÃO DE LINHA DE TUBOS NA RUA JOSÉ COELHO RAMALHO.</t>
   </si>
   <si>
     <t>8296</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8296/8296_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8296/8296_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA E PINTURA DA QUADRA NO GINÁSIO DE ESPORTES DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>8297</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8297/8297_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8297/8297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE TRAVESSA NO BAIRRO DA RESSACA, COMO TRAVESSA JOAQUIM MACHADO.</t>
   </si>
   <si>
     <t>8299</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8299/8299_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8299/8299_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UMA QUADRA DE AREIA COM ILUMINAÇÃO NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>8302</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8302/8302_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8302/8302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA FECHAMENTO DO TERRENO DO POSTO DE SAÚDE DO BAIRRO DO RECREIO.</t>
   </si>
   <si>
     <t>8304</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8304/8304_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8304/8304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO POSTO DE SAÚDE DO BAIRRO RECREIO.</t>
   </si>
   <si>
     <t>8305</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8305/8305_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8305/8305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS RECREIO E MORRO GRANDE.</t>
   </si>
   <si>
     <t>8306</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8306/8306_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8306/8306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO RECREIO.</t>
   </si>
   <si>
     <t>8307</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8307/8307_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8307/8307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SERVIÇOS DE CAPTURA DE ANIMAIS SOLTOS NAS MARGENS DAS ESTRADAS.</t>
   </si>
   <si>
     <t>8308</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8308/8308_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8308/8308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA DAS FAIXAS DE PEDESTRES DA CIDADE.</t>
   </si>
   <si>
     <t>8310</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8310/8310_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8310/8310_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA HORÁRIO DE CARGA E DESCARGA DE PRODUTOS NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>8311</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8311/8311_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8311/8311_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA FECHAMENTO DE BARES E SIMILARES NA ÁREA CENTRAL.</t>
   </si>
   <si>
     <t>8312</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8312/8312_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8312/8312_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DOS BANHEIROS DA PRAÇA DA CAPELA DO BOM JESUS DA PRISÃO.</t>
   </si>
   <si>
     <t>8313</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8313/8313_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8313/8313_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E LAVAGEM DA PRAÇA DA MATRIZ E DA PRAÇA DA CAPELA DO BOM JESUS DA PRISÃO.</t>
   </si>
   <si>
     <t>8315</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8315/8315_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8315/8315_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DA ENTRADA DO LIXÃO, NA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>8319</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8319/8319_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8319/8319_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA E PINTURA DOS ABRIGOS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>8317</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8317/8317_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8317/8317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REGULARIZAÇÃO DOS SERVIÇOS DE CAMELÔ PRÓXIMAS AO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>8320</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8320/8320_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8320/8320_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CALÇADA E FECHAMENTO DE LOTES NÃO HABITADOS.</t>
   </si>
   <si>
     <t>8321</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8321/8321_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8321/8321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DOS BANHEIROS DO TERMINAL RODOVIÁRIO E INSTALAÇÃO DE CIRCUITO INTERNO DE FILMAGEM.</t>
   </si>
   <si>
     <t>8323</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8323/8323_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8323/8323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MUDANÇA E AMPLIAÇÃO DE ABRIGOS DE ÔNIBUS  NA AVENIDA ANTÔNIO FALCI.</t>
   </si>
   <si>
     <t>8324</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8324/8324_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8324/8324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DE LINHAS DE ÔNIBUS NO BAIRRO DOS PAES.</t>
   </si>
   <si>
     <t>8325</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8325/8325_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8325/8325_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ATUALIZAÇÃO DA NUMERAÇÃO NA RUA JOSÉ PEDRO FERRACINI, BAIRRO DO CURRAL.</t>
   </si>
   <si>
     <t>8329</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8329/8329_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8329/8329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA, CASCALHAMENTO E COLOCAÇÃO DE LINHA DE TUBOS DO BAIRRO DO VERAVA ATÉ A FAZENDA SAMA.</t>
   </si>
   <si>
     <t>8334</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8334/8334_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8334/8334_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UM NOVO CEMITÉRIO.</t>
   </si>
   <si>
     <t>8337</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8337/8337_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8337/8337_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO VILA LIMA, RUAS SEVERINO DE MORAES E FLORIANO DE ALMEIDA LIMA.</t>
   </si>
   <si>
     <t>8357</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8357/8357_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8357/8357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA, CASCALHAMENTO E LINHA DE TUBOS NA ESTRADA DO BAIRRO DOS GABRIEL, SUBIDA DO FELÍCIO.</t>
   </si>
   <si>
     <t>8358</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8358/8358_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8358/8358_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AMPLIAÇÃO DE ABRIGO DE ÔNIBUS NA RUA MÁRIO ARIZONO, PRÓXIMO AO POSTO DE SAÚDE E CENTRO ODONTOLÓGICO.</t>
   </si>
   <si>
     <t>8359</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8359/8359_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8359/8359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO E CORTE DO MATO NAS VICINAIS E ACOSTAMENTOS.</t>
   </si>
   <si>
     <t>8360</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8360/8360_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8360/8360_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COMPRA DE PEÇAS PARA VIATURAS DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>8362</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8362/8362_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8362/8362_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DA OPERAÇÃO CATA BAGULHO.</t>
   </si>
   <si>
     <t>8363</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8363/8363_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8363/8363_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NOS KMS 61,3 E 61,6 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>8376</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8376/8376_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8376/8376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO PAES.</t>
   </si>
   <si>
     <t>8377</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8377/8377_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8377/8377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO CENTRO DO BAIRRO PAES.</t>
   </si>
   <si>
     <t>8378</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8378/8378_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8378/8378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO PAES, ÁREA CENTRAL.</t>
   </si>
   <si>
     <t>8379</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8379/8379_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8379/8379_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA NIVELAMENTO, CASCALHAMENTO E CONSTRUÇÃO DE PONTO DE ÔNIBUS PARA PERUEIROS PRÓXIMO AO PÁTIO DO POSTO IPIRANGA, MARGINAL ANTÔNIO FALCI.</t>
   </si>
   <si>
     <t>8380</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8380/8380_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8380/8380_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO, RETROESCAVADEIRA E COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO PEDROSO.</t>
   </si>
   <si>
     <t>8381</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8381/8381_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8381/8381_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO E LUZ, NO KM 68 DA RODOVIA BUNJIRO NAKAO, POSTO AGIPE.</t>
   </si>
   <si>
     <t>8382</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8382/8382_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8382/8382_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO CENTRO DO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>8384</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8384/8384_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8384/8384_texto_integral.pdf</t>
   </si>
   <si>
     <t>8385</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8385/8385_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8385/8385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>8387</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8387/8387_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8387/8387_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>8388</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8388/8388_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8388/8388_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>8389</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8389/8389_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8389/8389_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA RUA 5, BAIRRO LAVAL II.</t>
   </si>
   <si>
     <t>8391</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8391/8391_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8391/8391_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE REDE DE ESGOTO NO CENTRO DO BAIRRO LAVAL II.</t>
   </si>
   <si>
     <t>8393</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8393/8393_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8393/8393_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REINTEGRAÇÃO DO AUXILIAR DE ENFERMAGEM JOSÉ LUIZ DAGROSA AO POSTO DE SAÚDE DO DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>8395</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8395/8395_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8395/8395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>8404</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8404/8404_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8404/8404_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ABERTURA DE SANGRAS PARA ESCOAMENTO DE ÁGUAS PLUVIAIS NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>8413</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8413/8413_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8413/8413_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO PAIOL PEQUENO, ESTRADA FRANCISCO VIEIRA GONÇALVES.</t>
   </si>
   <si>
     <t>8414</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8414/8414_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8414/8414_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PARURU, LOTEAMENTO ALDEIA NOVA.</t>
   </si>
   <si>
     <t>8415</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8415/8415_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8415/8415_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DO RECREIO.</t>
   </si>
   <si>
     <t>8417</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8417/8417_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8417/8417_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS COELHO, FAZENDA VELHA E RECANTO DAS ORQUÍDEAS.</t>
   </si>
   <si>
     <t>8418</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8418/8418_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8418/8418_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER PARA COLETA DE LIXO NOS BAIRROS FAZENDA VELHA, COELHOS, GATOS E MORRO GRANDE.</t>
   </si>
   <si>
     <t>8422</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8422/8422_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8422/8422_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO CDHU SANTA LÚCIA, RUA SOROCABUÇU.</t>
   </si>
   <si>
     <t>8425</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8425/8425_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8425/8425_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADA NO BAIRRO PAES, KM 4,5 DA RODOVIA JÚLIO DAL FABBRO, RECANTO PRIMAVERA.</t>
   </si>
   <si>
     <t>8427</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8427/8427_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8427/8427_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO PARURU, RUA RAIMUNDO JOSÉ PEREIRA.</t>
   </si>
   <si>
     <t>8428</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8428/8428_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8428/8428_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO GABRIEL, ESTRADA DOS PEROBAS.</t>
   </si>
   <si>
     <t>8430</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8430/8430_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8430/8430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADA NA RUA 24 DE MARÇO.</t>
   </si>
   <si>
     <t>8441</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8441/8441_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8441/8441_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO FEITAL, KM 8,5 DA RODOVIA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>8442</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8442/8442_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8442/8442_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>8443</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8443/8443_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8443/8443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO CENTRO DO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>8444</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8444/8444_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8444/8444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COBERTURA DA QUADRA POLIESPORTIVA NO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>8445</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8445/8445_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8445/8445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CONSERVATÓRIO DRAMÁTICO E MUSICAL, A RUA GUARANI.</t>
   </si>
   <si>
     <t>8446</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8446/8446_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8446/8446_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO MORRO GRANDE, CERIPAN.</t>
   </si>
   <si>
     <t>8447</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8447/8447_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8447/8447_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DEDETIZAÇÃO DOS FOCOS DE MOSQUITOS NA CIDADE.</t>
   </si>
   <si>
     <t>8448</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8448/8448_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8448/8448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO, RECAPEAMENTO E OBRAS NO GINÁSIO DE ESPORTES NO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>8449</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8449/8449_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8449/8449_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO PAIOL PEQUENO, RUA ANTÔNIO FRANCISCO LISBOA.</t>
   </si>
   <si>
     <t>8455</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8455/8455_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8455/8455_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E LAVAGEM DAS RUAS DA FEIRA LIVRE.</t>
   </si>
   <si>
     <t>8459</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8459/8459_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8459/8459_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA NOVOS UNIFORMES PARA A GUARDA CIVIL.</t>
   </si>
   <si>
     <t>8463</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8463/8463_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8463/8463_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COMPRA DE UNIFORMES E EQUIPAMENTOS DE SEGURANÇA PARA FUNCIONÁRIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>8466</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8466/8466_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8466/8466_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA COMPLETA DO PRÉDIO, CONSERTO DOS BANHEIROS E PINTURA DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>8467</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8467/8467_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8467/8467_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REVISÃO NOS SALÁRIOS DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>8471</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8471/8471_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8471/8471_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA COMPLETA E TROCA DE CARPETES NO PRÉDIO DA PREFEITURA.</t>
   </si>
   <si>
     <t>8472</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8472/8472_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8472/8472_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA FECHAMENTO DE MURO NAS CRECHES DA CIDADE.</t>
   </si>
   <si>
     <t>8473</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8473/8473_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8473/8473_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO CÓRREGO E ATERRO DA CABECEIRA DA PONTE NA ESTRADA DA FAZENDA VELHA E LINHA DE TUBOS NO BAIRRO DOS COELHOS.</t>
   </si>
   <si>
     <t>8474</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8474/8474_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8474/8474_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SALA E BANHEIRO NO POSTO DE SAÚDE DO BAIRRO VERAVA, COM PINTURA E REFORMA.</t>
   </si>
   <si>
     <t>8477</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8477/8477_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8477/8477_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE PLACAS SE SINALIZAÇÃO E NUMERAÇÃO NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>8478</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8478/8478_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8478/8478_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO VERAVA, ACESSO A ESTRADA PAULINO XAVIER.</t>
   </si>
   <si>
     <t>8479</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8479/8479_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8479/8479_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE GRADES NAS PORTAS E JANELAS DA ESCOLA LOURIVAL CORRÊA ARAÚJO, BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>8480</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8480/8480_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8480/8480_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO E ESCOLA COM ENSINO PRÉ ESCOLAR NO BAIRRO SAMANO.</t>
   </si>
   <si>
     <t>8481</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8481/8481_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8481/8481_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADAS NO BAIRRO RESIDENCIAL IBIÚNA, RUA VICENTE FERRAZ DE CAMPOS.</t>
   </si>
   <si>
     <t>8483</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8483/8483_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8483/8483_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO VERAVA ATÉ RIO DE UNA.</t>
   </si>
   <si>
     <t>8485</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8485/8485_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8485/8485_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE PISO SINTÉTICO NA QUADRA DE BOCHA NO CENTRO OLÍMPICO JOSÉ CLEMENTE MACHADO.</t>
   </si>
   <si>
     <t>8486</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8486/8486_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8486/8486_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CASCALHAMENTO NO BAIRRO RIO DE UNA DE BAIXO, ESCOLA BENEDITO RUI BARBOSA.</t>
   </si>
   <si>
     <t>8495</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8495/8495_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8495/8495_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO RIO DE UNA DE BAIXO, RUA JUVENAL ANTÔNIO MORAES.</t>
   </si>
   <si>
     <t>8496</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8496/8496_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8496/8496_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E CAPINAÇÃO NA CALÇADA DA RUA ANTONIETA NOVAES.</t>
   </si>
   <si>
     <t>8508</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8508/8508_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8508/8508_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NA TRAVESSA FELISBINO ALVES CAMARGO, ÚLTIMO POSTE.</t>
   </si>
   <si>
     <t>8509</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AMPLIAÇÃO DA ESCOLA DO BAIRRO DA RESSACA, VARANDA, 2 SALAS DE AULA E INSTALAÇÃO DE CAIXA DÁGUA.</t>
   </si>
   <si>
     <t>8510</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8510/8510_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8510/8510_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONTRATAÇÃO E COLOCAÇÃO DE FUNCIONÁRIO NO GINÁSIO DE ESPORTES JOSÉ CARLOS MARCICANO, BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>8511</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8511/8511_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8511/8511_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO ACESSO AO PORTO DE AREIA DO NECO.</t>
   </si>
   <si>
     <t>8512</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8512/8512_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8512/8512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REVISÃO GERAL DOS VENCIMENTOS E SALÁRIOS DOS FUNCIONÁRIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>8513</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8513/8513_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8513/8513_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO RESSACA, RUA JOSÉ CARLOS MARCICANO.</t>
   </si>
   <si>
     <t>8514</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8514/8514_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8514/8514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAIXA D'ÁGUA NO BAIRRO RESSACA, ESCOLA LOURIVAL CORREA DE ARAUJO.</t>
   </si>
   <si>
     <t>8515</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8515/8515_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8515/8515_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>8516</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8516/8516_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8516/8516_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA 5% DE VAGAS DE ESTACIONAMENTO NAS RUAS XV DE NOVEMBRO, PINDUCA SOARES E CARDOSO DE MELLO PARA IDOSOS.</t>
   </si>
   <si>
     <t>8517</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8517/8517_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8517/8517_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO SAMANO.</t>
   </si>
   <si>
     <t>8518</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8518/8518_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8518/8518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO SALTO.</t>
   </si>
   <si>
     <t>8519</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8519/8519_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8519/8519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA NO CEMITÉRIO DA PAZ E SAUDADE.</t>
   </si>
   <si>
     <t>8520</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8520/8520_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8520/8520_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MUDANÇA DO ABRIGO DE ÔNIBUS NO BAIRRO CARMO MESSIAS, AVENIDA NOSSA SENHORA DO CARMO.</t>
   </si>
   <si>
     <t>8523</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8523/8523_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8523/8523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE GUIA NO BAIRRO DO PARURU, RUA ELIZEU JOSÉ PEREIRA.</t>
   </si>
   <si>
     <t>8524</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8524/8524_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8524/8524_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO KM 62,2 DA RODOVIA BUNJIRO NAKAO, ESTRADA ARLETE CABRERA ROSSIN.</t>
   </si>
   <si>
     <t>8525</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8525/8525_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8525/8525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE TRAVESSA NO BAIRRO RESSACA, COMO DOMINGAS ALVES DE MORAES.</t>
   </si>
   <si>
     <t>8526</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8526/8526_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8526/8526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA DO VIEIRINHA.</t>
   </si>
   <si>
     <t>8527</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8527/8527_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8527/8527_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO POLICIAL 24 HORAS NO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>8528</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8528/8528_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8528/8528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NA RUA JOÃO CARLOS MARCONDES, FRENTE AO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>8529</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8529/8529_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8529/8529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NA RUA JOÃO F. BARROCO, AUTO PEÇAS MANABU.</t>
   </si>
   <si>
     <t>8530</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8530/8530_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8530/8530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO RIO DE UNA, CHÁCARA VOZINHO.</t>
   </si>
   <si>
     <t>8532</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8532/8532_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8532/8532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REPARO NO ASFALTO ENTRE OS BAIRROS RIO DE UNA E AREIA VERMELHA.</t>
   </si>
   <si>
     <t>8533</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8533/8533_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8533/8533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NA RUA BOLÍVIA.</t>
   </si>
   <si>
     <t>8535</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8535/8535_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8535/8535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RETRO ESCAVADEIRA COM COLOCAÇÃO DE TUBOS NA ESTRADA DOS PAES, SÍTIO DO TININHO.</t>
   </si>
   <si>
     <t>8539</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8539/8539_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8539/8539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CASCALHAMENTO NAS ESTRADAS RURAIS DA CIDADE.</t>
   </si>
   <si>
     <t>8543</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8543/8543_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8543/8543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE TRAVESSA NO BAIRRO RESSACA, COMO LÁZARO RODRIGUES DA SILVA.</t>
   </si>
   <si>
     <t>8551</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8551/8551_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8551/8551_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TROCA DAS LÂMPADAS QUEIMADAS DA ILUMINAÇÃO PÚBLICA DO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>8552</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8552/8552_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8552/8552_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE PISTA DE MOTOCROSS PROFISSIONAL.</t>
   </si>
   <si>
     <t>8553</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8553/8553_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8553/8553_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SERVIÇOS DIVERSOS NO CEMITÉRIO DA SAUDADE.</t>
   </si>
   <si>
     <t>8558</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8558/8558_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8558/8558_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CAPINAÇÃO, ROÇADAS DAS LATERAIS DAS RUAS, PINTURA DE GUIAS E LOMBADAS E CONSERTO DA CANALETA NA RUA JÚLIO GABRIEL VIEIRA.</t>
   </si>
   <si>
     <t>8567</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8567/8567_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8567/8567_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE PISO, COLOCAÇÃO DE CESTOS DE LIXO, PINTURAS DO PORTÃO, MURO E ÁRVORES E FECHAMENTO DO MURO NO CEMITÉRIO DA PAZ.</t>
   </si>
   <si>
     <t>8572</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8572/8572_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8572/8572_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE TRAVESSAS NO BAIRRO DA RESSACA, COMO: ANTÔNIO GUIMARÃES, 24 DE SETEMBRO, 12 DE OUTUBRO E NAIR GOMES SHINOKA.</t>
   </si>
   <si>
     <t>8574</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8574/8574_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8574/8574_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO CONDOMÍNIO VILLAGE, ESTRADA DO CUPIM.</t>
   </si>
   <si>
     <t>8575</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8575/8575_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8575/8575_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AMPLIAÇÃO DA ESCOLA JOSÉ GODINHO, BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>8579</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8579/8579_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8579/8579_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO CAMPO VERDE, BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>8580</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8580/8580_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8580/8580_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>8584</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8584/8584_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8584/8584_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE QUADRA DE ESPORTES NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>8585</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8585/8585_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8585/8585_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AMPLIAÇÃO DO QUADRO DE FISCAIS NA ÁREA DA SAÚDE E VIGILÂNCIA SANITÁRIA, POR CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>8600</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8600/8600_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8600/8600_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA DE LOMBADA E COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO NA ESTRADA DO CAMPO VERDE.</t>
   </si>
   <si>
     <t>8602</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8602/8602_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8602/8602_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO NO PORTAL CAMPO VERDE.</t>
   </si>
   <si>
     <t>8604</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8604/8604_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8604/8604_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO SAMANO ATÉ O BAIRRO SALTO.</t>
   </si>
   <si>
     <t>8609</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8609/8609_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8609/8609_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADA NA RUA MARIO ARIZONO, FRENTE A ESCOLA SCALAMANDRÉ.</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8610/8610_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8610/8610_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NA RUA MARIANO ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>8611</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8611/8611_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8611/8611_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DO CUPIM, RUA RECANTO DAS ÁGUAS.</t>
   </si>
   <si>
     <t>8612</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8612/8612_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8612/8612_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NA ESTRADA DO BAIRRO REGI, ACESSO A GRANJA SAITO.</t>
   </si>
   <si>
     <t>8614</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8614/8614_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8614/8614_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PROVIDÊNCIAS AO CARGO DE CHEFE DO DEPARTAMENTO DE ALMOXARIFADO E PATRIMÔNIO DA PREFEITURA COMO IGUALAR REFERÊNCIA SALARIAL  65-A, DISPONIBILIZAR VEÍCULO E FUNCIONÁRIO AUXILIAR.</t>
   </si>
   <si>
     <t>8615</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8615/8615_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8615/8615_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO LAGEADINHO, ESTRADA BENEDITO CLEMENTE MACHADO, CONDOMÍNIO RECREIO 2, TERRA DA NASCENTE.</t>
   </si>
   <si>
     <t>8616</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8616/8616_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8616/8616_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AMPLIAÇÃO DO CAMPO DE FUTEBOL NO BAIRRO DO VERAVINHA.</t>
   </si>
   <si>
     <t>8617</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8617/8617_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8617/8617_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE PASSARELA NA RUA MINAS GERAIS, JARDIM DISNEYLÂNDIA.</t>
   </si>
   <si>
     <t>8618</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8618/8618_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8618/8618_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DAS RUAS VENEZUELA, BOLÍVIA E ARGENTINA. </t>
   </si>
   <si>
     <t>8621</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8621/8621_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8621/8621_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ÁREAS DE BOTA FORA EM CADA BAIRRO.</t>
   </si>
   <si>
     <t>8622</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8622/8622_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8622/8622_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO E PINTURA DE LOMBADAS NO BAIRRO SILVÉRIO.</t>
   </si>
   <si>
     <t>8624</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8624/8624_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8624/8624_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE QUADRA DE ESPORTES NO BAIRRO SILVÉRIO.</t>
   </si>
   <si>
     <t>8626</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8626/8626_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8626/8626_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO RESSACA, KM 79,5 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>8627</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8627/8627_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8627/8627_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA, CASCALHAMENTO E ROÇAMENTO NO BAIRRO SILVÉRIO E LAGEADINHO.</t>
   </si>
   <si>
     <t>8664</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8664/8664_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8664/8664_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO TERRENO BALDIO NA RUA RAIMUNDO SANTIAGO, 98.</t>
   </si>
   <si>
     <t>8665</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8665/8665_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8665/8665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE LINHA DE TUBOS NOS BAIRROS CACHOEIRA E CAMPO VERDE.</t>
   </si>
   <si>
     <t>8666</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8666/8666_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8666/8666_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NO BAIRRO DA FIGUEIRA, RUA ANDORINHA.</t>
   </si>
   <si>
     <t>8668</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8668/8668_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8668/8668_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NA RODOVIA BUNJIRO NAKAO, TRECHO DO CONDOMÍNIO COLINAS E JAHÚ ATÉ A ESCOLA DO BAIRRO DO CURRAL.</t>
   </si>
   <si>
     <t>8669</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8669/8669_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8669/8669_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE DIVERSAS TRAVESSAS NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>8670</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8670/8670_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8670/8670_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DA PONTE DE MADEIRA NO BAIRRO CAMPO VERDE, RUA KAWAKAMI.</t>
   </si>
   <si>
     <t>8671</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8671/8671_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8671/8671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LEGALIZAÇÃO EM ÁREA NO BAIRRO DO ROSARIAL.</t>
   </si>
   <si>
     <t>8673</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8673/8673_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8673/8673_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO PAIOL PEQUENO, RUA ÁLVARO DE LIMA, 5020.</t>
   </si>
   <si>
     <t>8674</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8674/8674_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8674/8674_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E DESINFECÇÃO DAS CAIXAS D'ÁGUA DOS PRÉDIOS PÚBLICOS E ESCOLAS DA CIDADE.</t>
   </si>
   <si>
     <t>8676</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8676/8676_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8676/8676_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REVISÃO DAS NUMERAÇÕES DAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>8678</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8678/8678_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8678/8678_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DAS CAIXAS D'ÁGUA DOS PRÉDIOS PÚBLICOS E ESCOLAS DA CIDADE.</t>
   </si>
   <si>
     <t>8695</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8695/8695_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8695/8695_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AMPLIAÇÃO DE VINTE METROS DA ARQUIBANCADA DO CAMPO DO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>8696</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8696/8696_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8696/8696_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE GUIA, SARJETA E ASFALTO NO BAIRRO DO PARURU, RUA ANTONIO SOARES.</t>
   </si>
   <si>
     <t>8698</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8698/8698_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8698/8698_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DE DUAS PONTES NO BAIRRO DO PARURU, RUA JOÃO ANTONIO DOMINGUES.</t>
   </si>
   <si>
     <t>8701</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8701/8701_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8701/8701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE PONTE METÁLICA NO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>8709</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8709/8709_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8709/8709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES MUNICIPAIS E APOSENTADOS.</t>
   </si>
   <si>
     <t>8710</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8710/8710_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8710/8710_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO VARGEM, PASSANDO PELO LAGEADO ATÉ O MURUNDU.</t>
   </si>
   <si>
     <t>8711</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8711/8711_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8711/8711_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER DE LIXO NO CENTRO DO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>8712</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8712/8712_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8712/8712_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MINI ESTAÇÃO DE ESGOTO E IMPLANTAÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA NO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>8714</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8714/8714_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8714/8714_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RETRO ESCAVADEIRA COM COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>8715</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8715/8715_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8715/8715_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA E PINTURA DAS LOMBADAS DO BAIRRO DA VARGEM.</t>
   </si>
   <si>
     <t>8716</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8716/8716_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8716/8716_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE ESTRADA NO BAIRRO LAGEADO, COMO LAMARTINE PEREIRA CARDOSO.</t>
   </si>
   <si>
     <t>8717</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8717/8717_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8717/8717_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NA ESTRADA DO BAIRRO RIO DE UNA ATÉ AREIA VERMELHA.</t>
   </si>
   <si>
     <t>8723</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8723/8723_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8723/8723_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLOSÃO DE PEDRA NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>8724</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8724/8724_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8724/8724_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA RUA ANTONIETA NOVAES, CENTRO, PERTO DO HOTEL IBITUR.</t>
   </si>
   <si>
     <t>8725</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8725/8725_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8725/8725_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>8730</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8730/8730_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8730/8730_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO LAGEADO, BAR DO PAULO</t>
   </si>
   <si>
     <t>8732</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8732/8732_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8732/8732_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGOS DE ÔNIBUS NO BAIRRO LAGEADO, BAR DO PAULO.</t>
   </si>
   <si>
     <t>8731</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8731/8731_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8731/8731_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DOS BELOS, RESIDÊNCIAS DE MAURO, CIDO E ZÉ BELO.</t>
   </si>
   <si>
     <t>8735</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8735/8735_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8735/8735_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA RODOVIA JÚLIO DAL FABBRO, KM 19.</t>
   </si>
   <si>
     <t>8747</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8747/8747_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8747/8747_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO ACESSO AO BAIRRO DOS COCAIS, RESIDÊNCIA DE JOSÉ ROBERTO.</t>
   </si>
   <si>
     <t>8748</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8748/8748_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8748/8748_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO DO SALTO, IGREJA CONGREGAÇÃO CRISTÃ DO BRASIL.</t>
   </si>
   <si>
     <t>8758</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8758/8758_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8758/8758_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER DE LIXO DO BAIRRO DO SALTINHO, PROXIMIDADE DA ESCOLA.</t>
   </si>
   <si>
     <t>8763</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8763/8763_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8763/8763_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>8770</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8770/8770_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8770/8770_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA TOTAL DO BANHEIRO DA RODOVIA BUNJIRO NAKAO, KM 57.</t>
   </si>
   <si>
     <t>8771</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8771/8771_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8771/8771_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO TAVARES, RUA GUMERCINDO TAVARES.</t>
   </si>
   <si>
     <t>8772</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8772/8772_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8772/8772_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO VOTORANTIM, KM61,5 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>8773</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8773/8773_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8773/8773_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO CÓRREGO DO KM 59,5 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>8774</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8774/8774_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8774/8774_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO VERAVINHA.</t>
   </si>
   <si>
     <t>8775</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8775/8775_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8775/8775_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TÉRMINO DO ASFALTO DA GUARITA DA GUARDA CIVIL NA ESCOLA OLÍMPIA FALCI, SAIDA PARA PIEDADE.</t>
   </si>
   <si>
     <t>8777</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8777/8777_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8777/8777_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COMPRA DE COLETES NOVOS PARA A GUARDA CIVIL.</t>
   </si>
   <si>
     <t>8778</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8778/8778_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8778/8778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DO BOLSA PASSAGEM.</t>
   </si>
   <si>
     <t>8779</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8779/8779_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8779/8779_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DE PONTES NA ESTRADA DOS FELIPES.</t>
   </si>
   <si>
     <t>8780</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8780/8780_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8780/8780_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER DE LIXO NO BAIRRO DOS GODINHOS.</t>
   </si>
   <si>
     <t>8781</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8781/8781_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8781/8781_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER DE LIXO NA FAZENDA VELHA.</t>
   </si>
   <si>
     <t>8782</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8782/8782_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8782/8782_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE POSTES DE LUZ NO PÁTIO DA DELEGACIA.</t>
   </si>
   <si>
     <t>8783</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8783/8783_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8783/8783_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DOS GODINHOS.</t>
   </si>
   <si>
     <t>8784</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8784/8784_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8784/8784_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LINHA DE TUBOS NO BAIRRO DO RECREIO, DEPÓSITO DO PAULON.</t>
   </si>
   <si>
     <t>8787</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8787/8787_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8787/8787_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO MORRO GRANDE.</t>
   </si>
   <si>
     <t>8789</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8789/8789_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8789/8789_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS GODINHO.</t>
   </si>
   <si>
     <t>8790</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8790/8790_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8790/8790_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SALA PARA PACIENTES NA SECRETARIA DE PROMOÇÃO SOCIAL.</t>
   </si>
   <si>
     <t>8791</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8791/8791_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8791/8791_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO VARGINHA, COMO RUA CORAÇÕES UNIDOS.</t>
   </si>
   <si>
     <t>8792</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8792/8792_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8792/8792_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DO CUPIM, TRANSFORMADOR T0504.</t>
   </si>
   <si>
     <t>8793</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8793/8793_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8793/8793_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADAS E OU CONSTRUÇÃO DE ROTATÓRIA NA ENTRADA / SAÍDA DA CIDADE PARA PIEDADE.</t>
   </si>
   <si>
     <t>8794</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8794/8794_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8794/8794_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E ROÇA DA ESTRADA QUE VAI DA RODOVIA BUNJIRO NAKAO ATÉ O BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>8795</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8795/8795_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8795/8795_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NA RUA JOÃO CIPULO, BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>8796</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8796/8796_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8796/8796_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA DE ASFALTO A SINALIZAÇÃO PARE NA AVENIDA ANTÔNIO FALCI.</t>
   </si>
   <si>
     <t>8797</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8797/8797_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8797/8797_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PONTO FACULTATIVO EXCLUÍDOS DOS FUNCIONÁRIOS DO HOSPITAL E DOS POSTOS DE SAÚDE.</t>
   </si>
   <si>
     <t>8812</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8812/8812_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8812/8812_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO JEMIMA.</t>
   </si>
   <si>
     <t>8813</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8813/8813_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8813/8813_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ROÇA E LIMPEZA NO ACOSTAMENTO DA ESTRADA PARA A CACHOEIRA.</t>
   </si>
   <si>
     <t>8814</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8814/8814_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8814/8814_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO DA ESTRADA DO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>8815</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8815/8815_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8815/8815_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>8816</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8816/8816_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8816/8816_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>8817</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8817/8817_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8817/8817_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTOS DE SAÚDE NOS BAIRROS VERAVA E SOROCAMIRIM.</t>
   </si>
   <si>
     <t>8818</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8818/8818_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8818/8818_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PROIBIÇÃO EM ESTACIONAR NO TRECHO ENTRE O FÓRUM E A QUITANDA.</t>
   </si>
   <si>
     <t>8819</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8819/8819_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8819/8819_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PLACA DE CONTRAMÃO NA RUA RAIMUNDO SANTIAGO.</t>
   </si>
   <si>
     <t>8839</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8839/8839_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8839/8839_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACO NA RUA BENJAMIN CONSTANT, ENTRE O FÓRUM E A QUITANDA.</t>
   </si>
   <si>
     <t>8841</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8841/8841_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8841/8841_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO VIEIRINHA, IGREJA CONGREGAÇÃO CRISTÃ.</t>
   </si>
   <si>
     <t>8874</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8874/8874_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8874/8874_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÕES DE BICOS DE LUZ NOS BAIRROS CAPIM AZEDO E JARDIM EUROPA.</t>
   </si>
   <si>
     <t>8875</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8875/8875_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8875/8875_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS E ATERRO NO BAIRRO VIEIRINHA, RESIDÊNCIA DE ALCIDES.</t>
   </si>
   <si>
     <t>8877</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8877/8877_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8877/8877_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>8878</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8878/8878_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8878/8878_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO RESIDENCIAL EUROPA, RUAS MÔNACO, NORUEGA E COIMBRA.</t>
   </si>
   <si>
     <t>8880</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8880/8880_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8880/8880_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ESCOLA MUNICIPAL E GINÁSIO POLIESPORTIVO NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>8883</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8883/8883_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8883/8883_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COMPRA DE AGASALHOS E UNIFORMES PARA CRIANÇAS CARENTES DO PROJETO CRIANÇA CIDADÃ.</t>
   </si>
   <si>
     <t>8885</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8885/8885_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8885/8885_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA E PINTURA DAS QUADRAS POLIESPORTIVAS NA ZONA RURAL DA CIDADE.</t>
   </si>
   <si>
     <t>8886</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8886/8886_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8886/8886_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADAS NO BAIRRO MURUNDU, KM 20 DA ESTRADA VICINAL PRESIDENTE TANCREDO NEVES.</t>
   </si>
   <si>
     <t>8887</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8887/8887_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8887/8887_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO DO SALTO.</t>
   </si>
   <si>
     <t>8888</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8888/8888_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8888/8888_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MANUTENÇÃO EM TODOS OS BRINQUEDOS DA EMEI HORA ALEGRE PROFESSORA ORIANE CÂNDIDA DE PAULA SILVA.</t>
   </si>
   <si>
     <t>8894</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8894/8894_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8894/8894_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO LAGEADINHO, PROPRIEDADE DE FORTUNATO COELHO RAMALHO.</t>
   </si>
   <si>
     <t>8895</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8895/8895_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8895/8895_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO RESSACA, RUA FERMINO RODRIGUES DA SILVA.</t>
   </si>
   <si>
     <t>8919</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8919/8919_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8919/8919_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO LIXO NAS LATERAIS DA RODOVIA BUNJIRO NAKAO, KM 87 DO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>8923</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8923/8923_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8923/8923_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA RUA ESTALEIROS, PORTAL CAMPO VERDE.</t>
   </si>
   <si>
     <t>8931</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8931/8931_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8931/8931_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NO BAIRRO DOS COCAIS E ESTRADA QUE VAI DO BAIRRO AREIA VERMELHA ATÉ RIO DE UNA.</t>
   </si>
   <si>
     <t>8933</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8933/8933_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8933/8933_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CASA DE APOIO PARA PACIENTES AOS HOSPITAIS DA REGIÃO.</t>
   </si>
   <si>
     <t>8934</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8934/8934_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8934/8934_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO LAVAPÉS, RUA ANTONIETA NOVAES.</t>
   </si>
   <si>
     <t>8973</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8973/8973_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8973/8973_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADAS NA RUA VICENTE FERRAZ DE CAMPOS, RESIDENCIAL IBIÚNA.</t>
   </si>
   <si>
     <t>8974</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8974/8974_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8974/8974_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADAS NA ESTRADA DO VERAVA, KM 10, BAR DO CRISTÓVÃO DIAS.</t>
   </si>
   <si>
     <t>8975</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8975/8975_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8975/8975_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CAMINHÃO DE COLETA DE LIXO NO LOTEAMENTO ALDEIA NOVA, RUA DAS AMEIXEIRAS.</t>
   </si>
   <si>
     <t>8977</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8977/8977_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8977/8977_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COMPRA DE UM TERRENO NO BAIRRO VOTORANTIM, RODOVIA BUNJIRO NAKAO, KM 59,5, RUA JOÃO MATIUSSO, PARA CONSTRUÇÃO DE CRECHE E ESCOLA.</t>
   </si>
   <si>
     <t>8984</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8984/8984_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8984/8984_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NA ESTRADA DO BAIRRO BOAVAS, KM 15 DA ESTRADA VICINAL DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>8988</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8988/8988_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8988/8988_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>8990</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8990/8990_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8990/8990_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DO POSTO POLICIAL NO BAIRRO VARGEM, ÁREA CENTRAL.</t>
   </si>
   <si>
     <t>9007</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9007/9007_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9007/9007_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SERVIÇOS DE RECUPERAÇÃO NA RODOVIA JÚLIO DAL FABBRO, DO BAIRRO CUPIM ATÉ O FINAL DO ASFALTO.</t>
   </si>
   <si>
     <t>9012</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9012/9012_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9012/9012_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA SELETIVA DE LIXO NO BAIRRO VARGEM.</t>
   </si>
   <si>
     <t>9016</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9016/9016_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9016/9016_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DO POSTO DE CORREIOS NA ÁREA CENTRAL DO BAIRRO VARGEM.</t>
   </si>
   <si>
     <t>9017</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9017/9017_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9017/9017_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS E CONSTRUÇÃO DE CAIXA DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NO BAIRRO DA VARGEM, KM 14 DA RODOVIA JÚLIO DAL FABBRO.</t>
   </si>
   <si>
     <t>9018</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9018/9018_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9018/9018_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER DE LIXO NO BAIRRO VOTORANTIM, CENTRO.</t>
   </si>
   <si>
     <t>9020</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9020/9020_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9020/9020_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO DOS PINTOS, CENTRO.</t>
   </si>
   <si>
     <t>9021</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9021/9021_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9021/9021_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA, CASCALHAMENTO E RETRO ESCAVADEIRA COM COLOCAÇÃO DE LINHA DE TUBOS NOS BAIRROS VOTORANTIM E PINTOS.</t>
   </si>
   <si>
     <t>9022</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9022/9022_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9022/9022_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADA NA ESTRADA DO CAMPO VERDE, ASSOCIAÇÃO RECREIO CAMPO VERDE.</t>
   </si>
   <si>
     <t>9024</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9024/9024_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9024/9024_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE TRAVESSA NO BAIRRO RESSACA, COMO ANTÔNIO JOAQUIM DE OLIVEIRA.</t>
   </si>
   <si>
     <t>9035</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9035/9035_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9035/9035_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE PONTO DE ÔNIBUS NO BAIRRO MURUNDU.</t>
   </si>
   <si>
     <t>9046</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9046/9046_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9046/9046_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO BUEIRO NA RUA ARGENTINA, NÚMERO 280.</t>
   </si>
   <si>
     <t>9048</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9048/9048_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9048/9048_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NA RUA JOAQUIM ANTÔNIO DE MORAES, 1024, BAIRRO PARURU.</t>
   </si>
   <si>
     <t>9050</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9050/9050_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9050/9050_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO BAIRRO DO PARURU, RUA JOAQUIM ANTÔNIO DE MORAES, 1024.</t>
   </si>
   <si>
     <t>9051</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9051/9051_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9051/9051_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEF DO EXECUTIVO PARA AQUISIÇÃO DE EQUIPAMENTOS DE SOM, LUZ E PALCO NAS FESTAS TRADICIONAIS DOS BAIRROS.</t>
   </si>
   <si>
     <t>9052</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9052/9052_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9052/9052_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DOAÇÃO DE ÁREA MUNICIPAL PARA CONSTRUÇÃO DA SEDE A AAESP.</t>
   </si>
   <si>
     <t>9054</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9054/9054_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9054/9054_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE GUARDAS MUNICIPAIS 24 HORAS NAS REPARTIÇÕES PÚBLICAS GARAGEM, PREFEITURA E HOSPITAL.</t>
   </si>
   <si>
     <t>9055</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9055/9055_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9055/9055_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO CAPIM AZEDO, COMO RUA RATIB RAHAL.</t>
   </si>
   <si>
     <t>9056</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9056/9056_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9056/9056_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO LAVAPÉS, RODOVIA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>9057</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9057/9057_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9057/9057_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADAS NO BAIRRO LAVAPÉS.</t>
   </si>
   <si>
     <t>9105</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9105/9105_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9105/9105_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADAS NO JARDIM JEMIMA.</t>
   </si>
   <si>
     <t>9106</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9106/9106_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9106/9106_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO DA RESSACA, KM 80,1 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>9112</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9112/9112_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9112/9112_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NA RUA FELISBINO JOSÉ PEREIRA, BAIRRO DO PARURU, POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>9151</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9151/9151_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9151/9151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CANALIZAÇÃO DA REDE PLUVIAL NA TRAVESSA DA RUA JOSÉ COELHO RAMALHO.</t>
   </si>
   <si>
     <t>9152</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9152/9152_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9152/9152_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGOS DE ÔNIBUS NO ACESSO AO BAIRRO DO PAIOL GRANDE, NO BAIRRO DO PIAI E NA ESTRADA DOS XAVIER. </t>
   </si>
   <si>
     <t>9153</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9153/9153_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9153/9153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NO KM 7 DA ESTRADA VICINAL TANCREDO NEVES, ACESSO AO BAIRRO FEITAL.</t>
   </si>
   <si>
     <t>9154</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9154/9154_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9154/9154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DAS LOMBADAS NO BAIRRO PIAI, MERCADO E PADARIA RUIVO.</t>
   </si>
   <si>
     <t>9155</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9155/9155_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9155/9155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO GABRIEL, RUA SALVADOR DIAS DE MORAES.</t>
   </si>
   <si>
     <t>9156</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9156/9156_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9156/9156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA DA FAIXA CENTRAL E LATERAL DA RODOVIA JÚLIO DAL FABBRO E INSTALAÇÃO DE OLHO DE GATO EM TODA EXTENSÃO._x000D_
 </t>
   </si>
   <si>
     <t>9157</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9157/9157_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9157/9157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA FORNECIMENTO DIÁRIO DE ÁGUA NO BAIRRO CUPIM, ATERRO SANITÁRIO.</t>
   </si>
   <si>
     <t>9158</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9158/9158_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9158/9158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DESENTUPIMENTO DE BUEIRO NA RUA ANTONIETA NOVAES, NÚMERO 191.</t>
   </si>
   <si>
     <t>9187</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9187/9187_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9187/9187_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO LAGEADO. </t>
   </si>
   <si>
     <t>9218</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9218/9218_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9218/9218_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RETIRADA DOS PINHEIROS NA ESTRADA MUNICIPAL TANCREDO NEVES, KM 7.</t>
   </si>
   <si>
     <t>9219</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9219/9219_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9219/9219_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA VICINAL TANCREDO NEVES, LOTEAMENTO IBIÚNA GARDEN.</t>
   </si>
   <si>
     <t>9220</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9220/9220_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9220/9220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA DO BAIRRO REGI, LOTEAMENTO MATARAZZO.</t>
   </si>
   <si>
     <t>9225</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9225/9225_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9225/9225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NA VILA DOS ARANHAS.</t>
   </si>
   <si>
     <t>9226</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9226/9226_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9226/9226_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADAS NO BAIRRO FEITAL, COM SINALIZAÇÃO PRÓXIMA.</t>
   </si>
   <si>
     <t>9228</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9228/9228_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9228/9228_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER PARA DEPÓSITO DE LIXO NA RUA MANOEL CLEMENTE, BAIRRO DOS PINTOS.</t>
   </si>
   <si>
     <t>9229</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9229/9229_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9229/9229_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>9252</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9252/9252_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9252/9252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>9253</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9253/9253_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9253/9253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONCLUSÃO DA QUADRA DE ESPORTES DO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>9254</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9254/9254_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9254/9254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA NA FAIXA LATERAL E CENTRAL DAS LOMBADAS ENTRE OS BAIRROS LAGEADINHO E SILVÉRIO.</t>
   </si>
   <si>
     <t>9286</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9286/9286_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9286/9286_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE ESTRADA NO BAIRRO VIEIRINHA.</t>
   </si>
   <si>
     <t>9287</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9287/9287_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9287/9287_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA RECOLOCAR UM CONTÊINER PARA DEPÓSITO DE LIXO NO BAIRRO MORRO GRANDE.</t>
   </si>
   <si>
     <t>9288</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9288/9288_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9288/9288_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NO CRUZAMENTO DAS RUAS JOSÉ BONIFÁCIO COM GABRIEL VIEIRA.</t>
   </si>
   <si>
     <t>9289</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9289/9289_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9289/9289_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADA NA RODOVIA JÚLIO DAL FABBRO, ENTRADA DO BAIRRO PAES.</t>
   </si>
   <si>
     <t>9290</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9290/9290_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9290/9290_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NA RUA JOSÉ JUNI, CENTRO.</t>
   </si>
   <si>
     <t>9291</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9291/9291_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9291/9291_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO PAIOL GRANDE, PARA COLETA DE LIXO.</t>
   </si>
   <si>
     <t>9292</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9292/9292_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9292/9292_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO GRAMA, CENTRO.</t>
   </si>
   <si>
     <t>9306</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9306/9306_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9306/9306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO PEDREGULHO, KM 4 DA ESTRADA VICINAL TANCREDO NEVES.</t>
   </si>
   <si>
     <t>9307</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9307/9307_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9307/9307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA DO PEDREGULHO, KM 4 DA ESTRADA VICINAL TANCREDO NEVES.</t>
   </si>
   <si>
     <t>9311</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9311/9311_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9311/9311_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AMPLIAÇÃO DO POSTO DE SAÚDE NO BAIRRO DO PIAÍ, COM CONSULTÓRIO E BANHEIRO.</t>
   </si>
   <si>
     <t>9312</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9312/9312_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9312/9312_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE COMPUTADOR OU MÁQUINA DE ESCREVER PARA O CHEFE DE ADMINISTRAÇÃO DE CEMITÉRIOS.</t>
   </si>
   <si>
     <t>9334</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9334/9334_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9334/9334_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADAS NA ESTRADA DO BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>9335</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9335/9335_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9335/9335_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA OBRAS DE MELHORIAS NA RODOVIA TANCREDO NEVES, BAIRROS LAVAPÉS, RESIDENCIAL EUROPA E IBIÚNA GARDEN.</t>
   </si>
   <si>
     <t>9336</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9336/9336_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9336/9336_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO MURUNDU.</t>
   </si>
   <si>
     <t>9393</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9393/9393_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9393/9393_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO MURUNDU, BAR DA DONA MATILDE.</t>
   </si>
   <si>
     <t>9394</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9394/9394_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9394/9394_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO VIEIRINHA.</t>
   </si>
   <si>
     <t>9395</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9395/9395_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9395/9395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA FUNCIONAMENTO DO POSTO DA GUARDA 24 HORAS NO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>9396</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9396/9396_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9396/9396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA APREENSÃO DE ANIMAIS SOLTOS NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>9397</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9397/9397_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9397/9397_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA EVENTOS MUSICAIS NA PRAÇA DA MATRIZ, NOS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>9398</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9398/9398_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9398/9398_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECONSTRUÇÃO DE PONTO DE ÔNIBUS NA RUA SÉRGIO MOTA, BAIRRO DOS PINTOS.</t>
   </si>
   <si>
     <t>9399</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9399/9399_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9399/9399_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE REDE DE ESGOT NA VILA PITICO.</t>
   </si>
   <si>
     <t>9400</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9400/9400_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9400/9400_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DE LEI OBRIGANDO INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA PERTO DE COMÉRCIOS, ESCOLAS, IGREJAS E ABRIGOS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>9401</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9401/9401_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9401/9401_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO BAIRRO ROSARIAL, RUA GUILHERME PEREIRA SILVA, 43.</t>
   </si>
   <si>
     <t>9402</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9402/9402_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9402/9402_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO ENTRE OS BAIRROS PURIS E LAGEADINHO.</t>
   </si>
   <si>
     <t>9403</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9403/9403_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9403/9403_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA DOS PASSARINHOS, BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>9404</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9404/9404_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9404/9404_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO PIAÍ, ACESSO AO SÍTIO PÁ CAVADORA.</t>
   </si>
   <si>
     <t>9405</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9405/9405_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9405/9405_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA VICINAL TANCREDO NEVES, KM 11 AO KM 12, BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>9406</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9406/9406_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9406/9406_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DA RESSACA, RUA SALVADOR VIEIRA PINTO.</t>
   </si>
   <si>
     <t>9407</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9407/9407_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9407/9407_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA APRESENTAÇÃO TEATRAL "UM NOVO AMANHECER."</t>
   </si>
   <si>
     <t>9408</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9408/9408_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9408/9408_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NO BAIRRO DO PARURU, RUA FELISBINO JOSÉ PEREIRA.</t>
   </si>
   <si>
     <t>9409</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9409/9409_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9409/9409_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA RUA ELÍDIO JOSÉ COELHO, RESIDENCIAL IBIÚNA.</t>
   </si>
   <si>
     <t>9410</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9410/9410_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9410/9410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO ROSARIAL, ESTRADA DO CAMPO VERDE, PRODUTORA DO CHARQUE ROSARIAL.</t>
   </si>
   <si>
     <t>9411</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9411/9411_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9411/9411_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO DO RESSACA, COMO RUA MARIA JOSÉ BUENO CALDEIRA.</t>
   </si>
   <si>
     <t>9413</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9413/9413_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9413/9413_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NA RUA ITÁLIA, 21, RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>9414</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9414/9414_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9414/9414_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RETIRADA DE ÁRVORES NA RUA SANTIAGO, 156.</t>
   </si>
   <si>
     <t>9415</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9415/9415_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9415/9415_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA NA RUA VENEZUELA.</t>
   </si>
   <si>
     <t>9416</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9416/9416_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9416/9416_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO ZELÃO.</t>
   </si>
   <si>
     <t>9417</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9417/9417_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9417/9417_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO CUPIM, RECANTO PRIMAVERA.</t>
   </si>
   <si>
     <t>9418</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9418/9418_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9418/9418_texto_integral.pdf</t>
   </si>
   <si>
     <t>9419</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9419/9419_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9419/9419_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO CUPIM, CHÁCARA PRIMAVERA.</t>
   </si>
   <si>
     <t>9420</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9420/9420_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9420/9420_texto_integral.pdf</t>
   </si>
   <si>
     <t>9421</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9421/9421_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9421/9421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DA VARGEM.</t>
   </si>
   <si>
     <t>9422</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9422/9422_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9422/9422_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REMANEJAMENTO DE POSTES NA RODOVIA JÚLIO DAL FABBRO, PORTÃO DA GRANJA SAITO.</t>
   </si>
   <si>
     <t>9423</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9423/9423_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9423/9423_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO VIEIRINHA.</t>
   </si>
   <si>
     <t>9424</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9424/9424_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9424/9424_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NA RUA BENEDITO V. GONÇALVES.</t>
   </si>
   <si>
     <t>9425</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>9426</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9426/9426_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9426/9426_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS GABRIEL, ACESSO AO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>9427</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9427/9427_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9427/9427_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA RUA ANTÔNIO CORDEIRO DA SILVA, BAIRRO DO ROSARIAL.</t>
   </si>
   <si>
     <t>9428</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9428/9428_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9428/9428_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA COMPLETA DO PRONTO SOCORRO INFANTIL RODRIGO DE OLIVEIRA FOGAÇA.</t>
   </si>
   <si>
     <t>9429</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9429/9429_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9429/9429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO VOTORANTIM, RUA MANOEL CLEMENTE.</t>
   </si>
   <si>
     <t>9430</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9430/9430_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9430/9430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>9431</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9431/9431_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9431/9431_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE NOME DE RUA NO BAIRRO PIAI.</t>
   </si>
   <si>
     <t>9432</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9432/9432_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9432/9432_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RAMPA DE ACESSO AOS DEFICIENTES NA RUA MONSENHOR CINTRA, 32, FRENTE AO BANCO HSBC.</t>
   </si>
   <si>
     <t>9433</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9433/9433_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9433/9433_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CADASTRAMENTO PARA EMISSÃO DO CARNÊ DO IPTU DO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>9434</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9434/9434_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9434/9434_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE QUADRA DE ESPORTES NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>9435</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9435/9435_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9435/9435_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO NAS RUAS DO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>9436</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9436/9436_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9436/9436_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO PIAI.</t>
   </si>
   <si>
     <t>9439</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9439/9439_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9439/9439_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO CAPIM AZEDO, RUA KALIL RAHAL.</t>
   </si>
   <si>
     <t>9441</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9441/9441_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9441/9441_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE TELA DE SEGURANÇA NO PRÉDIO DO PAÇO MUNICIPAL.</t>
   </si>
   <si>
     <t>9442</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9442/9442_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9442/9442_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA GERAL E PINTURA NAS ESCOLAS DOS BAIRROS OLINTO E COELHOS.</t>
   </si>
   <si>
     <t>9444</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9444/9444_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9444/9444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE ESTRADA NO BAIRRO DA VARGEM.</t>
   </si>
   <si>
     <t>9445</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9445/9445_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9445/9445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LU NO BAIRRO PAIOL PEQUENO, RUA DO EVANGELHO, 96.</t>
   </si>
   <si>
     <t>9460</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9460/9460_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9460/9460_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO LAGEADINHO, RUA DOS COQUEIROS.</t>
   </si>
   <si>
     <t>9461</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9461/9461_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9461/9461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA RUA MANACAS, LOTEAMENTO IBIÚNA GARDEN.</t>
   </si>
   <si>
     <t>9462</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9462/9462_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9462/9462_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO SALTINHO.</t>
   </si>
   <si>
     <t>9463</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9463/9463_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9463/9463_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>9464</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9464/9464_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9464/9464_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DELIMITAÇÃO DE ESTACIONAMENTO PARA MOTOS NO CENTRO DA CIDADE, RUAS XV DE NOVEMBRO, PINDUCA SOARES E PRAÇA MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>9465</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9465/9465_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9465/9465_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE TUBOS NO BAIRRO DOS PURIS, ESTRADA PRINCIPAL.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Fábio Bello de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1754/1754_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1754/1754_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DA FUNDAÇÃO DA GUARDA CIVIL MUNICIPAL DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1759/1759_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1759/1759_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O QUADRO DE SERVIDORES DA PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1821/1821_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1821/1821_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE AUXILIAR DE PROFESSOR NA SECRETARIA MUNICIPAL DA EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2075/2075_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2075/2075_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO FISCAL PERTINENTES AOS TRIUTOS MUNICIPAIS IPTU E ISSQN INSCRITOS NA DÍVIDA ATIVA ATÉ 2004, NOS TERMOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2206/2206_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2206/2206_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO FISCAL PERTINENTES AOS TRIBUTOS MUNICIPAIS IPTU E ISSQN INSCRITOS NA DÍVIDA ATIVA DOS EXERCÍCIOS DE 2003 E 2004, NOS TERMOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2219/2219_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2219/2219_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA MUNICIPAL DE NEGÓCIOS JURÍDICOS - SEJ - E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2236/2236_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2236/2236_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ATUALIZAR O IPTU (IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL) DA ESTÂNCIA TURÍSTICA DE IBIÚNA</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2248/2248_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2248/2248_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE REFERÊNCIAS, CONCEDE REAJUSTE DE VENCIMENTOS, CRIA CARGOS NO FUNCIONALISMO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1760/1760_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1760/1760_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA NO BAIRRO VOTORANTIM (ESTRADA ARLETE CABRERA ROSSIN)_x000D_
 </t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1762/1762_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1762/1762_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE TRAVESSA SEM SAÍDA (TRAVESSA CHRISTIANO LEAL SOARES)_x000D_
 </t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1771/1771_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1771/1771_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DA ESCOLA DO BAIRRO ROSARIAL (EMEF UBIRAJARA PEDROSO DOMINGUES)_x000D_
 </t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1773/1773_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1773/1773_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO NA DENOMINAÇÃO DA EMEI HORA ALEGRE (EMEI HORA ALEGRE "ORIANE CÂNDIDA DE PAULA SILVA")_x000D_
 </t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1775/1775_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1775/1775_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO NA DENOMINAÇÃO DA EMEI CRIANÇA FELIZ (EMEI CRIANÇA FELIZ "VITÓRIA EVANY MIGUEL CORDEIRO")_x000D_
 </t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1777/1777_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1777/1777_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA NO BAIRRO BARRA (ESTRADA DOS ALBUQUERQUES)_x000D_
 </t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1778/1778_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1778/1778_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA NO BAIRRO SOROCAMIRIM (ESTRADA MUNICIPAL JESUÍNO PIRES GONÇALVES)_x000D_
 </t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1780/1780_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1780/1780_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA NO BAIRRO SOROCAMIRIM (ESTRADA MUNICIPAL ANA MARIA DE JESUS)_x000D_
 </t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1781/1781_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1781/1781_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO, À SECRETARIA DE SEGURANÇA PÚBLICA DO ESTADO DE SÃO PAULO_x000D_
 </t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1783/1783_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1783/1783_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE TRAVESSA SEM SAÍDA NO BAIRRO RESSACA (TRAVESSA NELSON RODRIGUES DA SILVA)_x000D_
 </t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1786/1786_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1786/1786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE NOVO VALOR MÍNIMO PARA AJUIZAMENTO E PROSSEGUIMENTO DE AÇÃO EXECUTIVA FISCAL E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1793/1793_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1793/1793_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL (R$ 1.023.489,31)_x000D_
 </t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1795/1795_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1795/1795_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL (R$ 180.000,00)_x000D_
 </t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1797/1797_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1797/1797_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE QUADRA NO BAIRRO PINTOS (QUADRA POLIESPORTIVA MARCELO RODRIGUES DE CAMARGO)_x000D_
 </t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1801/1801_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1801/1801_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE RUA (RUA TEREZINHA DE JESUS RODRIGUES ALVES)_x000D_
 </t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1803/1803_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1803/1803_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A RECEBER BENS EM DAÇÃO EM PAGAMENTO, FIRMAR CONVÊNIO COM A EMPRESA IB - PARTICIPAÇÕES E SISTEMA EDUCACIONAL LTDA., VISANDO A CONCESSÃO DE BOLSAS DE ESTUDOS E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1806/1806_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1806/1806_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA NO BAIRRO SOROCAMIRIM (ESTRADA LUIZ CORRÊA DE ALBUQUERQUE)_x000D_
 </t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1809/1809_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1809/1809_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A RECEBER BOLSAS DE ESTUDOS EM DAÇÃO EM PAGAMENTO, ATRAVÉS DE CONVÊNIO FIRMADO COM A EMPRESA SOCIEDADE EDUCACIONAL E CULTURAL VALE DO UNA LTDA. E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1811/1811_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1811/1811_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE TRAVESSA (TRAVESSA JOSÉ RAMOS DE OLIVEIRA)_x000D_
 </t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1818/1818_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1818/1818_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A RETIFICAÇÃO DOS VALORES NOS ARTIGOS 1° E 2° DA LEI N° 1029 DE 02/03/2005_x000D_
 </t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1819/1819_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1819/1819_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE TRAVESSA (TRAVESSA JOAQUIM ANTONIO MACHADO)</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1823/1823_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1823/1823_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 5º DA LEI N° 998, 16 DE NOVEMBRO DE 2004</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1826/1826_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1826/1826_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIMPEZA DE TERRENOS BALDIOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1832/1832_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1832/1832_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONDIÇÕES HIGIÊNICAS SANITÁRIAS DAS RESIDÊNCIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1836/1836_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1836/1836_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A CRIAÇÃO, PROPRIEDADE, POSSE, GUARDA, USO E TRANSPORTE DE CÃES E GATOS NO MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1840/1840_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1840/1840_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO PIRES (MENDES) (RUA DA VITÓRIA)</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1843/1843_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1843/1843_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO DO VERAVA (RUA ANTONIO HENRIQUE DO NASCIMENTO</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1844/1844_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1844/1844_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI N° 383, DE 17 DE FEVEREIRO DE 1997</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1846/1846_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1846/1846_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE TRAVESSA NO BAIRRO RESSACA (TRAVESSA DOMINGAS ALVES DE MORAES)</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1862/1862_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1862/1862_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA NO BAIRRO LARANJEIRAS (ESTRADA DO PINHO)</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1867/1867_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1867/1867_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA A ALIENAR À SECRETARIA DE SEGURANÇA PÚBLICA DO ESTADO DE SÃO PAULO, POR DOAÇÃO, IMÓVEL QUE ESPECIFICA, PARA A CONSTRUÇÃO DA COMPANHIA DE POLÍCIA MILITAR DE IBIÚNA_x000D_
 </t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1879/1879_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1879/1879_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA A CELEBRAR CONVÊNIO DE COOPERAÇÃO TÉCNICA COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE ESTADO DA HABITAÇÃO_x000D_
 </t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1871/1871_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1871/1871_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OBRIGA AS AGÊNCIAS BANCÁRIAS E CORRESPONDENTES BANCÁRIOS, NO ÂMBITO DO MUNICÍPIO, A COLOCAR À DISPOSIÇÃO DOS USUÁRIOS, PESSOAL SUFICIENTE NO SETOR DE CAIXAS, PARA QUE O ATENDIMENTO SEJA EFETIVADO EM TEMPO RAZOÁVEL_x000D_
 </t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1882/1882_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1882/1882_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2006/2009 E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1884/1884_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1884/1884_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DO ANO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1907/1907_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1907/1907_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA NO BAIRRO PIRES (MENDES) (ESTRADA MUNICIPAL GUARARAPES)_x000D_
 </t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1910/1910_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1910/1910_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO CONSELHO GESTOR MUNICIPAL DO PROGRAMA BOLSA-FAMÍLIA DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1915/1915_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1915/1915_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA NOMENCLATURA DAS ESCOLAS DE ENSINO FUNDAMENTAL</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1920/1920_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1920/1920_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR, VIA DE DESAPROPRIAÇÃO AMIGÁVEL OU UDICIAL, ÁREA DE TERRENO LOCALIZADA NO BAIRRO DO CAPIM AZEDO, NESTE MUNICÍPIO E COMARCA DE IBIÚNA, SP, NECESSÁRIA PARA CONSTRUÇÃO DE UMA ESCOLA E UM GINÁSIO POLIESPORTIVO COBERTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1937/1937_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1937/1937_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO OIKOS PARA A OPERACIONALIZAÇÃO E ADMINISTRAÇÃO DA EXECUÇÃO DAS ATIVIDADES E SERVIÇOS DE SAÚDE DO PROGRAMA MÉDICO DA FAMÍLIA EM IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1939/1939_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1939/1939_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE PLANEJAMENTO E DESENVOLVIMENTO URBANO DE IBIÚNA - COMUPLAN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1941/1941_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1941/1941_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE CULTURA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1946/1946_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1946/1946_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ESPORTE E LAZER - CMEL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1950/1950_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1950/1950_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM O SERPROMI - SERVIÇO DE PROTEÇÃO AOS MENORES DE IBIÚNA, VISANDO A UTILIZAÇÃO DE IMÓVEL PARA O ATENDIMENTO DE CRIANÇAS E ADOLESCENTES DESABRIGADAS OU EM SITUAÇÃO DE RISCO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1956/1956_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1956/1956_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA A CEDER PARA POLÍCIA MILITAR DO ESTADO DE SÃO PAULO A UTILIZAÇÃO DA BASE INTEGRADA II</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1957/1957_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1957/1957_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO VILA LIMA (RUA JOSÉ GABRIEL DE LIMA)</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1959/1959_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1959/1959_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO SOROCAMIRIM (RUA JOAQUIM DIAS VIEIRA DE CAMARGO)</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1964/1964_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1964/1964_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ROTATÓRIA (ROTATÓRIA WALTER ROLIM DE FREITAS)</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>DESCONHECIDO, Alexandre Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1968/1968_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1968/1968_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O USO DO VELÓRIO MUNICIPAL PELAS EMPRESAS FUNERÁRIAS</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1969/1969_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1969/1969_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O HORÁRIO DE ATENDIMENTO DOS BARES, SIMILARES E LOJAS DE CONVENIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1973/1973_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1973/1973_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE ESTADO DA JUVENTUDE, ESPORTE E LAZER</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1975/1975_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1975/1975_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 100.000,00)</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1979/1979_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1979/1979_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE IBIÚNA A CELEBRAR CONVÊNIO COM O FUNDO SOCIAL DE SOLIDARIEDADE DO ESTADO DE SÃO PAULO - FUSSESP</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1984/1984_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1984/1984_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR, VIA DE DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, ÁREA DE TERRENO LOCALIZADA NO BAIRRO DOS TAVARES, NESTE MUNICÍPIO E COMARCA DE IBIÚNA, SP, NECESSÁRIA PARA CONSTRUÇÃO DE UM POSTO DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1990/1990_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1990/1990_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL (R$ 50.000,00)</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1998/1998_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1998/1998_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RESSACA (TRAVESSA ANTONIO JOAQUIM DE OLIVEIRA)</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2002/2002_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2002/2002_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FOMENTAR A CONSTITUIÇÃO DE UMA COOPERATIVA DE CATADORES DE MATERIAL RECICLÁVEL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2010/2010_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2010/2010_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO LAGEADO (ESTRADA MUNICIPAL LAMARTINE PEREIRA CARDOSO)</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2015/2015_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2015/2015_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, OBJETIVANDO O DESENVOLVIMENTO DO PROGRAMA DE AÇÃO COOPERATIVA ESTADO - MUNICÍPIO PARA CONSTRUÇÕES ESCOLARES -PAC</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2018/2018_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2018/2018_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DO SISTEMA MUNICIPAL DE DEFESA DO CONSUMIDOR (SMDC), INSTITUI A COORDENADORIA MUNICIPAL DE DEFESA DO CONSUMIDOR (PROCON), A COMISSÃO MUNICIPAL PERMANENTE DE NORMATIZAÇÃO (CMPN), CONSELHO MUNICIPAL DE DEFESA DO CONSUMIDOR (CONDECON), O FUNDO MUNICIPAL DE DEFESA DOS DIREITOS DIFUSOS (FMDD) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2024/2024_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2024/2024_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 5.870.000,00)</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2029/2029_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2029/2029_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE TRAVESSAS E RUAS NO BAIRRO RESSACA</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2030/2030_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2030/2030_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO VARGINHA (RUA CORAÇÕES UNIDOS)</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2038/2038_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2038/2038_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO RODRIGUES (RUA CRISTINO DE OLIVEIRA NEVES)</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2042/2042_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2042/2042_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER POR DOAÇÃO, SOB CONDIÇÕES E, EM SEGUIDA, TRANSMITI-LO, TAMBÉM POR DOAÇÃO, AO GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DA SEGURANÇA PÚBLICA, PARA CONSTRUÇÃO DE UM PRÉDIO QUE ABRIGARÁ A 2ª CIA. DA POLICIA MILITAR</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2043/2043_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2043/2043_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO VERAVA (RUA ANSELMO HENRIQUE DE OLIVEIRA</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2065/2065_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2065/2065_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBIÚNA, PARA O EXERCÍCIO FINANCEIRO DE 2006</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2066/2066_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2066/2066_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO CACHOEIRA (RUA ANGELO TACCARI)</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2072/2072_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2072/2072_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO RIBEIRO (RUA DA FÉ)</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2078/2078_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2078/2078_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A BOLSA-PASSAGEM PARA ESTUDANTES DE IBIÚNA</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2081/2081_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2081/2081_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FOMENTAR ATIVIDADES ESPORTIVAS EM GERAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2083/2083_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2083/2083_texto_integral.pdf</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2084/2084_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2084/2084_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO VERAVA (RUA LUPERCIO RODRIGUES DE OLIVEIRA)</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2088/2088_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2088/2088_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA SEM SAÍDA NO BAIRRO RIBEIRO (RUA PAULINO DIAS RIBEIRO)</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2093/2093_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2093/2093_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO SOROCAMIRIM (RUA GUAPUTANGA)</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2094/2094_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2094/2094_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA SEM SAÍDA NO BAIRRO SOROCAMIRIM (RUA CEREJEIRA)</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2095/2095_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2095/2095_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RESSACA (TRAVESSA ANTÔNIO GUIMARÃES)</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2124/2124_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2124/2124_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RESSACA (TRAVESSA 24 DE SETEMBRO)</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2132/2132_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2132/2132_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RESSACA (TRAVESSA 12 DE OUTUBRO)</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2134/2134_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2134/2134_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RESSACA (TRAVESSA NAIR GOMES DO AMARAL SHINOKA)</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2150/2150_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2150/2150_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RESSACA (TRAVESSA BENEDITO PAES DA SILVA)</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2153/2153_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2153/2153_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO RESSACA (TRAVESSA MARISTELE CORREIA ARAUJO)</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2165/2165_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2165/2165_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA RUA NO BAIRRO RESSACA (RUA MARIA JOSÉ BUENO CALDEIRA)</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2167/2167_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2167/2167_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE DIVERSAS TRAVESSAS NO BAIRRO PIAÍ</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2170/2170_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2170/2170_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI MUNICIPAL N° 1081, DE 22 DE SETEMBRO DE 2005</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2173/2173_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2173/2173_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O "PROGRAMA EMERGENCIAL DE AUXÍLIO-DESEMPREGO" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2187/2187_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2187/2187_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE DIVERSAS RUAS NO BAIRRO RECANTO PRIMAVERA</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2190/2190_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2190/2190_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NA DENOMINAÇÃO DA EMEF (R) BAIRRO DIAS (EMEF (R) PLÁCIDO DIAS DO CARMO)</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2191/2191_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2191/2191_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NOVO VALOR MÍNIMO PARA AJUIZAMENTO E PROSSEGUIMENTO DE AÇÃO EXECUTIVA FISCAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2215/2215_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2215/2215_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ATUALIZAR UNIDADE FISCAL DO MUNICÍPIO DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2216/2216_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2216/2216_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 2.800.000,00)</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2217/2217_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2217/2217_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO CURRAL (RUA MARIA SOARES FERREIRA)</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2221/2221_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2221/2221_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FAZER A CESSÃO DE USO DE BENS MÓVEIS PARA O SINDICATO DOS TRABALHADORES E EMPREGADOS RURAIS DE IBIÚNA E REGIÃO - STER, VISANDO A IMPLANTAÇÃO DA COOPERATIVA DE CRÉDITO DOS TRABALHADORES NA AGRICULTURA FAMILIAR E TRABALHADORES RURAIS DE IBIÚNA - CREDITAG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2223/2223_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2223/2223_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO PIAÍ (ESTRADA MUNICIPAL CIRO CONCEIÇÃO VIEIRA DE GÓES)</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2231/2231_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2231/2231_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA ESTRADA NO BAIRRO PIAÍ (ESTRADA MUNICIPAL BALTAZAR VIEIRA DE GÓES)</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2238/2238_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2238/2238_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO GRILOS (RUA JORGE NEVES DE OLIVEIRA)</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO VARGEM (RUA VICENTE FRANCISCO VIEIRA)</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2243/2243_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2243/2243_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER POR DOAÇÃO, SOB CONDIÇÕES, AS ÁREAS URBANAS ABAIXO DESCRITAS E DESTINADAS</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2244/2244_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2244/2244_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A SECRETARIA DE ESTADO DE TURISMO</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2246/2246_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2246/2246_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER POR DOAÇÃO, SOB CONDIÇÕES, JÁREAS URBANAS DESTINADAS A ABERTURA E PROLONGAMENTOS DE RUAS E À CONTRUÇÃO DO PRÉDIO DO FÓRUM</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2247/2247_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2247/2247_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO PLURIANUAL PARA O PERÍODO 2006/2009 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>DESCONHECIDO, Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2250/2250_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2250/2250_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7271</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7271/7271_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7271/7271_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO D.E.R. 2 PARA MELHORIA EM TODA EXTENSÃO DA RODOVIA QUINTINO DE LIMA 60/270</t>
   </si>
   <si>
     <t>7272</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7272/7272_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7272/7272_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE SEGURANÇA PÚBLICA PARA O ENVIO DE POLICIAIS CIVIS, ESCRIVÃO, INVESTIGADORES E DELEGADO.</t>
   </si>
   <si>
     <t>7273</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7273/7273_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7273/7273_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE SEGURANÇA PÚBLICA PARA ENVIO DE QUATRO VEÍCULOS BLAZER E UM DE BASE COMUNITÁRIA MÓVEL DE SEGURANÇA.</t>
   </si>
   <si>
     <t>7274</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7274/7274_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7274/7274_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ÁGUA NO BAIRRO DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>7278</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7278/7278_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7278/7278_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA NO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>7279</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7279/7279_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7279/7279_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIAÇÃO CIDADE DE IBIÚNA PARA AMPLIAÇÃO DA LINHA NO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>7284</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7284/7284_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7284/7284_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE CABEAMENTO NO BAIRRO SARÁ-SARÁ, PRÓXIMO AO BAR DO ROGÉRIO, ACESSO AO SÍTIO TANAKA.</t>
   </si>
   <si>
     <t>7286</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7286/7286_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7286/7286_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE REDE DE TELEFONIA NOS BAIRROS DO VERAVA E PAULOS.</t>
   </si>
   <si>
     <t>7288</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7288/7288_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7288/7288_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA DANÚBIO AZUL PARA PROLONGAMENTO DA LINHA DE ÔNIBUS CAUCAIA DO ALTO / RIBEIROS, PASSANDO PELOS BAIRROS VERAVA E RODRIGUES.</t>
   </si>
   <si>
     <t>7290</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7290/7290_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7290/7290_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA VIAÇÃO CIDADE DE IBIÚNA PARA CRIAÇÃO DE LINHA DE ÔNIBUS PASSANDO PELOS BAIRROS VERAVA, RODRIGUES, CARMO MESSIAS E CAUCAIA DO ALTO E VOLTA.</t>
   </si>
   <si>
     <t>7291</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7291/7291_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7291/7291_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO DOMINGUES / VERAVINHA, KM 2 DA ESTRADA DO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>7295</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7295/7295_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7295/7295_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO À TELEFÔNICA PARA CONTINUAÇÃO DO CABEAMENTO DO KM 14 AO KM 20 DA ESTRADA DO BAIRRO DO VERAVA / PAULOS._x000D_
 </t>
   </si>
   <si>
     <t>7296</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7296/7296_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7296/7296_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO EM FRENTE A ESCOLA DO BAIRRO BOAVA.</t>
   </si>
   <si>
     <t>7297</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7297/7297_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7297/7297_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA CABEAMENTO TELEFÔNICO NA ESTRADA DO VERAVA, PASSANDO POR BOAVAS ATÉ O BAIRRO FELIPES.</t>
   </si>
   <si>
     <t>7298</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7298/7298_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7298/7298_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO PIAÍ, POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>7301</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7301/7301_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7301/7301_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO DO FEITAL, FRENTE A ESCOLA.</t>
   </si>
   <si>
     <t>7307</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7307/7307_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7307/7307_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A DER 2 PARA ASFALTAMENTO NOS ACESSOS AOS PONTOS DE ÔNIBUS NA RODOVIA BUNJIRO NAKAO, BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>7309</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7309/7309_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7309/7309_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SECRETARIA DE ESTADO DOS TRANSPORTES PARA CONSTRUÇÃO DE ROTATÓRIA NA RODOVIA BUNJIRO NAKAO, BAIRRO DA RESSACA, COM SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>7310</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7310/7310_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7310/7310_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIAÇÃO CIDADE DE IBIÚNA PARA PASSAGEM DOS ÔNIBUS PELAS RUAS PRINCIPAIS DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>7313</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7313/7313_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7313/7313_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIAÇÃO CIDADE DE IBIÚNA PARA COLOCAÇÃO DE LINHA DE ÔNIBUS NO TRAJETO DOS BAIRROS COLÉGIO E RESSACA, ESCOLA FREDERICO MARCICANO.</t>
   </si>
   <si>
     <t>7314</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7314/7314_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7314/7314_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIAÇÃO CIDADE DE IBIÚNA PARA MELHORAR O TRANSPORTE PÚBLICO EM MICRO-ÔNIBUS PARA IDOSOS.</t>
   </si>
   <si>
     <t>7315</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7315/7315_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7315/7315_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO DA RESSACA, RUA SÃO LUIZ.</t>
   </si>
   <si>
     <t>7317</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7317/7317_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7317/7317_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ÁGUA E ESGOTO NO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>7323</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7323/7323_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7323/7323_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONES PÚBLICOS ORELHÃO NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>7324</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7324/7324_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7324/7324_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO GRANJA VOTORANTIM, RUA XELIM, 66, BAR DO SANTI.</t>
   </si>
   <si>
     <t>7363</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7363/7363_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7363/7363_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO RIO DE UNA DE BAIXO, KM 77 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>7364</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7364/7364_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7364/7364_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO DOS PINTOS, RUA MARIA FERMINA, BAR DO MIGUEL.</t>
   </si>
   <si>
     <t>7374</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7374/7374_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7374/7374_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À COMPANHIA DA POLÍCIA MILITAR PARA RONDAS E BLITZ NO BAIRRO DA RESSACA, PERÍODO NOTURNO E FINS DE SEMANA.</t>
   </si>
   <si>
     <t>7376</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7376/7376_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7376/7376_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO DOS GATOS, CONDOMÍNIO RECANTO DOS PÁSSAROS.</t>
   </si>
   <si>
     <t>7377</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7377/7377_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7377/7377_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO DO FEITAL, BAR DA SANDRA, PRÓXIMO AO MIGUEL ARANHA.</t>
   </si>
   <si>
     <t>7378</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7378/7378_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7378/7378_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER 2 PARA MELHORIAS NA RODOVIA BUNJIRO NAKAO - SP 250.</t>
   </si>
   <si>
     <t>7381</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7381/7381_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7381/7381_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CIDADE DE IBIÚNA PARA COLOCAÇÃO DE LINHA DE ÔNIBUS NO BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>7382</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7382/7382_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7382/7382_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO RESSACA, RUA TERESA RODRIGUES DA SILVA.</t>
   </si>
   <si>
     <t>7383</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7383/7383_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7383/7383_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER 2 PARA CONSTRUÇÃO DE ROTATÓRIA COM SINALIZAÇÃO NO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU, KM 72 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>7384</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7384/7384_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7384/7384_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA FALTA DE ÁGUA NO LOTEAMENTO CHÁCARA PRIMAVERA, RODOVIA JÚLIO DAL FABBRO, ENTRE OS KMS 3,5 E 4,5.</t>
   </si>
   <si>
     <t>7385</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7385/7385_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7385/7385_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA CABEAMENTO NA ESTRADA DO BAIRRO PAIOL GRANDE ATÉ O BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>7387</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7387/7387_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7387/7387_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIVO PARA CONSTRUÇÃO DE TORRE PARA CELULAR NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>7388</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7388/7388_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7388/7388_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SECRETARIA DOS TRANSPORTES PARA CONSTRUÇÃO DE ROTATÓRIA NO ACESSO AO BAIRRO DO LAGEADINHO, KM 67 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>7395</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7395/7395_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7395/7395_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AOS CORREIOS PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIA NOS BAIRROS GABRIEL, FEITAL E PAIOL GRANDE. </t>
   </si>
   <si>
     <t>7399</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7399/7399_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7399/7399_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA MUDANÇA DE TELEFONE PÚBLICO DA AVENIDA LÁZARO FIRMINO DE ALMEIDA, NO BAIRRO DA RESSACA, PARA PRÓXIMO A CHÁCARA SÃO RAFAEL.</t>
   </si>
   <si>
     <t>7566</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7566/7566_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7566/7566_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CPFL PARA MUDANÇA DO POSTE NA AVENIDA LÁZARA FIRMINO DE ALMEIDA, BAIRRO DA RESSACA. CHÁCARA SÃO RAFAEL.</t>
   </si>
   <si>
     <t>7567</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7567/7567_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7567/7567_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA TRANSFERÊNCIA OU INSTALAÇÃO DE UM TELEFONE PÚBLICO ORELHÃO NO BAIRRO DOS PINTOS, BAR DA VÂNIA.</t>
   </si>
   <si>
     <t>7568</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7568/7568_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7568/7568_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA TELEFONE PÚBLICO ORELHÃO NO BAIRRO PAIOL GRANDE, IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>7569</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7569/7569_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7569/7569_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NA RUA HUNGRIA, LOTEAMENTO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>7570</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7570/7570_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7570/7570_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO VIEIRINHA.</t>
   </si>
   <si>
     <t>7573</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7573/7573_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7573/7573_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA EXTENSÃO DA REDE DE ÁGUA NO BAIRRO DA CACHOEIRA ATÉ O BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>7574</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7574/7574_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7574/7574_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ÁGUA NO BAIRRO DA RESSACA, RUAS JOSÉ CARLOS MARCICANO E MARISTELA CORREA DE ARAÚJO.</t>
   </si>
   <si>
     <t>7575</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7575/7575_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7575/7575_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA EXTENSÃO DE CABEAMENTO DA TELEFÔNICA NA RODOVIA BUNJIRO NAKAO, KM 57 ATÉ KM 54, FÁBRICA DA NISSIN LAMEN.</t>
   </si>
   <si>
     <t>7577</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7577/7577_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7577/7577_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA CABEAMENTO NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>7578</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7578/7578_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7578/7578_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO INFORMAÇÕES DOS VALORES PAGOS AOS SEPULTAMENTOS NO CEMITÉRIO PARQUE DA FIGUEIRA.</t>
   </si>
   <si>
     <t>7580</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7580/7580_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7580/7580_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE CABEAMENTO TELEFÔNICO NOS BAIRROS GATOS E MORRO GRANDE.</t>
   </si>
   <si>
     <t>7581</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7581/7581_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7581/7581_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE SEGURANÇA PARA PROIBIÇÃO DO ESTACIONAMENTO DE VEÍCULOS AO LADO DO PRÉDIO DA TELESP, AVENIDA DOUTOR GABRIEL MONTEIRO DA SILVA, 70.</t>
   </si>
   <si>
     <t>7582</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7582/7582_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7582/7582_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE LUZ DE ALERTA NA RODOVIA JÚLIO DAL FABBRO, KM 4,5, RECANTO PRIMAVERA.</t>
   </si>
   <si>
     <t>7586</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7586/7586_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7586/7586_texto_integral.pdf</t>
   </si>
   <si>
     <t>7738</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7738/7738_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7738/7738_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO FEITAL, KM 8,5 DA ESTRADA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>7591</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7591/7591_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7591/7591_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSERTO DE ADUTORA DE ESGOTO NO KM 72 DA RODOVIA BUNJIRO NAKAO, CONDOMÍNIO VERGEL.</t>
   </si>
   <si>
     <t>7592</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7592/7592_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7592/7592_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA MUDANÇAS DOS ORELHÕES NO BAIRRO DO CAMPO VERDE.</t>
   </si>
   <si>
     <t>7604</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7604/7604_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7604/7604_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA REDE DE ESGOTO ENTUPIDO NA RUA JOAQUIM GABRIEL SOARES, 312, VILA LIMA.</t>
   </si>
   <si>
     <t>7609</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7609/7609_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7609/7609_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO ÀS EMPRESAS COCA-COLA, AMBEV, DOLLY, SCHINCARIOL E WOW PARA COLOCAÇÃO DE LACRES PLÁSTICOS NAS TAMPAS DE REFRIGERANTES, SUCOS E CERVEJA.</t>
   </si>
   <si>
     <t>7628</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7628/7628_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7628/7628_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO `EMPRESA DE ÔNIBUS CIDADE DE IBIÚNA PARA ATENDIMENTO NOS BAIRROS BOAVA E FELIPE.</t>
   </si>
   <si>
     <t>7629</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7629/7629_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7629/7629_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA AMPLIAÇÃO DA REDE DE ÁGUA NO BAIRRO DOS GABRIEL, PONTE DO CIMENTOATÉ LOTEAMENTO CACHOEIRA.</t>
   </si>
   <si>
     <t>7630</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7630/7630_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7630/7630_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO DA RESSACA, ESCOLA LOURIVAL CORREA DE ARAÚJO.</t>
   </si>
   <si>
     <t>7631</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7631/7631_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7631/7631_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA ABASTECIMENTO DE ÁGUA, COLETA, AFASTAMENTO E TRATAMENTO DOS ESGOTOS NO BAIRRO DA VARGEM.</t>
   </si>
   <si>
     <t>7632</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7632/7632_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7632/7632_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AOS CORREIOS PARA ENTREGA DE CORRESPONDÊNCIAS NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>7633</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7633/7633_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7633/7633_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA INFORMAÇÕES SOBRE OS CONTÊINERS INSTALADOS NA CIDADE.</t>
   </si>
   <si>
     <t>7634</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7634/7634_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7634/7634_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA INFORMAÇÕES SOBRE MÁQUINAS E CAMINHÕES ALUGADOS PELA PREFEITURA.</t>
   </si>
   <si>
     <t>7636</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7636/7636_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7636/7636_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA ESTABELECIMENTOS COMERCIAIS DE COMPRA E VENDA DE FERRO VELHO E PEÇAS USADAS.</t>
   </si>
   <si>
     <t>7645</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7645/7645_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7645/7645_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CIDAL PARA CAMINHÃO DE LIXO NA RUA JOÃO F. BARROCO, MANABU AUTO PEÇAS.</t>
   </si>
   <si>
     <t>7646</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7646/7646_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7646/7646_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À DELEGACIA DE POLÍCIA PARA MOTIVOS DO FECHAMENTO DO DISTRITO POLICIAL DO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>7647</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7647/7647_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7647/7647_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CIA DO 40º BATALHÃO DA POLÍCIA MILITAR PARA RONDA NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>7648</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7648/7648_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7648/7648_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO DO PIAI, BAR DO JAIME, TRAVESSA MARGARINA.</t>
   </si>
   <si>
     <t>7649</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7649/7649_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7649/7649_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER 2 PARA COLOCAÇÃO DE GUARD-RAIL, OLHO DE GATO E SONORIZADOR NO KM 74 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>7650</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7650/7650_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7650/7650_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIAÇÃO CIDADE DE IBIÚNA PARA COLOCAÇÃO DE LINHAS DE ÔNIBUS NO BAIRRO DOS GODINHO ATÉ O BAR DO MAURO.</t>
   </si>
   <si>
     <t>7651</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7651/7651_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7651/7651_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIAÇÃO CIDADE DE IBIÚNA PARA COLOCAÇÃO DE LINHAS DE ÔNIBUS NO BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>7654</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7654/7654_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7654/7654_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO ZELÃO, RUA JOSÉ COELHO RAMALHO.</t>
   </si>
   <si>
     <t>7659</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7659/7659_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7659/7659_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA DESATIVAÇÃO DE PONTOS DE TÁXI NA RUA GABRIEL MONTEIRO DA SILVA, BANCO DO POVO.</t>
   </si>
   <si>
     <t>7660</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7660/7660_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7660/7660_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A DIRETORIA DE ENSINO DE SÃO ROQUE PARA UTILIZAÇÃO DOS COMPUTADORES PERTENCENTES A ESCOLA ESTADUAL DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>7661</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7661/7661_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7661/7661_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA PLANO DIRETOR DE DESENVOLVIMENTO INTEGRADO.</t>
   </si>
   <si>
     <t>7662</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7662/7662_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7662/7662_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA LIMPEZA E LAVAGEM DA PRAÇA DA MATRIZ, PRAÇA, DA CAPELA DO BOM JESUS DA PRISÃO, RUAS XV DE NOVEMBRO, PINDUCA SOARES E RUAS DA FEIRA LIVRE.</t>
   </si>
   <si>
     <t>7663</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7663/7663_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7663/7663_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A CIA DO 40º BPMI PARA RONDA DE POLICIAMENTO NOS BAIRROS SILVÉRIOS E LAGEADINHO.</t>
   </si>
   <si>
     <t>7666</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7666/7666_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7666/7666_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À REDE GLOBO SOROCABA PARA INSTALAÇÃO DE ANTENA DE TRANSMISSÃO TELEVISIVA.</t>
   </si>
   <si>
     <t>7668</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7668/7668_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7668/7668_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA O JUIZ ELEITORAL PARA ABERTURA DE SEÇÃO ELEITORAL NOS BAIRROS VERAVA E PIAI.</t>
   </si>
   <si>
     <t>7669</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7669/7669_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7669/7669_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CETRIL PARA DOAÇÃO DE POSTES DE MADEIRA.</t>
   </si>
   <si>
     <t>7673</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7673/7673_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7673/7673_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA CIDADE DE IBIÚNA PARA COLOCAÇÃO DE LINHAS DE ÔNIBUS NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>7674</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7674/7674_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7674/7674_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER PARA LIMPEZA DO CÓRREGO NO KM 86,3 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>7675</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7675/7675_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7675/7675_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA PROLONGAMENTO DA REDE DE ÁGUA NA RUA JOÃO ANTÔNIO DOMINGUES, BAIRRO PARURU.</t>
   </si>
   <si>
     <t>7676</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7676/7676_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7676/7676_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER PARA CONSTRUÇÃO DE LOMBADA NA RODOVIA BUNJIRO NAKAO, CONDOMÍNIOS COLINAS E PATRIMÔNIO DO JAHU.</t>
   </si>
   <si>
     <t>7677</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7677/7677_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7677/7677_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA EXTENSÃO DE REDE DE ÁGUA NA ESTRADA DO BAIRRO LAGEADINHO ATÉ O BAIRRO DO CURRAL.</t>
   </si>
   <si>
     <t>7678</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7678/7678_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7678/7678_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA VIAÇÃO CIDADE DE IBIÚNA PARA MUDANÇA DE HORÁRIO DE LINHA DE ÔNIBUS DO BAIRRO CHÁCARA PRIMAVERA.</t>
   </si>
   <si>
     <t>7680</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7680/7680_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7680/7680_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CIDAL PARA CAMINHÃO DE COLTA DE LIXO NA RUA GUMERCINDO TAVARES, BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>7681</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7681/7681_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7681/7681_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER PARA LIMPEZA E CAPINAÇÃO DO ACOSTAMENTO DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>7686</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7686/7686_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7686/7686_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONES PÚBLICOS ORELHÃO, BAIRRO DO RECREIO, BAR DO MIÚDO.</t>
   </si>
   <si>
     <t>7689</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7689/7689_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7689/7689_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO DOS GODINHOS, RIO DE UNA DE CIMA.</t>
   </si>
   <si>
     <t>7690</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7690/7690_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7690/7690_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SECRETARIA DE EDUCAÇÃO PARA INVESTIMENTOS RECEBIDOS PELO FUNDEF.</t>
   </si>
   <si>
     <t>7691</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7691/7691_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7691/7691_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA EXTENSÃO DE ÁGUA NO BAIRRO PAIOL PEQUENO, RUA BRUNO FERRACINI.</t>
   </si>
   <si>
     <t>7692</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7692/7692_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7692/7692_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ESGOTO NOS BAIRROS CAPIM AZEDO E RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>7693</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7693/7693_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7693/7693_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO LAGEADO, BAR DO PAULO.</t>
   </si>
   <si>
     <t>7694</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7694/7694_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7694/7694_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA INSTALAÇÃO DE REDE DE ÁGUA E ESGOTO NO BAIRRO PIAI, ESTRADA DOS PASSARINHOS, VILA SERTANEJO, BAR CRUZEIRO.</t>
   </si>
   <si>
     <t>7695</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7695/7695_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7695/7695_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA INSTALAÇÃO DE REDE DE ÁGUA NO BAIRRO DO PIAI, LOTEAMENTO RECANTO DOS PINHERAIS.</t>
   </si>
   <si>
     <t>7696</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7696/7696_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7696/7696_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO À SABESP PARA INSTALAÇÃO DE REDES DE ESGOTO NO BAIRRO PIAI, RUA DA ESCOLA LINO VIEIRA RUIVO E RUA BRAZ VIEIRA DE GÓES. </t>
   </si>
   <si>
     <t>7697</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7697/7697_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7697/7697_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À POLÍCIA MILITAR PARA MAIS UMA GUARNIÇÃO DA FORÇA TÁTICA.</t>
   </si>
   <si>
     <t>7698</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7698/7698_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7698/7698_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA OBRAS NO CÓRREGO DA BICA.</t>
   </si>
   <si>
     <t>7699</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7699/7699_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7699/7699_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE POÇO ARTESIANO NO BAIRRO DOMINGUES.</t>
   </si>
   <si>
     <t>7701</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7701/7701_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7701/7701_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO GRILOS.</t>
   </si>
   <si>
     <t>7702</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7702/7702_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7702/7702_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>7704</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7704/7704_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7704/7704_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO ESTADUAL DE AGRICULTURA PARA IMPLANTAÇÃO DE MICRO-BACIA DA CABECEIRA DO RIO SOROCAMIRIM ATÉ DIVISA COM SÃO ROQUE.</t>
   </si>
   <si>
     <t>7706</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7706/7706_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7706/7706_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER 2 PARA CONSTRUÇÃO DE RETORNO NO KM 88 DA RODOVIA BUNJIRO NAKAO, BAIRRO PARURU.</t>
   </si>
   <si>
     <t>7709</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7709/7709_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7709/7709_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA SUBSTITUIÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO VERAVA, ESCOLA MUNICIPAL.</t>
   </si>
   <si>
     <t>7712</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7712/7712_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7712/7712_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO À TELEFÔNICA PARA SUBSTITUIÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO VERAVA, KM 16,5 E KM 17. </t>
   </si>
   <si>
     <t>7714</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7714/7714_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7714/7714_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO PAULOS, BAR DO SENHOR JAIRO.</t>
   </si>
   <si>
     <t>7715</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7715/7715_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7715/7715_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO PINTOS, RUA MANOEL CLEMENTE, CONDOMÍNIO LAGO AZUL.</t>
   </si>
   <si>
     <t>7716</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7716/7716_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7716/7716_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À POLÍCIA MILITAR PARA RONDAS E BLITZ NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>7717</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7717/7717_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7717/7717_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO ESTADUAL DA SAÚDE PARA O ENVIO DE ALGUNS EQUIPAMENTOS PARA UM BOM FUNCIONAMENTO DO HOSPITAL.</t>
   </si>
   <si>
     <t>7719</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7719/7719_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7719/7719_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO ALVES, ACESSO AO BAIRRO POCINHO, BAR DO GAÚCHO.</t>
   </si>
   <si>
     <t>7721</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7721/7721_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7721/7721_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO SOROCAMIRIM, ALTURA DO 359 DA ESTRADA DO SOROCAMIRIM, BAR DO LUCÉLIO.</t>
   </si>
   <si>
     <t>7724</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7724/7724_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7724/7724_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CIDAL PARA COLETA DE LIXO NOS BAIRROS LUZ E GRAMA.</t>
   </si>
   <si>
     <t>7725</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7725/7725_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7725/7725_texto_integral.pdf</t>
   </si>
   <si>
     <t>7726</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7726/7726_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7726/7726_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER 2 PARA COLOCAÇÃO DE GUAR-RAIL NA RODOVIA QUINTINO DE LIMA, KM 1, BAIRRO JEMIMA.</t>
   </si>
   <si>
     <t>7727</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7727/7727_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7727/7727_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO PIAI, RODOVIA TANCREDO NEVES, KM 12,7, BAR DO RUBENS.</t>
   </si>
   <si>
     <t>7728</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7728/7728_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7728/7728_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PRESIDENTE DA CÂMARA DOS DEPUTADOS E AO PRESIDENTE DO SENADO FEDERAL PARA TRANSPORTE GRATUITO DOS ELEITORES EM DIAS DE ELEIÇÕES.</t>
   </si>
   <si>
     <t>7729</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7729/7729_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7729/7729_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO POCINHO, BAR DO SENHOR AUGUSTO, KM 15 DA RODOVIA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>7732</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7732/7732_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7732/7732_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PRESIDENTE DA REPÚBLICA PARA COBERTURA DE TELEFONIA MÓVEL NA ÁREA RURAL DA CIDADE.</t>
   </si>
   <si>
     <t>7733</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7733/7733_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7733/7733_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO ALVES, BAR DA ALEXANDRINA.</t>
   </si>
   <si>
     <t>7734</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7734/7734_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7734/7734_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO ESTADUAL DA SEGURANÇA PÚBLICA PARA PATRULHAMENTO RURAIS.</t>
   </si>
   <si>
     <t>7735</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7735/7735_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7735/7735_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO DO BAIRRO DO COLÉGIO ATÉ O BAIRRO DOS DIAS, PASSANDO PELO BAIRRO COLEGINHO, BAR DO ZÉ GORDO, CONGREGAÇÃO CRISTÃ DO BRASIL E RESIDÊNCIA DE HÉLIO NOBORU OKAWABATA.</t>
   </si>
   <si>
     <t>7736</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7736/7736_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7736/7736_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA EXTENSÃO DE CABEAMENTO NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>7737</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7737/7737_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7737/7737_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CPFL PARA COLOCAÇÃO DE LÂMPADAS  NA RUA 24 DE MARÇO, ENTRADA DO RECANTO DAS ORQUÍDEAS.</t>
   </si>
   <si>
     <t>7750</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7750/7750_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7750/7750_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO DO ROSARIAL.</t>
   </si>
   <si>
     <t>7753</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7753/7753_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7753/7753_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CPFL  PARA SUBSTITUIÇÃO DAS LÂMPADAS DA ILUMINAÇÃO PÚBLICA DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>7756</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7756/7756_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7756/7756_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE MÁQUINAS PARA COMBATER MOSCAS E ANIMAIS PEÇONHENTOS.</t>
   </si>
   <si>
     <t>7757</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7757/7757_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7757/7757_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PRESIDENTE DO SERPROMI PARA CONSERTO DO ENCANAMENTO DE ESGOTO DA CASA DA CRIANÇA.</t>
   </si>
   <si>
     <t>7774</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7774/7774_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7774/7774_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO SAMANO, RESIDÊNCIA DE MÁRCIO JOSÉ VIEIRA.</t>
   </si>
   <si>
     <t>7776</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7776/7776_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7776/7776_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DA CASA CIVIL PARA DOAÇÃO DE AMBULÂNCIA NO POSTO DE SAÚDE DO BAIRRO VERAVA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9638,67 +9638,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7759/7759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7760/7760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7761/7761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7762/7762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7763/7763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7764/7764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7765/7765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7766/7766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7767/7767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7768/7768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7769/7769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7770/7770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7771/7771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7772/7772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7780/7780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7784/7784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7935/7935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7785/7785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7786/7786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7787/7787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7788/7788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7789/7789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7790/7790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7798/7798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7799/7799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7800/7800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7801/7801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7811/7811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7822/7822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7823/7823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7824/7824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7825/7825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7826/7826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7827/7827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7828/7828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7830/7830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7831/7831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7832/7832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7833/7833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7834/7834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7843/7843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7844/7844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7845/7845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7846/7846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7847/7847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7936/7936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7849/7849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7850/7850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7852/7852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7857/7857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7861/7861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7874/7874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7878/7878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7888/7888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7889/7889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7890/7890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7891/7891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7894/7894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7895/7895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7897/7897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7899/7899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8031/8031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7900/7900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7901/7901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7903/7903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7906/7906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7908/7908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7910/7910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7912/7912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7917/7917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7920/7920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7928/7928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7929/7929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7930/7930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7931/7931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7933/7933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7939/7939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8036/8036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7940/7940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7942/7942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7943/7943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7944/7944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7945/7945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7946/7946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7948/7948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7949/7949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7950/7950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7951/7951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7952/7952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7953/7953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7961/7961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7965/7965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7966/7966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7968/7968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7969/7969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7970/7970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7973/7973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7974/7974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7975/7975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7976/7976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7977/7977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7978/7978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7979/7979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7980/7980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7982/7982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7983/7983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8001/8001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8002/8002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8004/8004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8006/8006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8007/8007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8009/8009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8010/8010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8011/8011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8012/8012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8016/8016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8018/8018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8019/8019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8020/8020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8021/8021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8023/8023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8025/8025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8026/8026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8027/8027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8028/8028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8037/8037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8038/8038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8040/8040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8043/8043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8102/8102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8104/8104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8113/8113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8115/8115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8049/8049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8060/8060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8061/8061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8062/8062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8063/8063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8067/8067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8068/8068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8070/8070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8071/8071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8072/8072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8073/8073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8078/8078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8079/8079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8082/8082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8097/8097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8098/8098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8099/8099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8100/8100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8116/8116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8118/8118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8119/8119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8120/8120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8121/8121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8123/8123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8126/8126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8127/8127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8128/8128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8129/8129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8130/8130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8132/8132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8140/8140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8154/8154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8155/8155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8156/8156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8157/8157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8163/8163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8165/8165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8166/8166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8169/8169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8170/8170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8171/8171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8177/8177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8178/8178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8179/8179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8180/8180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8181/8181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8182/8182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8183/8183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8184/8184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8185/8185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8186/8186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8187/8187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8189/8189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8190/8190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8191/8191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8195/8195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8198/8198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8205/8205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8209/8209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8211/8211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8212/8212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8213/8213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8214/8214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8215/8215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8216/8216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8218/8218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8219/8219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8220/8220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8221/8221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8222/8222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8223/8223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8224/8224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8225/8225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8226/8226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8228/8228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8230/8230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8231/8231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8232/8232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8235/8235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8237/8237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8238/8238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8239/8239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8240/8240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8241/8241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8242/8242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8243/8243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8244/8244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8245/8245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8246/8246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8247/8247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8248/8248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8256/8256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8258/8258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8259/8259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8261/8261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8276/8276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8278/8278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8279/8279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8280/8280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8281/8281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8282/8282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8284/8284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8289/8289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8290/8290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8292/8292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8293/8293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8294/8294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8295/8295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8296/8296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8297/8297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8299/8299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8302/8302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8304/8304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8305/8305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8306/8306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8307/8307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8308/8308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8310/8310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8311/8311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8312/8312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8313/8313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8315/8315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8319/8319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8317/8317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8320/8320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8321/8321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8323/8323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8324/8324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8325/8325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8329/8329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8334/8334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8337/8337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8357/8357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8358/8358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8359/8359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8360/8360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8362/8362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8363/8363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8376/8376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8377/8377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8378/8378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8379/8379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8380/8380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8381/8381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8382/8382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8384/8384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8385/8385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8387/8387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8388/8388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8389/8389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8391/8391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8393/8393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8395/8395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8404/8404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8413/8413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8414/8414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8415/8415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8417/8417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8418/8418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8422/8422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8425/8425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8427/8427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8428/8428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8430/8430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8441/8441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8442/8442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8443/8443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8444/8444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8445/8445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8446/8446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8447/8447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8448/8448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8449/8449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8455/8455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8459/8459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8463/8463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8466/8466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8467/8467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8471/8471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8472/8472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8473/8473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8474/8474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8477/8477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8478/8478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8479/8479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8480/8480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8481/8481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8483/8483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8485/8485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8486/8486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8495/8495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8496/8496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8508/8508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8510/8510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8511/8511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8512/8512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8513/8513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8514/8514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8515/8515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8516/8516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8517/8517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8518/8518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8519/8519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8520/8520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8523/8523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8524/8524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8525/8525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8526/8526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8527/8527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8528/8528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8529/8529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8530/8530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8532/8532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8533/8533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8535/8535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8539/8539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8543/8543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8551/8551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8552/8552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8553/8553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8558/8558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8567/8567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8572/8572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8574/8574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8575/8575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8579/8579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8580/8580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8584/8584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8585/8585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8600/8600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8602/8602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8604/8604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8609/8609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8610/8610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8611/8611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8612/8612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8614/8614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8615/8615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8616/8616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8617/8617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8618/8618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8621/8621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8622/8622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8624/8624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8626/8626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8627/8627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8664/8664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8665/8665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8666/8666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8668/8668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8669/8669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8670/8670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8671/8671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8673/8673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8674/8674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8676/8676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8678/8678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8695/8695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8696/8696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8698/8698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8701/8701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8709/8709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8710/8710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8711/8711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8712/8712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8714/8714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8715/8715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8716/8716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8717/8717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8723/8723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8724/8724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8725/8725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8730/8730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8732/8732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8731/8731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8735/8735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8747/8747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8748/8748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8758/8758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8763/8763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8770/8770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8771/8771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8772/8772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8773/8773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8774/8774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8775/8775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8777/8777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8778/8778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8779/8779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8780/8780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8781/8781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8782/8782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8783/8783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8784/8784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8787/8787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8789/8789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8790/8790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8791/8791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8792/8792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8793/8793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8794/8794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8795/8795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8796/8796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8797/8797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8812/8812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8813/8813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8814/8814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8815/8815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8816/8816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8817/8817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8818/8818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8819/8819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8839/8839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8841/8841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8874/8874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8875/8875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8877/8877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8878/8878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8880/8880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8883/8883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8885/8885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8886/8886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8887/8887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8888/8888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8894/8894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8895/8895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8919/8919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8923/8923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8931/8931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8933/8933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8934/8934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8973/8973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8974/8974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8975/8975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8977/8977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8984/8984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8988/8988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8990/8990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9007/9007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9012/9012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9016/9016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9017/9017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9018/9018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9020/9020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9021/9021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9022/9022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9024/9024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9035/9035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9046/9046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9048/9048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9050/9050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9051/9051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9052/9052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9054/9054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9055/9055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9056/9056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9057/9057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9105/9105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9106/9106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9112/9112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9151/9151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9152/9152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9153/9153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9154/9154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9155/9155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9156/9156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9157/9157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9158/9158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9187/9187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9218/9218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9219/9219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9220/9220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9225/9225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9226/9226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9228/9228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9229/9229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9252/9252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9253/9253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9254/9254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9286/9286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9287/9287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9288/9288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9289/9289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9290/9290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9291/9291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9292/9292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9306/9306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9307/9307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9311/9311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9312/9312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9334/9334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9335/9335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9336/9336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9393/9393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9394/9394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9395/9395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9396/9396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9397/9397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9398/9398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9399/9399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9400/9400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9401/9401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9402/9402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9403/9403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9404/9404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9405/9405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9406/9406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9407/9407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9408/9408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9409/9409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9410/9410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9411/9411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9413/9413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9414/9414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9415/9415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9416/9416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9417/9417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9418/9418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9419/9419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9420/9420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9421/9421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9422/9422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9423/9423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9424/9424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9426/9426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9427/9427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9428/9428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9429/9429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9430/9430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9431/9431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9432/9432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9433/9433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9434/9434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9435/9435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9436/9436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9439/9439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9441/9441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9442/9442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9444/9444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9445/9445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9460/9460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9461/9461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9462/9462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9463/9463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9464/9464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9465/9465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1907/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1975/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2018/2018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2072/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2084/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7271/7271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7272/7272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7273/7273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7274/7274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7278/7278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7279/7279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7284/7284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7286/7286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7288/7288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7290/7290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7291/7291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7295/7295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7296/7296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7297/7297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7298/7298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7301/7301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7307/7307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7309/7309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7310/7310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7313/7313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7314/7314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7315/7315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7317/7317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7323/7323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7324/7324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7363/7363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7364/7364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7374/7374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7376/7376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7377/7377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7378/7378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7381/7381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7382/7382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7383/7383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7384/7384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7385/7385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7387/7387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7388/7388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7395/7395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7399/7399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7566/7566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7567/7567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7568/7568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7569/7569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7570/7570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7573/7573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7574/7574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7575/7575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7577/7577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7578/7578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7580/7580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7581/7581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7582/7582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7586/7586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7738/7738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7591/7591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7592/7592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7604/7604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7609/7609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7628/7628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7629/7629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7630/7630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7631/7631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7632/7632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7633/7633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7634/7634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7636/7636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7645/7645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7646/7646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7647/7647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7648/7648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7649/7649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7650/7650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7651/7651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7654/7654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7659/7659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7660/7660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7661/7661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7662/7662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7663/7663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7666/7666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7668/7668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7669/7669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7673/7673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7674/7674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7675/7675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7676/7676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7677/7677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7678/7678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7680/7680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7681/7681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7686/7686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7689/7689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7690/7690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7691/7691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7692/7692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7693/7693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7694/7694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7695/7695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7696/7696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7697/7697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7698/7698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7699/7699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7701/7701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7702/7702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7704/7704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7706/7706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7709/7709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7712/7712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7714/7714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7715/7715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7716/7716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7717/7717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7719/7719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7721/7721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7724/7724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7725/7725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7726/7726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7727/7727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7728/7728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7729/7729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7732/7732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7733/7733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7734/7734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7735/7735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7736/7736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7737/7737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7750/7750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7753/7753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7756/7756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7757/7757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7774/7774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7776/7776_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7759/7759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7760/7760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7761/7761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7762/7762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7763/7763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7764/7764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7765/7765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7766/7766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7767/7767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7768/7768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7769/7769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7770/7770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7771/7771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7772/7772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7780/7780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7784/7784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7935/7935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7785/7785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7786/7786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7787/7787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7788/7788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7789/7789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7790/7790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7798/7798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7799/7799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7800/7800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7801/7801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7811/7811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7822/7822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7823/7823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7824/7824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7825/7825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7826/7826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7827/7827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7828/7828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7830/7830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7831/7831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7832/7832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7833/7833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7834/7834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7843/7843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7844/7844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7845/7845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7846/7846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7847/7847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7936/7936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7849/7849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7850/7850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7852/7852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7857/7857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7861/7861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7874/7874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7878/7878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7888/7888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7889/7889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7890/7890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7891/7891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7894/7894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7895/7895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7897/7897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7899/7899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8031/8031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7900/7900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7901/7901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7903/7903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7906/7906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7908/7908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7910/7910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7912/7912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7917/7917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7920/7920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7928/7928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7929/7929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7930/7930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7931/7931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7933/7933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7939/7939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8036/8036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7940/7940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7942/7942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7943/7943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7944/7944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7945/7945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7946/7946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7948/7948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7949/7949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7950/7950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7951/7951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7952/7952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7953/7953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7961/7961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7965/7965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7966/7966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7968/7968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7969/7969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7970/7970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7973/7973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7974/7974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7975/7975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7976/7976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7977/7977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7978/7978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7979/7979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7980/7980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7982/7982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7983/7983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8001/8001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8002/8002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8004/8004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8006/8006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8007/8007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8009/8009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8010/8010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8011/8011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8012/8012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8016/8016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8018/8018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8019/8019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8020/8020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8021/8021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8023/8023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8025/8025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8026/8026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8027/8027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8028/8028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8037/8037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8038/8038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8040/8040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8043/8043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8102/8102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8104/8104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8113/8113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8115/8115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8049/8049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8060/8060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8061/8061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8062/8062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8063/8063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8067/8067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8068/8068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8070/8070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8071/8071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8072/8072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8073/8073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8078/8078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8079/8079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8082/8082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8097/8097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8098/8098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8099/8099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8100/8100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8116/8116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8118/8118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8119/8119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8120/8120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8121/8121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8123/8123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8126/8126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8127/8127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8128/8128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8129/8129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8130/8130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8132/8132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8140/8140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8154/8154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8155/8155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8156/8156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8157/8157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8163/8163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8165/8165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8166/8166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8169/8169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8170/8170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8171/8171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8177/8177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8178/8178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8179/8179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8180/8180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8181/8181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8182/8182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8183/8183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8184/8184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8185/8185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8186/8186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8187/8187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8189/8189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8190/8190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8191/8191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8195/8195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8198/8198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8205/8205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8209/8209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8211/8211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8212/8212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8213/8213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8214/8214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8215/8215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8216/8216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8218/8218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8219/8219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8220/8220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8221/8221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8222/8222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8223/8223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8224/8224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8225/8225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8226/8226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8228/8228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8230/8230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8231/8231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8232/8232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8235/8235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8237/8237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8238/8238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8239/8239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8240/8240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8241/8241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8242/8242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8243/8243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8244/8244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8245/8245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8246/8246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8247/8247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8248/8248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8256/8256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8258/8258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8259/8259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8261/8261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8276/8276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8278/8278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8279/8279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8280/8280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8281/8281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8282/8282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8284/8284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8289/8289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8290/8290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8292/8292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8293/8293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8294/8294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8295/8295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8296/8296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8297/8297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8299/8299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8302/8302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8304/8304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8305/8305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8306/8306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8307/8307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8308/8308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8310/8310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8311/8311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8312/8312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8313/8313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8315/8315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8319/8319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8317/8317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8320/8320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8321/8321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8323/8323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8324/8324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8325/8325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8329/8329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8334/8334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8337/8337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8357/8357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8358/8358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8359/8359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8360/8360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8362/8362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8363/8363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8376/8376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8377/8377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8378/8378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8379/8379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8380/8380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8381/8381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8382/8382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8384/8384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8385/8385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8387/8387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8388/8388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8389/8389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8391/8391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8393/8393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8395/8395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8404/8404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8413/8413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8414/8414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8415/8415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8417/8417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8418/8418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8422/8422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8425/8425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8427/8427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8428/8428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8430/8430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8441/8441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8442/8442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8443/8443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8444/8444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8445/8445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8446/8446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8447/8447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8448/8448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8449/8449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8455/8455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8459/8459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8463/8463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8466/8466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8467/8467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8471/8471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8472/8472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8473/8473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8474/8474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8477/8477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8478/8478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8479/8479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8480/8480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8481/8481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8483/8483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8485/8485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8486/8486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8495/8495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8496/8496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8508/8508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8510/8510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8511/8511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8512/8512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8513/8513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8514/8514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8515/8515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8516/8516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8517/8517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8518/8518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8519/8519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8520/8520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8523/8523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8524/8524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8525/8525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8526/8526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8527/8527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8528/8528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8529/8529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8530/8530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8532/8532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8533/8533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8535/8535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8539/8539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8543/8543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8551/8551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8552/8552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8553/8553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8558/8558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8567/8567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8572/8572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8574/8574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8575/8575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8579/8579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8580/8580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8584/8584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8585/8585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8600/8600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8602/8602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8604/8604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8609/8609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8610/8610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8611/8611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8612/8612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8614/8614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8615/8615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8616/8616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8617/8617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8618/8618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8621/8621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8622/8622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8624/8624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8626/8626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8627/8627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8664/8664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8665/8665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8666/8666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8668/8668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8669/8669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8670/8670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8671/8671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8673/8673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8674/8674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8676/8676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8678/8678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8695/8695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8696/8696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8698/8698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8701/8701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8709/8709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8710/8710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8711/8711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8712/8712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8714/8714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8715/8715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8716/8716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8717/8717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8723/8723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8724/8724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8725/8725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8730/8730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8732/8732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8731/8731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8735/8735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8747/8747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8748/8748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8758/8758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8763/8763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8770/8770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8771/8771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8772/8772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8773/8773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8774/8774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8775/8775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8777/8777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8778/8778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8779/8779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8780/8780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8781/8781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8782/8782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8783/8783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8784/8784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8787/8787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8789/8789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8790/8790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8791/8791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8792/8792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8793/8793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8794/8794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8795/8795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8796/8796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8797/8797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8812/8812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8813/8813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8814/8814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8815/8815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8816/8816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8817/8817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8818/8818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8819/8819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8839/8839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8841/8841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8874/8874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8875/8875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8877/8877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8878/8878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8880/8880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8883/8883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8885/8885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8886/8886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8887/8887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8888/8888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8894/8894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8895/8895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8919/8919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8923/8923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8931/8931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8933/8933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8934/8934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8973/8973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8974/8974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8975/8975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8977/8977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8984/8984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8988/8988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/8990/8990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9007/9007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9012/9012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9016/9016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9017/9017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9018/9018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9020/9020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9021/9021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9022/9022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9024/9024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9035/9035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9046/9046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9048/9048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9050/9050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9051/9051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9052/9052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9054/9054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9055/9055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9056/9056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9057/9057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9105/9105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9106/9106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9112/9112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9151/9151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9152/9152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9153/9153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9154/9154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9155/9155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9156/9156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9157/9157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9158/9158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9187/9187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9218/9218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9219/9219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9220/9220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9225/9225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9226/9226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9228/9228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9229/9229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9252/9252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9253/9253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9254/9254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9286/9286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9287/9287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9288/9288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9289/9289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9290/9290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9291/9291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9292/9292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9306/9306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9307/9307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9311/9311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9312/9312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9334/9334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9335/9335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9336/9336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9393/9393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9394/9394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9395/9395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9396/9396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9397/9397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9398/9398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9399/9399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9400/9400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9401/9401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9402/9402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9403/9403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9404/9404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9405/9405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9406/9406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9407/9407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9408/9408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9409/9409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9410/9410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9411/9411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9413/9413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9414/9414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9415/9415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9416/9416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9417/9417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9418/9418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9419/9419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9420/9420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9421/9421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9422/9422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9423/9423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9424/9424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9426/9426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9427/9427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9428/9428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9429/9429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9430/9430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9431/9431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9432/9432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9433/9433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9434/9434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9435/9435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9436/9436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9439/9439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9441/9441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9442/9442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9444/9444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9445/9445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9460/9460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9461/9461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9462/9462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9463/9463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9464/9464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/9465/9465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1907/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1975/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2018/2018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2072/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2084/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7271/7271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7272/7272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7273/7273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7274/7274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7278/7278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7279/7279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7284/7284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7286/7286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7288/7288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7290/7290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7291/7291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7295/7295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7296/7296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7297/7297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7298/7298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7301/7301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7307/7307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7309/7309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7310/7310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7313/7313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7314/7314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7315/7315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7317/7317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7323/7323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7324/7324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7363/7363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7364/7364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7374/7374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7376/7376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7377/7377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7378/7378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7381/7381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7382/7382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7383/7383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7384/7384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7385/7385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7387/7387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7388/7388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7395/7395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7399/7399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7566/7566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7567/7567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7568/7568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7569/7569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7570/7570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7573/7573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7574/7574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7575/7575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7577/7577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7578/7578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7580/7580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7581/7581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7582/7582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7586/7586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7738/7738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7591/7591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7592/7592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7604/7604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7609/7609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7628/7628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7629/7629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7630/7630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7631/7631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7632/7632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7633/7633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7634/7634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7636/7636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7645/7645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7646/7646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7647/7647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7648/7648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7649/7649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7650/7650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7651/7651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7654/7654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7659/7659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7660/7660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7661/7661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7662/7662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7663/7663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7666/7666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7668/7668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7669/7669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7673/7673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7674/7674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7675/7675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7676/7676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7677/7677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7678/7678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7680/7680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7681/7681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7686/7686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7689/7689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7690/7690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7691/7691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7692/7692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7693/7693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7694/7694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7695/7695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7696/7696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7697/7697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7698/7698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7699/7699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7701/7701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7702/7702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7704/7704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7706/7706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7709/7709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7712/7712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7714/7714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7715/7715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7716/7716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7717/7717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7719/7719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7721/7721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7724/7724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7725/7725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7726/7726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7727/7727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7728/7728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7729/7729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7732/7732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7733/7733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7734/7734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7735/7735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7736/7736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7737/7737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7750/7750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7753/7753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7756/7756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7757/7757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7774/7774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2005/7776/7776_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H828"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>