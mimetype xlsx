--- v0 (2026-02-06)
+++ v1 (2026-06-10)
@@ -54,6185 +54,6185 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9807</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Leôncio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9807/9807_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9807/9807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ATENDIMENTO DE DENTISTA NO POSTO DE SAÚDE DO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>9808</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9808/9808_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9808/9808_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONTRATAÇÃO DE ÁRBITROS E BANDEIRINHAS.</t>
   </si>
   <si>
     <t>9809</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9809/9809_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9809/9809_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE POSTO DO IML, POLÍCIA TÉCNICA E CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>9810</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9810/9810_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9810/9810_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE PONTE NO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>9811</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9811/9811_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9811/9811_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÕES DE QUADRAS ESPORTIVAS NOS BAIRROS PAULOS, TIBÚRCIOS E RODRIGUES.</t>
   </si>
   <si>
     <t>9812</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9812/9812_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9812/9812_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO DO BAIRRO DA CACHOEIRA ATÉ O BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9813</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9813/9813_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9813/9813_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL NO BAIRRO SOROCAMIRIM</t>
   </si>
   <si>
     <t>9814</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9814/9814_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9814/9814_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE VEÍCULOS DE PASSEIO PARA OS AGENTES DE SAÚDE.</t>
   </si>
   <si>
     <t>9815</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9815/9815_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9815/9815_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE POSTO POLICIAL 24 HORAS NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>9816</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9816/9816_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9816/9816_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ENSINO PRÉ-ESCOLA NA EMEF CRISTINA DOMINGUES DE SOUZA, BAIRRO DOMINGUES.</t>
   </si>
   <si>
     <t>9817</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9817/9817_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9817/9817_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DOS BOAVAS.</t>
   </si>
   <si>
     <t>9818</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9818/9818_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9818/9818_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA  CONSTRUÇÃO DE PISTA NO TERRENO DO FUTURO ESTÁDIO MUNICIPAL.</t>
   </si>
   <si>
     <t>9819</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9819/9819_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9819/9819_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECOLOCAÇÃO DE CONTAINER PARA DEPÓSITO DE LIXO NO BAIRRO VERAVINHA.</t>
   </si>
   <si>
     <t>9820</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9820/9820_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9820/9820_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE COMPUTADOR E LINHA DE TELEFONE NA SALA 8 DO CENTRO DE SAÚDE.</t>
   </si>
   <si>
     <t>9821</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9821/9821_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9821/9821_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ESCOLA NO LOTEAMENTO RESIDENCIAL RECANTO DAS ORQUÍDEAS.</t>
   </si>
   <si>
     <t>9822</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9822/9822_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9822/9822_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGOS DE ÔNIBUS NO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>9823</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9823/9823_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9823/9823_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>9824</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO SARÁ SARÁ.</t>
   </si>
   <si>
     <t>9825</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9825/9825_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9825/9825_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>9826</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9826/9826_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9826/9826_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADAS NO BAIRRO DO VERAVA</t>
   </si>
   <si>
     <t>9827</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9827/9827_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9827/9827_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA NO ACOSTAMENTO DA ESTRADA DO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>9828</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9828/9828_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9828/9828_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIA NO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>9829</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9829/9829_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9829/9829_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTEINER NO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>9830</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9830/9830_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9830/9830_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NO BAIRRO DOS TIBÚRCIOS.</t>
   </si>
   <si>
     <t>9831</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9831/9831_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9831/9831_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE ESTRADA NO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>9832</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9832/9832_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9832/9832_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO DA ESTRADA VICINAL DO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>9833</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9833/9833_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9833/9833_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS FELIPES.</t>
   </si>
   <si>
     <t>9834</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9834/9834_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9834/9834_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINERS EM VÁRIOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>9835</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9835/9835_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9835/9835_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MINI ESTÁDIO DE FUTEBOL NO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>9836</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9836/9836_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9836/9836_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>9837</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9837/9837_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9837/9837_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AMPLIAÇÃO DO CAMPO DE FUTEBOL DA CAMPININHA.</t>
   </si>
   <si>
     <t>9841</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9841/9841_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9841/9841_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MINI ESTÁDIO NO BAIRRO GRILOS.</t>
   </si>
   <si>
     <t>9842</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9842/9842_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9842/9842_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CANALIZAÇÃO COM TUBULAÇÃO NO CENTRO DO BAIRRO DO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9843</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9843/9843_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9843/9843_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE REDE DE ÁGUA E ESGOTO NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9844</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9844/9844_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9844/9844_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTO PARA INCLUSÃO DE ENSINO PRÉ-ESCOLA NA ESCOLA DO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>9845</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9845/9845_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9845/9845_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE ENSINO PRÉ-ESCOLA NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9846</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9846/9846_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9846/9846_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9847</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9847/9847_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9847/9847_texto_integral.pdf</t>
   </si>
   <si>
     <t>9848</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9848/9848_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9848/9848_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MINI ESTÁDIO NO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>9849</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9849/9849_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9849/9849_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PERFURAÇÃO DE POÇO NA ESCOLA MUNICIPAL DO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>9850</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9850/9850_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9850/9850_texto_integral.pdf</t>
   </si>
   <si>
     <t>9851</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9851/9851_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9851/9851_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PERMANÊNCIA DE TRATOR AGUÍCOLA NAS UNIDADES REGIONAIS DOS BAIRROS CARMO MESSIAS E VERAVA.</t>
   </si>
   <si>
     <t>9852</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9852/9852_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9852/9852_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CASCALHAMENTO NA ESTRADA DO BAIRROS CARMO MESSIAS AO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>9853</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9853/9853_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9853/9853_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE DUAS PONTES NOS BAIRROS TERRA BOA E VERAVA.</t>
   </si>
   <si>
     <t>9854</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9854/9854_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9854/9854_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAIXA D'ÁGUA NA ESCOLA MUNICIPAL DO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>9855</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9855/9855_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9855/9855_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS E SERVIÇO DE LIMPEZA NO BAIRRO DA CAMPININHA.</t>
   </si>
   <si>
     <t>9858</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Juvenal Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9858/9858_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9858/9858_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONTRATAÇÃO DE FUNCIONÁRIOS BRAÇAIS NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9859</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9859/9859_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9859/9859_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POÇO ARTESIANO NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9860</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9860/9860_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9860/9860_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO DA ESTRADA QUE VAI DO BAIRRO DOS PAULOS ATÉ JUQUITIBA.</t>
   </si>
   <si>
     <t>9861</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9861/9861_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9861/9861_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LINHA DE TUBOS NO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>9862</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9862/9862_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9862/9862_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ATENDIMENTO DA ASSISTÊNCIA SOCIAL NA REPARTIÇÃO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>9863</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9863/9863_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9863/9863_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIA NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9864</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9864/9864_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9864/9864_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE SEDE DO CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>9865</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9865/9865_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9865/9865_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE FOSSA SÉPTICA NO BAIRRO DOS GRILOS.</t>
   </si>
   <si>
     <t>9867</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9867/9867_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9867/9867_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LINHA DE TUBOS NO BAIRRO CAMPININHA.</t>
   </si>
   <si>
     <t>9871</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9871/9871_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9871/9871_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PODA DE ÁRVORES NO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>9874</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9874/9874_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9874/9874_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>9883</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9883/9883_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9883/9883_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONTRATAÇÃO DE FUNCIONÁRIO NA ESCOLA DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9884</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9884/9884_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9884/9884_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINERS NO BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>9885</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9885/9885_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9885/9885_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE HELIPONTO, NO BAIRRO DO CURRAL.</t>
   </si>
   <si>
     <t>9886</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9886/9886_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9886/9886_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO DO BAIRRO CACHOEIRA ATÉ PORTO DE AREIA.</t>
   </si>
   <si>
     <t>9887</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9887/9887_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9887/9887_texto_integral.pdf</t>
   </si>
   <si>
     <t>9888</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9888/9888_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9888/9888_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO EM VÁRIOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>9889</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9889/9889_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9889/9889_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E CAPINAÇÃO DE VÁRIOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>9890</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9890/9890_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9890/9890_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DIVERSOS SERVIÇOS NO BAIRRO DOS PIRES.</t>
   </si>
   <si>
     <t>9924</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9924/9924_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9924/9924_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DO POSTO DE GUARDA COM TELEFONE NO BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>9925</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9925/9925_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9925/9925_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA BICOS DE LUZ NO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>9926</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9926/9926_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9926/9926_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE MÁQUINAS FOTOCÓPIAS.</t>
   </si>
   <si>
     <t>9927</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9927/9927_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9927/9927_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA BICOS DE LUZ NO BAIRRO CAMPININHA.</t>
   </si>
   <si>
     <t>9928</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9928/9928_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9928/9928_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CADEIRAS NO CENTRO DE SAÚDE.</t>
   </si>
   <si>
     <t>9929</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9929/9929_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9929/9929_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9930</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9930/9930_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9930/9930_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE AMBULÂNCIA NO POSTO DE SAÚDE DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9940</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>João Mello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9940/9940_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9940/9940_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CICLOVIA NA MARGINAL ANTÔNIO FALCI.</t>
   </si>
   <si>
     <t>9941</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9941/9941_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9941/9941_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SERVIÇOS NA ESTRADA DOS PIRES.</t>
   </si>
   <si>
     <t>9942</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Tino da Olaria</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9942/9942_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9942/9942_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO PAIOL PEQUENO</t>
   </si>
   <si>
     <t>9943</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9943/9943_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9943/9943_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POÇO ARTESIANO NO BAIRRO DO ALTO.</t>
   </si>
   <si>
     <t>9944</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9944/9944_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9944/9944_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REVISÃO DOS VENCIMENTOS E SALÁRIOS.</t>
   </si>
   <si>
     <t>9945</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9945/9945_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9945/9945_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E COLOCAÇÃO DE PLACA NA PRAÇA KUSHIMA.</t>
   </si>
   <si>
     <t>9946</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9946/9946_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9946/9946_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MINI ARQUIBANCADA NO CAMPO DE FUTEBOL NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>9991</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9991/9991_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9991/9991_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO NA ESTRADA DO BAIRRO PIRATUBA.</t>
   </si>
   <si>
     <t>9992</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9992/9992_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9992/9992_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ATERRO E LIMPEZA NA ESTRADA DO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>10015</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10015/10015_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10015/10015_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE ESCOLA DE INGLÊS E ESPANHOL GRATUITO.</t>
   </si>
   <si>
     <t>10016</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10016/10016_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10016/10016_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO BOAVAS.</t>
   </si>
   <si>
     <t>10017</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10017/10017_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10017/10017_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO CDHU SANTA LÚCIA.</t>
   </si>
   <si>
     <t>10018</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10018/10018_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10018/10018_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA COMPLETA DA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>10019</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10019/10019_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10019/10019_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELAMENTO E CASCALHAMENTO NA ESTRADA ENTRE OS BAIRROS COLÉGIO E AREIA VERMELHA.</t>
   </si>
   <si>
     <t>10020</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Dito do Colégio</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10020/10020_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10020/10020_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE LOMBADA NA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>10021</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10021/10021_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10021/10021_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DO ROSARIAL.</t>
   </si>
   <si>
     <t>10022</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10022/10022_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10022/10022_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE GUARITA DA GUARDA MUNICIPAL NA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>10023</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10023/10023_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10023/10023_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO DO ROSARIAL.</t>
   </si>
   <si>
     <t>10024</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10024/10024_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10024/10024_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE LOMBADA  NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>10063</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10063/10063_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10063/10063_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NA RODOVIA BUNJIRO NAKAO, KM 68E 69.</t>
   </si>
   <si>
     <t>10064</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10064/10064_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10064/10064_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE CADEIRAS CONFORTÁVEIS NO VELÓRIO.</t>
   </si>
   <si>
     <t>10065</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10065/10065_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10065/10065_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NA ESTRADA MUNICIPAL DO BAIRRO DO RECREIO.</t>
   </si>
   <si>
     <t>10066</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10066/10066_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10066/10066_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NOS BAIRROS LUZ E GRAMA.</t>
   </si>
   <si>
     <t>10069</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10069/10069_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10069/10069_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE VELÓRIO MUNICIPAL NO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>10070</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10070/10070_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10070/10070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE VILA OLÍMPICA RURAL NO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>10071</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10071/10071_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10071/10071_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>10072</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10072/10072_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10072/10072_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>10073</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NAS ESTRADAS DOS BAIRROS VILA LIMA, LAVAL I, LAVAL II</t>
   </si>
   <si>
     <t>10074</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10074/10074_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10074/10074_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE IDENTIFICADOR DE CHAMADAS NO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>10075</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10075/10075_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10075/10075_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DO ROSARIAL ATÉ O DOS MACHADOS E CAMPO VERDE.</t>
   </si>
   <si>
     <t>10076</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10076/10076_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10076/10076_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO DOMICILIAR NOS BAIRROS COLÉGIO, COCAIS, LUZ E GRAMA.</t>
   </si>
   <si>
     <t>10077</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10077/10077_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10077/10077_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TRANSFORMAÇÃO DO POSTO DE SAÚDE DO BAIRRO DO PARURU EM ATENDIMENTO 24 HORAS COM MÉDICOS.</t>
   </si>
   <si>
     <t>10078</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10078/10078_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10078/10078_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PROJETO DE LEI INSTITUINDO A HORTA COMUNITÁRIA.</t>
   </si>
   <si>
     <t>10079</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10079/10079_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10079/10079_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NA TRAVESSA ÁLVARO DE ALMEIDA LEME.</t>
   </si>
   <si>
     <t>10080</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10080/10080_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10080/10080_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DOS COCAIS</t>
   </si>
   <si>
     <t>10081</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10081/10081_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10081/10081_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>10121</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10121/10121_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10121/10121_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>10122</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10122/10122_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10122/10122_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NOS BAIRROS AREIA VERMELHA, DIAS, PARURU E COLÉGIO.</t>
   </si>
   <si>
     <t>10123</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10123/10123_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10123/10123_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA GERAL, PINTURA DAS GUIAS E COLOCAÇÃO DE PLACA NA PRAÇA JOSÉ MENDES.</t>
   </si>
   <si>
     <t>10124</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10124/10124_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10124/10124_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>10125</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10125/10125_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10125/10125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REPARO NAS LÂMPADAS DAS LUMINÁRIAS.</t>
   </si>
   <si>
     <t>10126</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10126/10126_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10126/10126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA EMPLACAMENTO DAS RUAS E ESTRADAS NO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>10127</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10127/10127_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10127/10127_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>10128</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10128/10128_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10128/10128_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>10129</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10129/10129_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10129/10129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE CONTÊINER NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>10130</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10130/10130_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10130/10130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>10131</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10131/10131_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10131/10131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>10145</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10145/10145_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10145/10145_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE BANCO DE SANGUE NO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>10147</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10147/10147_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10147/10147_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO DOS CARDOSOS.</t>
   </si>
   <si>
     <t>10149</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Paulo Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10149/10149_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10149/10149_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINERS NOS BAIRROS MURUNDU E GÓES.</t>
   </si>
   <si>
     <t>10151</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10151/10151_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10151/10151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGOS DE ÔNIBUS NOS BAIRROS FEITAL, MURUNDU E PAINEIRAS.</t>
   </si>
   <si>
     <t>10152</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10152/10152_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10152/10152_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO TELHADO DO CENTRO DE SAÚDE.</t>
   </si>
   <si>
     <t>10165</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10165/10165_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10165/10165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE VEÍCULO A DISPOSIÇÃO DO INSS.</t>
   </si>
   <si>
     <t>10166</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10166/10166_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10166/10166_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO DA VARGEM.</t>
   </si>
   <si>
     <t>10167</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10167/10167_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10167/10167_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINERS NOS BAIRROS MURUNDU E CUPIM.</t>
   </si>
   <si>
     <t>10168</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10168/10168_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10168/10168_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA APLICAÇÃO DE MASSA ASFÁLTICA NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>10169</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10169/10169_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10169/10169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGOS DE ÔNIBUS NO BAIRRO VIEIRINHA.</t>
   </si>
   <si>
     <t>10170</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10170/10170_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10170/10170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA RODOVIA BUNJIRO NAKAO, XIKO KARPA.</t>
   </si>
   <si>
     <t>10171</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10171/10171_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10171/10171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE PONTO DE ÔNIBUS NA AVENIDA MARGINAL FALCI.</t>
   </si>
   <si>
     <t>10172</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>10173</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10173/10173_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10173/10173_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>10176</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10176/10176_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10176/10176_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO PURIS.</t>
   </si>
   <si>
     <t>10197</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10197/10197_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10197/10197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO PIRATUBA.</t>
   </si>
   <si>
     <t>10198</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO VOTORANTIM,</t>
   </si>
   <si>
     <t>10200</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10200/10200_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10200/10200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INCLUSÃO DO ENSINO DE PRÉ-ESCOLA NOS BAIRROS SALTO, SAMANO, ITAGUAPEVA E CAMPESTRE.</t>
   </si>
   <si>
     <t>10202</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10202/10202_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10202/10202_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA GERAL DA ESCOLA DO BAIRRO CAMPESTRE.</t>
   </si>
   <si>
     <t>10203</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10203/10203_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10203/10203_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE SALA DE AULA NA ESCOLA DO BAIRRO CAMPESTRE.</t>
   </si>
   <si>
     <t>10204</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10204/10204_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10204/10204_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DO SILVÉRIO.</t>
   </si>
   <si>
     <t>10205</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10205/10205_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10205/10205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MINI ESTÁDIO DE FUTEBOL NO BAIRRO SALTO.</t>
   </si>
   <si>
     <t>10206</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10206/10206_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10206/10206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO CDHU SANTA LÚCIA.</t>
   </si>
   <si>
     <t>10207</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10207/10207_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10207/10207_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NOS BAIRROS GODINHOS E RIO DE UNA DE CIMA.</t>
   </si>
   <si>
     <t>10208</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10208/10208_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10208/10208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE TERRENO PARA CONSTRUÇÃO DE ESCOLA NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>10209</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10209/10209_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10209/10209_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ESCOLA COM ENSINO DE PRÉ-ESCOLA NO CDHU SANTA LÚCIA.</t>
   </si>
   <si>
     <t>10210</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10210/10210_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10210/10210_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CORTE DE TOUCEIRA NO BAIRRO RIO DE UNA DE CIMA.</t>
   </si>
   <si>
     <t>10211</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10211/10211_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10211/10211_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>10212</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10212/10212_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10212/10212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LINHA DE TUBOS NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>10214</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10214/10214_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10214/10214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DA PONTE NO BAIRRO DO CAMPESTRE, CABECEIRA DO RIO DO BAGRE.</t>
   </si>
   <si>
     <t>10232</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10232/10232_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10232/10232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE BANHEIRO PÚBLICO.</t>
   </si>
   <si>
     <t>10233</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10233/10233_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10233/10233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SALAS DE AULA NO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>10234</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10234/10234_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10234/10234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>10235</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10235/10235_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10235/10235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DOS PINTOS.</t>
   </si>
   <si>
     <t>10236</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10236/10236_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10236/10236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO DO CURRAL.</t>
   </si>
   <si>
     <t>10237</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10237/10237_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10237/10237_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE ESTRADA NO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>10238</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10238/10238_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10238/10238_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>10239</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10239/10239_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10239/10239_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO MURUNDU.</t>
   </si>
   <si>
     <t>10240</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10240/10240_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10240/10240_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DOS BENTOS.</t>
   </si>
   <si>
     <t>10241</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10241/10241_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10241/10241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL NO BAIRRO DO LAGEADO.</t>
   </si>
   <si>
     <t>10242</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10242/10242_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10242/10242_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS RUAS E ESTRADAS DOS BAIRROS AREIA VERMELHA, RIO DE UNA DE CIMA, LAGEADO, SALTO, SALTINHO, ITAGUAPEVA, PIAI, MURUNDU, GABRIEL E PURIS.</t>
   </si>
   <si>
     <t>10243</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10243/10243_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10243/10243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIO NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>10244</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10244/10244_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10244/10244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SALAS DE AULA PRÉ-ESCOLAR NA ESCOLA DO BAIRRO SAMANO.</t>
   </si>
   <si>
     <t>10245</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10245/10245_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10245/10245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>10272</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10272/10272_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10272/10272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DA ESCOLA DO BAIRRO CAMPESTRE.</t>
   </si>
   <si>
     <t>10273</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10273/10273_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10273/10273_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO GEMIMA.</t>
   </si>
   <si>
     <t>10274</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10274/10274_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10274/10274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA, CASCALHAMENTO E LIMPEZA NO LOTEAMENTO GRANJA VOTORANTIM, BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>10275</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10275/10275_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10275/10275_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>10276</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10276/10276_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10276/10276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA, CASCALHAMENTO E TAPA BURACOS NAS ESTRADAS MUNICIPAIS DA CIDADE.</t>
   </si>
   <si>
     <t>10278</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10278/10278_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10278/10278_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>10279</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10279/10279_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10279/10279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE COBERTURA EM FRENTE AO PRÉDIO DO INSS.</t>
   </si>
   <si>
     <t>10281</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Magaly Aparecida Prestes Preto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10281/10281_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10281/10281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AUMENTO DO MURO DO VELÓRIO AO LADO DO CEMITÉRIO.</t>
   </si>
   <si>
     <t>10282</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10282/10282_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10282/10282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CLÍNICA ODONTOLÓGICA COM PLANTÃO 24 HORAS.</t>
   </si>
   <si>
     <t>10283</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Lázaro Antônio de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10283/10283_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10283/10283_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DA PONTE NO BAIRRO PURIS.</t>
   </si>
   <si>
     <t>10284</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10284/10284_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10284/10284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>10285</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Fernando  Cuiabá</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10285/10285_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10285/10285_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSERTO DA GRELHA NA RUA DR. CAMARGO DE MELLO.</t>
   </si>
   <si>
     <t>10286</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10286/10286_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10286/10286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>10312</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10312/10312_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10312/10312_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO LEITO E DAS MARGENS DO CÓRREGO DO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>10313</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Valdecir Frioli</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10313/10313_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10313/10313_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PAES.</t>
   </si>
   <si>
     <t>10314</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10314/10314_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10314/10314_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO QUE GUAR-RAIL NO BAIRRO GEMIMA.</t>
   </si>
   <si>
     <t>10315</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10315/10315_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10315/10315_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS PINTOS.</t>
   </si>
   <si>
     <t>10316</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10316/10316_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10316/10316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>10317</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10317/10317_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10317/10317_texto_integral.pdf</t>
   </si>
   <si>
     <t>10318</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10318/10318_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10318/10318_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO RECANTO DAS HORTÊNCIAS.</t>
   </si>
   <si>
     <t>10319</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10319/10319_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10319/10319_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INCLUSÃO DE ENSINO NO NÚCLEO MUNICIPAL DE ENSINO BÁSICO PREFEITO SEME ISSA, NO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>10320</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10320/10320_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10320/10320_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO BAIRRO REGI.</t>
   </si>
   <si>
     <t>10321</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10321/10321_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10321/10321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO POMAR YURI.</t>
   </si>
   <si>
     <t>10322</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10322/10322_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10322/10322_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA NO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>10323</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10323/10323_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10323/10323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA FINALIZAÇÃO DO SERVIÇO DE ÁGUA E ESGOTO NO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>10324</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10324/10324_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10324/10324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NA RUA LÁZARA MARIA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>10326</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10326/10326_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10326/10326_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PRÊMIO DE INCENTIVO PARA OS PROFISSIONAIS DA SAÚDE.</t>
   </si>
   <si>
     <t>10338</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10338/10338_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10338/10338_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NO BAIRRO ZELÃO.</t>
   </si>
   <si>
     <t>10339</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10339/10339_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10339/10339_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA GERAL DO CÓRREGO DO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>10340</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10340/10340_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10340/10340_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MINI CAMPO DE FUTEBOL NO BAIRRO GRANJA VOTORANTIM.</t>
   </si>
   <si>
     <t>10341</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10341/10341_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10341/10341_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO BAIRRO GÓES.</t>
   </si>
   <si>
     <t>10342</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10342/10342_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10342/10342_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO ESTÁDIO MUNICIPAL CALIL RAHAL, BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>10343</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Salvador do Correio</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10343/10343_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10343/10343_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA FORMAÇÃO DE GRUPO DE TRABALHO PARA PLANO DIRETOR.</t>
   </si>
   <si>
     <t>10344</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10344/10344_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10344/10344_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CELEBRAÇÃO DO CONVÊNIO DA CONSTRUÇÃO DO PRÉDIO DO PODER JUDICIÁRIO.</t>
   </si>
   <si>
     <t>10345</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10345/10345_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10345/10345_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AGILIDADE DAS ATIVIDADES DAS UNIDADES REGIONAIS DO SERVIÇO PÚBLICO NOS BAIRROS CARMO MESSIAS, VERAVA, GABRIEL, PIAI, VARGEM E PARURU.</t>
   </si>
   <si>
     <t>10346</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10346/10346_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10346/10346_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONTRATAÇÃO DE UM OFTALMOLOGISTA NO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>10347</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10347/10347_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10347/10347_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NO BAIRRO DO ALTO.</t>
   </si>
   <si>
     <t>10348</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Fortunato Coelho</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10348/10348_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10348/10348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO EM VÁRIAS ESTRADAS DA CIDADE.</t>
   </si>
   <si>
     <t>10349</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10349/10349_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10349/10349_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PIOLZINHO.</t>
   </si>
   <si>
     <t>10350</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10350/10350_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10350/10350_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NO BAIRRO VIEIRINHAS.</t>
   </si>
   <si>
     <t>10351</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10351/10351_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10351/10351_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DAS LOMBADAS NO CAPIM AZEDO..._x000D_
 </t>
   </si>
   <si>
     <t>10352</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10352/10352_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10352/10352_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MAIOR ATENÇÃO AO COMERCIO LOCAL.</t>
   </si>
   <si>
     <t>10353</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10353/10353_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10353/10353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INDICAÇÃO DE 3 NOMES PARA SECRETARIADOS.</t>
   </si>
   <si>
     <t>10354</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10354/10354_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10354/10354_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ADOTAR O SISTEMA DA BEC E DO PREGÃO DE COMPRAS.</t>
   </si>
   <si>
     <t>10355</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10355/10355_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10355/10355_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE ESTRADA NO BAIRRO MORRO GRANDE, EGÍDIO PARASMO.</t>
   </si>
   <si>
     <t>10356</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10356/10356_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10356/10356_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE TV E VIDEO K7 NA ESCOLA HORA ALEGRE.</t>
   </si>
   <si>
     <t>10357</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10357/10357_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10357/10357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACO NA RUA MARIANO ANTONIO DA SILVA.</t>
   </si>
   <si>
     <t>10359</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10359/10359_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10359/10359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO DOS PINTOS.</t>
   </si>
   <si>
     <t>10360</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10360/10360_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10360/10360_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>10361</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10361/10361_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10361/10361_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO RECANTO PRIMAVERA.</t>
   </si>
   <si>
     <t>10362</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10362/10362_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10362/10362_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO SARÁ-SARÁ.</t>
   </si>
   <si>
     <t>10363</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10363/10363_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10363/10363_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO SALTINHO.</t>
   </si>
   <si>
     <t>10364</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10364/10364_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10364/10364_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO BAIRRO DOS PAULOS.</t>
   </si>
   <si>
     <t>10365</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10365/10365_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10365/10365_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TRANSPORTE COLETIVO COM PONTO PERTO DO HOSPITAL.</t>
   </si>
   <si>
     <t>10366</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10366/10366_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10366/10366_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE PLACAS NA BEIRA DAS ESTRADAS.</t>
   </si>
   <si>
     <t>10367</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10367/10367_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10367/10367_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CADASTRO ATUALIZADO DOS AGRICULTORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10368</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10368/10368_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10368/10368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DOS GÓES.</t>
   </si>
   <si>
     <t>10369</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Dr. Cornélio</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10369/10369_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10369/10369_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>10370</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10370/10370_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10370/10370_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REVISÃO DOS VENCIMENTOS E SALÁRIOS DOS FUNCIONÁRIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>10371</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10371/10371_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10371/10371_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NO BAIRRO GEMIMA.</t>
   </si>
   <si>
     <t>10372</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10372/10372_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10372/10372_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO CÓRREGO NO CDHU SANTA LÚCIA.</t>
   </si>
   <si>
     <t>10373</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10373/10373_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10373/10373_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>10374</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO ZELÃO.</t>
   </si>
   <si>
     <t>10398</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10398/10398_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10398/10398_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE ESTRADA NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>10399</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10399/10399_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10399/10399_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA NA ESTRADA DO FAXINAL, SENTIDO VERAVA.</t>
   </si>
   <si>
     <t>10400</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10400/10400_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10400/10400_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DA BARRA.</t>
   </si>
   <si>
     <t>10401</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10401/10401_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10401/10401_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO FAXINAL.</t>
   </si>
   <si>
     <t>10402</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10402/10402_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10402/10402_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NA RODOVIA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>10403</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10403/10403_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10403/10403_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REPAROS NA ESTRADA ENTRE COTIA E IBIUNA.</t>
   </si>
   <si>
     <t>10404</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10404/10404_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10404/10404_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DAS ESTRADAS MUNICIPAIS E RUAS DOS LOTEAMENTOS.</t>
   </si>
   <si>
     <t>10405</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10405/10405_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10405/10405_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA OBRAS EM FRENTE A ESCOLA PREFEITO SEME ISSA, BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>10406</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10406/10406_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10406/10406_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE TUBOS NA ESTRADA DO VERAVA.</t>
   </si>
   <si>
     <t>10407</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10407/10407_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10407/10407_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA O NÃO FECHAMENTO DAS RUAS DO LOTEAMENTO VILLAGE II, BAIRRO DOS PINTOS.</t>
   </si>
   <si>
     <t>10408</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10408/10408_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10408/10408_texto_integral.pdf</t>
   </si>
   <si>
     <t>10409</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10409/10409_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10409/10409_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE QUADRA NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>10410</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10410/10410_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10410/10410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E PEDRAS NOS BAIRROS VERAVA, CARMO MESSIAS, RODRIGUES, OLINTO, BARRA, COELHO, MORRO GRANDE, VERAVINHA E BOAVA.</t>
   </si>
   <si>
     <t>10411</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10411/10411_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10411/10411_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA BENFEITORIAS NO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>10412</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10412/10412_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10412/10412_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO RECREIO.</t>
   </si>
   <si>
     <t>10413</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10413/10413_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10413/10413_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA QUE LIGA OS BAIRROS PAINEIRA E CUPIM DE CIMA.</t>
   </si>
   <si>
     <t>10414</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10414/10414_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10414/10414_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RETROESCAVADEIRA, TUBOS E CASCALHAMENTO NA ESTRADA PRINCIPAL DO BAIRRO DO REGI.</t>
   </si>
   <si>
     <t>10415</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10415/10415_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10415/10415_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>10456</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10456/10456_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10456/10456_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE BANHEIRO PÚBLICO NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>10457</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10457/10457_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10457/10457_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E COLOCAÇÃO DE TUBOS NO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>10458</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10458/10458_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10458/10458_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO LAVA-PÉS.</t>
   </si>
   <si>
     <t>10459</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10459/10459_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10459/10459_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>10460</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10460/10460_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10460/10460_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>10461</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10461/10461_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10461/10461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADAS NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>10462</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10462/10462_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10462/10462_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA NO BAIRRO FEITAL.</t>
   </si>
   <si>
     <t>10463</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10463/10463_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10463/10463_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>10464</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10464/10464_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10464/10464_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>10465</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10465/10465_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10465/10465_texto_integral.pdf</t>
   </si>
   <si>
     <t>10466</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10466/10466_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10466/10466_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS ENTRE OS BAIRROS ARREIA VERMELHA E RIO DE UNA.</t>
   </si>
   <si>
     <t>10467</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10467/10467_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10467/10467_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>10469</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10469/10469_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10469/10469_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MURO NA ESCOLA DO BAIRRO RODRIGUES.</t>
   </si>
   <si>
     <t>10470</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10470/10470_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10470/10470_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE GUARITA DA GUARDA CIVIL NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>10471</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10471/10471_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10471/10471_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PINTURA DE FAIXA PARA ESTACIONAMENTO NA RUA XV DE NOVEMBRO, CENTRO.</t>
   </si>
   <si>
     <t>10472</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10472/10472_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10472/10472_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO GÓES.</t>
   </si>
   <si>
     <t>10473</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10473/10473_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10473/10473_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>10474</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10474/10474_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10474/10474_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>10476</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10476/10476_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10476/10476_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>10482</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10482/10482_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10482/10482_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO CAMPININHA.</t>
   </si>
   <si>
     <t>10483</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10483/10483_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10483/10483_texto_integral.pdf</t>
   </si>
   <si>
     <t>10484</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10484/10484_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10484/10484_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE TUBOS NO BAIRRO BARRA AO CAMPININHA.</t>
   </si>
   <si>
     <t>10485</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10485/10485_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10485/10485_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DIVISÃO DE CLASSES NA ESCOLA MUNICIPAL DO BAIRRO GRILOS.</t>
   </si>
   <si>
     <t>10486</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10486/10486_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10486/10486_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DO CENTRO DE ESPORTES DO BAIRRO SALTINHO.</t>
   </si>
   <si>
     <t>10487</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10487/10487_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10487/10487_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ATENDER AS NECESSIDADES DO AGRICULTOR.</t>
   </si>
   <si>
     <t>10488</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10488/10488_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10488/10488_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA DO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>10489</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10489/10489_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10489/10489_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>10490</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10490/10490_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10490/10490_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE ESTRADA NO BAIRRO SOROCABUSSU.</t>
   </si>
   <si>
     <t>10491</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10491/10491_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10491/10491_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA VILA RAMALHO.</t>
   </si>
   <si>
     <t>10492</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10492/10492_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10492/10492_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGOS DE ÔNIBUS NO BAIRRO VERAVINHA.</t>
   </si>
   <si>
     <t>10493</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10493/10493_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10493/10493_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>10494</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10494/10494_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10494/10494_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PLACAS DE SINALIZAÇÃO NO CENTRO OLÍMPICO.</t>
   </si>
   <si>
     <t>10495</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10495/10495_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10495/10495_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO GRILOS.</t>
   </si>
   <si>
     <t>10496</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10496/10496_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10496/10496_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>10497</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10497/10497_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10497/10497_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE VESTIÁRIO E BANHEIRO NO BAIRRO DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>10599</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10599/10599_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10599/10599_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINER NO BAIRRO DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>10600</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10600/10600_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10600/10600_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO PIRATUBA.</t>
   </si>
   <si>
     <t>10601</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10601/10601_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10601/10601_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE PLACA COM NOME DE RUA PINTASSILGO, NO BAIRRO FIGUEIRA.</t>
   </si>
   <si>
     <t>10602</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10602/10602_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10602/10602_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE VÁRIOS BICOS DE LUZ NO BAIRRO DO COELHO.</t>
   </si>
   <si>
     <t>10603</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10603/10603_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10603/10603_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NA RUA PRINCIPAL DO BAIRRO COELHO.</t>
   </si>
   <si>
     <t>10604</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10604/10604_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10604/10604_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA EXAMES DE HEMOGRAMA, PPF E URINA NOS POSTOS DE SAÚDE DA CIDADE.</t>
   </si>
   <si>
     <t>10605</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10605/10605_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10605/10605_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PIRATUBA.</t>
   </si>
   <si>
     <t>10606</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10606/10606_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10606/10606_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NO LOTEAMENTO GRANJA VOTORANTIM.</t>
   </si>
   <si>
     <t>10607</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10607/10607_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10607/10607_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA ESTRADA MUNICIPAL DO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>10608</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10608/10608_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10608/10608_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO FEITAL.</t>
   </si>
   <si>
     <t>10612</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10612/10612_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10612/10612_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>10613</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10613/10613_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10613/10613_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DOS GATOS.</t>
   </si>
   <si>
     <t>10614</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10614/10614_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10614/10614_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NA ESTRADA DO MURUNDU.</t>
   </si>
   <si>
     <t>10615</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10615/10615_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10615/10615_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE BENFEITORIAS NO BAIRRO DOS GATOS.</t>
   </si>
   <si>
     <t>10680</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10680/10680_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10680/10680_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS GATOS</t>
   </si>
   <si>
     <t>10681</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10681/10681_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10681/10681_texto_integral.pdf</t>
   </si>
   <si>
     <t>10682</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10682/10682_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10682/10682_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO DOS GATOS.</t>
   </si>
   <si>
     <t>10683</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10683/10683_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10683/10683_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA NO ACESSO AO CONDOMÍNIO VELEIROS.</t>
   </si>
   <si>
     <t>10733</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10733/10733_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10733/10733_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO DOS PINTOS.</t>
   </si>
   <si>
     <t>10734</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10734/10734_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10734/10734_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE PISTA DE SKATE NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>10735</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10735/10735_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10735/10735_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>10736</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10736/10736_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10736/10736_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>10737</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10737/10737_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10737/10737_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>10767</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10767/10767_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10767/10767_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINERS NOS KMS 58 E 60 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>10777</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10777/10777_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10777/10777_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL NO BAIRRO RESIDENCIAL IBIÚNA.</t>
   </si>
   <si>
     <t>10958</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10958/10958_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10958/10958_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AUMENTO DAS LUMINÁRIAS NA PRAÇA DA MATRIZ E CAPELINHA.</t>
   </si>
   <si>
     <t>10959</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10959/10959_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10959/10959_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONVOCAR O VEREADOR SALVADOR ALVES DOS SANTOS PARA ASSUMIR A SECRETARIA MUNICIPAL DA AGRICULTURA.</t>
   </si>
   <si>
     <t>10960</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10960/10960_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10960/10960_texto_integral.pdf</t>
   </si>
   <si>
     <t>10970</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10970/10970_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10970/10970_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO BARRA.</t>
   </si>
   <si>
     <t>10971</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10971/10971_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10971/10971_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RE COLOCAÇÃO DE CONTÂINER NA ESTRADA DO VERAVA.</t>
   </si>
   <si>
     <t>10972</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10972/10972_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10972/10972_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REINTEGRAÇÃO DE JOSÉ LUIZ DAGROSA.</t>
   </si>
   <si>
     <t>10973</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10973/10973_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10973/10973_texto_integral.pdf</t>
   </si>
   <si>
     <t>10974</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10974/10974_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10974/10974_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>10975</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10975/10975_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10975/10975_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TROCA DE LÂMPADAS NO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>11016</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11016/11016_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11016/11016_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE ESTRADA NO BAIRRO DOS PURIS.</t>
   </si>
   <si>
     <t>11094</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11094/11094_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11094/11094_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE ESTRADA NO BAIRRO LAGEADINHO, COMO ESTRADA RAMIRO COELHO RAMALHO</t>
   </si>
   <si>
     <t>11105</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11105/11105_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11105/11105_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE ESTRADA NO BAIRRO LAJEADINHO.</t>
   </si>
   <si>
     <t>11106</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11106/11106_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11106/11106_texto_integral.pdf</t>
   </si>
   <si>
     <t>11107</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11107/11107_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11107/11107_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE ESTRADA NO BAIRRO LAGEADINHO, NA CIDADE DE IBIUNA.</t>
   </si>
   <si>
     <t>11108</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11108/11108_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11108/11108_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADAS NO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Fábio Bello de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2468/2468_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2468/2468_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O IPTU (IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL) DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2541/2541_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2541/2541_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO A CONCEDER ANISTIA ÀS MULTAS E JUROS SOBRE TRIBUTOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2545/2545_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2545/2545_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE INSPEÇÃO MUNICIPAL - SIM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2562/2562_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2562/2562_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO FISCAL PERTINENTES AOS TRIBUTOS MUNICIPAIS NOS TERMOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2068/2068_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2068/2068_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O INCISO X DO ART. 37 DA CONSTITUIÇÃO, QUE DISPÕE SOBRE A REVISÃO GERAL E ANUAL DAS REMUNERAÇÕES E SUBSÍDIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DOS PODERES EXECUTIVO, LEGISLATIVO E DA GUARDA CIVIL, DAS AUTARQUIAS E FUNDAÇÕES PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2069/2069_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2069/2069_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SEMANA DE VALORIZAÇÃO DO AGRO-NEGÓCIO NA ESTÂNCIA TURÍSTICA DE IBIÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2074/2074_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2074/2074_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SEMANA MUNICIPAL DA CULTURA E CIDADANIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2077/2077_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2077/2077_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO NÚCLEO MUNICIPAL DE ENSINO BÁSICO (R) DO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2079/2079_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2079/2079_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO NÚCLEO MUNICIPAL DE ENSINO BÁSICO (R) DO BAIRRO RESSACA. (NÚCLEO MUNICIPAL DE ENSINO BÁSICO (R)VEREADOR LOURIVAL CORREIA DE ARAUJO)</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2080/2080_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2080/2080_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE DOIS CARGOS DE MOTORISTA LEGISLATIVO DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA, CONSTANDO NO ANEXO I DA RESOLUÇÃO Nº 29/95, DE 19 DE JANEIRO DE 1995, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2085/2085_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2085/2085_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE VAGAS NO CARGO DE VICE-DIRETOR DE ESCOLA INSPETOR DE ALUNOS.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2086/2086_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2086/2086_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO CENTRO DE VIGILÂNCIA SANITÁRIA E CONTROLE DE ZOONOSES.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2090/2090_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2090/2090_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O QUADRO DE PESSOAL DO LEGISLATIVO - QPL - DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2096/2096_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2096/2096_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA / SP A CONCEDER AUXÍLIO MATERIAL PARA A ASSOSSIAÇÃO DESAFIO JOVEM IBIGÓSPEL "PRESENTE DE DEUS" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2097/2097_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2097/2097_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO CENTRO DE SAÚDE DO BAIRRO DO CAMPO VERDE.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2103/2103_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2103/2103_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º, INCISO II, DA LEI MUNICIPAL Nº 594, DE 23 DE FEVEREIRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO À COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO - CDHU.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2114/2114_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2114/2114_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO E/OU CONTRATO COM A COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO - CDHU.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2115/2115_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2115/2115_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM O ESTADO PARA A MUNICIPALIZAÇÃO DA GESTÃO DAS AÇÕES E SERVIÇOS DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2116/2116_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2116/2116_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2117/2117_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2117/2117_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA NO BAIRRO PINTOS.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2118/2118_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2118/2118_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS Nº 89/75 E 475/98 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2119/2119_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2119/2119_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RETIFICAÇÃO E NOVA DESCRIÇÃO DA ÁREA DESAPROPRIADA PELA LEI MUNICIPAL Nº 894/03 QUE PASSA A TER 751,50 M2, PARA EFEITOS DE DOAÇÃO À COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2120/2120_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2120/2120_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA SEMANA MUNICIPAL DO IDOSO.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2121/2121_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2121/2121_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE INTERESSE SOCIAL O IMÓVEL DE PROPRIEDADE DO MUNICÍPIO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2122/2122_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2122/2122_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA DE SERVIDÃO NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2123/2123_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2123/2123_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2125/2125_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2125/2125_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI Nº 837, DE 29 DE MAIO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2126/2126_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2126/2126_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 1º DO ARTIGO 32 DA LEI Nº 583, DE 13 DE DEZEMBRO DE 2000 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2128/2128_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2128/2128_texto_integral.pdf</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2129/2129_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2129/2129_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 2º E INCISO III DA LEI MUNICIPAL Nº 908, DE 26 DE FEVEREIRO DE 2004.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2130/2130_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2130/2130_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR MEIO DA SECRETARIA DE SEGURANÇA PÚBLICA, VISANDO A CONSTRUÇÃO DO PRÉDIO DA 5ª COMPANHIA DE POLÍCIA MILITAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2131/2131_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2131/2131_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DE TARIFA DE TRANSPORTE, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2135/2135_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2135/2135_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA DE SERVIDÃO NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2136/2136_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2136/2136_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO COLÉGIO. (RUA BENEDITO LUZ CAMARGO)</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2137/2137_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2137/2137_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA CRECHE MUNICIPAL DO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2138/2138_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2138/2138_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2156/2156_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2156/2156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA SUBITEM AO PLANO PLURIANUAL, APROVADO PELA LEI MUNICIPAL Nº 626, DE 23 DE JULHO DE 2001, E ÀS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2004, APROVADO PELA LEI MUNICIPLA Nº 843, DE 18 DE JUNHO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2157/2157_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2157/2157_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL. (R$ 150.000,00)</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2160/2160_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2160/2160_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E DETERMINA A REALIZAÇÃO DE CONFERÊNCIAS BIENAIS PARA O CONSELHO MUNICIPAL DA SAÚDE DO MUNICÍPIO, EM CONFORMIDADE COM A LEI FEDERAL Nº 8142/90.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2161/2161_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2161/2161_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO GINÁSIO DE ESPORTES DO BAIRRO DA RESSACA. (GINÁSIO MUNICIPAL DE ESPORTES JOSÉ CARLOS MARCICANO)</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2188/2188_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2188/2188_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO MIRANTE DA FIGUEIRA.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2189/2189_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2189/2189_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO GINÁSIO MUNICIPAL DE ESPORTES DO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2192/2192_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2192/2192_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO GINÁSIO MUNICIPAL DE ESPORTES DO BAIRRO CURRAL.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2193/2193_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2193/2193_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO ESTÁDIO DO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2194/2194_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2194/2194_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CAMPO DE FUTEBOL DO BAIRRO VARGEM. (CAMPO DE FUTEBOL ANTONIO RIBEIRO DA SILVA)</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2195/2195_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2195/2195_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA EMEF(R) DO BAIRRO VARGEM</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2196/2196_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2196/2196_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO ADMINISTRATIVA DA PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2197/2197_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2197/2197_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA TRAVESSA NO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2198/2198_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2198/2198_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO PINTOS.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2199/2199_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2199/2199_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO GINÁSIO MUNICIPAL DE ESPORTES DO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2200/2200_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2200/2200_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO ESTÁDIO MUNICIPAL DO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2201/2201_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2201/2201_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CENTRO DE SAÚDE DO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2202/2202_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2202/2202_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA CRECHE DO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2203/2203_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2203/2203_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO RESSACA. (RUA ALEXANDRINA VIEIRA MARTINS)</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2205/2205_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2205/2205_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CENTRO ODONTOLÓGICO. (CENTRO ODONTOLÓGICO WALDOMIRO XAVIER PINTO)</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2207/2207_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2207/2207_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO GINÁSIO MUNICIPAL DE ESPORTES DO BAIRRO VARGEM. (GINÁSIO MUNICIPAL DE ESPORTES NOEMIO VIEIRA DA SILVA)</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2211/2211_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2211/2211_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO GINÁSIO MUNICIPAL DE ESPORTES DO CENTRO OLÍMPICO. (GINÁSIO MUNICIPAL DE ESPORTES BENEDITO MARRERO JANES)</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2212/2212_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2212/2212_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE CESSÃO DE USO COM O DER DO TERRENO A SEGUIR DESCRITO PARA FINS DE ABRIGAR INSTALAÇÕES DO AGRO-NEGÓCIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2214/2214_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2214/2214_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO NÚCLEO MUNICIPAL DE ENSINO BÁSICO DO BAIRRO VERAVA. (NUMEB(R) WALDOMIRO ANTÔNIO SOARES)</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2222/2222_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2222/2222_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA QUADRA MUNICIPAL DE ESPORTES DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2226/2226_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2226/2226_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE MINI ESTÁDIO NO BAIRRO RESSACA. (MINI ESTÁDIO LÁZARO GABRIEL DE ALMEIDA)</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2225/2225_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2225/2225_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2228/2228_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2228/2228_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO POSTO DE SAÚDE DO BAIRRO PIAÍ. (POSTO DE SAÚDE AUGUSTA VIEIRA DE GÓES)</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2230/2230_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2230/2230_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO EM DIVERSAS RUAS DO BAIRRO LAVAL I.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2232/2232_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2232/2232_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESCOLA DO BAIRRO VIEIRAS. (EMEF(R) PROFª MARIA AURORA LEITE AGOSTINHO)</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2234/2234_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2234/2234_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO EM DIVERSAS RUAS DO BAIRRO LAVAL II.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2235/2235_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2235/2235_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA QUADRA DE ESPORTES DO BAIRRO VIEIRAS. (QUADRA MUNICIPAL DE ESPORTES JOSÉ LUIZ PEREIRA)</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2240/2240_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2240/2240_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO NA ALÍNEA "A" DO INCISO I, DO ARTIGO 13 DA LEI COMPLEMENTAR MUNICIPAL Nº 01 DE 04 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2241/2241_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2241/2241_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RETIFICAÇÃO DA ÁREA TOTAL A SER DOADA PARA A COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO - SABESP, ATRAVÉS DA LEI MUNICIPAL Nº 894/03</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2393/2393_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2393/2393_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RETIFICAÇÃO DA ÁREA TOTAL DO IMÓVEL DE QUE TRATA A A LEI MUNICIPAL Nº887, DE 07/11/2003; RETIFICA A DESCRIÇÃO DO IMÓVEL DE QUE TRATAM AS LEIS MUNICIPAIS NºS 887, DE 07/11/2003, E 913, DE 19/03/2004, E AINDA RETIFICA O Nº DA LEI MUNICIPAL NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2394/2394_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2394/2394_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA SEM SAÍDA NO BAIRRO CARMO MESSIAS. (RUA DA CERÂMICA)</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2395/2395_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2395/2395_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA PONTE NO BAIRRO CAMPESTRE. (PONTE PAULINO ANTÔNIO DOMINGUES)</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2397/2397_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2397/2397_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO RESSACA. (RUA HORÁCIO FERMINO ALVES)</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2399/2399_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2399/2399_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA NO BAIRRO LAGEADINHO. (ESTRADA MUNICIPAL HARALDO COELHO RAMALHO)</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2401/2401_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2401/2401_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO CURRAL. (RUA GALDINO RAIMUNDO DE MORAES)</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2402/2402_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2402/2402_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO RESSACA. (RUA MARIA CELINA TELLES)</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2403/2403_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2403/2403_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SÍMBOLO DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2404/2404_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2404/2404_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE ÁREA PÚBLICA E AUTORIZA A CONSTRUÇÃO DA 3ª BASE INTEGRADA DA GUARDA CIVIL MUNICIPAL DE IBIÚNA</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2406/2406_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2406/2406_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DA EDUCAÇÃO OBJETIVANDO A IMPLANTAÇÃO E O DESENVOLVIMENTO DO PROGRAMA NA ÁREA DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2407/2407_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2407/2407_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 695, DE 17 DE DEZEMBRO DE 2001 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2408/2408_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2408/2408_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA NO BAIRRO PIAÍ (ESTRADA MUNICIPAL FORTUNATO IGNÁCIO DE PONTES)</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2410/2410_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2410/2410_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO GRAMA.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2411/2411_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2411/2411_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIOS PARA OS EXERCENTES DE MANDATOS ELETIVOS DO LEGISLATIVO E DO EXECUTIVO E DEMAIS AGENTES POLÍTICOS DO MUNICÍPIO DE IBIÚNA - SP, PARA A LEGISLATURA 2005/2008</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2414/2414_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2414/2414_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO PINTOS (RUA BENEDITO FRANCISCO DE GÓES)</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2415/2415_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2415/2415_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESTRADA MUNICIPAL DO BAIRRO MORRO GRANDE (ESTRADA MUNICIPAL ENGº EGÍDIO PARASMO)</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2416/2416_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2416/2416_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO CACHOEIRA (RUA ADELINO FRANCISCO DE ALMEIDA)</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2417/2417_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2417/2417_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO CAMPININHA (RUA JOÃO QUINTINO DE ALMEIDA)</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2419/2419_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2419/2419_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO CARMO MESSIAS (RUA JOSÉ PEDROSO DE ALMEIDA)</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2422/2422_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2422/2422_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO CAMPININHA (RUA JOSÉ DIAS RIBEIRO)</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2424/2424_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2424/2424_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE INTERESSE SOCIAL O IMÓVEL DE PROPRIEDADE DA COOPERATIVA HABITACIONAL DE IBIÚNA - COOPHI, QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2426/2426_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2426/2426_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIFICA A NOMENCLATURA DAS ESCOLAS DO ENSINO FUNDAMENTAL, QUE PASSAM A SEREM CONSIDERADAS URBANAS, CONFORME LEI Nº 113, DE 16 DE JULHO DE 1979.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2427/2427_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2427/2427_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA NO BAIRRO SOROCABUÇU (ESTRADA MUNICIPAL BENEDITO CLEMENTE MACHADO)</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2429/2429_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2429/2429_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO RIBEIRO (RUA BENE RIBEIRO)</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2430/2430_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2430/2430_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA DE SERVIDÃO NO BAIRRO CURRAL (ESTRADA DE SERVIDÃO SÉRGIO BRAGATTO)</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2432/2432_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2432/2432_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO E A OFICIALIZAÇÃO DE RUAS E ESTRADAS DO BAIRRO CARMO MESSIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2433/2433_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2433/2433_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO RIO DE UNA DE BAIXO (RUA JUVENAL ANTÔNIO DE MORAES)</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2435/2435_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2435/2435_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBIÚNA PARA O EXERCÍCIO DE 2005.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2437/2437_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2437/2437_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA (RUA ANTÔNIA MARIA PEDROSO)</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2438/2438_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2438/2438_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 423/97 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2443/2443_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2443/2443_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 16, DA LEI MUNICIPAL Nº 583, DE 13 DE DEZEMBRO DE 2000.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2458/2458_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2458/2458_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES PARA OUTORGA DE PERMISSÃO ESPECIAL DE USO PARA UTILIZAÇÃO DO COMPLEXO ESPORTIVO DO MUNICÍPIO POR CLUBES DE FUTEBOL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2467/2467_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2467/2467_texto_integral.pdf</t>
   </si>
   <si>
     <t>A ATUALIZAR UNIDADE FISCAL DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2469/2469_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2469/2469_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO AO ARTIGO 1º DA LEI Nº760, DE 22 DE AGOSTO DE 2002.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2470/2470_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2470/2470_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE POLÍTICA DE CONTROLE POPULACIONAL DE CÃES E GATOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2471/2471_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2471/2471_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 617, DE 05 DE JULHO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2473/2473_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2473/2473_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA (RUA BENEDITO VIEIRA DOS SANTOS)</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2512/2512_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2512/2512_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA NO BAIRRO COLÉGIO (ESTRADA MUNICIPAL DARIO PEDROSO)</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2513/2513_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2513/2513_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA NO BAIRRO COLÉGIO (ESTRADA MUNICIPAL BENEDITO FERREIRA DA SILVA)</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2515/2515_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2515/2515_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA NO BAIRRO COLÉGIO (ESTRADA MUNICIPAL ANTONIO GODINHO BISPO)</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2518/2518_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2518/2518_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL Nº 1 DE 04 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2539/2539_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2539/2539_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO RESSACA (RUA MARIA DE OLIVEIRA ALBUQUERQUE)</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2540/2540_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2540/2540_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO VERAVA (RUA PAULINO XAVIER)</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2542/2542_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2542/2542_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA NO BAIRRO DO CURRAL (ESTRADA MUNICIPAL JOÃO BAPTISTA CARMELO)</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2543/2543_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2543/2543_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO BARRA (RUA DO AGRICULTOR)</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2544/2544_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2544/2544_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO RIO DE UNA DE BAIXO (RUA BENEDITA APARECIDA DA CRUZ ALVES)</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2546/2546_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2546/2546_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA DENOMINAÇÃO DE RUA LOCALIZADA NA VILA CAMARGO (RUA OFÉLIA DE FREITAS DE GÓES)</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2547/2547_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2547/2547_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO BARRA (RUA GERALDO DE OLIVEIRA ALBUQUERQUE)</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2548/2548_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2548/2548_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA NO BAIRRO GATOS (RUA RAMIRO VIEIRA MACHADO)</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2549/2549_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2549/2549_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO PAIOL PEQUENO (RUA SALVADOR VIEIRA RIBEIRO)</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2550/2550_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2550/2550_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 900.000,00)</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2552/2552_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2552/2552_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE IBIÚNA A CONTRIBUIÇÃO PARA CUSTEIO DA ILUMINAÇÃO PÚBLICA PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2554/2554_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2554/2554_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA NO BAIRRO DOS PURIS (RUA JOÃO COELHO RAMALHO)</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2555/2555_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2555/2555_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA NO BAIRRO DO LAGEADINHO (ESTRADA RAMIRO COELHO RAMALHO)</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2558/2558_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2558/2558_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA NO BAIRRO DO LAGEADINHO (ESTRADA JOÃO DOMINGUES FERNANDES)</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2559/2559_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2559/2559_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA NO BAIRRO LAGEADINHO (ESTRADA FORTUNATO VIEIRA PINTO)</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2560/2560_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2560/2560_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA NO BAIRRO LAGEADINHO (ESTRADA LUIZ DOMINGUES DE MORAES)</t>
   </si>
   <si>
     <t>9570</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9570/9570_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9570/9570_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONES PÚBLICOS, ORELHÃO, NOS BAIRROS PAULOS E VERAVA. </t>
   </si>
   <si>
     <t>9572</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9572/9572_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9572/9572_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA DANÚBIO AZUL PARA PROLONGAMENTO DA LINHA DE ÔNIBUS CAUCAIA DO ALTO - RIBEIROS.</t>
   </si>
   <si>
     <t>9573</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9573/9573_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9573/9573_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO À TELESP CELULAR PARA CONSTRUÇÃO DE TORRE PARA TELEFONES CELULARES NOS BAIRROS VERAVA E CARMO MESSIAS. </t>
   </si>
   <si>
     <t>9575</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9575/9575_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9575/9575_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONES PÚBLICOS, ORELHÃO, NOS BAIRROS OLINTO, BARRA E CRISTIANO PEDROSO.</t>
   </si>
   <si>
     <t>9576</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9576/9576_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9576/9576_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDADE DE IBIÚNA PARA A LINHA DO BAIRRO DO VERAVA FAÇA FINAL NO BAIRRO DO SALINO, PRÓXIMO A IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>9577</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9577/9577_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9577/9577_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA DE ÔNIBUS CIDADE DE IBIÚNA PARA PERCURSO DO BAIRRO VERAVA ATÉ CAUCAIA DO ALTO, PASSANDO POR RODRIGUES E CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9578</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9578/9578_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9578/9578_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO DOMINGUES/VERAVINHA.</t>
   </si>
   <si>
     <t>9579</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9579/9579_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9579/9579_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO BOAVA.</t>
   </si>
   <si>
     <t>9580</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9580/9580_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9580/9580_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A DIRETORIA DE ENSINO DA REGIÃO DE SÃO ROQUE PARA CRIAÇÃO DA 1ª SÉRIE DO ENSINO MÉDIO NO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>9581</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9581/9581_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9581/9581_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA CONTINUAÇÃO DO CABEAMENTO NA ESTRADA DO VERAVA ATÉ O BAIRRO FELIPES.</t>
   </si>
   <si>
     <t>9582</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9582/9582_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9582/9582_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA EXTENSÃO DA LINHA FIXA NO BAIRRO BOAVAS, ATENDENDO A MINERADORA ÁGUA MATA ATLÂNTICA E FRIGORÍFICO AGROPECUÁRIO VERAVA.</t>
   </si>
   <si>
     <t>9583</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9583/9583_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9583/9583_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA CIDADE DE IBIÚNA PARA COLOCAÇÃO DE LINHA DE ÔNIBUS NO BAIRRO FELIPES.</t>
   </si>
   <si>
     <t>9584</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9584/9584_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9584/9584_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NA TRAVESSA IRMÃO MAEDA.</t>
   </si>
   <si>
     <t>9585</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9585/9585_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9585/9585_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SALA DE AULA NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9586</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9586/9586_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9586/9586_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SECRETARIA DE EDUCAÇÃO PARA CONSTRUÇÃO DE SALAS DE AULA NA ESCOLA ESTADUAL DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9587</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9587/9587_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9587/9587_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO CACHOEIRA, PORTARIA DO LOTEAMENTO CALAPÍCOLA.</t>
   </si>
   <si>
     <t>9588</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9588/9588_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9588/9588_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GOVERNADOR DE SÃO PAULO PARA RECAPEAMENTO DA ESTRADA VICINAL DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>9589</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9589/9589_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9589/9589_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER 2 PARA CONSTRUÇÃO DE PASSARELAS NOS KMS 82 E 69,5 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>9590</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9590/9590_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9590/9590_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA LIGAÇÃO DE ESGOTO NAS RUAS DO LOTEAMENTO VISTA LINDA.</t>
   </si>
   <si>
     <t>9591</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9591/9591_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9591/9591_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, PRÓXIMO AO SÍTIO SUGAHARA, ACESSO AO BAIRRO PAES.</t>
   </si>
   <si>
     <t>9592</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9592/9592_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9592/9592_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NA RUA JOSÉ JUNI, CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>9593</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9593/9593_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9593/9593_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CÂMARA DE IBIÚNA PARA BAIXAR O ATO OU PORTARIA NA LEI FEDERAL 9.294 DE 15/07/1996</t>
   </si>
   <si>
     <t>9594</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9594/9594_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9594/9594_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AOS CORREIOS PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIA NOS BAIRROS GABRIEL, FEITAL E PAIOL GRANDE.</t>
   </si>
   <si>
     <t>9595</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9595/9595_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9595/9595_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDADE DE IBIÚNA PARA COLOCAÇÃO DE LINHA DE ÔNIBUS NO HORÁRIO ESCOLAR PARA O BAIRRO DOS PURIS.</t>
   </si>
   <si>
     <t>9596</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9596/9596_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9596/9596_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>9597</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9597/9597_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9597/9597_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>9598</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9598/9598_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9598/9598_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDADE DE IBIÚNA PARA COLOCAÇÃO DE LINHA DE ÔNIBUS ESCOLAR NO BAIRRO DOS PURIS,</t>
   </si>
   <si>
     <t>9599</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9599/9599_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9599/9599_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO RESIDENCIAL EUROPA, RUA HUNGRIA, 17.</t>
   </si>
   <si>
     <t>9600</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9600/9600_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9600/9600_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDADE DE IBIÚNA PARA COLOCAÇÃO DE LINHA DE ÔNIBUS OU MICRO-ÔNIBUS QUE PASSE PELO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>9601</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9601/9601_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9601/9601_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO FEITAL.</t>
   </si>
   <si>
     <t>9602</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9602/9602_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9602/9602_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ÁGUA E ESGOTO NO BAIRRO DA VARGEM.</t>
   </si>
   <si>
     <t>9603</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9603/9603_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9603/9603_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GOVERNADOR DO ESTADO DE SÃO PAULO PARA CRIAÇÃO DE UMA DELEGACIA DA MULHER.</t>
   </si>
   <si>
     <t>9604</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9604/9604_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9604/9604_texto_integral.pdf</t>
   </si>
   <si>
     <t>9605</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9605/9605_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9605/9605_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>9606</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9606/9606_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9606/9606_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA CONSERTO E INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO,  NO BAIRRO MURUNDU.</t>
   </si>
   <si>
     <t>9607</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9607/9607_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9607/9607_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CÂMARA PARA TRANSFERÊNCIA DA FEIRA LIVRE DE DOMINGO.</t>
   </si>
   <si>
     <t>9608</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9608/9608_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9608/9608_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO PARA TRANSFERÊNCIA DA SEDE DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>9609</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9609/9609_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9609/9609_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CÂMARA PARA RELATÓRIO PERIÓDICO DO VEÍCULO OFICIAL COM DISTÂNCIA, IDENTIFICAÇÃO DO MOTORISTA, MOTIVO DA VIAGEM E LOCAL DO EVENTO.</t>
   </si>
   <si>
     <t>9610</t>
   </si>
   <si>
     <t>Alexandre Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9610/9610_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9610/9610_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA RETIRADA DA ORDEM DO DIA AO PROJETO 337/2004 E INFORMAÇÃO SOBRE GRAU DE COMPROMETIMENTO DA VERBA PARA PAGAMENTO DO FUNCIONALISMO PÚBLICO.</t>
   </si>
   <si>
     <t>9612</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9612/9612_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9612/9612_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA IMPLANTAÇÃO DE POÇO SEMI-ARTESIANO NO KM 55 DO BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>9613</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9613/9613_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9613/9613_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO DA ESTRADA VICINAL TANCREDO NEVES, BAIRRO PIAÍ ATÉ MURUNDU.</t>
   </si>
   <si>
     <t>9614</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9614/9614_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9614/9614_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AOS CORREIOS PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIO NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9615</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9615/9615_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9615/9615_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA TEXTO DAS LEIS FEDERAIS 6766/79 E 9785/99</t>
   </si>
   <si>
     <t>9616</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9616/9616_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9616/9616_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO DOS PINTOS, RUA MARIA FEMINA, BAR DO MIGUEL.</t>
   </si>
   <si>
     <t>9617</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9617/9617_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9617/9617_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO JURÍDICO DA PREFEITURA PARA LEI FEDERAL 6766/79 E 9785/99.</t>
   </si>
   <si>
     <t>9618</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9618/9618_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9618/9618_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA PERMANÊNCIA DE VIATURAS POLICIAIS NOS BAIRROS VERAVA E CARMO MESSIAS.</t>
   </si>
   <si>
     <t>9619</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9619/9619_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9619/9619_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER 2 PARA LIMPEZA NO ACOSTAMENTO DA RODOVIA QUINTINO DE LIMA, DE IBIÚNA ATÉ SÃO ROQUE.</t>
   </si>
   <si>
     <t>9620</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9620/9620_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9620/9620_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SECRETARIA DE SAÚDE PARA INFORMAR NÚMERO DE PARTOS E ÓBITOS MATERNOS.</t>
   </si>
   <si>
     <t>9621</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9621/9621_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9621/9621_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA CUMPRIMENTO DO INCISO VI DO ARTIGO 7º DA LEI MUNICIPAL 475/98.</t>
   </si>
   <si>
     <t>9622</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9622/9622_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9622/9622_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À VIAÇÃO CIDADE DE IBIÚNA PARA HORÁRIOS DA LINHA DO LAGEADINHO.</t>
   </si>
   <si>
     <t>9646</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9646/9646_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9646/9646_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA LICITAÇÃO PARA CONCESSÃO E PRESTAÇÃO DE SERVIÇOS FUNERÁRIOS.</t>
   </si>
   <si>
     <t>9648</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9648/9648_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9648/9648_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO, DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO DOS PINTOS.</t>
   </si>
   <si>
     <t>9651</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9651/9651_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9651/9651_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO PIRATUBA, LOTEAMENTOS ANTILHA I E II.</t>
   </si>
   <si>
     <t>9657</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9657/9657_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9657/9657_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A VIAÇÃO CIDADE DE IBIÚNA PARA TRAJETO DA LINHA DO PIRATUBA AO CENTRO.</t>
   </si>
   <si>
     <t>9662</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9662/9662_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9662/9662_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO DOS PAULOS, KM 20 DA ESTRADA DO VERAVA.</t>
   </si>
   <si>
     <t>9704</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9704/9704_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9704/9704_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA COLETA E TRATAMENTO DE ESGOTO E FORNECIMENTO DE ÁGUA POTÁVEL NO BAIRRO DA VARGEM.</t>
   </si>
   <si>
     <t>9742</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9742/9742_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9742/9742_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GOVERNADOR DO ESTADO DE SÃO PAULO PARA FACILITAR A ABERTURA E A REVALIDAÇÃO DA INSCRIÇÃO, DECAP, DOS PRODUTOS RURAIS DE IBIÚNA.</t>
   </si>
   <si>
     <t>9743</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9743/9743_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9743/9743_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO GRANJA VOTORANTIM, RUA XELIM, 66, BAR DO SANTI.</t>
   </si>
   <si>
     <t>9744</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9744/9744_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9744/9744_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>9769</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9769/9769_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9769/9769_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA ENVIO DA PROPOSTA DO PLANO DIRETOR.</t>
   </si>
   <si>
     <t>9770</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9770/9770_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9770/9770_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO JORNAL DO POVO E AO JORNAL NOVA TRIBUNA PARA CONVITE ABERTO AO VEREADOR SALVADOR ALVES DOS SANTOS PODER PARTICIPAR DE QUALQUER DEBATE OU AUDIÊNCIA REFERENTE AS ELEIÇÕES MUNICIPAIS DE 2004.</t>
   </si>
   <si>
     <t>9771</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9771/9771_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9771/9771_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA RELAÇÃO DOS EMPENHOS CANCELADOS NO FINAL DO EXERCÍCIO DE 2000, RESTOS A PAGAR 2000 E CREDORES DE 2000.</t>
   </si>
   <si>
     <t>9772</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9772/9772_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9772/9772_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO VIEIRINHA.</t>
   </si>
   <si>
     <t>9773</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9773/9773_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9773/9773_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA RELAÇÃO DE ORDEM CRONOLÓGICA DE PAGAMENTO DA PREFEITURA DO ANO DE 2004</t>
   </si>
   <si>
     <t>9774</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9774/9774_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9774/9774_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CANALIZAÇÃO DE REDE DE ÁGUA ENO BAIRRO SOROCABUSSU.</t>
   </si>
   <si>
     <t>9775</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9775/9775_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9775/9775_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE CABEAMENTO NO BAIRRO SARÁ SARÁ ATÉ ACESSO AO SÍTIO TANAKA.</t>
   </si>
   <si>
     <t>9785</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9785/9785_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9785/9785_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PRESIDENTE DO TRIBUNAL DE JUSTIÇA DE SÃO PAULO PARA DENÚNCIAS NO TEXTO ANEXO.</t>
   </si>
   <si>
     <t>9786</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9786/9786_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9786/9786_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO DOIS CÓRREGOS, BAR DO ÊNIO.</t>
   </si>
   <si>
     <t>9787</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9787/9787_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9787/9787_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A MESA DIRETORA PARA PROCESSO DE PRESTAÇÃO DE CONTAS DA PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA 2002</t>
   </si>
   <si>
     <t>9789</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9789/9789_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9789/9789_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A ASSOCIAÇÃO DE MORADORES PARA ATENÇÃO A LEI 385 DE 17 DE FEVEREIRO DE 1997</t>
   </si>
   <si>
     <t>9790</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9790/9790_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9790/9790_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NO LOTEAMENTO GRANJA VOTORANTIM.</t>
   </si>
   <si>
     <t>9791</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9791/9791_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9791/9791_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA CABEAMENTO NA ESTRADA MUNICIPAL DO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>9792</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9792/9792_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9792/9792_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CÂMARA DE IBIÚNA PARA SENTIR-SE A VONTADE PARA INSTAURAR PROCEDIMENTO ADMINISTRATIVO PARA APURAR FATOS DE INDÍCIOS DE FAVORECIMENTO OU FRAUDE.</t>
   </si>
   <si>
     <t>9793</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9793/9793_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9793/9793_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA MELHORA SALARIAL DOS ENGENHEIROS AGRÔNOMOS E DO VETERINÁRIO.</t>
   </si>
   <si>
     <t>9794</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9794/9794_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9794/9794_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA AGILIZAR O PROCESSO DE CONCESSÃO E LIBERAÇÃO DE FINANCIAMENTO AGRÍCOLA.</t>
   </si>
   <si>
     <t>9795</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9795/9795_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9795/9795_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTANTE FALTA D'ÁGUA NO LOTEAMENTO CHÁCARA PRIMAVERA.</t>
   </si>
   <si>
     <t>9796</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9796/9796_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9796/9796_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO VIEIRINHA.</t>
   </si>
   <si>
     <t>9797</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9797/9797_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9797/9797_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>9798</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9798/9798_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9798/9798_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NO BAR DA VÂNIA, BAIRRO DOS PINTOS.</t>
   </si>
   <si>
     <t>9799</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9799/9799_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9799/9799_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>9800</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9800/9800_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9800/9800_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA EXPLICAÇÃO SOBRE A DEMISSÃO DA NUTRICIONISTA MARIA JOSÉ VICENTE.</t>
   </si>
   <si>
     <t>9801</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9801/9801_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9801/9801_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>9802</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9802/9802_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9802/9802_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDADE DE IBIÚNA PARA CRIAÇÃO DE LINHA DE ÔNIBUS NO BAIRRO GUIARINOS.</t>
   </si>
   <si>
     <t>9803</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9803/9803_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9803/9803_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA PARA PROVIDÊNCIAS AOS ROUBOS DE CABOS DE TELEFONES NA RODOVIA JÚLIO DAL FABBRO.</t>
   </si>
   <si>
     <t>9804</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9804/9804_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9804/9804_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AOS COMANDANTES DA POLÍCIA MILITAR, DA POLÍCIA CIVIL E DA GUARDA MUNICIPAL PARA PROVIDÊNCIAS AOS CONSTANTES ROUBOS DE CABOS DE TELEFONES.</t>
   </si>
   <si>
     <t>9805</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9805/9805_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9805/9805_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDADE DE IBIÚNA PARA A FALTA DE LINHA DE ÔNIBUS NOS BAIRROS GRILOS E PAULOS.</t>
   </si>
   <si>
     <t>9806</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9806/9806_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9806/9806_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO MINISTRO DA AGRICULTURA PARA CRIAÇÃO DO DEFENSIVO AGRÍCOLA GENÉRICO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6539,68 +6539,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9807/9807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9808/9808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9809/9809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9810/9810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9811/9811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9812/9812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9813/9813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9814/9814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9815/9815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9816/9816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9817/9817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9818/9818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9819/9819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9820/9820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9821/9821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9822/9822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9823/9823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9825/9825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9826/9826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9827/9827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9828/9828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9829/9829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9830/9830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9831/9831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9832/9832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9833/9833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9834/9834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9835/9835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9836/9836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9837/9837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9841/9841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9842/9842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9843/9843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9844/9844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9845/9845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9846/9846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9847/9847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9848/9848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9849/9849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9850/9850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9851/9851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9852/9852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9853/9853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9854/9854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9855/9855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9858/9858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9859/9859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9860/9860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9861/9861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9862/9862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9863/9863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9864/9864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9865/9865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9867/9867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9871/9871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9874/9874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9883/9883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9884/9884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9885/9885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9886/9886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9887/9887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9888/9888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9889/9889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9890/9890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9924/9924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9925/9925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9926/9926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9927/9927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9928/9928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9929/9929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9930/9930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9940/9940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9941/9941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9942/9942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9943/9943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9944/9944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9945/9945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9946/9946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9991/9991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9992/9992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10015/10015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10016/10016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10017/10017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10018/10018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10019/10019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10020/10020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10021/10021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10022/10022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10023/10023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10024/10024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10063/10063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10064/10064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10065/10065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10066/10066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10069/10069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10070/10070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10071/10071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10072/10072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10074/10074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10075/10075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10076/10076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10077/10077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10078/10078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10079/10079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10080/10080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10081/10081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10121/10121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10122/10122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10123/10123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10124/10124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10125/10125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10126/10126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10127/10127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10128/10128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10129/10129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10130/10130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10131/10131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10145/10145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10147/10147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10149/10149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10151/10151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10152/10152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10165/10165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10166/10166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10167/10167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10168/10168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10169/10169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10170/10170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10171/10171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10173/10173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10176/10176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10197/10197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10200/10200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10202/10202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10203/10203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10204/10204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10205/10205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10206/10206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10207/10207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10208/10208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10209/10209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10210/10210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10211/10211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10212/10212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10214/10214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10232/10232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10233/10233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10234/10234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10235/10235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10236/10236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10237/10237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10238/10238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10239/10239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10240/10240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10241/10241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10242/10242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10243/10243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10244/10244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10245/10245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10272/10272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10273/10273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10274/10274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10275/10275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10276/10276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10278/10278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10279/10279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10281/10281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10282/10282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10283/10283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10284/10284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10285/10285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10286/10286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10312/10312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10313/10313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10314/10314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10315/10315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10316/10316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10317/10317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10318/10318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10319/10319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10320/10320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10321/10321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10322/10322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10323/10323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10324/10324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10326/10326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10338/10338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10339/10339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10340/10340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10341/10341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10342/10342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10343/10343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10344/10344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10345/10345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10346/10346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10347/10347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10348/10348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10349/10349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10350/10350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10351/10351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10352/10352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10353/10353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10354/10354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10355/10355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10356/10356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10357/10357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10359/10359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10360/10360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10361/10361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10362/10362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10363/10363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10364/10364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10365/10365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10366/10366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10367/10367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10368/10368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10369/10369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10370/10370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10371/10371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10372/10372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10373/10373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10398/10398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10399/10399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10400/10400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10401/10401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10402/10402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10403/10403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10404/10404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10405/10405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10406/10406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10407/10407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10408/10408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10409/10409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10410/10410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10411/10411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10412/10412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10413/10413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10414/10414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10415/10415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10456/10456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10457/10457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10458/10458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10459/10459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10460/10460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10461/10461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10462/10462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10463/10463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10464/10464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10465/10465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10466/10466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10467/10467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10469/10469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10470/10470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10471/10471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10472/10472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10473/10473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10474/10474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10476/10476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10482/10482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10483/10483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10484/10484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10485/10485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10486/10486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10487/10487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10488/10488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10489/10489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10490/10490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10491/10491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10492/10492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10493/10493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10494/10494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10495/10495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10496/10496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10497/10497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10599/10599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10600/10600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10601/10601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10602/10602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10603/10603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10604/10604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10605/10605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10606/10606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10607/10607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10608/10608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10612/10612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10613/10613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10614/10614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10615/10615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10680/10680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10681/10681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10682/10682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10683/10683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10733/10733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10734/10734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10735/10735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10736/10736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10737/10737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10767/10767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10777/10777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10958/10958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10959/10959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10960/10960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10970/10970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10971/10971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10972/10972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10973/10973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10974/10974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10975/10975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11016/11016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11094/11094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11105/11105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11106/11106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11107/11107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11108/11108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2090/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2096/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2103/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2118/2118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2119/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2120/2120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2125/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2126/2126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2128/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2135/2135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2136/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2137/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2138/2138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9570/9570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9572/9572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9573/9573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9575/9575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9576/9576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9577/9577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9578/9578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9579/9579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9580/9580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9581/9581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9582/9582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9583/9583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9584/9584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9585/9585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9586/9586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9587/9587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9588/9588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9589/9589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9590/9590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9591/9591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9592/9592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9593/9593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9594/9594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9595/9595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9596/9596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9597/9597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9598/9598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9599/9599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9600/9600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9601/9601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9602/9602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9603/9603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9604/9604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9605/9605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9606/9606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9607/9607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9608/9608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9609/9609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9610/9610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9612/9612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9613/9613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9614/9614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9615/9615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9616/9616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9617/9617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9618/9618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9619/9619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9620/9620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9621/9621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9622/9622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9646/9646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9648/9648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9651/9651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9657/9657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9662/9662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9704/9704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9742/9742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9743/9743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9744/9744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9769/9769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9770/9770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9771/9771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9772/9772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9773/9773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9774/9774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9775/9775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9785/9785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9786/9786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9787/9787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9789/9789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9790/9790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9791/9791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9792/9792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9793/9793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9794/9794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9795/9795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9796/9796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9797/9797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9798/9798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9799/9799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9800/9800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9801/9801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9802/9802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9803/9803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9804/9804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9805/9805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9806/9806_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9807/9807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9808/9808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9809/9809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9810/9810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9811/9811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9812/9812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9813/9813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9814/9814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9815/9815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9816/9816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9817/9817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9818/9818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9819/9819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9820/9820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9821/9821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9822/9822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9823/9823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9825/9825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9826/9826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9827/9827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9828/9828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9829/9829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9830/9830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9831/9831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9832/9832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9833/9833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9834/9834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9835/9835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9836/9836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9837/9837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9841/9841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9842/9842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9843/9843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9844/9844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9845/9845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9846/9846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9847/9847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9848/9848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9849/9849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9850/9850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9851/9851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9852/9852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9853/9853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9854/9854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9855/9855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9858/9858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9859/9859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9860/9860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9861/9861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9862/9862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9863/9863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9864/9864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9865/9865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9867/9867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9871/9871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9874/9874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9883/9883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9884/9884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9885/9885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9886/9886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9887/9887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9888/9888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9889/9889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9890/9890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9924/9924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9925/9925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9926/9926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9927/9927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9928/9928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9929/9929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9930/9930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9940/9940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9941/9941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9942/9942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9943/9943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9944/9944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9945/9945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9946/9946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9991/9991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9992/9992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10015/10015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10016/10016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10017/10017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10018/10018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10019/10019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10020/10020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10021/10021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10022/10022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10023/10023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10024/10024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10063/10063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10064/10064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10065/10065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10066/10066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10069/10069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10070/10070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10071/10071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10072/10072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10074/10074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10075/10075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10076/10076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10077/10077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10078/10078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10079/10079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10080/10080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10081/10081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10121/10121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10122/10122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10123/10123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10124/10124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10125/10125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10126/10126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10127/10127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10128/10128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10129/10129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10130/10130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10131/10131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10145/10145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10147/10147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10149/10149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10151/10151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10152/10152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10165/10165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10166/10166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10167/10167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10168/10168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10169/10169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10170/10170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10171/10171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10173/10173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10176/10176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10197/10197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10200/10200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10202/10202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10203/10203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10204/10204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10205/10205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10206/10206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10207/10207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10208/10208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10209/10209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10210/10210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10211/10211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10212/10212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10214/10214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10232/10232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10233/10233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10234/10234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10235/10235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10236/10236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10237/10237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10238/10238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10239/10239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10240/10240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10241/10241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10242/10242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10243/10243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10244/10244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10245/10245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10272/10272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10273/10273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10274/10274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10275/10275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10276/10276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10278/10278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10279/10279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10281/10281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10282/10282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10283/10283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10284/10284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10285/10285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10286/10286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10312/10312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10313/10313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10314/10314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10315/10315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10316/10316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10317/10317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10318/10318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10319/10319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10320/10320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10321/10321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10322/10322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10323/10323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10324/10324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10326/10326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10338/10338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10339/10339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10340/10340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10341/10341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10342/10342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10343/10343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10344/10344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10345/10345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10346/10346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10347/10347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10348/10348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10349/10349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10350/10350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10351/10351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10352/10352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10353/10353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10354/10354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10355/10355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10356/10356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10357/10357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10359/10359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10360/10360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10361/10361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10362/10362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10363/10363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10364/10364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10365/10365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10366/10366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10367/10367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10368/10368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10369/10369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10370/10370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10371/10371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10372/10372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10373/10373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10398/10398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10399/10399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10400/10400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10401/10401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10402/10402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10403/10403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10404/10404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10405/10405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10406/10406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10407/10407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10408/10408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10409/10409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10410/10410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10411/10411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10412/10412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10413/10413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10414/10414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10415/10415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10456/10456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10457/10457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10458/10458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10459/10459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10460/10460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10461/10461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10462/10462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10463/10463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10464/10464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10465/10465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10466/10466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10467/10467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10469/10469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10470/10470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10471/10471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10472/10472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10473/10473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10474/10474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10476/10476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10482/10482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10483/10483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10484/10484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10485/10485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10486/10486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10487/10487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10488/10488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10489/10489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10490/10490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10491/10491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10492/10492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10493/10493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10494/10494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10495/10495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10496/10496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10497/10497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10599/10599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10600/10600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10601/10601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10602/10602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10603/10603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10604/10604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10605/10605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10606/10606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10607/10607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10608/10608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10612/10612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10613/10613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10614/10614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10615/10615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10680/10680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10681/10681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10682/10682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10683/10683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10733/10733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10734/10734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10735/10735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10736/10736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10737/10737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10767/10767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10777/10777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10958/10958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10959/10959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10960/10960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10970/10970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10971/10971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10972/10972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10973/10973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10974/10974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/10975/10975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11016/11016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11094/11094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11105/11105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11106/11106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11107/11107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/11108/11108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2090/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2096/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2103/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2118/2118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2119/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2120/2120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2125/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2126/2126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2128/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2135/2135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2136/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2137/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2138/2138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9570/9570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9572/9572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9573/9573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9575/9575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9576/9576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9577/9577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9578/9578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9579/9579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9580/9580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9581/9581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9582/9582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9583/9583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9584/9584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9585/9585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9586/9586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9587/9587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9588/9588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9589/9589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9590/9590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9591/9591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9592/9592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9593/9593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9594/9594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9595/9595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9596/9596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9597/9597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9598/9598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9599/9599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9600/9600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9601/9601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9602/9602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9603/9603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9604/9604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9605/9605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9606/9606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9607/9607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9608/9608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9609/9609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9610/9610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9612/9612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9613/9613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9614/9614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9615/9615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9616/9616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9617/9617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9618/9618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9619/9619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9620/9620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9621/9621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9622/9622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9646/9646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9648/9648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9651/9651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9657/9657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9662/9662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9704/9704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9742/9742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9743/9743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9744/9744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9769/9769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9770/9770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9771/9771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9772/9772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9773/9773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9774/9774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9775/9775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9785/9785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9786/9786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9787/9787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9789/9789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9790/9790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9791/9791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9792/9792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9793/9793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9794/9794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9795/9795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9796/9796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9797/9797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9798/9798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9799/9799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9800/9800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9801/9801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9802/9802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9803/9803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9804/9804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9805/9805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2004/9806/9806_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H534"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>