--- v0 (2026-02-10)
+++ v1 (2026-06-22)
@@ -54,6567 +54,6567 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>12174</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dito do Colégio</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12174/12174_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12174/12174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REVISÃO GERAL ANUAL DOS VENCIMENTOS E SALÁRIOS DOS FUNCIONÁRIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>12175</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Leôncio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12175/12175_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12175/12175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE REDE DE ÁGUA E ESGOTO NO BAIRRO  CARMO MESSIAS.</t>
   </si>
   <si>
     <t>12176</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12176/12176_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12176/12176_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DO POSTO DO IML, POLÍCIA TÉCNICA E CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>12177</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12177/12177_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12177/12177_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE QUADRAS POLIESPORTIVAS NOS BAIRROS TIBÚRCIOS E RODRIGUES.</t>
   </si>
   <si>
     <t>12178</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12178/12178_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12178/12178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE PONTE NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12179</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12179/12179_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12179/12179_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL NO BAIRRO DOMINGUES.</t>
   </si>
   <si>
     <t>12180</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12180/12180_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12180/12180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>12182</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12182/12182_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12182/12182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL NO BAIRRO DOS GATOS.</t>
   </si>
   <si>
     <t>12183</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12183/12183_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12183/12183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NO BAIRRO DA CACHOEIRA ATÉ O BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>12184</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12184/12184_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12184/12184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MINI ESTÁDIO NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12185</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12185/12185_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12185/12185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LINHA DE TUBOS NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>12186</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12186/12186_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12186/12186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ABERTURA DO CRUZAMENTO NO BAIRRO BOAVAS.</t>
   </si>
   <si>
     <t>12187</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12187/12187_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12187/12187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DIVERSOS SERVIÇOS EM UM TERRENO DA PREFEITURA NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>12188</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12188/12188_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12188/12188_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINERS EM VÁRIOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>12189</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12189/12189_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12189/12189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO NA ESTRADA VICINAL DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12190</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12190/12190_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12190/12190_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LINHA DE TUBOS DO BAIRRO CARMO MESSIAS ATÉ RIBEIROS.</t>
   </si>
   <si>
     <t>12191</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12191/12191_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12191/12191_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA E PINTURA NA QUADRA POLIESPORTIVA DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>12192</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12192/12192_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12192/12192_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INCLUSÃO DE PRÉ-ESCOLA NO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>12193</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12193/12193_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12193/12193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ATENDIMENTO DE DENTISTA NO POSTO DE SAÚDE DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12194</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12194/12194_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12194/12194_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DA PONTE NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12195</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12195/12195_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12195/12195_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12196</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12196/12196_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12196/12196_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PERMANÊNCIA DE TRATOR NOS BAIRROS CARMO MESSIAS E VERAVA.</t>
   </si>
   <si>
     <t>12197</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12197/12197_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12197/12197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO FELIPES.</t>
   </si>
   <si>
     <t>12198</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12198/12198_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12198/12198_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CAMPO DE FUTEBOL NO BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>12199</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12199/12199_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12199/12199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE FÓSSA SEPTICA NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12200</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12200/12200_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12200/12200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LINHA DE TUBOS NO BAIRRO BARRA AO OLINTO.</t>
   </si>
   <si>
     <t>12201</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12201/12201_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12201/12201_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE 3 VEÍCULOS PARA ÁREA DE SAÚDE DOS BAIRROS VERAVA, PARURU E VARGEM.</t>
   </si>
   <si>
     <t>12202</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12202/12202_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12202/12202_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE POSTO POLICIAL 24 HORAS NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12203</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12203/12203_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12203/12203_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INCLUSÃO DE MOBRAL DE 1ª A 4ª SÉRIES NA ESCOLA DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12204</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12204/12204_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12204/12204_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA E PINTURA NA ESCOLA DO BAIRRO BOAVAS.</t>
   </si>
   <si>
     <t>12205</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12205/12205_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12205/12205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO BOAVAS.</t>
   </si>
   <si>
     <t>12206</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12206/12206_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12206/12206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INCLUSÃO DE PRÉ ESCOLA NO BAIRRO DOMINGUES.</t>
   </si>
   <si>
     <t>12207</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12207/12207_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12207/12207_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO EM VÁRIOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>12208</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Juvenal Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12208/12208_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12208/12208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO NA ESTRADA DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12209</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12209/12209_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12209/12209_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PODA DE GRAMA E CAPINAÇÃO NAS ESCOLAS DOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>12210</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12210/12210_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12210/12210_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CAIXA POSTAL NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>12211</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12211/12211_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12211/12211_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO CAMPININHA.</t>
   </si>
   <si>
     <t>12212</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12212/12212_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12212/12212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SALA DE AULA NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>12213</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12213/12213_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12213/12213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONTRATAÇÃO DE FUNCIONÁRIOS BRAÇAIS NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>12214</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12214/12214_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12214/12214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>12215</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12215/12215_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12215/12215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NA ESTRADA DO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>12216</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12216/12216_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12216/12216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POÇO ARTESIANO NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>12217</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12217/12217_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12217/12217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE GUARDA COM TELEFONE NO BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>12218</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12218/12218_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12218/12218_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POÇO SEMI ARTESIANO NO BAIRRO SARA-SARA.</t>
   </si>
   <si>
     <t>12219</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12219/12219_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12219/12219_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO LOTEAMENTO RESIDENCIAL DE IBIÚNA.</t>
   </si>
   <si>
     <t>12220</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12220/12220_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12220/12220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DIVERSOS SERVIÇOS NA ESTRADA DO BAIRRO DOS PIRES.</t>
   </si>
   <si>
     <t>12221</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12221/12221_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12221/12221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA UM FUNCIONÁRIO PARA GUARDAR A ESCOLA DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>12222</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12222/12222_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12222/12222_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SERVIÇOS NA ESTRADA DO BAIRRO DOS RIBEIROS AO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>12223</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12223/12223_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12223/12223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLOSÃO DE LAJE DE PEDRA NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12224</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12224/12224_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12224/12224_texto_integral.pdf</t>
   </si>
   <si>
     <t>12225</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12225/12225_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12225/12225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE AMBULÂNCIA NO POSTO DE SAÚDE NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>12226</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12226/12226_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12226/12226_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NOS BAIRROS COLÉGIO, COCAIS, LUZ E GRAMA.</t>
   </si>
   <si>
     <t>12227</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12227/12227_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12227/12227_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA POSTO DE SAÚDE NO BAIRRO PARURU EM PRONTO SOCORRO.</t>
   </si>
   <si>
     <t>12228</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12228/12228_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12228/12228_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA HORTA COMUNITÁRIA.</t>
   </si>
   <si>
     <t>12229</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12229/12229_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12229/12229_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>12230</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12230/12230_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12230/12230_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>12231</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12231/12231_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12231/12231_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO COCAIS.</t>
   </si>
   <si>
     <t>12232</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12232/12232_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12232/12232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>12233</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12233/12233_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12233/12233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NA TRAVESSA ALVARO DE ALMEIDA LEME.</t>
   </si>
   <si>
     <t>12234</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12234/12234_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12234/12234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>12235</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12235/12235_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12235/12235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE IDENTIFICADOR DE CHAMADAS NO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>12236</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12236/12236_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12236/12236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POÇO ARTESIANO NO BAIRRO DO ALTO.</t>
   </si>
   <si>
     <t>12237</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12237/12237_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12237/12237_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE LOMBADA NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>12238</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12238/12238_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12238/12238_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>12239</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12239/12239_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12239/12239_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE VILA OLÍMPICA RURAL NO BAIRRO PIAÍ</t>
   </si>
   <si>
     <t>12240</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12240/12240_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12240/12240_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE VELÓRIO NO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>12241</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12241/12241_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12241/12241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE CRECHE NA RUA FORTUNATINHO.</t>
   </si>
   <si>
     <t>12242</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12242/12242_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12242/12242_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>12243</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12243/12243_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12243/12243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>12244</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12244/12244_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12244/12244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>12245</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12245/12245_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12245/12245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>12246</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12246/12246_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12246/12246_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>12247</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12247/12247_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12247/12247_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE CENTRO DE MEDICINA PREVENTIVA NO POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>12248</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12248/12248_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12248/12248_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INCLUSÃO DE ENSINO DE 1ª A 4ª SÉRIE EM ESCOLA DO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>12249</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12249/12249_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12249/12249_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE LOMBADA NA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>12250</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12250/12250_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12250/12250_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE GUARITA NA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>12251</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12251/12251_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12251/12251_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DO PIAÍ.</t>
   </si>
   <si>
     <t>12252</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12252/12252_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12252/12252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA EMPLACAMENTO DAS RUAS E ESTRADAS NO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>12253</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12253/12253_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12253/12253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO RESIDENCIAL IBIÚNA.</t>
   </si>
   <si>
     <t>12254</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12254/12254_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12254/12254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE CADEIRAS NO VELÓRIO.</t>
   </si>
   <si>
     <t>12255</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12255/12255_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12255/12255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE BANCO DE SANGUE EM IBIÚNA.</t>
   </si>
   <si>
     <t>12256</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12256/12256_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12256/12256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONTEINER DE COLETA DE LIXO NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>12281</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12281/12281_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12281/12281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE GAVETAS DE TAMANHOS ESPECIAIS NO CEMITÉRIO.</t>
   </si>
   <si>
     <t>12282</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12282/12282_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12282/12282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>12283</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12283/12283_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12283/12283_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO NA ESTRADA VICINAL DO CAMPO VERDE.</t>
   </si>
   <si>
     <t>12284</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12284/12284_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12284/12284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REPARO DE TODAS AS LÂMPADAS DAS LUMINÁRIAS.</t>
   </si>
   <si>
     <t>12285</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12285/12285_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12285/12285_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA OBRAS DE PAISAGISMO NA CIDADE.</t>
   </si>
   <si>
     <t>12286</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12286/12286_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12286/12286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NA ESTRADA BUNJIRO NAKAO, BAIRRO RE4CREIO.</t>
   </si>
   <si>
     <t>12287</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12287/12287_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12287/12287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE CONTÊINER NO KM 60 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>12288</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12288/12288_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12288/12288_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE CONTÊINER DE COLETA DE LIXO NO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>12289</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12289/12289_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12289/12289_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>12290</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12290/12290_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12290/12290_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NOS BAIRROS LUZ E GRAMA.</t>
   </si>
   <si>
     <t>12291</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12291/12291_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12291/12291_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO COLÉGIO.</t>
   </si>
   <si>
     <t>12292</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12292/12292_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12292/12292_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA BENFEITORIAS NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>12293</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12293/12293_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12293/12293_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO MURUNDU.</t>
   </si>
   <si>
     <t>12294</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12294/12294_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12294/12294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>12303</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Paulo Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12303/12303_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12303/12303_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTÊINERS NO BAIRRO CARDOSO.</t>
   </si>
   <si>
     <t>12304</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12304/12304_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12304/12304_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO FEITAL </t>
   </si>
   <si>
     <t>12305</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12305/12305_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12305/12305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12306</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12306/12306_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12306/12306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NO BAIRRO DOS PAULOS.</t>
   </si>
   <si>
     <t>12307</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12307/12307_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12307/12307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE ESTRADA NO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>12308</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12308/12308_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12308/12308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO CURRAL.</t>
   </si>
   <si>
     <t>12309</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12309/12309_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12309/12309_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA.</t>
   </si>
   <si>
     <t>12310</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12310/12310_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12310/12310_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE BANHEIRO PÚBLICO NA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>12311</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12311/12311_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12311/12311_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SALA DE AULA NO BAIRRO CAMPESTRE.</t>
   </si>
   <si>
     <t>12312</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12312/12312_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12312/12312_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MINI ESTÁDIO NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>12313</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12313/12313_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12313/12313_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO EM DIVERSOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>12314</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12314/12314_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12314/12314_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MINI ESTÁDIO DE FUTEBOL NO BAIRRO DO SALTO.</t>
   </si>
   <si>
     <t>12315</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12315/12315_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12315/12315_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO PURIS.</t>
   </si>
   <si>
     <t>12316</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12316/12316_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12316/12316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ EM BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>12317</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12317/12317_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12317/12317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE TERRENO PARA CONSTRUÇÃO DE ESCOLA NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>12318</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12318/12318_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12318/12318_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ENSINO DE PRÉ ESCOLA NO BAIRRO CAMPESTRE.</t>
   </si>
   <si>
     <t>12319</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12319/12319_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12319/12319_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIO NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>12320</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12320/12320_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12320/12320_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA COMPLETA DA ESCOLA NO BAIRRO CAMPESTRE.</t>
   </si>
   <si>
     <t>12321</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12321/12321_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12321/12321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO EM DIVERSAS ESTRADAS DA CIDADE.</t>
   </si>
   <si>
     <t>12322</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12322/12322_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12322/12322_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIA NO BAIRRO DA VARGEM.</t>
   </si>
   <si>
     <t>12323</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12323/12323_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12323/12323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ESCOLA NO CDHU SANTA LÚCIA.</t>
   </si>
   <si>
     <t>12341</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12341/12341_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12341/12341_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO CONJUNTO SANTA LÚCIA, CDHU.</t>
   </si>
   <si>
     <t>12342</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12342/12342_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12342/12342_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE REDE DE ÁGUA ENCANADA NO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>12343</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12343/12343_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12343/12343_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>12344</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12344/12344_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12344/12344_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>12345</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12345/12345_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12345/12345_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA POLICIAMENTO NA FEIRA LIVRE DA CIDADE.</t>
   </si>
   <si>
     <t>12346</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12346/12346_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12346/12346_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 4 BICOS DE LUZ NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>12347</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12347/12347_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12347/12347_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE COMPUTADOR COM IMPRESSORA PARA O FUNDO SOCIAL.</t>
   </si>
   <si>
     <t>12348</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12348/12348_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12348/12348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PASSE LIVRE PARA AGENTES DE SAÚDE NOS ÔNIBUS MUNICIPAIS.</t>
   </si>
   <si>
     <t>12349</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12349/12349_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12349/12349_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NA RUA GIRASSOIS, BAIRRO DAS ORQUÍDEAS.</t>
   </si>
   <si>
     <t>12350</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12350/12350_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12350/12350_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CASCALHAMENTO NO BAIRRO MURUNDU.</t>
   </si>
   <si>
     <t>12351</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12351/12351_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12351/12351_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA 3 BICOS DE LUZ NO BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>12352</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12352/12352_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12352/12352_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SERVIÇOS DE TAPA BURACOS, MOTONIVELADORA E CASCALHAMENTO NA RUA RAIMUNDO SANTIAGO.</t>
   </si>
   <si>
     <t>12353</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12353/12353_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12353/12353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE POSTO DO IML E POLÍCIA TÉCNICA.</t>
   </si>
   <si>
     <t>12354</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12354/12354_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12354/12354_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO RECANTO PRIMAVERA.</t>
   </si>
   <si>
     <t>12355</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12355/12355_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12355/12355_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ESTACIONAMENTO DE MOTOS NA PRAÇA MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>12360</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12360/12360_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12360/12360_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE PONTE METÁLICA NO BAIRRO GUARINOS.</t>
   </si>
   <si>
     <t>12366</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12366/12366_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12366/12366_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA BENFEITORIAS NA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>12369</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12369/12369_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12369/12369_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE BANHEIRO PÚBLICO NO KM 56,6 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>12377</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12377/12377_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12377/12377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADA NA RUA 24 DE MARÇO.</t>
   </si>
   <si>
     <t>12391</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12391/12391_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12391/12391_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 11 BICOS DE LUZ NO BAIRRO VERGEL DE UNA.</t>
   </si>
   <si>
     <t>12392</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12392/12392_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12392/12392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE GUIAS E SARJETAS NO LOTEAMENTO JARDIM DAS HOSTÊNCIAS.</t>
   </si>
   <si>
     <t>12393</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12393/12393_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12393/12393_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ILUMINAÇÃO PÚBLICA NA RUA LAZARA MARIA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>12394</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Alexandre Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12394/12394_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12394/12394_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NA RUA LÁZARA MARIA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>12395</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12395/12395_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12395/12395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NA ESTRADA ENTRE IBIÚNA E MAIRINQUE, 3 KM</t>
   </si>
   <si>
     <t>12408</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12408/12408_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12408/12408_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UM MERCADO MUNICIPAL.</t>
   </si>
   <si>
     <t>12409</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12409/12409_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12409/12409_texto_integral.pdf</t>
   </si>
   <si>
     <t>12410</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12410/12410_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12410/12410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NO LOTEAMENTO REAL PARK MARUMBI.</t>
   </si>
   <si>
     <t>12411</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12411/12411_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12411/12411_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE CÂMERAS DE VÍDEO NA ÁREA URBANA, INTEGRADA A GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>12412</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12412/12412_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12412/12412_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 3 LOMBADAS NA RUA CEL SALVADOR ROLIM DE FREITAS.</t>
   </si>
   <si>
     <t>12553</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12553/12553_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12553/12553_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LINHAS DE TUBOS, GALERIAS DE AGUAS PLUVIAIS E PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO PARQUE PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>12554</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12554/12554_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12554/12554_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LINHA DE TUBOS, ÁGUAS PLUVIAIS E PAVIMENTAÇÃO ASFÁLTICA EM TODAS AS ESTRADAS DO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>12555</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12555/12555_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12555/12555_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE ESTRADA NO BAIRRO PAIOL PEQUENO, COMO ESTRADA MUNICIPAL FRANCISCO VIEIRA GONÇALVES.</t>
   </si>
   <si>
     <t>12556</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12556/12556_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12556/12556_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 4 BICOS DE LUZ NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>12557</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>João Mello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12557/12557_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12557/12557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REDUTOR DE VELOCIDADE NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>12558</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12558/12558_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12558/12558_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REAJUSTE DOS VENCIMENTOS DOS FUNCIONÁRIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>12559</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Valdecir Frioli</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12559/12559_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12559/12559_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REDUÇÃO DO VALOR DO TRANSPORTE PÚBLICO PARA ESTUDANTES ATÉ SOROCABA.</t>
   </si>
   <si>
     <t>12560</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Salvador do Correio</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12560/12560_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12560/12560_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE GINÁSIO DE ESPORTES NO BAIRRO DO PIAI.</t>
   </si>
   <si>
     <t>12561</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12561/12561_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12561/12561_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE POSTO DE SAÚDE NO BAIRRO DO PIAI.</t>
   </si>
   <si>
     <t>12562</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12562/12562_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12562/12562_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE SALAS DE AULA NO BAIRRO DO PIAI.</t>
   </si>
   <si>
     <t>12563</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12563/12563_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12563/12563_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE NOVO POSTO DE SAÚDE NO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>12564</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Tino da Olaria</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12564/12564_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12564/12564_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>12565</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12565/12565_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12565/12565_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIO NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>12566</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12566/12566_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12566/12566_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ILUMINAÇÃO PÚBLICA NA ESTRADA DO PORTO, BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>12567</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONCEDER AUMENTO AOS FUNCIONÁRIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>12568</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12568/12568_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12568/12568_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA  INDICAÇÃO ENCAMINHADA AO SETOR COMPETENTE.</t>
   </si>
   <si>
     <t>12569</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12569/12569_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12569/12569_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>12570</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12570/12570_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12570/12570_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTEINER PARA DEPÓSITO DE LIXO NO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>12571</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12571/12571_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12571/12571_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE GUIAS E SARJETAS NO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>12572</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12572/12572_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12572/12572_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE VEÍCULOS DE TRANSPORTE ESCOLAR NOS BAIRROS RESSACA E RIO DE UNA DE CIMA.</t>
   </si>
   <si>
     <t>12573</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12573/12573_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12573/12573_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTEINER PARA COLETA DE LIXO NOS BAIRROS MURUNDU E CUPIM.</t>
   </si>
   <si>
     <t>12574</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12574/12574_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12574/12574_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONTRATAÇÃO DE ÁRBITROS E BANDEIRINHAS PARA CAMPEONATOS REGIONAIS.</t>
   </si>
   <si>
     <t>12575</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12575/12575_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12575/12575_texto_integral.pdf</t>
   </si>
   <si>
     <t>12576</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12576/12576_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12576/12576_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO CURRAL.</t>
   </si>
   <si>
     <t>12577</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12577/12577_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12577/12577_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>12578</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12578/12578_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12578/12578_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO DA VARGEM.</t>
   </si>
   <si>
     <t>12579</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12579/12579_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12579/12579_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA BUNJIRO NAKAO, KM 86.</t>
   </si>
   <si>
     <t>12580</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12580/12580_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12580/12580_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 10 BICOS DE LUZ NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12581</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12581/12581_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12581/12581_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE 2 ABRIGOS DE ÔNIBUS NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12582</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12582/12582_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12582/12582_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA GERAL NOS CEMITÉRIOS DA CIDADE.</t>
   </si>
   <si>
     <t>12587</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12587/12587_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12587/12587_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LOMBADAS NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12588</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12588/12588_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12588/12588_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RETIRADA DE MESA DE NECRÓPSIA, DO NECROTÉRIO DA CIDADE.</t>
   </si>
   <si>
     <t>12590</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12590/12590_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12590/12590_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CEDER UMA SALA NO CENTRO PARA A ONG SOS ITUPARARANGA.</t>
   </si>
   <si>
     <t>12593</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12593/12593_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12593/12593_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>12595</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12595/12595_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12595/12595_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NO BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>12596</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12596/12596_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12596/12596_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO MORRO GRANDE.</t>
   </si>
   <si>
     <t>12601</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12601/12601_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12601/12601_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NOS BAIRROS CUPIM E TAVARES.</t>
   </si>
   <si>
     <t>12603</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12603/12603_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12603/12603_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA E DEDETIZAÇÃO NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>12604</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12604/12604_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12604/12604_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO NO BAIRRO PIRATUBA.</t>
   </si>
   <si>
     <t>12606</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12606/12606_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12606/12606_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO DOS GRILOS.</t>
   </si>
   <si>
     <t>12611</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Fortunato Coelho</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12611/12611_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12611/12611_texto_integral.pdf</t>
   </si>
   <si>
     <t>12612</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12612/12612_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12612/12612_texto_integral.pdf</t>
   </si>
   <si>
     <t>12614</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12614/12614_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12614/12614_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AUMENTO AOS FUNCIONÁRIOS DA CÂMARA E PREFEITURA.</t>
   </si>
   <si>
     <t>12636</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12636/12636_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12636/12636_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO RIO DE UNA DE CIMA.</t>
   </si>
   <si>
     <t>12637</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12637/12637_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12637/12637_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO EM BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>12638</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12638/12638_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12638/12638_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO KM 88 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>12639</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12639/12639_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12639/12639_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLANTAÇÃO DE PONTO DE ÔNIBUS NA AVENIDA MARGINAL ANTÔNIO FALCI.</t>
   </si>
   <si>
     <t>12640</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Magaly Aparecida Prestes Preto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12640/12640_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12640/12640_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE SERVIÇO ODONTOLÓGICO 24 HORAS.</t>
   </si>
   <si>
     <t>12641</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12641/12641_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12641/12641_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ADQUIRIR TRATOR COM GLASTANQUE.</t>
   </si>
   <si>
     <t>12642</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12642/12642_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12642/12642_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO DENOMINAÇÃO DE ESTRADA NO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>12643</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12643/12643_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12643/12643_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DEMISSÃO DOS FUNCIONÁRIOS APOSENTADOS DA PREFEITURA.</t>
   </si>
   <si>
     <t>12644</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12644/12644_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12644/12644_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ABERTURAS DE SANGRIAS E ATERRO NO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>12645</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LINHA DE TUBOS E SANGRIAS NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12647</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12647/12647_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12647/12647_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REATIVAÇÃO DA FANFARRA DA ESCOLA MARIA ANGERAMI SCALAMANDRÉ.</t>
   </si>
   <si>
     <t>12648</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12648/12648_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12648/12648_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO KM 58 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>12649</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12649/12649_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12649/12649_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>12650</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12650/12650_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12650/12650_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA UMA SALA NO PRÉDIO DO SERVIÇO SOCIAL.</t>
   </si>
   <si>
     <t>12652</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12652/12652_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12652/12652_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ILUMINAÇÃO NO LOTEAMENTO PORTAL DAS ÁGUAS.</t>
   </si>
   <si>
     <t>12656</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12656/12656_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12656/12656_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REGULAMENTAÇÃO DO ESTACIONAMENTO NA AV. DR GABRIEL MONTEIRO DA SILVA.</t>
   </si>
   <si>
     <t>12662</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12662/12662_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12662/12662_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA VIATURA DA GUARDA MUNICIPAL NA RODOVIÁRIA, A PARTIR DAS 4H.</t>
   </si>
   <si>
     <t>12663</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12663/12663_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12663/12663_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO LAVAPÉS.</t>
   </si>
   <si>
     <t>12664</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12664/12664_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12664/12664_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DOS LAVAPÉS.</t>
   </si>
   <si>
     <t>12666</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12666/12666_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12666/12666_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ATERRO NO TERRENO DO COLÉGIO DO VERAVA.</t>
   </si>
   <si>
     <t>12675</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12675/12675_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12675/12675_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE PISTA DE KART.</t>
   </si>
   <si>
     <t>12676</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12676/12676_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12676/12676_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE HELIPORTO NO BAIRRO DO CURRAL.</t>
   </si>
   <si>
     <t>12677</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12677/12677_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12677/12677_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MANUTENÇÃO DA ESTRADA DO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>12678</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12678/12678_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12678/12678_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DOS BAIRROS AREIA VERMELHA, DIAS, PARURU E COLÉGIO.</t>
   </si>
   <si>
     <t>12679</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12679/12679_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12679/12679_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO PAIOL PEQUENO, RUA ALVARENGA PEIXOTO.</t>
   </si>
   <si>
     <t>12680</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12680/12680_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12680/12680_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>12681</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12681/12681_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12681/12681_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NA RODOVIA JÚLIO DALL FABBRO</t>
   </si>
   <si>
     <t>12682</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12682/12682_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12682/12682_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PASSAGEM DE MÁQUINA PATROL E CASCALHAMENTO NA ESTRADA DO VERAVA KM 10.</t>
   </si>
   <si>
     <t>12683</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12683/12683_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12683/12683_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>12684</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12684/12684_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12684/12684_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA ESTRADA DO BAIRRO RECREIO ATÉ FAXINAL.</t>
   </si>
   <si>
     <t>12685</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12685/12685_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12685/12685_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SANGRIA E LINHA DE TUBOS NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>12686</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12686/12686_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12686/12686_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PERFURAÇÃO DE POÇO NA ESCOLA MUNICIPAL DO BAIRRO RIBEIROS.</t>
   </si>
   <si>
     <t>12687</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12687/12687_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12687/12687_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CADEIRAS NO CENTRO DE SAÚDE, PARA ESPERA DE EXAME MÉDICO.</t>
   </si>
   <si>
     <t>12688</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12688/12688_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12688/12688_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA BENFEITORIAS NO BAIRRO DO ROSARIAL.</t>
   </si>
   <si>
     <t>12689</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12689/12689_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12689/12689_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA COMPLETA NA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>12690</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12690/12690_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12690/12690_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE FOSSA SÉPTICA E POÇO ARTESIANO NA ESCOLA DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12691</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12691/12691_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12691/12691_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA BENFEITORIAS NO BAIRRO RECANTO PRIMAVERA.</t>
   </si>
   <si>
     <t>12692</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12692/12692_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12692/12692_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA E PINTURA DAS LOMBADAS NA RODOVIA JULIO DAL FABBRO.</t>
   </si>
   <si>
     <t>12693</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12693/12693_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12693/12693_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 50 BICOS DE LUZ NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>12694</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12694/12694_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12694/12694_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>12695</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12695/12695_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12695/12695_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ESCOLA DE 1ª A 4ª SÉRIE NO RESIDENCIAL RECANTO DAS ORQUÍDEAS.</t>
   </si>
   <si>
     <t>12696</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12696/12696_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12696/12696_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MINI ESTÁDIO DE FUTEBOL NO BAIRRO RIBEIROS.</t>
   </si>
   <si>
     <t>12697</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12697/12697_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12697/12697_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO BAIRRO DO PIAI.</t>
   </si>
   <si>
     <t>12698</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12698/12698_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12698/12698_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 10 BICOS DE LUZ NO BAIRRO FAXINAL.</t>
   </si>
   <si>
     <t>12699</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12699/12699_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12699/12699_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO REGI.</t>
   </si>
   <si>
     <t>12700</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12700/12700_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12700/12700_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TROCA DE LINHA DE TUBOS NO BAIRRO BARRA AO VERAVA.</t>
   </si>
   <si>
     <t>12701</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12701/12701_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12701/12701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO DOS PINTOS.</t>
   </si>
   <si>
     <t>12702</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12702/12702_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12702/12702_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO REGI.</t>
   </si>
   <si>
     <t>12703</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12703/12703_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12703/12703_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ILUMINAÇÃO NO BAIRRO IBIÚNA GARDEN.</t>
   </si>
   <si>
     <t>12708</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12708/12708_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12708/12708_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO MORRO GRANDE.</t>
   </si>
   <si>
     <t>12716</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12716/12716_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12716/12716_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LINHA DE TUBOS E BOCA DE LOBO NO BAIRRO PIAI ATÉ MURUNDU.</t>
   </si>
   <si>
     <t>12721</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12721/12721_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12721/12721_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NA ESTRADA DO PIAI ATÉ MURUNDU PASSANDO POR VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>12722</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12722/12722_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12722/12722_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TROCA DO TAMPÃO DO BUEIRO NA RUA OTÁVIO ROSA, 263</t>
   </si>
   <si>
     <t>12724</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Fernando  Cuiabá</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12724/12724_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12724/12724_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGOS DE ÔNIBUS EM TODOS OS BAIRROS, CONDOMÍNIOS E LOTEAMENTOS.</t>
   </si>
   <si>
     <t>12726</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12726/12726_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12726/12726_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ EM TODOS OS BAIRROS, VILAS E CONDOMÍNIOS.</t>
   </si>
   <si>
     <t>12729</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12729/12729_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12729/12729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO EM TODAS AS ESTRADAS DA CIDADE.</t>
   </si>
   <si>
     <t>12730</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12730/12730_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12730/12730_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO LOTEAMENTO VISTA LINDA.</t>
   </si>
   <si>
     <t>12756</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12756/12756_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12756/12756_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ILUMINAÇÃO PÚBLICA NO LOTEAMENTO VISTA LINDA.</t>
   </si>
   <si>
     <t>12757</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12757/12757_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12757/12757_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ATERRO E SANGRIAS NA ESTRADA DO BAIRRO RODRIGUES.</t>
   </si>
   <si>
     <t>12758</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12758/12758_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12758/12758_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>12759</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12759/12759_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12759/12759_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO VERAVINHA.</t>
   </si>
   <si>
     <t>12761</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12761/12761_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12761/12761_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 28 BICOS DE LUZ NO BAIRRO LAGEADO</t>
   </si>
   <si>
     <t>12766</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12766/12766_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12766/12766_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE ESTRADA NO BAIRRO LAGEADO COMO LAMARTINE PEREIRA CARDOSO.</t>
   </si>
   <si>
     <t>12769</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12769/12769_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12769/12769_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE 2 ABRIGOS DE ÔNIBUS NO BAAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>12772</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12772/12772_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12772/12772_texto_integral.pdf</t>
   </si>
   <si>
     <t>12838</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12838/12838_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12838/12838_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE AMBULÂNCIA DO POSTO DE SAÚDE DO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>12839</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12839/12839_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12839/12839_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BOCA DE LOBO NO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>12840</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12840/12840_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12840/12840_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO OU COLOCAÇÃO DE CONTEINER NO BAIRRO DO PARURU</t>
   </si>
   <si>
     <t>12841</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12841/12841_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12841/12841_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO CDHU SANTA LÚCIA.</t>
   </si>
   <si>
     <t>12842</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12842/12842_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12842/12842_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO NA RUA RAIMUNDO JOSÉ PEREIRA, 376, BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>12843</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12843/12843_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12843/12843_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 4 BICOS DE LUZ NO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>12844</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12844/12844_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12844/12844_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NA RUA MATIUSO, VOTORANTIM.</t>
   </si>
   <si>
     <t>12845</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12845/12845_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12845/12845_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 2 CONTEINERS PARA DEPÓSITO DE LIXO NO BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>12846</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12846/12846_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12846/12846_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTO NA RUA ROSALINA MARIA DE MORAES E RUA DO EVANGELHO, BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>12847</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12847/12847_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12847/12847_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ÁGUAS PLUVIAIS NAS RUAS DO EVANGELHO, NELSON CELESTINO E ROSALINA MARIA DE MARAES, BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>12852</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12852/12852_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12852/12852_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>12856</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12856/12856_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12856/12856_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SERVIÇOS DE REFORMA GERAL NA ESCOLA DO BAIRRO CAMPESTRE.</t>
   </si>
   <si>
     <t>12858</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12858/12858_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12858/12858_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>12860</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12860/12860_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12860/12860_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO DO SALTO, RODOVIA JULIO DAL FABBRO.</t>
   </si>
   <si>
     <t>12862</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12862/12862_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12862/12862_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA SERVIÇOS NA ESTRADA MUNICIPAL MARIA SOARES RAMALHO, BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>12865</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12865/12865_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12865/12865_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO PAIOL PEQUENO, RUA MARIA APARECIDA DE MORAES SOARES.</t>
   </si>
   <si>
     <t>12866</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12866/12866_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12866/12866_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ROTATÓRIA NA AVENIDA ANTÔNIO FALCI.</t>
   </si>
   <si>
     <t>12868</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12868/12868_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12868/12868_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECOLOCAÇÃO DE CONTÊINER NO BAIRRO VERAVINHA.</t>
   </si>
   <si>
     <t>12869</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12869/12869_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12869/12869_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MÉDICO OFTALMOLOGISTA NO HOSPITAL MUNICIPAL DE IBIUNA.</t>
   </si>
   <si>
     <t>12887</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12887/12887_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12887/12887_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>12890</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12890/12890_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12890/12890_texto_integral.pdf</t>
   </si>
   <si>
     <t>12891</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12891/12891_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12891/12891_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA NO BAIRRO LAVAPÉS.</t>
   </si>
   <si>
     <t>12892</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12892/12892_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12892/12892_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12893</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12893/12893_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12893/12893_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE QUADRA POLIESPORTIVA NA ESCOLA DO BAIRRO VERAVINHA.</t>
   </si>
   <si>
     <t>12894</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12894/12894_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12894/12894_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE PISTA PARA SHOWS NO FUTURO ESTÁDIO MUNICIPAL.</t>
   </si>
   <si>
     <t>12895</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12895/12895_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12895/12895_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>12896</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12896/12896_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12896/12896_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SALA NO POSTO DE SAÚDE NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12897</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12897/12897_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12897/12897_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO NO BAIRRO DO LAGEADINHO, KM 67.</t>
   </si>
   <si>
     <t>12898</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12898/12898_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12898/12898_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 2 LOMBADAS NA ESTRADA TANCREDO NEVES, CAPELA DE SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>12899</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12899/12899_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12899/12899_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 3 BICOS DE LUZ NA ESTRADA TANCREDO NEVES, BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>12900</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12900/12900_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12900/12900_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS ESTRADAS DE DIVERSOS BAIRROS.</t>
   </si>
   <si>
     <t>12932</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12932/12932_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12932/12932_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DISPONIBILIZAR UM VEÍCULO PARA TRANSPORTE DE DEFICIENTES FÍSICOS.</t>
   </si>
   <si>
     <t>12933</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12933/12933_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12933/12933_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ADQUIRIR UM COMPUTADOR NO SETOR REGISTRO E ESCRITA DE ÓBITOS.</t>
   </si>
   <si>
     <t>12934</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Dr. Cornélio</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12934/12934_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12934/12934_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA NOVA PUBLICAÇÃO NO DIARIO OFICIAL DO RELATÓRIO DA EXECUÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>12935</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12935/12935_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12935/12935_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE TRÊS LUMINÁRIAS NO BAIRRO JARDIM DISNEYLANDIA.</t>
   </si>
   <si>
     <t>12936</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12936/12936_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12936/12936_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PROMOVER CURSOS DE EDUCAÇÃO AMBIENTAL.</t>
   </si>
   <si>
     <t>12937</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12937/12937_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12937/12937_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE GUIA NO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>12938</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>Lázaro Antônio de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12938/12938_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12938/12938_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA POLICIAMENTO NA ESCOLA DO BAIRRO VOTORANTIM, KM 59,5 DA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>12952</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12952/12952_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12952/12952_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE POSTO POLICIAL NO BAIRRO DA RESSACA, PARA A GUARDA CIVIL MUNICIPAL.</t>
   </si>
   <si>
     <t>12953</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12953/12953_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12953/12953_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MASSA ASFÁLTICA NO BAIRRO DO GABRIEL, ÁREA CENTRAL.</t>
   </si>
   <si>
     <t>12954</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12954/12954_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12954/12954_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 2 CONTEINERS DE LIXO NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>12955</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12955/12955_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12955/12955_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE CAMPO DE FUTEBOL NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>12956</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12956/12956_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12956/12956_texto_integral.pdf</t>
   </si>
   <si>
     <t>12957</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12957/12957_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12957/12957_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE ESCOLA DE INGLÊS E ESPANHOL GRATUITO.</t>
   </si>
   <si>
     <t>12958</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12958/12958_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12958/12958_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MUDANÇA DE NOME DE RUA NO BAIRRO PIAI.</t>
   </si>
   <si>
     <t>12968</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12968/12968_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12968/12968_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE ESTRADA DO BAIRRO CAMPO VERDE, COMO MOACIR LEME DA SILVA</t>
   </si>
   <si>
     <t>12969</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12969/12969_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12969/12969_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>12970</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12970/12970_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12970/12970_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>12971</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12971/12971_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12971/12971_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ALTERAÇÃO DO NOME DA PRAÇA PARA PRAÇA PREFEITO ANTÔNIO JOSÉ SOARES.</t>
   </si>
   <si>
     <t>12972</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12972/12972_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12972/12972_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE 2 FOTOCOPIADORAS PARA A PREFEITURA.</t>
   </si>
   <si>
     <t>12987</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12987/12987_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12987/12987_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DO ALAMBRADO NA ESCOLA DO BAIRRO RIBEIROS.</t>
   </si>
   <si>
     <t>12988</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12988/12988_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12988/12988_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE TAMPA DE ESGOTO NO POSTO DE SAÚDE DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12989</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12989/12989_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12989/12989_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IGNORAR A LEI MUNICIPAL 702/02.</t>
   </si>
   <si>
     <t>12990</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12990/12990_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12990/12990_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CASCALHAMENTO NA ESTRADA DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>12997</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12997/12997_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12997/12997_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12998</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12998/12998_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12998/12998_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MINI CAMPO DE FUTEBOL NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>12999</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12999/12999_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12999/12999_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLETA DE LIXO NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>13000</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13000/13000_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13000/13000_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA NO CAMIM AZEDO.</t>
   </si>
   <si>
     <t>13001</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13001/13001_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13001/13001_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE PASSARELA.</t>
   </si>
   <si>
     <t>13005</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13005/13005_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13005/13005_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TAPA BURACOS NA RODOVIA JULIO DAL FABBRO.</t>
   </si>
   <si>
     <t>13006</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13006/13006_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13006/13006_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CANALIZAÇÃO DE ESGOTO NO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>13007</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13007/13007_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13007/13007_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO ESTACIONAMENTO DO GINASIO DE ESPORTES.</t>
   </si>
   <si>
     <t>13015</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13015/13015_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13015/13015_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CASCALHAMENTO NA ESTRADA DO BAIRRO DOS ALVES.</t>
   </si>
   <si>
     <t>13016</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13016/13016_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13016/13016_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SALA DE AULA NA ESCOLA DO RECANTO PRIMAVERA.</t>
   </si>
   <si>
     <t>13017</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13017/13017_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13017/13017_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REAJUSTE DOS VENCIMENTOS DOS PROFISSIONAIS NÃO MÉDICOS DO PROGRAMA DA SAÚDE DA FAMÍLIA.</t>
   </si>
   <si>
     <t>13018</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13018/13018_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13018/13018_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REMUNERAÇÃO ESPECIAL POR TRABALHO POLICIAL PARA OS GUARDAS CIVIS.</t>
   </si>
   <si>
     <t>13019</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13019/13019_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13019/13019_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA POSTO AVANÇADO DE POLICIAMENTO NO DISTRITO DO PARURU.</t>
   </si>
   <si>
     <t>13020</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13020/13020_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13020/13020_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAVIMENTAÇÃO ASFÁLTICA NA RUA MATIUSO, BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>13021</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13021/13021_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13021/13021_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO KM 61,5 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>13022</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13022/13022_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13022/13022_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>13023</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13023/13023_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13023/13023_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO BAIRRO PIRATUBA.</t>
   </si>
   <si>
     <t>13024</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13024/13024_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13024/13024_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>13025</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13025/13025_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13025/13025_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO BAIRRO VERAVINHA.</t>
   </si>
   <si>
     <t>13026</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13026/13026_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13026/13026_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 5 BICOS DE LUZ NO BAIRRO RIBEIROS.</t>
   </si>
   <si>
     <t>13027</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13027/13027_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13027/13027_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO KM 76,4, BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>13028</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13028/13028_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13028/13028_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MUDANÇA DA LOCALIDADE DE EMISSÃO DE CARTEIRA DE TRABALHO E PREVIDÊNCIA SOCIAL</t>
   </si>
   <si>
     <t>13029</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13029/13029_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13029/13029_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICO DE LUZ NO KM 19,5, BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>13030</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13030/13030_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13030/13030_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS E LIMPEZA COM RETRO ESCAVADEIRA NO BAIRRO CAMPININHA.</t>
   </si>
   <si>
     <t>13031</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13031/13031_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13031/13031_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE 3 BICOS DE LUZ NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>13032</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13032/13032_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13032/13032_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICO DE LUZ NA RUA DOS GIRASSOIS, 21.</t>
   </si>
   <si>
     <t>13033</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13033/13033_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13033/13033_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NA TRAVESSA ALVARO E ALMEIDA LEME.</t>
   </si>
   <si>
     <t>13037</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13037/13037_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13037/13037_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE UM COMPUTADOR E LINHA TELEFÔNICA NO CENTRO DE SAÚDE.</t>
   </si>
   <si>
     <t>13038</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13038/13038_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13038/13038_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MINI ESTADIO NO BAIRRO DOS GRILOS.</t>
   </si>
   <si>
     <t>13054</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13054/13054_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13054/13054_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LOMBADAS NA RUA OTAVIO ROSA, ABERTRA DO CANTEIRO CENTRAL DA AVENIDA SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>13055</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13055/13055_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13055/13055_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONCLUSÃO DA REFORMA DA CAPELA DE SANTA CATARINA, BAIRRO VARGEDO.</t>
   </si>
   <si>
     <t>13056</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13056/13056_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13056/13056_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA FORMA CORRETA DO SOLO CONTRA A DEGRADAÇÃO AMBIENTAL.</t>
   </si>
   <si>
     <t>13057</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13057/13057_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13057/13057_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 3 BICOS DE LUZ NO BAIRRO DOS GODINHOS.</t>
   </si>
   <si>
     <t>13058</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13058/13058_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13058/13058_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE 2 LOMBADAS NO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>13059</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13059/13059_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13059/13059_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA COMPLETA DO TELHADO DO CENTRO DE SAÚDE.</t>
   </si>
   <si>
     <t>13060</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13060/13060_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13060/13060_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ATENDIMENTO DA ASSISTENTE SOCIAL NA REPARTIÇÃO DA CAMARA MUNICIPAL, NAS SESSOES ORDINARIAS.</t>
   </si>
   <si>
     <t>13061</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13061/13061_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13061/13061_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAÇAMBA DE COLETA DE LIXO NO BAIRRO DOS PEDROS.</t>
   </si>
   <si>
     <t>13062</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13062/13062_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13062/13062_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MANUTENÇÃO, ATERRO E LIMPEZA NAS LATERAIS DA ESTRADA VICINAL DO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>13064</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13064/13064_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13064/13064_texto_integral.pdf</t>
   </si>
   <si>
     <t>13074</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13074/13074_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13074/13074_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE TUBOS NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>13108</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13108/13108_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13108/13108_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DOS PAULOS.</t>
   </si>
   <si>
     <t>13109</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13109/13109_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13109/13109_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE PÉTALA DE ILUMINAÇÃO DE CANTEIRO NA AVENIDA SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>13110</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13110/13110_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13110/13110_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PORCENTAGEM DO PAGAMENTO AO TRANSPORTE PÚBLICO DOS ESTUDANTES.</t>
   </si>
   <si>
     <t>13111</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13111/13111_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13111/13111_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>13112</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13112/13112_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13112/13112_texto_integral.pdf</t>
   </si>
   <si>
     <t>13120</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13120/13120_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13120/13120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>13121</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13121/13121_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13121/13121_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE FOSSA SEPTICA NO BAIRRO DOS GRILOS.</t>
   </si>
   <si>
     <t>13122</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13122/13122_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13122/13122_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>13123</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13123/13123_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13123/13123_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS PINTOS.</t>
   </si>
   <si>
     <t>13124</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13124/13124_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13124/13124_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LINHA DE TUBOS NO BAIRRO CAMPININHA.</t>
   </si>
   <si>
     <t>13125</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13125/13125_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13125/13125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>13126</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13126/13126_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13126/13126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAÇAMBA DE LIXO NO BAIRRO GABRIEL.</t>
   </si>
   <si>
     <t>13127</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13127/13127_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13127/13127_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA EVITAR CAIXAS DE SOM DURANTE AS MISSAS NA IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>13128</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13128/13128_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13128/13128_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA FECHAMENTO DA TRAVESSIA MARTINS GARCIA.</t>
   </si>
   <si>
     <t>13129</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13129/13129_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13129/13129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA PAGAMENTO DE TODOS VALORES CONSTANTES NAS NOTAS FISCAIS.</t>
   </si>
   <si>
     <t>13130</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13130/13130_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13130/13130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE POSTO POLICIAL DA GUARDA CIVIL NO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>13131</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13131/13131_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13131/13131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NA RUA A, BAIRRO LAVAL 2</t>
   </si>
   <si>
     <t>13132</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13132/13132_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13132/13132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ILUMINAÇÃO PÚBLICA NA RODOVIA JULIO DAL FABBRO.</t>
   </si>
   <si>
     <t>13133</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13133/13133_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13133/13133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADA NO KM 4 DA RODOVIA JULIO DAL FABBRO.</t>
   </si>
   <si>
     <t>13134</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13134/13134_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13134/13134_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DE ENSINO FUNDAMENTAL NO BAIRRO SARA SARA.</t>
   </si>
   <si>
     <t>13135</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13135/13135_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13135/13135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA DO TERRENO NA ESCOLA DO BAIRRO DOS COELHOS.</t>
   </si>
   <si>
     <t>13136</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13136/13136_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13136/13136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SEDE PARA PALESTRAS E REUNIÃO.</t>
   </si>
   <si>
     <t>13137</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13137/13137_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13137/13137_texto_integral.pdf</t>
   </si>
   <si>
     <t>13139</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13139/13139_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13139/13139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DA BARRA.</t>
   </si>
   <si>
     <t>13140</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13140/13140_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13140/13140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ABERTURA DO CANTEIRO CENTRAL PARA RETORNO DOS MOTORISTAS SENTIDO BAIRRO, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>13141</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13141/13141_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13141/13141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LINHAS DE TELEFONE NO BAIRRO PIRATUBA.</t>
   </si>
   <si>
     <t>13138</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13138/13138_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13138/13138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE 2 LOMBADAS NO LOTEAMENTO RESIDENCIAL IBIUNA.</t>
   </si>
   <si>
     <t>13142</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13142/13142_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13142/13142_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RENOVAÇÃO DE CONVÊNIO COM O CENTRO PAULA SOUZA.</t>
   </si>
   <si>
     <t>12986</t>
   </si>
   <si>
     <t>260306</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12986/12986_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12986/12986_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO GODINHOS.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Fábio Bello de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2475/2475_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2475/2475_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISSQN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2511/2511_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2511/2511_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO FISCAL PERTINENTES AOS TRIBUTOS MUNICIPAIS IPTU E ISSQN INSCRITOS NA DÍVIDA ATIVA ATÉ 2003, NOS TERMOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2082/2082_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2082/2082_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOVA DENOMINAÇÃO DA EMEE "ARCO ÍRIS" ("CRECHE NOVA SANTA CLARA")</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2087/2087_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2087/2087_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA NO BAIRRO RESIDENCIAL EUROPA (QUADRA POLIESPORTIVA JORGE PAULO MUNIZ GONÇALVES)</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2089/2089_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2089/2089_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA NO BAIRRO CURRAL (QUADRA POLIESPORTIVA CAETANO SOARES DE CAMPOS)</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2091/2091_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2091/2091_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA NO BAIRRO PAIOL GRANDE (QUADRA POLIESPORTIVA JUVENAL ANTÔNIO DE OLIVEIRA</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2092/2092_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2092/2092_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA NO BAIRRO BORBA (QUADRA POLIESPORTIVA BENEDITO RODRIGUES DE CAMARGO)</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>DESCONHECIDO, Alexandre Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2108/2108_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2108/2108_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRANSPORTE GRATUITO PARA ACOMPANHANTES DE PESSOAS PORTADORAS DE DEFICIÊNCIA FÍSICA OU MENTAL.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2577/2577_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2577/2577_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA PARÁGRAFOS, ACRESCE E ALTERA ARTIGOS DA LEI MUNICIPAL Nº 311, DE 26/10/94, COM REDAÇÃO DADA PELA 328/95 DE 18/04/95</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2127/2127_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2127/2127_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE DENOMINAÇÃO DE RUA NO BAIRRO DA RESSACA (TRAVESSA FIRMINO RODRIGUES DA SILVA)</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2133/2133_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2133/2133_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OFICIALIZAÇÃO DO NOME DO CONJUNTO HABITACIONAL (CONJUNTO HABITACIONAL SANTA LUCIA)</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>Professor Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2142/2142_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2142/2142_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CONCEDER SUBVENÇÃO AO SERVIÇO DE PROTEÇÃO AO MENOR DE IBIÚNA - SERPROMI - E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2149/2149_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2149/2149_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DE PARCELAMENTO DO SOLO PARA FINS URBANOS</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2158/2158_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2158/2158_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO TUTELAR DA CRIANÇA E DO ADOLESCENTE DA ESTÂNCIA TURÍSTICA DE IBIÚNA E SOBRE A ELEIÇÃO, REMUNERAÇÃO, SUSPENSÃO E DESTITUIÇÃO DE SEUS MEMBROS, CONFORME LEI FEDERAL Nº 8096/90 E LEI MUNICIPAL Nº 196/92 - 487/99.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>DESCONHECIDO</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2159/2159_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2159/2159_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A REVISÃO DA REMUNERAÇÃO DOS SERVIDORES DA CÂMARA E DOS AGENTES POLÍTICOS LOCAIS.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2162/2162_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2162/2162_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DO NUCLEO DE APOIO INCLUSIVO AO DESENVOLVIMENTO EDUCACIONAL - (NAIDE)</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2163/2163_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2163/2163_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA A DESAPROPRIAR, PELA VIA AMIGÁVEL, PELO VALOR DE R$ 120.000,00 (CENTO E VINTE MIL REAIS), 15 (QUINZE) LOTES INTEGRANTES DO LOTEAMENTO RESIDENCIAL EUROPA, LOCALIZADO NO BAIRRO CAPIM AZEDO, ZONA URBANA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2164/2164_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2164/2164_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM O ESTADO PARA MUNICIPALIZAÇÃO DA GESTÃO DAS AÇÕES E SERVIÇOS DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2204/2204_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2204/2204_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OFICIALIZAÇÃO DA FEIRA DE ARTES E DÁ OUTRAS PROVIDÊNCIAS CORRELATADAS</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2208/2208_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2208/2208_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA (RUA DAS FLORES)</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2209/2209_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2209/2209_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER ÁREA QUE ESPECIFICA EM DOAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2210/2210_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2210/2210_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DA PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE  IBIÚNA A RECEBER MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÃO PAULO, RECURSOS FINANCEIROS DO TESOURO DO ESTADO, ATRAVÉS DA SECRETARIA DE ESTADO DA CULTURA.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2213/2213_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2213/2213_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA. (RUA MARIA DE JESUS LEME)</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2218/2218_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2218/2218_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º E SEUS PARÁGRAFOS 1º E 2º, ARTIGOS 2º, 3º, 4º E SEUS PARÁGRAFOS 1º E 2º DA LEI MUNICIPAL Nº625, DE 10/07/2001.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2220/2220_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2220/2220_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA (ESTRADA DR. JOSÉ PIRES CASTANHO FILHO)</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2227/2227_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2227/2227_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI MUNICIPAL Nº747, DE 24 DE JUNHO DE 2002.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2229/2229_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2229/2229_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SEMANA DO AGRICULTOR DA ESTÂNCIA TURÍSTICA DE IBIÚNA</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2233/2233_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2233/2233_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2237/2237_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2237/2237_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE HABITAÇÃO, OBJETIVANDO A REALIZAÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA EM RUA DO LOTEAMENTO RESIDENCIAL EUROPA, NO BAIRRO DO CAPIM AZEDO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2242/2242_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2242/2242_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI MUNICIPAL Nº 643, DE 26 DE SETEMBRO DE 2001</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2245/2245_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2245/2245_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA VENCIMENTOS DOS MÉDICOS LOTADOS NO PROGRAMA SAÚDE DA FAMÍLIA</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2249/2249_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2249/2249_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL - S. I. M.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2251/2251_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2251/2251_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº770 DE 01 DE OUTUBRO DE 2002, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2252/2252_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2252/2252_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO À SECRETARIA DA SEGURANÇA PÚBLICA DO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2254/2254_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2254/2254_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2255/2255_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2255/2255_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OFICIALIZAÇÃO DO NOME DA RUA ADÃO ANTONIO GONÇALVES NO BAIRRO RIO DE UNA</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2584/2584_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2584/2584_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA DENOMINAÇÃO AOS CARGOS DE DIRETORES DE ENSINO FUNDAMENTAL E INFANTIL, CONSTANTE DO ANEXO I DO QUADRO DE CARGOS E FUNÇÕES DE PROVIMENTO EFETIVO E EM COMISSÃO, DA LEI MUNICIPAL Nº 654, DE 28 DE SETEMBRO DE 2001, ALTERADA PELA LEI Nº 753 DE 30 DE JULHO DE 2002</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2256/2256_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2256/2256_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE VENCIMENTOS DO QUADRO DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2257/2257_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2257/2257_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESAPROPRIAR AMIGAVELMENTE UM IMÓVEL COM ÁREA DE 1.200,00 M2 (UM MIL E DUZENTOS METROS QUADRADOS), SITUADO NO BAIRRO DA VARGEM DO SALTO, NESTE MUNICÍPIO E COMARCA DE IBIÚNA, SP, PARA A CONSTRUÇÃO DE UMA QUADRA DE FUTEBOL DE SALÃO COBERTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2261/2261_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2261/2261_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER ÁREAS EM COMODATO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2263/2263_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2263/2263_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ZONEAMENTO DA ÁREA LOCALIZADA NO PERÍMETRO URBANO DO MUNICÍPIO, NO BAIRRO SOROCAMIRIM, LOCAL DENOMINADO FAZENDA VELHA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2265/2265_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2265/2265_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O INCISO X DO ART. 37 DA CONSTITUIÇÃO, QUE DISPÕE SOBRE A REVISÃO GERAL E ANUAL DAS REMUNERAÇÕES E SUBSÍDIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS AOS PODERES EXECUTIVO, LEGISLATIVO E GUARDA CIVIL, DAS AUTARQUIAS E FUNDAÇÕES PÚBLICAS MUNICIPAIS</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2274/2274_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2274/2274_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA (RUA JOÃO CARDOSO DE OLIVEIRA)</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2276/2276_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2276/2276_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO I DO ARTIGO 1º E AO ARTIGO 3º DA LEI MUNICIPAL Nº743, DE 20 DE JUNHO DE 2002, QUE AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO E/OU CONTRATO COM A COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO - CDHU.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2279/2279_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2279/2279_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI MUNICIPAL Nº 742, DE 20 DE JUNHO DE 2002, QUE AUTORIZA A ALIENAÇÃO DE IMÓVEIS QUE ESPECIFICA, POR DOAÇÃO À COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO - CDHU.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2281/2281_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2281/2281_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A REVISÃO DA REMUNERAÇÃO DOS SERVIDORES DA CÂMARA E DOS AGENTES POLÍTICOS LOCAIS</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2283/2283_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2283/2283_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO DOS ESTABELECIMENTOS FARMACÊUTICOS NA ESTÂNCIA TURÍSTICA DE IBIÚNA, CRIA O CONSELHO DAS FARMÁCIAS E DROGARIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2285/2285_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2285/2285_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À LEI Nº 467, DE 16 DE SETEMBRO DE 1998, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2286/2286_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2286/2286_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE ADESÃO AO CONVÊNIO Nº1.00.00.00/8.00.00.00/1039/02, CELEBRADO ENTRE O ESTADO DE SÃO PAULO, POR INTERMÉDIO DAS SECRETARIAS DA HABITAÇÃO E DO EMPREGO E RELAÇÕES DO TRABALHO; A COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO - CDHU E O BANCO NOSSA CAIXA S/A, OBJETIVANDO A IMPLANTAÇÃO E A EXECUÇÃO DO PROGRAMA PRÓ-LAR/ BANCO DO POVO PAULISTA.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2287/2287_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2287/2287_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE VAGAS NO CARGO DE VICE-DIRETOR DE ESCOLA</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2288/2288_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2288/2288_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O ESTÁGIO PROBATÓRIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2290/2290_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2290/2290_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA BIBLIOTECA DO PRODUTOR RURAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2292/2292_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2292/2292_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL (R$ 35.000,00)</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2294/2294_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2294/2294_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA ESCOLA DO BAIRRO FIGUEIRA (EMEF(R)ANTONIO COELHO RAMALHO)</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2309/2309_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2309/2309_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO CENTRO DE ESPECIALIDADES (MAFALDA GABRIEL NANNI)</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2324/2324_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2324/2324_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO I DO ARTIGO 62, DA LEI MUNICIPAL Nº89, DE 29 DE ABRIL DE 1975</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2330/2330_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2330/2330_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO CAMPO DE FUTEBOL DO BAIRRO CARMO MESSIAS (CAMPO DE FUTEBOL JOÃO NUNES FILHO)</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2352/2352_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2352/2352_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DECLARAR DE UTILIDADE PÚBLICA, PARA FIM DE DESAPROPRIAÇÃO, ÁREA DE TERRENO LOCALIZADA NO BAIRRO SOROCABUÇU, NECESSÁRIA PARA CONSTRUÇÃO DE UMA PRAÇA DE ESPORTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2353/2353_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2353/2353_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE IBIÚNA A CELEBRAR CONVÊNIO COM O FUNDO SOCIAL DE SOLIDARIEDADE DO ESTADO DE SÃO PAULO - FUSSESP</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2354/2354_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2354/2354_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA ESTRADA NO BAIRRO CAMPO VERDE (RUA MOACYR LEME DA SILVA)</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2355/2355_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2355/2355_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DAS UNIDADES DE SERVIÇO DA SECRETARIA DA INDÚSTRIA E COMÉRCIO, E DOS CARGOS NO QUADRO DE PESSOAL DA PREFEITURA</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2356/2356_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2356/2356_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DECLARAR DE UTILIDADE PÚBLICA, PARA FIM DE DESAPROPRIAÇÃO, ÁREA DE TERRENO LOCALIZADA NO BAIRRO PIAÍ, NECESSÁRIA PARA CONSTRUÇÃO DE UMA ESCOLA, UM POSTO DE SAÚDE E DE UMA PRAÇA DE ESPORTES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2357/2357_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2357/2357_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2359/2359_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2359/2359_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR (R$ 2.870.000,00)</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>DESCONHECIDO, Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2360/2360_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2360/2360_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DE UM CARGO DE ASSESSOR LEGISLATIVO DA CÂMARA MUNICIPAL DE IBIÚNA, CONSTANTE DO ANEXO I DA RESOLUÇÃO Nº 29/95, DE 19 DE JANEIRO DE 1995, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2363/2363_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2363/2363_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS CORRELATADAS</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2364/2364_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2364/2364_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA ESTRADA NO BAIRRO PAIOL PEQUENO (ESTRADA MUNICIPAL FRANCISCO VIEIRA GONÇALVES)</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2367/2367_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2367/2367_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA A CELEBRAR CONVÊNIO COM O TRIBUNAL DE JUSTIÇA DO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2368/2368_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2368/2368_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO CENTRO DE APOIO E MANUTENÇÃO (CENTRO DE APOIO E MANUTENÇÃO CLEMENTINO DE CAMARGO)</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2370/2370_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2370/2370_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA (ESTRADA MUNICIPAL DOS ARFAIS)</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2372/2372_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2372/2372_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA (ESTRADA MUNICIPAL DOS MIGUEL)</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2373/2373_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2373/2373_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA (ESTRADA MUNICIPAL DOS XAVIER)</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2374/2374_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2374/2374_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA A CELEBRAR TERMO DE CONVÊNIO DE COPERAÇÃO TÉCNICA COM A EMPRESA BRASILEIRA DE PESQUISA AGROPECUÁRIA - EMBRAPA</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2375/2375_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2375/2375_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBIÚNA PARA O EXERCÍCIO DE 2004</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2376/2376_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2376/2376_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA NO BAIRRO DO PAIOL PEQUENO (RUA MARIA APARECIDA DE MORAES SOARES)</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2378/2378_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2378/2378_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO ANO MUNICIPAL DAS ÁGUAS NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2382/2382_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2382/2382_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTAURAR CERTAME LICITATÓRIO PARA OUTORGA DE PERMISSÃO DE USO DA ÁREA PÚBLICA CONTENDO 102,54M2, LOCALIZADA DENTRO DO CENTRO POLIESPORTIVO VEREADOR JOSÉ CLEMENTE MACHADO, À RUA JOSÉ CIPRIANO DE FREITAS, S/Nº, NESTA CIDADE, PARA EXPLORAÇÃO DE SERVIÇOS DE LANCHONETE.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2383/2383_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2383/2383_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CONCEDER SUBVENÇÃO AO SERVIÇO DE PROTEÇÃO AO MENOR DE IBIÚNA - SERPROMI - E DÁ OUTRAS PROVIDÊNCIAS (R$ 500,00)</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2385/2385_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2385/2385_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 7 DA LEI Nº 844, DE 23 DE JUNHO DE 2003</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2388/2388_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2388/2388_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO MUNICIPAL DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2389/2389_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2389/2389_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA NO BAIRRO DOS GRILOS (RUA CELESTINO NUNES DAS CHAGAS)</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2390/2390_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2390/2390_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO GINÁSIO DE ESPORTES (GINÁSIO DE ESPORTES JOÃO LUIZ CASSEMIRO)</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2396/2396_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2396/2396_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR (R$ 2.280.000,00)</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2398/2398_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2398/2398_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO ESTÁDIO MUNICIPAL DO BAIRRO DO CURRAL (ESTÁDIO MUNICIPAL MARCOS EDUARDO CAMARGO TRUVILHO)</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2400/2400_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2400/2400_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1° DA LEI MUNICIPAL Nº831, DE 23 DE ABRIL DE 2003 (NÚCLEO INTEGRADO DE ENSINO BÁSICO "PROFESSORA INÊS NUNES MAKIYAMA")</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2405/2405_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2405/2405_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DECLARAR DE UTILIDADE PÚBLICA, PARA FIM DE DESAPROPRIAÇÃO, ÁREA DE TERRENO LOCALIZADA NO BAIRRO PIAÍ, NECESSÁRIA PARA CONSTRUÇÃO DE UMA FOSSA FILTRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2409/2409_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2409/2409_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA DE SERVIDÃO NO BAIRRO DA RESSACA (ESTRADA DE SERVIDÃO BENTO ALVES DE MORAES)</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2418/2418_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2418/2418_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO - A ATUALIZAR O IPTU (IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL) DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2421/2421_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2421/2421_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO "A ATUALIZAR UNIDADE FISCAL DO MUNICÍPIO DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2425/2425_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2425/2425_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR PARA A COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO - SABESP, ÁREA DE TERRENO LOCALIZADA NO BAIRRO PIAÍ, NECESSÁRIA PARA CONSTRUÇÃO DE UMA FOSSA FILTRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2431/2431_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2431/2431_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O INSTITUTO NACIONAL DE DEFESA DO CONSUMIDOR - INADECON</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2445/2445_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2445/2445_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 4º DA LEI MUNICIPAL N°695, DE 17 DE DEZEMBRO DE 2001</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2472/2472_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2472/2472_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER EM COMODATO, IMÓVEL LOCALIZADO NO BAIRRO CAMPO VERDE, COM A FINALIDADE DE IMPLANTAR UM POSTO DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2476/2476_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2476/2476_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2477/2477_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2477/2477_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR (R$ 780.000,00)</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2478/2478_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2478/2478_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A SECRETARIA DE ESTADO DA CULTURA</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2479/2479_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2479/2479_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DECLARAR DE UTILIDADE PÚBLICA, PARA FIM DE DESAPROPRIAÇÃO, ÁREA DE TERRENO LOCALIZADA NO BAIRRO DO CURRAL, NECESSÁRIA PARA CONSTRUÇÃO DE CASAS POPULARES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2480/2480_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2480/2480_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER GRATUITAMENTE ATRAVÉS DE CONTRATO DE CONCESSÃO DE DIREITO REAL DE USO, UMA ÁREA PÚBLICA SITUADA NO LOTEAMENTO DENOMINADO "ESTÂNCIA BELA VISTA", NESTA CIDADE, VISANDO A IMPLANTAÇÃO DE UM CENTRO COMUNITÁRIO URBANO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>11497</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11497/11497_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11497/11497_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE SEGURANÇA PÚBLICA PARA ENVIO DE VEÍCULO BASE COMUNITÁRIA MÓVEL DE SEGURANÇA.</t>
   </si>
   <si>
     <t>11498</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11498/11498_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11498/11498_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA VIVO PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NOS BAIRROS PAULO, VERAVA E RODRIGUES.</t>
   </si>
   <si>
     <t>11499</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11499/11499_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11499/11499_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA CONSTRUÇÃO DE TORRE CELULAR NOS BAIRROS VERAVA E CARMO MESSIAS.</t>
   </si>
   <si>
     <t>11500</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11500/11500_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11500/11500_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA DE ÔNIBUS CIDADE DE IBIÚNA PARA ÔNIBUS IR ATÉ O PONTO FINAL PRÓXIMO A IGREJA CATÓLICA DO BAIRRO SALINO.</t>
   </si>
   <si>
     <t>11501</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11501/11501_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11501/11501_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA DE ÔNIBUS CIDADE DE IBIÚNA PARA LINHA DO BAIRRO BOAVAS ATÉ O PONTO FINAL PRÓXIMO A MINERADORA MATA ATLÂNTICA.</t>
   </si>
   <si>
     <t>11502</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11502/11502_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11502/11502_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA DE ÔNIBUS DANÚBIO AZUL PARA PROLONGAMENTO DA LINHA DE ÔNIBUS DE CAUCAIA DO ALTO - RIBEIROS.</t>
   </si>
   <si>
     <t>11503</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11503/11503_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11503/11503_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DA EMPRESA CIDADE DE IBIÚNA PARA CRIAÇÃO DE LINHA DE ÔNIBUS PARA O BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>11504</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11504/11504_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11504/11504_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA DE ÔNIBUS DANÚBIO AZUL PARA PROLONGAMENTO DA LINHA DE ÔNIBUS CAUCAIA DO ALTO.</t>
   </si>
   <si>
     <t>11505</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11505/11505_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11505/11505_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CAPITÃO DA POLÍCIA MILITAR DE IBIÚNA PARA REALIZAR RONDAS E BLITZ NOS BAIRROS VERAVA E CARMO MESSIAS.</t>
   </si>
   <si>
     <t>11506</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11506/11506_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11506/11506_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA REPARO NA REDE DE TELEFONIA DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>11507</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11507/11507_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11507/11507_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE TELEFONES PÚBLICOS, ORELHÃO, NO BAIRRO COELHOS.</t>
   </si>
   <si>
     <t>11508</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11508/11508_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11508/11508_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA DE ÔNIBUS CIDADE DE IBIÚNA PARA COLOCAÇÃO DE LINHA DE ÔNIBUS NO BAIRRO FELIPES.</t>
   </si>
   <si>
     <t>11509</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11509/11509_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11509/11509_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO DOMINGUES / VERAVINHA.</t>
   </si>
   <si>
     <t>11510</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11510/11510_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11510/11510_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO MORRO GRANDE, POSTO DE SAÚDE. </t>
   </si>
   <si>
     <t>11511</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11511/11511_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11511/11511_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO DOS PAULOS </t>
   </si>
   <si>
     <t>11512</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11512/11512_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11512/11512_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ÁGUA E ESGOTO NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>11513</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11513/11513_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11513/11513_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>11557</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11557/11557_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11557/11557_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SECRETARIA DA EDUCAÇÃO PARA CONSTRUÇÃO DE DUAS SALAS DE AULA NA ESCOLA ESTADUAL CARMO MESSIAS.</t>
   </si>
   <si>
     <t>11558</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11558/11558_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11558/11558_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NO LOTEAMENTO CALAPÍCOLA, BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>11559</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11559/11559_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11559/11559_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER PARA CONSTRUÇÃO DE PASSARELA NA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>11560</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11560/11560_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11560/11560_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA LIGAÇÃO DE ESGOTOS NAS RESIDÊNCIAS DO LOTEAMENTO VISTA LINDA.</t>
   </si>
   <si>
     <t>11561</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11561/11561_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11561/11561_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA REDE DE ÁGUA E ESGOTO NO BAIRRO DA VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>11577</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO FEITAL.</t>
   </si>
   <si>
     <t>11578</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11578/11578_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11578/11578_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>11579</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11579/11579_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11579/11579_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO DA VARGEM.</t>
   </si>
   <si>
     <t>11580</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11580/11580_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11580/11580_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>11581</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11581/11581_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11581/11581_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>11582</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11582/11582_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11582/11582_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>11583</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11583/11583_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11583/11583_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA DE ÔNIBUS CIDADE DE IBIÚNA PARA CRIAÇÃO DE LINHA DE ÔNIBUS NO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>11584</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11584/11584_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11584/11584_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE TELEFONE PÚBLICO, ORELHÃO, NO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>11585</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11585/11585_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11585/11585_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA ABASTECIMENTO DE ÁGUA NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>11586</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11586/11586_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11586/11586_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>11587</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11587/11587_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11587/11587_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER PARA LIMPEZA DO CÓRREGO DO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>11588</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11588/11588_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11588/11588_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ÁGUA NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>11589</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11589/11589_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11589/11589_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>11590</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11590/11590_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11590/11590_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>11591</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11591/11591_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11591/11591_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA CABEAMENTO TELEFÔNICO NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>11592</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11592/11592_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11592/11592_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO PARURU</t>
   </si>
   <si>
     <t>11593</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11593/11593_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11593/11593_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À POLÍCIA MILITAR PARA RONDAS NO BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>11594</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11594/11594_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11594/11594_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO VERAVINHA.</t>
   </si>
   <si>
     <t>11595</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11595/11595_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11595/11595_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDADE DE IBIÚNA PARA COLOCAÇÃO DE LINHAS DE ÔNIBUS NO BAIRRO DO GATOS</t>
   </si>
   <si>
     <t>11596</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11596/11596_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11596/11596_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO PAIOL GRANDE.</t>
   </si>
   <si>
     <t>11597</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11597/11597_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11597/11597_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AOS CORREIOS PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIA NOS BAIRROS GABRIEL, FEITAL E PAIOL GRANDE.</t>
   </si>
   <si>
     <t>11598</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11598/11598_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11598/11598_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NA RUA BENEDITO VIEIRA GONÇALVES.</t>
   </si>
   <si>
     <t>11599</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11599/11599_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11599/11599_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSERTO NA REDE DE ESGOTO NA RUA XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>11600</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11600/11600_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11600/11600_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDADE DE IBIÚNA PARA COLOCAÇÃO DE LINHA ESCOLAR NO BAIRRO PURIS</t>
   </si>
   <si>
     <t>11601</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11601/11601_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11601/11601_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE TELEFONE PÚBLICO ORELHÃO NO BAIRRO DOS BOAVAS.</t>
   </si>
   <si>
     <t>11886</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11886/11886_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11886/11886_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO FAXINAL.</t>
   </si>
   <si>
     <t>11887</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11887/11887_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11887/11887_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SABESP PARA CONSTRUÇÃO DE ESTAÇÃO DE ESGOTO NO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>11888</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11888/11888_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11888/11888_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GOVERNADOR DE SÃO PAULO PARA CRÉDITO EDUCATIVO.</t>
   </si>
   <si>
     <t>11971</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11971/11971_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11971/11971_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NOS BAIRROS CUPIM E REGI.</t>
   </si>
   <si>
     <t>11972</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11972/11972_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11972/11972_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO BOAVA.</t>
   </si>
   <si>
     <t>11973</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11973/11973_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11973/11973_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>11974</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11974/11974_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11974/11974_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>11975</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11975/11975_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11975/11975_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO RECANTO PRIMAVERA.</t>
   </si>
   <si>
     <t>11976</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11976/11976_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11976/11976_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA VIVO PARA CABEAMENTO NOS BAIRROS VERAVA, BOAVA E FELIPE.</t>
   </si>
   <si>
     <t>11977</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11977/11977_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11977/11977_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA DE ÔNIBUS DA CIDADE DE IBIÚNA PARA INFORMAR OS HORÁRIOS DE TRAFEGOS DOS ÔNIBUS NOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>11978</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11978/11978_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11978/11978_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA DE ÔNIBUS CIDADE DE IBIÚNA PARA CRIAÇÃO DE LINHA DE ÔNIBUS NO BAIRRO GODINHOS.</t>
   </si>
   <si>
     <t>11979</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11979/11979_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11979/11979_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA CRIAÇÃO DE COMISSÃO ESPECIAL PARA LEI ORGÂNICA.</t>
   </si>
   <si>
     <t>11986</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11986/11986_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11986/11986_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NA ÁREA CENTRAL DE TODOS OS BAIRROS.</t>
   </si>
   <si>
     <t>11988</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11988/11988_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11988/11988_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO RESSACA.</t>
   </si>
   <si>
     <t>11991</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11991/11991_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11991/11991_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GOVERNADOR DO ESTADO DE SÃO PAULO PARA ENVIO DE EFETIVO COMPLETO PARA A POLÍCIA MINITAR EM IBIÚNA.</t>
   </si>
   <si>
     <t>11994</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11994/11994_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11994/11994_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO DOS GATOS.</t>
   </si>
   <si>
     <t>11995</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11995/11995_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11995/11995_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA CIDADE DE IBIÚNA PARA O MOTIVO DO NÃO COMPARECIMENTO DO ÔNIBUS NO CORTEJO FÚNEBRE NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>11996</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11996/11996_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11996/11996_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO DOS PAES.</t>
   </si>
   <si>
     <t>12030</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12030/12030_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12030/12030_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>12032</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12032/12032_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12032/12032_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA DE ÔNIBUS CIDADE DE IBIÚNA PARA LINHA DE ÔNIBUS QUE PAROU DE ATENDER NO BAIRRO CAMPESTRE.</t>
   </si>
   <si>
     <t>12033</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12033/12033_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12033/12033_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE CIÊNCIA E TECNOLOGIA PARA IMPLANTAÇÃO DE CURSO TÉCNICO EM IBIÚNA.</t>
   </si>
   <si>
     <t>12034</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12034/12034_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12034/12034_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA FALTA DE FUNCIONÁRIOS NO SETOR DE MANUTENÇÃO.</t>
   </si>
   <si>
     <t>12035</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12035/12035_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12035/12035_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDADE DE IBIÚNA PARA COLOCAÇÃO DE MICRO ÔNIBUS NO BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>12036</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12036/12036_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12036/12036_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE CABEAMENTO NO BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>12037</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12037/12037_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12037/12037_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CAPITÃO DA 5ª CIA DE IBIÚNA PARA RONDAS NO BAIRRO TAVARES.</t>
   </si>
   <si>
     <t>12091</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12091/12091_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12091/12091_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SABESP PARA FALTA DE ÁGUA NO BAIRRO JARDIM NOVA IBIÚNA, RUA COLÔMBIA.</t>
   </si>
   <si>
     <t>12092</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12092/12092_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12092/12092_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO AO DER PARA COLOCAÇÃO DE PLACAS REFLETIVAS DE INFORMAÇÕES NA RODOVIA QUINTINO DE LIMA. </t>
   </si>
   <si>
     <t>12093</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12093/12093_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12093/12093_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12094</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12094/12094_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12094/12094_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO DOS DIAS.</t>
   </si>
   <si>
     <t>12095</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12095/12095_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12095/12095_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A PROMOTORIA DE JUSTIÇA DE IBIÚNA PROVIDÊNCIAS REFERENTE AS CARTAS ANÔNIMAS.</t>
   </si>
   <si>
     <t>12096</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12096/12096_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12096/12096_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO GODINHOS.</t>
   </si>
   <si>
     <t>12097</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12097/12097_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12097/12097_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CAT PARA DESBUROCRATIZAÇÃO DA INSCRIÇÃO DE PRODUTOR RURAL.</t>
   </si>
   <si>
     <t>12098</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12098/12098_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12098/12098_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO PARA INFORMAÇÕES DE TODOS OS FUNCIONÁRIOS PÚBLICOS ACERCA DOS VENCIMENTOS.</t>
   </si>
   <si>
     <t>12099</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12099/12099_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12099/12099_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO BARRA</t>
   </si>
   <si>
     <t>12100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12100/12100_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12100/12100_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO DOS GRILOS.</t>
   </si>
   <si>
     <t>12101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12101/12101_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12101/12101_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO VERAVINHA.</t>
   </si>
   <si>
     <t>12102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12102/12102_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12102/12102_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO PARA REFORMA DA ESCOLA PROFESSOR ROQUE BASTOS.</t>
   </si>
   <si>
     <t>12103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12103/12103_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12103/12103_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SETOR DE FISCALIZAÇÃO DA PREFEITURA SOBRE A PRIVATIZAÇÃO DA SABESP.</t>
   </si>
   <si>
     <t>12104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12104/12104_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12104/12104_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER PARA RECAPEAMENTO E DUPLICAÇÃO DA ESTRADA.</t>
   </si>
   <si>
     <t>12105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12105/12105_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12105/12105_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A PREFEITURA PARA QUANTIDADE DE FUNCIONÁRIOS NA PREFEITURA.</t>
   </si>
   <si>
     <t>12107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12107/12107_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12107/12107_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À CIA DA POLÍCIA MILITAR PARA RONDAS E BLITZ NO BAIRRO DA RESSACA.</t>
   </si>
   <si>
     <t>12108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12108/12108_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12108/12108_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO `TELEFÔNICA VIVO PARA COLOCAÇÃO DE CABO TELEFÔNICO NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>12109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12109/12109_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12109/12109_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DESENVOLVIMENTO URBANO PARA INFORMAÇÕES DOS LOTEAMENTOS.</t>
   </si>
   <si>
     <t>12110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12110/12110_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12110/12110_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO ESCRITÓRIO DE DESENVOLVIMENTO  RURAL DE SOROCABA PARA LIMPEZA DE RESERVATÓRIO DE ÁGUA.</t>
   </si>
   <si>
     <t>12111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12111/12111_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12111/12111_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À PREFEITURA PARA ATENDIMENTO DA PATRULHA AGRÍCOLA.</t>
   </si>
   <si>
     <t>12112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12112/12112_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12112/12112_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA CABEAMENTO TELEFÔNICO DE INSTALAÇÃO DE LINHAS TELEFÔNICAS NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>12113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12113/12113_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12113/12113_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>12114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12114/12114_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12114/12114_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA EXPLICAÇÕES DA RETIRADA DE TELEFONE NO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>12115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12115/12115_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12115/12115_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A DIRETORIA DE ENSINO DE SÃO ROQUE PARA CRIAÇÃO DE PRIMEIRA SÉRIE NA ESCOLA DO VERAVA.</t>
   </si>
   <si>
     <t>12116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12116/12116_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12116/12116_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AOS CORREIOS PARA INFORMAÇÕES DO MOTIVO DE NÃO ENTREGA DAS CORRESPONDÊNCIAS NO BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>12117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12117/12117_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12117/12117_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO FRIGORÍFICO DO ROSARIAL PARA TRABALHOS TÉCNICOS.</t>
   </si>
   <si>
     <t>12118</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12118/12118_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12118/12118_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA ELABORAÇÃO DO PLANO DIRETOR DE IBIÚNA.</t>
   </si>
   <si>
     <t>12119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12119/12119_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12119/12119_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA COLETAS DE DADOS PARA O PLANO DIRETOR DE IBIÚNA.</t>
   </si>
   <si>
     <t>12120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12120/12120_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12120/12120_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA COLETAS DE DADOS PARA NOVO PLANO DIRETOR DE IBIÚNA.</t>
   </si>
   <si>
     <t>12121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12121/12121_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12121/12121_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA COLETAS DE DADOS NO PLANO DIRETOR DE IBIÚNA.</t>
   </si>
   <si>
     <t>12122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12122/12122_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12122/12122_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA COLETA DE DADOS PARA PLANO DIRETOR EM IBIÚNA.</t>
   </si>
   <si>
     <t>12123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12123/12123_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12123/12123_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA ENCERRAMENTO DAS UNIDADES REGIONAIS DE SERVIÇO DE MANUTENÇÃO DE ESTRADAS.</t>
   </si>
   <si>
     <t>12124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12124/12124_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12124/12124_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA A MESA DA CÂMARA MUNICIPAL PARA ELABORAÇÃO DE PROJETO DE RESOLUÇÃO.</t>
   </si>
   <si>
     <t>12125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12125/12125_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12125/12125_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA RECEITA ARRECADADA NO SERVIÇO DE VIGILÂNCIA SANITÁRIA.</t>
   </si>
   <si>
     <t>12126</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12126/12126_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12126/12126_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SECRETARIA DE EDUCAÇÃO PARA CONSTRUÇÃO DE NOVA ESCOLA NO BAIRRO PIAI.</t>
   </si>
   <si>
     <t>12127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12127/12127_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12127/12127_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA AGRICULTURA FAMILIAR.</t>
   </si>
   <si>
     <t>12128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12128/12128_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12128/12128_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EMPRESA CIDADE DE IBIÚNA PARA LINHA DE ÔNIBUS NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>12162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12162/12162_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12162/12162_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA CABEAMENTO DE INSTALAÇÃO DE TELEFONES NO BAIRRO FEITAL.</t>
   </si>
   <si>
     <t>12163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12163/12163_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12163/12163_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA DIRIGENTE REGIONAL DE ENSINO PARA PODA DE ÁRVORES NA ESCOLA ROQUE BASTOS.</t>
   </si>
   <si>
     <t>12165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12165/12165_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12165/12165_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À DIRETORIA DE ENSINO DE SÃO ROQUE PARA INCLUSÃO DE 5ª SÉRIE DO SUPLETIVO NA ESCOLA ROQUE BASTOS.</t>
   </si>
   <si>
     <t>12166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12166/12166_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12166/12166_texto_integral.pdf</t>
   </si>
   <si>
     <t>12164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12164/12164_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12164/12164_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA PARA INSTALAÇÃO DE ORELHÃO NA AVENIDA SÃO SEBASTIÃO</t>
   </si>
   <si>
     <t>12167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12167/12167_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12167/12167_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO MUNICIPAL PARA INFORMAÇÕES SOBRE TÉRMINO DAS AULAS DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>12169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12169/12169_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12169/12169_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CESSAÇÃO DOS SUBSIDIOS PARA TRANSPORTE DE ALUNOS.</t>
   </si>
   <si>
     <t>12168</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12168/12168_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12168/12168_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À ASSISTÊNCIA TRIBUTÁRIA DA SECRETARIA DA FAZENDA DO ESTADO DE SÃO PAULO PARA INCLUSÃO DO INCISO IV DO ARTIGO 5 DA PORTARIA CAT 17.</t>
   </si>
   <si>
     <t>12170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12170/12170_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12170/12170_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA TEMA DO PLANO DIRETOR.</t>
   </si>
   <si>
     <t>12171</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12171/12171_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12171/12171_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ÁGUA NO BAIRRO GABRIEL DE CIMA.</t>
   </si>
   <si>
     <t>12172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12172/12172_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12172/12172_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO PARA OS BAIRROS VERAVA E PAULOS.</t>
   </si>
   <si>
     <t>12173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12173/12173_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12173/12173_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À TELEFÔNICA VIVO PARA INSTALAÇÃO DE ORELHÃO NA RUA JOSÉ JUNI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6921,68 +6921,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12174/12174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12175/12175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12176/12176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12177/12177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12178/12178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12179/12179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12180/12180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12182/12182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12183/12183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12184/12184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12185/12185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12186/12186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12187/12187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12188/12188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12189/12189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12190/12190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12191/12191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12192/12192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12193/12193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12194/12194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12195/12195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12196/12196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12197/12197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12198/12198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12199/12199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12200/12200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12201/12201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12202/12202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12203/12203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12204/12204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12205/12205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12206/12206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12207/12207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12208/12208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12209/12209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12210/12210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12211/12211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12212/12212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12213/12213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12214/12214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12215/12215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12216/12216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12217/12217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12218/12218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12219/12219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12220/12220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12221/12221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12222/12222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12223/12223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12224/12224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12225/12225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12226/12226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12227/12227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12228/12228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12229/12229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12230/12230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12231/12231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12232/12232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12233/12233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12234/12234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12235/12235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12236/12236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12237/12237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12238/12238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12239/12239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12240/12240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12241/12241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12242/12242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12243/12243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12244/12244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12245/12245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12246/12246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12247/12247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12248/12248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12249/12249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12250/12250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12251/12251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12252/12252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12253/12253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12254/12254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12255/12255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12256/12256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12281/12281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12282/12282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12283/12283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12284/12284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12285/12285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12286/12286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12287/12287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12288/12288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12289/12289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12290/12290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12291/12291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12292/12292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12293/12293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12294/12294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12303/12303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12304/12304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12305/12305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12306/12306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12307/12307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12308/12308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12309/12309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12310/12310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12311/12311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12312/12312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12313/12313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12314/12314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12315/12315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12316/12316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12317/12317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12318/12318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12319/12319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12320/12320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12321/12321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12322/12322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12323/12323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12341/12341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12342/12342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12343/12343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12344/12344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12345/12345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12346/12346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12347/12347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12348/12348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12349/12349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12350/12350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12351/12351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12352/12352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12353/12353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12354/12354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12355/12355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12360/12360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12366/12366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12369/12369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12377/12377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12391/12391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12392/12392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12393/12393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12394/12394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12395/12395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12408/12408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12409/12409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12410/12410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12411/12411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12412/12412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12553/12553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12554/12554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12555/12555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12556/12556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12557/12557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12558/12558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12559/12559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12560/12560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12561/12561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12562/12562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12563/12563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12564/12564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12565/12565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12566/12566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12568/12568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12569/12569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12570/12570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12571/12571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12572/12572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12573/12573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12574/12574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12575/12575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12576/12576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12577/12577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12578/12578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12579/12579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12580/12580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12581/12581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12582/12582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12587/12587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12588/12588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12590/12590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12593/12593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12595/12595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12596/12596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12601/12601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12603/12603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12604/12604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12606/12606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12611/12611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12612/12612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12614/12614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12636/12636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12637/12637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12638/12638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12639/12639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12640/12640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12641/12641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12642/12642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12643/12643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12644/12644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12647/12647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12648/12648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12649/12649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12650/12650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12652/12652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12656/12656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12662/12662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12663/12663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12664/12664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12666/12666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12675/12675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12676/12676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12677/12677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12678/12678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12679/12679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12680/12680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12681/12681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12682/12682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12683/12683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12684/12684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12685/12685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12686/12686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12687/12687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12688/12688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12689/12689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12690/12690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12691/12691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12692/12692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12693/12693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12694/12694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12695/12695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12696/12696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12697/12697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12698/12698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12699/12699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12700/12700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12701/12701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12702/12702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12703/12703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12708/12708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12716/12716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12721/12721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12722/12722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12724/12724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12726/12726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12729/12729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12730/12730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12756/12756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12757/12757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12758/12758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12759/12759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12761/12761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12766/12766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12769/12769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12772/12772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12838/12838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12839/12839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12840/12840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12841/12841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12842/12842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12843/12843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12844/12844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12845/12845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12846/12846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12847/12847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12852/12852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12856/12856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12858/12858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12860/12860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12862/12862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12865/12865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12866/12866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12868/12868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12869/12869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12887/12887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12890/12890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12891/12891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12892/12892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12893/12893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12894/12894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12895/12895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12896/12896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12897/12897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12898/12898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12899/12899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12900/12900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12932/12932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12933/12933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12934/12934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12935/12935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12936/12936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12937/12937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12938/12938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12952/12952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12953/12953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12954/12954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12955/12955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12956/12956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12957/12957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12958/12958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12968/12968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12969/12969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12970/12970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12971/12971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12972/12972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12987/12987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12988/12988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12989/12989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12990/12990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12997/12997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12998/12998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12999/12999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13000/13000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13001/13001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13005/13005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13006/13006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13007/13007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13015/13015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13016/13016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13017/13017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13018/13018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13019/13019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13020/13020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13021/13021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13022/13022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13023/13023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13024/13024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13025/13025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13026/13026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13027/13027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13028/13028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13029/13029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13030/13030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13031/13031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13032/13032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13033/13033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13037/13037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13038/13038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13054/13054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13055/13055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13056/13056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13057/13057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13058/13058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13059/13059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13060/13060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13061/13061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13062/13062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13064/13064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13074/13074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13108/13108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13109/13109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13110/13110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13111/13111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13112/13112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13120/13120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13121/13121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13122/13122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13123/13123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13124/13124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13125/13125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13126/13126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13127/13127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13128/13128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13129/13129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13130/13130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13131/13131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13132/13132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13133/13133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13134/13134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13135/13135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13136/13136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13137/13137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13139/13139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13140/13140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13141/13141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13138/13138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13142/13142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12986/12986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2475/2475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2091/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2108/2108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2127/2127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2133/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2389/2389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2425/2425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2431/2431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11497/11497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11498/11498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11499/11499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11500/11500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11501/11501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11502/11502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11503/11503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11504/11504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11505/11505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11506/11506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11507/11507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11508/11508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11509/11509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11510/11510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11511/11511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11512/11512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11513/11513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11557/11557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11558/11558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11559/11559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11560/11560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11561/11561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11578/11578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11579/11579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11580/11580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11581/11581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11582/11582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11583/11583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11584/11584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11585/11585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11586/11586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11587/11587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11588/11588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11589/11589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11590/11590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11591/11591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11592/11592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11593/11593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11594/11594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11595/11595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11596/11596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11597/11597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11598/11598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11599/11599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11600/11600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11601/11601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11886/11886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11887/11887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11888/11888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11971/11971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11972/11972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11973/11973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11974/11974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11975/11975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11976/11976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11977/11977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11978/11978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11979/11979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11986/11986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11988/11988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11991/11991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11994/11994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11995/11995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11996/11996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12030/12030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12032/12032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12033/12033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12034/12034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12035/12035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12036/12036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12037/12037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12091/12091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12092/12092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12093/12093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12094/12094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12095/12095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12096/12096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12097/12097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12098/12098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12099/12099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12100/12100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12101/12101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12102/12102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12103/12103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12104/12104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12105/12105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12107/12107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12108/12108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12109/12109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12110/12110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12111/12111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12112/12112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12113/12113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12114/12114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12115/12115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12116/12116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12117/12117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12118/12118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12119/12119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12120/12120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12121/12121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12122/12122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12123/12123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12124/12124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12125/12125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12126/12126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12127/12127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12128/12128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12162/12162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12163/12163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12165/12165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12166/12166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12164/12164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12167/12167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12169/12169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12168/12168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12170/12170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12171/12171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12172/12172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12173/12173_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12174/12174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12175/12175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12176/12176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12177/12177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12178/12178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12179/12179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12180/12180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12182/12182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12183/12183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12184/12184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12185/12185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12186/12186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12187/12187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12188/12188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12189/12189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12190/12190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12191/12191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12192/12192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12193/12193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12194/12194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12195/12195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12196/12196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12197/12197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12198/12198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12199/12199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12200/12200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12201/12201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12202/12202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12203/12203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12204/12204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12205/12205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12206/12206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12207/12207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12208/12208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12209/12209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12210/12210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12211/12211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12212/12212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12213/12213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12214/12214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12215/12215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12216/12216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12217/12217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12218/12218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12219/12219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12220/12220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12221/12221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12222/12222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12223/12223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12224/12224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12225/12225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12226/12226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12227/12227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12228/12228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12229/12229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12230/12230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12231/12231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12232/12232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12233/12233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12234/12234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12235/12235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12236/12236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12237/12237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12238/12238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12239/12239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12240/12240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12241/12241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12242/12242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12243/12243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12244/12244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12245/12245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12246/12246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12247/12247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12248/12248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12249/12249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12250/12250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12251/12251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12252/12252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12253/12253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12254/12254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12255/12255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12256/12256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12281/12281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12282/12282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12283/12283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12284/12284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12285/12285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12286/12286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12287/12287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12288/12288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12289/12289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12290/12290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12291/12291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12292/12292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12293/12293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12294/12294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12303/12303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12304/12304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12305/12305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12306/12306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12307/12307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12308/12308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12309/12309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12310/12310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12311/12311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12312/12312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12313/12313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12314/12314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12315/12315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12316/12316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12317/12317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12318/12318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12319/12319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12320/12320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12321/12321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12322/12322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12323/12323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12341/12341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12342/12342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12343/12343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12344/12344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12345/12345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12346/12346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12347/12347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12348/12348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12349/12349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12350/12350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12351/12351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12352/12352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12353/12353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12354/12354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12355/12355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12360/12360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12366/12366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12369/12369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12377/12377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12391/12391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12392/12392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12393/12393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12394/12394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12395/12395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12408/12408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12409/12409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12410/12410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12411/12411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12412/12412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12553/12553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12554/12554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12555/12555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12556/12556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12557/12557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12558/12558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12559/12559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12560/12560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12561/12561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12562/12562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12563/12563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12564/12564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12565/12565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12566/12566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12568/12568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12569/12569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12570/12570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12571/12571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12572/12572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12573/12573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12574/12574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12575/12575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12576/12576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12577/12577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12578/12578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12579/12579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12580/12580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12581/12581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12582/12582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12587/12587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12588/12588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12590/12590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12593/12593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12595/12595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12596/12596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12601/12601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12603/12603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12604/12604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12606/12606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12611/12611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12612/12612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12614/12614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12636/12636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12637/12637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12638/12638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12639/12639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12640/12640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12641/12641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12642/12642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12643/12643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12644/12644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12647/12647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12648/12648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12649/12649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12650/12650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12652/12652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12656/12656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12662/12662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12663/12663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12664/12664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12666/12666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12675/12675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12676/12676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12677/12677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12678/12678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12679/12679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12680/12680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12681/12681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12682/12682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12683/12683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12684/12684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12685/12685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12686/12686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12687/12687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12688/12688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12689/12689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12690/12690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12691/12691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12692/12692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12693/12693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12694/12694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12695/12695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12696/12696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12697/12697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12698/12698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12699/12699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12700/12700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12701/12701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12702/12702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12703/12703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12708/12708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12716/12716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12721/12721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12722/12722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12724/12724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12726/12726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12729/12729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12730/12730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12756/12756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12757/12757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12758/12758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12759/12759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12761/12761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12766/12766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12769/12769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12772/12772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12838/12838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12839/12839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12840/12840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12841/12841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12842/12842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12843/12843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12844/12844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12845/12845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12846/12846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12847/12847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12852/12852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12856/12856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12858/12858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12860/12860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12862/12862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12865/12865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12866/12866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12868/12868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12869/12869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12887/12887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12890/12890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12891/12891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12892/12892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12893/12893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12894/12894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12895/12895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12896/12896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12897/12897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12898/12898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12899/12899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12900/12900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12932/12932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12933/12933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12934/12934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12935/12935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12936/12936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12937/12937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12938/12938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12952/12952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12953/12953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12954/12954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12955/12955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12956/12956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12957/12957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12958/12958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12968/12968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12969/12969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12970/12970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12971/12971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12972/12972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12987/12987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12988/12988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12989/12989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12990/12990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12997/12997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12998/12998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12999/12999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13000/13000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13001/13001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13005/13005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13006/13006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13007/13007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13015/13015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13016/13016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13017/13017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13018/13018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13019/13019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13020/13020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13021/13021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13022/13022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13023/13023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13024/13024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13025/13025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13026/13026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13027/13027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13028/13028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13029/13029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13030/13030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13031/13031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13032/13032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13033/13033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13037/13037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13038/13038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13054/13054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13055/13055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13056/13056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13057/13057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13058/13058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13059/13059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13060/13060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13061/13061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13062/13062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13064/13064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13074/13074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13108/13108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13109/13109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13110/13110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13111/13111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13112/13112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13120/13120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13121/13121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13122/13122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13123/13123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13124/13124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13125/13125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13126/13126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13127/13127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13128/13128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13129/13129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13130/13130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13131/13131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13132/13132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13133/13133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13134/13134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13135/13135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13136/13136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13137/13137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13139/13139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13140/13140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13141/13141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13138/13138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/13142/13142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12986/12986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2475/2475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2091/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2108/2108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2127/2127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2133/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2389/2389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2425/2425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2431/2431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11497/11497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11498/11498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11499/11499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11500/11500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11501/11501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11502/11502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11503/11503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11504/11504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11505/11505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11506/11506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11507/11507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11508/11508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11509/11509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11510/11510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11511/11511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11512/11512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11513/11513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11557/11557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11558/11558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11559/11559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11560/11560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11561/11561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11578/11578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11579/11579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11580/11580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11581/11581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11582/11582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11583/11583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11584/11584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11585/11585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11586/11586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11587/11587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11588/11588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11589/11589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11590/11590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11591/11591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11592/11592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11593/11593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11594/11594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11595/11595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11596/11596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11597/11597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11598/11598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11599/11599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11600/11600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11601/11601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11886/11886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11887/11887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11888/11888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11971/11971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11972/11972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11973/11973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11974/11974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11975/11975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11976/11976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11977/11977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11978/11978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11979/11979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11986/11986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11988/11988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11991/11991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11994/11994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11995/11995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/11996/11996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12030/12030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12032/12032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12033/12033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12034/12034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12035/12035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12036/12036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12037/12037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12091/12091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12092/12092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12093/12093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12094/12094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12095/12095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12096/12096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12097/12097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12098/12098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12099/12099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12100/12100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12101/12101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12102/12102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12103/12103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12104/12104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12105/12105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12107/12107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12108/12108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12109/12109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12110/12110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12111/12111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12112/12112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12113/12113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12114/12114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12115/12115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12116/12116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12117/12117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12118/12118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12119/12119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12120/12120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12121/12121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12122/12122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12123/12123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12124/12124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12125/12125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12126/12126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12127/12127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12128/12128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12162/12162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12163/12163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12165/12165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12166/12166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12164/12164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12167/12167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12169/12169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12168/12168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12170/12170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12171/12171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12172/12172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2003/12173/12173_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H597"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>