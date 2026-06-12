--- v0 (2026-02-20)
+++ v1 (2026-06-12)
@@ -51,3942 +51,3942 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>13472</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13472/13472_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13472/13472_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>13473</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13473/13473_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13473/13473_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MINI ESTÁDIO NO BAIRRO DO SALTO.</t>
   </si>
   <si>
     <t>13474</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13474/13474_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13474/13474_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO CONSTRUÇÃO DE CAMPO DE FUTEBOL NO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>13475</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13475/13475_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13475/13475_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO SALTO</t>
   </si>
   <si>
     <t>13476</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13476/13476_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13476/13476_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DOS BENTOS.</t>
   </si>
   <si>
     <t>13477</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13477/13477_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13477/13477_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CORTE DE TAQUARAS NO BAIRRO RIO DE UNA DE CIMA.</t>
   </si>
   <si>
     <t>13478</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13478/13478_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13478/13478_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>13479</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13479/13479_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13479/13479_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>13480</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13480/13480_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13480/13480_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MINI ESTÁDIO NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>13481</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13481/13481_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13481/13481_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NOS BAIRROS GODINHO E RIO DE UNA DE CIMA.</t>
   </si>
   <si>
     <t>13482</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Paulo Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13482/13482_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13482/13482_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO FEITAL.</t>
   </si>
   <si>
     <t>13483</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Juvenal Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13483/13483_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13483/13483_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DIVERSOS SERVIÇOS NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>13484</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13484/13484_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13484/13484_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>13485</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13485/13485_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13485/13485_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DA PONTE NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>13486</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13486/13486_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13486/13486_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CANALIZAÇÃO NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>13487</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13487/13487_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13487/13487_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE GUARDA COM TELEFONE NO BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>13488</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13488/13488_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13488/13488_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS NO BAIRRO SOROCAMIRIM ATÉ CAMPININHA.</t>
   </si>
   <si>
     <t>13489</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13489/13489_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13489/13489_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NO BAIRRO DA CACHOEIRA ATÉ CARMO MESSIAS.</t>
   </si>
   <si>
     <t>13490</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13490/13490_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13490/13490_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE POÇO ARTESIANO NO BAIRRO SARÁ-SARÁ.</t>
   </si>
   <si>
     <t>13491</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13491/13491_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13491/13491_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA BENFEITORIAS NO TERRENO ONDE SE ENCONTRA O LIXÃO.</t>
   </si>
   <si>
     <t>13492</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Salvador do Correio</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13492/13492_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13492/13492_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AUMENTO SALARIAL PARA FUNCIONARIOS DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>13493</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Leôncio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13493/13493_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13493/13493_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE PRÉ ESCOLA NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>13494</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13494/13494_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13494/13494_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE SALAS DE AULAS NO BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>13495</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13495/13495_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13495/13495_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE MINI ESTÁDIO NO BAIRRO VERAVA</t>
   </si>
   <si>
     <t>13496</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13496/13496_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13496/13496_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LINHA DE TUBOS DO BAIRRO CARMO MESSIAS ATÉ BAIRRO DOS MENDES.</t>
   </si>
   <si>
     <t>13497</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13497/13497_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13497/13497_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CONTEINERS EM DIVERSOS BAIRROS.</t>
   </si>
   <si>
     <t>13498</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13498/13498_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13498/13498_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LINHA DE TUBOS NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>13499</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13499/13499_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13499/13499_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECAPEAMENTO NA ESTRADA DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>13500</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Alexandre Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13500/13500_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13500/13500_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE ESCOLA NO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>13501</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13501/13501_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13501/13501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE ESCOLA NO BAIRRO MATADOURO.</t>
   </si>
   <si>
     <t>13502</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13502/13502_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13502/13502_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO EM DIVERSOS BAIRROS DA CIDADE. </t>
   </si>
   <si>
     <t>13503</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13503/13503_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13503/13503_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE SUB PREFEITURAS NOS BAIRROS VERAVA E CARMO MESSIAS.</t>
   </si>
   <si>
     <t>13504</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13504/13504_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13504/13504_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NOS BAIRROS TIBURCIO E TERRA BOA.</t>
   </si>
   <si>
     <t>13505</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13505/13505_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13505/13505_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE REDE DE ÁGUA E ESGOTO NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>13506</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13506/13506_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13506/13506_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>13507</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13507/13507_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13507/13507_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>13508</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13508/13508_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13508/13508_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE QUADRAS POLIESPORTIVAS EM DIVERSOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>13517</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Valdecir Frioli</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13517/13517_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13517/13517_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA BENFEITORIAS NA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>13518</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13518/13518_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13518/13518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO LOTEAMENTO RESIDENCIAL.</t>
   </si>
   <si>
     <t>13519</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13519/13519_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13519/13519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA GERAL EM DIVERSAS ESCOLAS NA CIDADE.</t>
   </si>
   <si>
     <t>13520</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13520/13520_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13520/13520_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NAS RUAS DO LOTEAMENTO RESIDENCIAL IBIUNA.</t>
   </si>
   <si>
     <t>13521</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13521/13521_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13521/13521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO EM DIVERSOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>13522</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13522/13522_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13522/13522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ADAPTAÇÃO DAS CALÇADAS DA CIDADE EM TODAS AS RUAS COM REPARTIÇÕES PUBLICAS PARA PESSOAS DEFICIENTES.</t>
   </si>
   <si>
     <t>13523</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13523/13523_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13523/13523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LIMPEZA NOS CÓRREGOS NO BAIRRO DOS PAULOS</t>
   </si>
   <si>
     <t>13524</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13524/13524_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13524/13524_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE LOMBADAS EM DIVERSOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>13525</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13525/13525_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13525/13525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIA NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>13526</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13526/13526_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13526/13526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DE ABRIGO DE ÔNIBUS NO BAIRRO SILVERIO</t>
   </si>
   <si>
     <t>13527</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Dito do Colégio</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13527/13527_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13527/13527_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>13528</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13528/13528_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13528/13528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CALÇADAS NA ESTRADA DA FIGUEIRA, BAIRRO VILA LIMA.</t>
   </si>
   <si>
     <t>13529</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13529/13529_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13529/13529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE VILA OLIMPICA RURAL NO BAIRRO PIAI.</t>
   </si>
   <si>
     <t>13530</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13530/13530_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13530/13530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA OBRAS NA NOVA ESCOLA NO ANTIGO SOCI.</t>
   </si>
   <si>
     <t>13553</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13553/13553_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13553/13553_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NA RUA DO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>13559</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13559/13559_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13559/13559_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE LOMBADA NO BAIRRO RESSACA</t>
   </si>
   <si>
     <t>13560</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13560/13560_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13560/13560_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NO BAIRRO LAVAPÉS.</t>
   </si>
   <si>
     <t>13561</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13561/13561_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13561/13561_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NA RODOVIA BUNJIRO NAKAO</t>
   </si>
   <si>
     <t>13569</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13569/13569_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13569/13569_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO COCAIS, DIAS, COLÉGIO E AREIA VERMELHA.</t>
   </si>
   <si>
     <t>13570</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13570/13570_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13570/13570_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAÇAMBA EM DIVERSOS BAIRROS.</t>
   </si>
   <si>
     <t>13571</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13571/13571_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13571/13571_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA E PINTURA NA ESCOLA DO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>13572</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13572/13572_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13572/13572_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE DETECTA NO HOSPITAL DE IBIUNA.</t>
   </si>
   <si>
     <t>13573</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13573/13573_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13573/13573_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POÇO ARTESIANO NO BAIRRO DO ALTO.</t>
   </si>
   <si>
     <t>13574</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13574/13574_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13574/13574_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE VELÓRIO NO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>13610</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13610/13610_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13610/13610_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA HORTA COMUNITÁRIA</t>
   </si>
   <si>
     <t>13611</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13611/13611_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13611/13611_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POSTO DE SAUDE NO BAIRRO DO COLEGIO.</t>
   </si>
   <si>
     <t>13612</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13612/13612_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13612/13612_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NA TRAVESSA ALVARO DE ALMEIDA LEME.</t>
   </si>
   <si>
     <t>13613</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13613/13613_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13613/13613_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO ROSARIAL ATÉ MACHADOS.</t>
   </si>
   <si>
     <t>13614</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13614/13614_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13614/13614_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA GERAL E PINTURA NO COLÉGIO DO BAIRRO CURRAL.</t>
   </si>
   <si>
     <t>13615</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13615/13615_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13615/13615_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO COCAIS.</t>
   </si>
   <si>
     <t>13616</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13616/13616_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13616/13616_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>13617</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13617/13617_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13617/13617_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ EM BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>13618</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13618/13618_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13618/13618_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO BAIRRO ROSARIAL.</t>
   </si>
   <si>
     <t>13621</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13621/13621_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13621/13621_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE BANHEIRO PÚBLI NA RODOVIA BUNJIRO NAKAO, KM 56,6.</t>
   </si>
   <si>
     <t>13624</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13624/13624_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13624/13624_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RO TAVARES.</t>
   </si>
   <si>
     <t>13629</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13629/13629_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13629/13629_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE PONTE METÁLICA NO BAIRRO GUARINOS</t>
   </si>
   <si>
     <t>13638</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13638/13638_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13638/13638_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA EXTINÇÃO DO CARGO QUE ERA OCUPADO PELO EX FUNCIONÁRIO DIMAS ELIAS ATUI.</t>
   </si>
   <si>
     <t>13639</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13639/13639_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13639/13639_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO DO BAIRRO FEITAL ATÉ LAGEADINHO</t>
   </si>
   <si>
     <t>13640</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13640/13640_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13640/13640_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO DOS COCAIS.</t>
   </si>
   <si>
     <t>13641</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13641/13641_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13641/13641_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO BAIRRO GRAMA.</t>
   </si>
   <si>
     <t>13642</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Dr. Cornélio</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13642/13642_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13642/13642_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REPOSIÇÃO DOS VENCIMENTOS DOS FUNCIONARIOS PUBLICOS.</t>
   </si>
   <si>
     <t>13643</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13643/13643_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13643/13643_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE TERRENO NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>13644</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13644/13644_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13644/13644_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LINHA DE TUBOS NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>13645</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13645/13645_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13645/13645_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ESCOLA NO BAIRRO PONTES.</t>
   </si>
   <si>
     <t>13646</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13646/13646_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13646/13646_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO SILVÉRIO.</t>
   </si>
   <si>
     <t>13685</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13685/13685_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13685/13685_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIA NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>13686</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Tino da Olaria</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13686/13686_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13686/13686_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO NAS RUAS DO LOTEAMENTO RECANTO DAS ORQUIDEAS.</t>
   </si>
   <si>
     <t>13687</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13687/13687_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13687/13687_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA RECUO DE POSTE NA AVENIDA SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>13688</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13688/13688_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13688/13688_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA TRANSFERENCIA DE POSTES DA RODOVIA JULIO DAL FABBRO.</t>
   </si>
   <si>
     <t>13689</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13689/13689_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13689/13689_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>13690</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13690/13690_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13690/13690_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE ABRIGO DE ONIBUS NO BAIRRO CAPIM AZEDO.</t>
   </si>
   <si>
     <t>13702</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13702/13702_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13702/13702_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE BICOS DE LUZ NO BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>13750</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13750/13750_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13750/13750_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ABERTURA DE POSTO DE SAUDE NO BAIRRO PIAI.</t>
   </si>
   <si>
     <t>13751</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13751/13751_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13751/13751_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DO SERME NO BAIRRO PIAI.</t>
   </si>
   <si>
     <t>13752</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13752/13752_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13752/13752_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INCLUSÃO DE 1ª A 4ª NA ESCOLA DO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>13753</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13753/13753_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13753/13753_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE COBERTURA NO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>13754</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13754/13754_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13754/13754_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE AMBULANCIA PARA CASA DA GESTANTE.</t>
   </si>
   <si>
     <t>13840</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13840/13840_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13840/13840_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE AMBULÂNCIA PARA PEDIATRIA.</t>
   </si>
   <si>
     <t>13841</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13841/13841_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13841/13841_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>13842</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Lázaro Antônio de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13842/13842_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13842/13842_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INDICAÇÕES DE SOLO E PLACAS INDICATIVAS DE TRÂNSITO NA CIDADE.</t>
   </si>
   <si>
     <t>13843</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13843/13843_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13843/13843_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAIXA POSTAL NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>13844</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13844/13844_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13844/13844_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA LOMBADA NO BAIRRO PARURU.</t>
   </si>
   <si>
     <t>13845</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13845/13845_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13845/13845_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ABRIGO DE ÔNIBUS NO BAIRRO MORRO GRANDE.</t>
   </si>
   <si>
     <t>13878</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13878/13878_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13878/13878_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA ASFALTAMENTO E COLOCAÇÃO DE GUIA NA RUA JOSÉ COELHO RAMALHO.</t>
   </si>
   <si>
     <t>13879</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13879/13879_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13879/13879_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DELIMITAR ESTACIONAMENTO DE MOTOCICLETAS NA PRAÇA MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>13880</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13880/13880_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13880/13880_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DENOMINAÇÃO DE RUA NO BAIRRO DA RESSACA, COMO RUA SEBASTIÃO FRIOLI.</t>
   </si>
   <si>
     <t>13881</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13881/13881_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13881/13881_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA AQUISIÇÃO DE MÁQUINAS CARREGADEIRAS.</t>
   </si>
   <si>
     <t>14063</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14063/14063_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14063/14063_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LINHA DE TUBOS NA ESCOLA DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>14267</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14267/14267_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14267/14267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MOTONIVELADORA E CASCALHAMENTO NO KM 72 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>14312</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14312/14312_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14312/14312_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAIXA POSTAL NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>14316</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14316/14316_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14316/14316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE CAIXA ELETRÔNICO NO PAÇO MUNICIPAL.</t>
   </si>
   <si>
     <t>14317</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14317/14317_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14317/14317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CRIAÇÃO DO SERME DO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>14318</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14318/14318_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14318/14318_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>14319</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14319/14319_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14319/14319_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE CAIXA POSTAL NO BAIRRO VOTORANTIM.</t>
   </si>
   <si>
     <t>14320</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14320/14320_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14320/14320_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA DIVERSOS SERVIÇOS NA ESTRADA DO BAIRRO DOS RIBEIROS ATÉ CARMO MESSIAS.</t>
   </si>
   <si>
     <t>14321</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14321/14321_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14321/14321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE LINHA DE TUBOS NA ESTRADA DOS RIBEIROS.</t>
   </si>
   <si>
     <t>14322</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14322/14322_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14322/14322_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA MUNICIPALIZAÇÃO DA ESCOLA ESTADUAL DO BAIRRO DOS GRILOS.</t>
   </si>
   <si>
     <t>14323</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14323/14323_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14323/14323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA IMPLOSÃO DE LAJE DE PEDRA NO BAIRRO DOS MARMELOS.</t>
   </si>
   <si>
     <t>14330</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14330/14330_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14330/14330_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONTRATAÇÃO DE GUARDA PARA A ESCOLA DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>14331</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14331/14331_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14331/14331_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE AMBULÂNCIA NO POSTO DE SAÚDE NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>14332</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14332/14332_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14332/14332_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE TUBOS NO BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>14333</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14333/14333_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14333/14333_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA REFORMA DA PONTE NA ESTRADA DO VERAVA, KM 16</t>
   </si>
   <si>
     <t>14334</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14334/14334_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14334/14334_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INDICAÇÃO DE RUA NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>14335</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14335/14335_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14335/14335_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA COLOCAÇÃO DE BICOS DE LUZ NO BAIRRO DO ROSARIAL.</t>
   </si>
   <si>
     <t>14336</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14336/14336_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14336/14336_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INSTALAÇÃO DE CENTRO MÉDICO PREVENTIVO NO  POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>14337</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14337/14337_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14337/14337_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE CRECHE NO BAIRRO DO ROSARIAL.</t>
   </si>
   <si>
     <t>14338</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14338/14338_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14338/14338_texto_integral.pdf</t>
   </si>
   <si>
     <t>14339</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14339/14339_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14339/14339_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA INCLUSÃO DE ENSINO FUNDAMENTAL NA ESCOLA DO BAIRRO VERAVINHA.</t>
   </si>
   <si>
     <t>14346</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2002/14346/ind0126.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2002/14346/ind0126.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO BAIRRO DOS GRILOS.</t>
   </si>
   <si>
     <t>14347</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2002/14347/ind0127.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2002/14347/ind0127.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO PARA CONSTRUÇÃO DE POÇO ARTESIANO NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Fábio Bello de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2253/2253_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2253/2253_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DE IMÓVEL PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2258/2258_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2258/2258_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE CRIAÇÃO DE VAGAS NOS CARGOS DE DIRETOR E VICE-DIRETOR DE ESCOLA </t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2260/2260_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2260/2260_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER ÁREA EM COMODATO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2262/2262_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2262/2262_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESCOLA (EMEF(R) REBECA MONCHATI VIEIRA)</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2264/2264_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2264/2264_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE NÚCLEO DE ENSINO BÁSICO (NÚCLEO DE ENSINO BÁSICO CLÉLIA CARMELO DA SILVA)</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>DESCONHECIDO, Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2275/2275_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2275/2275_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A REVISÃO DA REMUNERAÇÃO DOS SERVIDORES DA CÂMARA E DOS AGENTES POLÍTICOS LOCAIS</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2277/2277_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2277/2277_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE RUA (RUA BIBIANO PIRES)_x000D_
 </t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2278/2278_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2278/2278_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DELEGAR, MEDIANTE CONCESSÃO, O SERVIÇO FUNERÁRIO MUNICIPAL PELO PRAZO DE 03 (TRÊS) ANOS, PRORROGÁVEL POR IGUAL PERÍODO</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2280/2280_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2280/2280_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA, DISPÕE SOBRE CRIAÇÃO DE CARGOS NO QUADRO DE PESSOAL DA PREFEITURA, REAJUSTE NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2282/2282_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2282/2282_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL (R$ 50.000,00)</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2284/2284_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2284/2284_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO DE UTILIDADE PÚBLICA A "FUNDAÇÃO RANCHO GG - CENTRO DE TREINAMENTO, PESQUISA E ENSINO DE EQUOTERAPIA"</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2289/2289_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2289/2289_texto_integral.pdf</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2291/2291_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2291/2291_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA QUADRA POLIESPORTIVA DO BAIRRO DO PARURU (GINÁSIO POLIESPORTIVO GILBERTO JOSÉ PEREIRA)</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2293/2293_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2293/2293_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA PONTE DO BAIRRO DO PARURU (PONTE PAULO JOSÉ DA VEIGA</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2295/2295_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2295/2295_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA PRAÇA DO BAIRRO DO PARURU (PRAÇA JOÃO ANTÔNIO DA SILVA)</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2459/2459_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2459/2459_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER ÁREAS EM COMODATO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2296/2296_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2296/2296_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE RUA (RUA TERUO KONISHI)_x000D_
 </t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2297/2297_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2297/2297_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA POLIESPORTIVA DO BAIRRO DO RESIDENCIAL IBIÚNA (QUADRA POLIESPORTIVA AILTON CELESTINO DE OLIVEIRA)</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2298/2298_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2298/2298_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA QUADRA POLIESPORTIVA DO BAIRRO COELHOS (QUADRA POLIESPORTIVA BENEDITO COELHO DA LUZ FILHO)</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2311/2311_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2311/2311_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER ÁREA QUE ESPECIFICA EM COMODATO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2325/2325_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2325/2325_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TAXA DE LICENÇA PARA PUBLICIDADE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2326/2326_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2326/2326_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DA SUBVENÇÃO DE QUE TRATA A LEI N° 294, DE 12 DE ABRIL DE 1994, ALTERADA PELA LEI N° 453, DE 20 DE ABRIL DE 1998</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2358/2358_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2358/2358_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA QUADRA POLIESPORTIVA DO BAIRRO BARRAS (QUADRA POLIESPORTIVA DAMÁSIO DE OLIVEIRA ALBUQUERQUE)</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2361/2361_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2361/2361_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA QUADRA POLIESPORTIVA DO BAIRRO CRISTIANO PEDROSO (QUADRA POLIESPORTIVA ANTONIO GARCIA)</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2362/2362_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2362/2362_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA POLIESPORTIVA DO BAIRRO DOS RIBEIROS (QUADRA POLIESPORTIVA BENEDITO DIAS RIBEIRO)</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2365/2365_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2365/2365_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO BETHEL - IBIÚNA PARA IMPLANTAÇÃO, OPERACIONALIZAÇÃO E ADMINISTRAÇÃO DA EXECUÇÃO DAS ATIVIDADES E SERVIÇOS DE SAÚDE DO PROGRAMA MÉDICO DA FAMÍLIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2366/2366_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2366/2366_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA QUADRA POLIESPORTIVA DO BAIRRO DOS DIAS (QUADRA POLIESPORTIVA NIRVO TELLES NETO)</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2369/2369_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2369/2369_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA QUADRA POLIESPORTIVA DO BAIRRO DO SALTO (QUADRA POLIESPORTIVA ROBERTO CAMPANELI)</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2371/2371_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2371/2371_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A DELEGAR, MEDIANTE CONCESSÃO, O SERVIÇO DE COLETA DE RESÍDUOS SÓLIDOS DOMICILIARES, COMERCIAIS E PÚBLICOS, DOS SERVIÇOS DE SAÚDE, LIMPEZA DE VIAS PÓS-FEIRAS LIVRES E SERVIÇOS DE VARRIÇÃO DE VIAS E LOGRADOUROS PÚBLICOS_x000D_
 </t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2377/2377_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2377/2377_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE HABITAÇÃO, OBJETIVANDO A REALIZAÇÃO DE OBRAS DE PAVIMENTAÇÃO EM RUAS DO CONJUNTO HABITACIONAL "SANTA LÚCIA", NO BAIRRO DO RIO DE UNA, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2379/2379_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2379/2379_texto_integral.pdf</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2380/2380_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2380/2380_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERVÍCIO FINANCEIRO DE 2003 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2381/2381_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2381/2381_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA QUADRA POLIESPORTIVA DA EMEF(R) BAIRRO LAGEADO (QUADRA POLIESPORTIVA SILVIA DIAS DE MORAES)</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2384/2384_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2384/2384_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO COMPLEXO POLIESPORTIVO SITO À RUA JOSÉ CIPRIANO DE FREITAS, S/Nº, NESTA CIDADE (CENTRO POLIESPORTIVO VEREADOR JOSÉ CLEMENTE MACHADO)</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2387/2387_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2387/2387_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE AGRICULTURA E ABASTECIMENTO, OBJETIVANDO O RECEBIMENTO DA DOAÇÃO DE 01 (UM) GALPÃO PADRONIZADO DE 1.000M2</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2391/2391_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2391/2391_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DO PAGAMENTO DOS PREÇOS PÚBLICOS, PREVISTOS NA LEI MUNICIPAL N° 617, DE 05 DE JULHO DE 2001</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2392/2392_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2392/2392_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA PRAÇA DO CONJUNTO HABITACIONAL SANTA LÚCIA - CDHU (PRAÇA DONATO ROLIM DE FREITAS)</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2412/2412_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2412/2412_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA QUADRA POLIESPORTIVA DA EMEF(R) BAIRRO ITAGUAPEVA (QUADRA POLIESPORTIVA DARIO FRANCISCO CARDOSO)</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2413/2413_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2413/2413_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA QUADRA POLIESPORTIVA DA EMEF(R) TEREZA FALCI (QUADRA POLIESPORTIVA TERUO KONISHI)</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2420/2420_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2420/2420_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS DA LEI N° 449/98, DE 20 DE ABRIL DE 1.998, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2423/2423_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2423/2423_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA EMEF(R) BAIRRO ALVES (EMEF(R) CRISTINO PEDROSO DE OLIVEIRA)</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2428/2428_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2428/2428_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PERMUTAR ÁREA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2434/2434_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2434/2434_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESAPROPRIAR AMIGAVELMENTE UM IMÓVEL COM A ÁREA DE 5.570,00M2, SITUADO NO BAIRRO DA AREIA VERMELHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2436/2436_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2436/2436_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER ESCRITURA DE DAÇÃO EM PAGAMENTO, ASSUMIR OBRIGAÇÃO DE CONCLUSÃO DE OBRAS, LIBERAR LOTES HIPOTECADOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2439/2439_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2439/2439_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA (RUA MARIA FIRMINA)</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2447/2447_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2447/2447_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA (QUADRA POLIESPORTIVA MARIA VIEIRA DE MORAES)</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2451/2451_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2451/2451_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DA FUNDAÇÃO GUARDA CIVIL MUNICIPAL</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2474/2474_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2474/2474_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS DE INSTALAÇÃO, PROTEÇÃO E PRESERVAÇÃO AMBIENTAL E DE SEGURANÇA PARA POSTOS DE ABASTECIMENTO À VEÍCULOS AUTOMOTORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2481/2481_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2481/2481_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA (QUADRA POLIESPORTIVA SILVINA DA LUZ LEITE)</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2482/2482_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2482/2482_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DNEOMINAÇÃO DE QUADRA (QUADRA POLIESPORTIVA EMERSON DA SILVA PINTO)</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2483/2483_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2483/2483_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL </t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2484/2484_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2484/2484_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOB RE A DENOMINAÇÃO DO CENTRO DE INFORMÁTICA (CENTRO DE INFORMÁTICA "PROFESSORA INÊS NUNES MAKIYAMA")</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2485/2485_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2485/2485_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOVA DENOMINAÇÃO DO ARCO IRIS</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2486/2486_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2486/2486_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA (QUADRA POLIESPORTIVA "SEBASTIÃO DE CAMARGO ROLIM")</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2487/2487_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2487/2487_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO À COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO - CDHU</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2494/2494_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2494/2494_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO E/OU CONTRATO COM A COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO - CDHU</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2498/2498_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2498/2498_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA (QUADRA POLIESPORTIVA "JERONIMO PIRES GODOY")</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2507/2507_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2507/2507_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA (QUADRA POLIESPORTIVA "ANTONIO COELHO DE OLIVEIRA")</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2508/2508_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2508/2508_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA (QUADRA POLIESPORTIVA "ROQUE VIEIRA GONÇALVES"</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2509/2509_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2509/2509_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL (R$ 264.303,20)</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2510/2510_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2510/2510_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 654, DE 28 DE SETEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2514/2514_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2514/2514_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE HABITAÇÃO, OBJETIVANDO A REALIZAÇÃO DE OBRAS DE PAVIMENTAÇÃO EM RUA DO GABRIEL, NO BAIRRO DO GABRIEL, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2516/2516_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2516/2516_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR (R$ 492.554,06)</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2517/2517_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2517/2517_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR (R$450.000,00)</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2551/2551_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2551/2551_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA IMPRENSA OFICIAL DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Jair Marmelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2553/2553_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2553/2553_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DESAFIO JOVEM IBIGOSPEL "PRESENTE DE DEUS"</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2557/2557_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2557/2557_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2565/2565_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2565/2565_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI MUNICIPAL N° 724, DE 07 DE MAIO DE 2002</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2570/2570_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2570/2570_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 680, DE 17 DE DEZEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2580/2580_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2580/2580_texto_integral.pdf</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2588/2588_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2588/2588_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA (QUADRA POLIESPORTIVA "BENEDITA MARIA GONÇALVES"</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2589/2589_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2589/2589_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA (QUADRA POLIESPORTIVA "VIRGILIA NACAHIRA VIEIRA")</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2590/2590_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2590/2590_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGOS NO QUADRO DE PESSOAL DA PREFEITURA</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2591/2591_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2591/2591_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA (QUADRA POLIESPORTIVA "KINGO KONISHI")</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2593/2593_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2593/2593_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA (QUADRA POLIESPORTIVA "NAIR ALVES PEREIRA")</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2598/2598_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2598/2598_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA (RUA JOSÉ RODRIGUES DE CAMARGO)</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2605/2605_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2605/2605_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA (QUADRA POLIESPORTIVA "JOÃO PEREIRA DA CRUZ")</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2608/2608_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2608/2608_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA (QUADRA POLIESPORTIVA "MASSIMO PANSA")</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2609/2609_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2609/2609_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA EMEF(R) BAIRRO DOMINGUES (EMEF(R) CRISTINA DOMINGUES DE SOUZA)</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2613/2613_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2613/2613_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBIÚNA PARA O EXERCÍCIO DE 2.003</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2619/2619_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2619/2619_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DA CIÊNCIA, TECNOLOGIA, DESENVOLVIMENTO ECONÔMICO E TURISMO</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2630/2630_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2630/2630_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OFICIALIZAÇÃO DO NOME DA QUADRA POLIESPORTIVA DO BAIRRO DOMINGUES (QUADRA POLIESPORTIVA MASSIMO PANSA)</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2640/2640_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2640/2640_texto_integral.pdf</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2643/2643_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2643/2643_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA REGIONAL DO BAIRRO VERAVA (REGIONAL PAULO DIAS DE OLIVEIRA)</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2645/2645_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2645/2645_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR (R$ 200.000,00)</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR (R$ 1.200.000,00)</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2658/2658_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2658/2658_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR (R$ 300.000,00)</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2660/2660_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2660/2660_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA DA EMEF(R) BAIRRO GRILOS (QUADRA POLIESPORTIVA JOÃO DOMINGUES DE OLIVEIRA)</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2665/2665_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2665/2665_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA EMEF(R) BAIRRO GRILOS (EMEF(R) BENEDITO DE ALMEIDA PRADO)</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2666/2666_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2666/2666_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA EMEF-R DO BAIRRO DO COCAIS (EMEF(R) AZOR FERREIRA DE CAMPOS)</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2668/2668_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2668/2668_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA QUADRA DO BAIRRO PIRATUBA</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2669/2669_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2669/2669_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOA À FAZENDA DO ESTADO DE SÃO PAULO, UMA ÁREA COM 1.905,73M2 E UMA ÁREA 1.340,42M2 NO BAIRRO DO VERAVA DESTINADA À CONSTRUÇÃO DE ESCOLA ESTADUAL</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2672/2672_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2672/2672_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA DO BAIRRO RECREIO (QUADRA POLIESPORTIVA MARIA PEREIRA DA CRUZ)</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2673/2673_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2673/2673_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA QUADRA DO BAIRRO PIAI DE CIMA (QUADRA POLIESPORTIVA JOANA MARIA DE GÓES)</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2675/2675_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2675/2675_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA QUADRA DO BAIRRO KM 57 (QUADRA POLIESPORTIVA JORGE MASSAHARU INOUE)</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2676/2676_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2676/2676_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA EMEF(R) BAIRRO FAXINAL (EMEF(R) MARCOS FERNANDO PRESTES)</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2677/2677_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2677/2677_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA EMEF(R) BAIRRO BASTIÃO (EMEF(R) ANTONIO COELHO DE OLIVEIRA)</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2679/2679_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2679/2679_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA QUADRA DO BAIRRO BASTIÃO (QUADRA POLIESPORTIVA ANTONIO COELHO DE OLIVEIRA)</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2680/2680_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2680/2680_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA QUADRA DO BAIRRO PURIS (QUADRA POLIESPORTIVA "ANACLETO SOARES DA ROSA")</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2682/2682_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2682/2682_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA EMEF(R) BAIRRO RECREIO RESIDENCIAL (EMEF(R) APARÍCIO LUIZ SETTI)</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2695/2695_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2695/2695_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E ORGANIZA, NA SECRETARIA MUNICIPAL DE SAÚDE DE IBIÚNA, O PROGRAMA MUNICIPAL DE CONTROLE DO TABAGISMO</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2693/2693_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2693/2693_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO ANO DO MEIO AMBIENTE NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2696/2696_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2696/2696_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PARTICIPAR DA CONSTITUIÇÃO DA AGÊNCIA DE BACIA HIDROGRÁFICA A SER INSTITUÍDA NA BACIA HIDROGRÁFICA DOS RIOS SOROCABA E MÉDIO TIETÊ, DIRIGIDA AOS CORPOS DE ÁGUA SUPERFICIAIS E SUBTERRÂNEOS DO DOMÍNIO DO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2694/2694_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2694/2694_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA (PRAÇA FLORIANO DE ALMEIDA LIMA)</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2683/2683_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2683/2683_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A PARCELAR EM 05 (CINCO) MESES O RESÍDUO DO REPASSE DO SALDO DEVEDOR DA INDENIZAÇÃO DECORRENTE DA ANULAÇÃO JUDICIAL DA RESOLUÇÃO 42, DE 22/11/98, OBJETO DA LEI Nº395, DE 09/04/97 E DA LEI Nº 473, DE 26/11/98.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2681/2681_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2681/2681_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA DO BAIRRO ALVES (QUADRA POLIESPORTIVA CRISTINO PEDROSO DE OLIVEIRA)</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2655/2655_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2655/2655_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO - A ATUALIZAR O IPTU (IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL) DA ESTÂNCIA TURÍSTICA DE IBIÚNA</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2646/2646_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2646/2646_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ATUALIZAR UNIDADE FISCAL DO MUNICÍPIO DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2644/2644_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2644/2644_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR (R$ 350.000,00)</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2641/2641_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2641/2641_texto_integral.pdf</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2638/2638_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2638/2638_texto_integral.pdf</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2636/2636_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2636/2636_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI N°583 DE 13 DE DEZEMBRO DE 1999</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2634/2634_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2634/2634_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA PONTE NO BAIRRO DO PARURU (PONTE EUGÊNIO MARTINS DE PONTES)</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2633/2633_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2633/2633_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CEDER O USO DE ÁREAS COM 1.905,73M2 E 1.340,42M2 RESPECTIVAMENTE, LOCALIZADAS NO BAIRRO DO VERAVA, À FAZENDA DO ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2624/2624_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2624/2624_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA (RUA MARIO FERREIRA DE CAMPOS)</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2610/2610_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2610/2610_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA NO BAIRRO PARURU (RUA BENEDITO DA VEIGA)</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2606/2606_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2606/2606_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA PONTE NO BAIRRO PIAÍ (PONTE ANTONIO FRANCISCO ARANHA)</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2604/2604_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2604/2604_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO TÍTULO IV DA LEI Nº19 DE 1º DE DEZEMBRO DE 1970, ACRESCENTA ARTIGOS E RENUMERA ALGUNS DISPOSITIVOS DA MESMA LEI</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2603/2603_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2603/2603_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 617 DE 05 DE JULHO DE 2002, QUE DISPÕE SOBRE OS PREÇOS PÚBLICOS E SERVIÇOS DIVERSOS DA VIGILÂNCIA SANITÁRIA MUNICIPAL</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2596/2596_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2596/2596_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTAURAR CERTAME LICITATÓRIO PARA OUTORGA DE PERMISSÃO DE USO DE UMA ÁREA DE 750M2, LOCALIZADA NO BAIRRO DO CURRAL, PARA INSTALAÇÃO DE UMA TORRE DE TELECOMUNICAÇÕES, PELO PRAZO DE 10 ANOS, PODENDO SER PRORROGADA POR MAIS 10 ANOS</t>
   </si>
   <si>
     <t>13143</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13143/13143_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13143/13143_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA DE SOROCABA PARA INSTALAÇÃO DE TELEFONES PÚBLICOS NOS BAIRROS LAGEADO, VIEIRINHA, CAMPESTRE E GODINHOS.</t>
   </si>
   <si>
     <t>13144</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13144/13144_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13144/13144_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA VIAÇÃO CIDADE DE IBIÚNA PARA IMPLANTAÇÃO DE LINHA DE ÔNIBUS NOS BAIRROS CUPIM DE CIMA, PURIS E VIEIRINHA.</t>
   </si>
   <si>
     <t>13145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13145/13145_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13145/13145_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA VIVO PARA INSTALAÇÃO DE TELEFONE PÚBLICO NO BAIRRO DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>13146</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13146/13146_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13146/13146_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SABESP PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO PIAÍ.</t>
   </si>
   <si>
     <t>13147</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13147/13147_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13147/13147_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SABESP PARA INSTALAÇÃO DE REDE DE ÁGUA NO BAIRRO CAPIM AZEDO, LOTEAMENTO MATARAZZO.</t>
   </si>
   <si>
     <t>13155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13155/13155_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13155/13155_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SABESP PARA CONSTRUÇÃO DE REDE DE ESGOTO NO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>13156</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13156/13156_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13156/13156_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA PARA CONSTRUÇÃO DE TORRE PARA CELULARES NOS BAIRROS VERAVA E CARMO MESSIAS.</t>
   </si>
   <si>
     <t>13157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13157/13157_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13157/13157_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A POLICIA MILITAR PARA BLITZ E RONDAS NOS BAIRROS VERAVA, CARMO MESSIAS E BAIRROS VIZINHOS.</t>
   </si>
   <si>
     <t>13160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13160/13160_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13160/13160_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A VIAÇÃO CIDADE DE IBIUNA PARA PONTO FINAL DA LINHA DO BAIRRO BOAVAS NA MINERADORA MATA ATLÂNTICA.</t>
   </si>
   <si>
     <t>13161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13161/13161_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13161/13161_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A VIAÇÃO CIDADE DE IBIUNA PARA LINHA DE ÔNIBUS NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>13162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13162/13162_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13162/13162_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA PARA INSTALAÇÃO DE LINHA TELEFÔNICA NO BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>13163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13163/13163_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13163/13163_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA CIDADE DE IBIUNA PARA LINHA DE ÔNIBUS NO BAIRRO DOS PINTOS.</t>
   </si>
   <si>
     <t>13164</t>
   </si>
   <si>
     <t>João Mello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13164/13164_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13164/13164_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A CAMARA MUNICIPAL PARA COMISSAO PARLAMENTAR DE INQUERITO PARA BOA MARCHA DA POLÍTICA E ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>13165</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13165/13165_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13165/13165_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NOS BAIRROS VERAVA E RODRIGUES.</t>
   </si>
   <si>
     <t>13166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13166/13166_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13166/13166_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA PARA INSTALAÇÃO DE TELEFONES PÚBLICOS NOS BAIRROS PAULOS, VERAVA E RODRIGUES.</t>
   </si>
   <si>
     <t>13206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13206/13206_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13206/13206_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA PARA EXTENSÃO DE LINHA TELEFONICA FIXA NO BAIRRO DOS PAULOS.</t>
   </si>
   <si>
     <t>13207</t>
   </si>
   <si>
     <t>REQUERIMENTO A VIAÇÃO CIDADE DE IBIÚNA PARA COLOCAÇÃO DE LINHA ESCOLAR NOS BAIRROS GABRIEL DE CIMA ATÉ CAPIM AZEDO.</t>
   </si>
   <si>
     <t>13254</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13254/13254_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13254/13254_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELESP PARA CONSTRUÇÃO DE TORRE DE CELULAR NO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>13255</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13255/13255_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13255/13255_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE 6 ORELHÕES NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>13256</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13256/13256_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13256/13256_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>13292</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13292/13292_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13292/13292_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A INSTALAÇÃO DE TELEFONE ORELHÃO EM FRENTE A ESCOLA MANUEL CLEMENTE.</t>
   </si>
   <si>
     <t>13293</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13293/13293_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13293/13293_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO DO FEITAL.</t>
   </si>
   <si>
     <t>13295</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13295/13295_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13295/13295_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A INSTALAÇÃO DE APARELHOS TELEFONICOS NOS ORELHÕES DO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>13296</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13296/13296_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13296/13296_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SABESP PARA REDE DE ÁGUA NO BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>13297</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13297/13297_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13297/13297_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFON ICA PARA INSTALAÇÃO DE 2 ORELHÕES NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>13306</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13306/13306_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13306/13306_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>13307</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13307/13307_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13307/13307_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER PARA DIVERSOS SERVIÇOS NA RODOVIA BUNJIRO NAKAO, EM IBIUNA.</t>
   </si>
   <si>
     <t>13308</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÕES NOS BAIRROS GATOS E MORRO GRANDE.</t>
   </si>
   <si>
     <t>13309</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13309/13309_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13309/13309_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO COMANDANTE DA POLICIA MILITAR PARA RONDAS E BLITZ NOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>13310</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13310/13310_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13310/13310_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A DER PARA LIMPEZA E ROÇADA NA RODOVIA QUINTINO DE LIMA.</t>
   </si>
   <si>
     <t>13312</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13312/13312_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13312/13312_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO SOROCAMIRIM.</t>
   </si>
   <si>
     <t>13291</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13291/13291_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13291/13291_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO CACHOEIRA.</t>
   </si>
   <si>
     <t>13313</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13313/13313_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13313/13313_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SABESP PARA REDE DE ESGOTO NO LOTEAMENTO IBIUNA GARDEN</t>
   </si>
   <si>
     <t>13314</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13314/13314_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13314/13314_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SUPERINTENDENTE DA GUARDA CIVIL PARA RECONTRATAÇÃO DE GUARDAS CIVIS.</t>
   </si>
   <si>
     <t>13315</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13315/13315_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13315/13315_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SABESP PARA REDE DE ESGOTO NO LOTEAMENTO IBIUNA GARDEN.</t>
   </si>
   <si>
     <t>13321</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13321/13321_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13321/13321_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A DER PARA CONSTRUÇÃO DE PASSARELA NO BAIRRO RESSACA E PRÓXIMO A ROTATÓRIA DO CENTRO.</t>
   </si>
   <si>
     <t>13322</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13322/13322_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13322/13322_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NA ESTRADA DO CAMPO VERDE KM7</t>
   </si>
   <si>
     <t>13323</t>
   </si>
   <si>
     <t>Fernando  Cuiabá</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13323/13323_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13323/13323_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NO KM 4,5 DA RODOVIA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>13324</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13324/13324_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13324/13324_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A COMPANHIA PIRATININGA PARA REPAROS NAS LUMINÁRIAS DO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>13325</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13325/13325_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13325/13325_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÕES NO BAIRRO DOS COELHOS.</t>
   </si>
   <si>
     <t>13326</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13326/13326_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13326/13326_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA MANUTENÇÃO NA REDE DE TELEFONIA NO BAIRRO VERAVA</t>
   </si>
   <si>
     <t>13327</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13327/13327_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13327/13327_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE TELEFONE PÚBLICO NOS BAIRROS GABRIEL DE CIMA, PAIOL GRANDE, VERAVINHA E GATOS.</t>
   </si>
   <si>
     <t>13350</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13350/13350_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13350/13350_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO MORRO GRANDE.</t>
   </si>
   <si>
     <t>13351</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13351/13351_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13351/13351_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SECRETARIA DA EDUCAÇÃO PARA CONSTRUÇÃO DE 2 SALAS DE AULA NA ESCOLA  DO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>13352</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13352/13352_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13352/13352_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA CIDADE DE IBIUNA PARA CARTEIRAS DE TRANSPORTE GRATUITO E CIRCULAÇÃO DE ÔNIBUS NO BAIRRO DOS PURIS.</t>
   </si>
   <si>
     <t>13353</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13353/13353_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13353/13353_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA EXPLICAÇÕES DA NÃO INSTALAÇÃO DO TELEFONE NA RESIDENCIA DO SENHOR BENEDITO SOARES, BAIRRO DOS GABRIEL.</t>
   </si>
   <si>
     <t>13354</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13354/13354_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13354/13354_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NO KM 12,6 DA RODOVIA JULIO DAL FABBRO, BAIRRO VARGEM.</t>
   </si>
   <si>
     <t>13355</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13355/13355_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13355/13355_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>13356</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13356/13356_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13356/13356_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>13357</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13357/13357_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13357/13357_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>13358</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13358/13358_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13358/13358_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA O NÃO ATENDIMENTO DE LINHAS TELEFONICAS NO BAIRRO DO CUPIM.</t>
   </si>
   <si>
     <t>13359</t>
   </si>
   <si>
     <t>Magaly Aparecida Prestes Preto</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13359/13359_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13359/13359_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO FAXINAL.</t>
   </si>
   <si>
     <t>13360</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13360/13360_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13360/13360_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NO KM 76 DA RODOVIA BUNJIRO NAKAO.</t>
   </si>
   <si>
     <t>13361</t>
   </si>
   <si>
     <t>Fortunato Coelho</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13361/13361_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13361/13361_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO LAGEADINHO.</t>
   </si>
   <si>
     <t>13362</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13362/13362_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13362/13362_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>13363</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13363/13363_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13363/13363_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SABESP PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO PAIOL PEQUENO.</t>
   </si>
   <si>
     <t>13364</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13364/13364_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13364/13364_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA VIAÇÃO DE IBIUNA PARA COLOCAÇÃO DE LINHA DE ÔNIBUS PARA O BAIRRO DOS FELIPES.</t>
   </si>
   <si>
     <t>13365</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13365/13365_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13365/13365_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO CUPIM.</t>
   </si>
   <si>
     <t>13403</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13403/13403_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13403/13403_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NA RUA BENEDITO VIEIRA GONÇALVES.</t>
   </si>
   <si>
     <t>13404</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13404/13404_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13404/13404_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A VIAÇÃO CIDADE DE IBIUNA PARA CRIAÇÃO DE LINHA DE ÔNIBUS NO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>13405</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13405/13405_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13405/13405_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA DANUBIO PARA LINHA DE ÔNIBUS ATÉ O BAIRRO DO VERAVA.</t>
   </si>
   <si>
     <t>13406</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13406/13406_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13406/13406_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA CIDADE DE IBIUNA PARA ATENDIMENTO DE LINHA DE ÔNIBUS NO BAIRRO PIRITUBA.</t>
   </si>
   <si>
     <t>13417</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13417/13417_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13417/13417_texto_integral.pdf</t>
   </si>
   <si>
     <t>13418</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13418/13418_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13418/13418_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO LAGEADO.</t>
   </si>
   <si>
     <t>13419</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13419/13419_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13419/13419_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO DO BAIRRO VERAVA.</t>
   </si>
   <si>
     <t>13420</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13420/13420_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13420/13420_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO MORRO GRANDE.</t>
   </si>
   <si>
     <t>13421</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13421/13421_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13421/13421_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRMENTO A VIAÇÃO DANUBIO AZUL PARA PROLONGAMENTO DA LINHA CAUCAIA DO ALTO.</t>
   </si>
   <si>
     <t>13422</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13422/13422_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13422/13422_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÕES NOS BAIRROS ALVES E ROSARIAL</t>
   </si>
   <si>
     <t>13423</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13423/13423_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13423/13423_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA CIDADE DE IBIUNA PARA COLOCAÇÃO DE LINHA DE ÔNIBUS NO BAIRRO PIRATUBA.</t>
   </si>
   <si>
     <t>13424</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13424/13424_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13424/13424_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A VIAÇÃO CIDADE DE IBIUNA PARA COLOCAÇÃO DE LINHA DE ÔNIBUS NO LOTEAMENTO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>13425</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13425/13425_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13425/13425_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO DO ZELÃO.</t>
   </si>
   <si>
     <t>13426</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13426/13426_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13426/13426_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA INFORMAÇÕES DE INSTALAÇÃO DE TELEFONE, CONSTRUÇÃO DE POÇO DE ÁGUA E COLETA DE LIXO NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>13427</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13427/13427_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13427/13427_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA PUBLICAÇÃO DE EDITAIS SOBRE RELATÓRIO RESUMIDO DA EXECUÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>13428</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13428/13428_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13428/13428_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO ESTADUAL DE SEGURANÇA PÚBLICA PARA AUMENTO DE EFETIVO DA POLICIA MILITAR NA CIDADE.</t>
   </si>
   <si>
     <t>13431</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13431/13431_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13431/13431_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA ALVARÁ DE AUTORIZAÇÃO DE OBRAS.</t>
   </si>
   <si>
     <t>13432</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13432/13432_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13432/13432_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A CPFL PARA RETIRADA DE POSTES NA RODOVIA BUNJIRO NAKAO, KM 70</t>
   </si>
   <si>
     <t>13433</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13433/13433_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13433/13433_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>13434</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13434/13434_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13434/13434_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NA RUA JULIO GABRIEL VIEIRA.</t>
   </si>
   <si>
     <t>13435</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13435/13435_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13435/13435_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NA AVENIDA RIACHUELO, 31.</t>
   </si>
   <si>
     <t>13436</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13436/13436_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13436/13436_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SABESP PARA LIGAÇÃO DE ESGOTO NO LOTEAMENTO VISTA LINDA.</t>
   </si>
   <si>
     <t>13437</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13437/13437_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13437/13437_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SABESP PARA CONSTRUÇÃO DE POÇO ARTESIANO NO BAIRRO CARMO MESSIAS.</t>
   </si>
   <si>
     <t>13438</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13438/13438_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13438/13438_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO RIO DE UNA DE BAIXO.</t>
   </si>
   <si>
     <t>13439</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13439/13439_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13439/13439_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA MUDANÇA DE POSTE NO BAIRRO PIRATUBA.</t>
   </si>
   <si>
     <t>13440</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13440/13440_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13440/13440_texto_integral.pdf</t>
   </si>
   <si>
     <t>13441</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13441/13441_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13441/13441_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INFORMAÇÃO DO NUMERO DO TELEFONE DO ORELHÃO NO BAIRRO DO COLEGIO.</t>
   </si>
   <si>
     <t>13442</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13442/13442_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13442/13442_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA CIDADE DE IBIUNA PARA LINHA DE ÔNIBUS NO BAIRRO DOS GATOS.</t>
   </si>
   <si>
     <t>13443</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13443/13443_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13443/13443_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO TENENTE DA POLICIA MILITAR PARA RONDAS E BLITZ NO BAIRRO SOROCABUÇU E BAIRROS VIZINHOS.</t>
   </si>
   <si>
     <t>13454</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13454/13454_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13454/13454_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO AREIA VERMELHA.</t>
   </si>
   <si>
     <t>13455</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13455/13455_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13455/13455_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CÓPIA DO PROCESSO DA APROVAÇÃO DO POSTO DE GASOLINA DA RUA PINDUCA SOARES.</t>
   </si>
   <si>
     <t>13456</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13456/13456_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13456/13456_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA COPIA DA IMPLANTAÇÃO DO LIXÃO NA CÂMARA.</t>
   </si>
   <si>
     <t>13457</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13457/13457_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13457/13457_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFÔNICA PARA INSTALAÇÃO DE LINHA DE TELEFONE NO BAIRRO DA CACHOEIRA.</t>
   </si>
   <si>
     <t>13458</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13458/13458_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13458/13458_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA VIAÇÃO CIDADE DE IBIUNA PARA LINHA DE ÔNIBUS DO BAIRRO PIRATUBA ATÉ PARURU.</t>
   </si>
   <si>
     <t>13459</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13459/13459_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13459/13459_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO DOS LUZ.</t>
   </si>
   <si>
     <t>13460</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13460/13460_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13460/13460_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A TELEFONICA PARA INSTALAÇÃO DE ORELHÃO NO BAIRRO DO COLÉGIO.</t>
   </si>
   <si>
     <t>13461</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13461/13461_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13461/13461_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CRITÉRIO ADOTADO PARA IMPRESSÃO DO JORNAL IMPRENSA OFICIAL.</t>
   </si>
   <si>
     <t>13462</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13462/13462_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13462/13462_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA CONSTRUÇÃO DE REDE DE ESGOTO NO BAIRRO DO ROSARIAL.</t>
   </si>
   <si>
     <t>13463</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13463/13463_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13463/13463_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA CIDADE DE IBIÚNA PARA LINHA DE ÔNIBUS IBIÚNA ATÉ BAIRRO DOS RIBEIROS.</t>
   </si>
   <si>
     <t>13464</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13464/13464_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13464/13464_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA DOS CORREIOS PARA COLOCAÇÃO DE CAIXA POSTAL COMUNITÁRIA NO BAIRRO VARGEM DO SALTO.</t>
   </si>
   <si>
     <t>13465</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13465/13465_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13465/13465_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SABESP PARA PROBLEMA NA BOMBA DE ÁGUA NO BAIRRO DO PARURU.</t>
   </si>
   <si>
     <t>13466</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13466/13466_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13466/13466_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA CÓPIA DO CONTRATO DA CECAM.</t>
   </si>
   <si>
     <t>13467</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13467/13467_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13467/13467_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DER PARA LIMPEZA GERAL DA RODOVIA QUINTINO DE LIMA.</t>
   </si>
   <si>
     <t>13469</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13469/13469_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13469/13469_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO CHEFE DO EXECUTIVO PARA ESCLARECIMENTOS ACERCA DA SUPER AVALIAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>13470</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13470/13470_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13470/13470_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SABESP PARA CONSERTO DE VAZAMENTO NA RUA CEL SALVADOR ROLIM DE FREITAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4293,68 +4293,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13472/13472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13473/13473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13474/13474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13475/13475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13476/13476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13477/13477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13478/13478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13479/13479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13480/13480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13481/13481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13482/13482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13483/13483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13484/13484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13485/13485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13486/13486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13487/13487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13488/13488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13489/13489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13490/13490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13491/13491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13492/13492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13493/13493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13494/13494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13495/13495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13496/13496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13497/13497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13498/13498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13499/13499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13500/13500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13501/13501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13502/13502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13503/13503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13504/13504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13505/13505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13506/13506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13507/13507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13508/13508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13517/13517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13518/13518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13519/13519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13520/13520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13521/13521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13522/13522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13523/13523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13524/13524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13525/13525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13526/13526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13527/13527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13528/13528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13529/13529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13530/13530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13553/13553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13559/13559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13560/13560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13561/13561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13569/13569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13570/13570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13571/13571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13572/13572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13573/13573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13574/13574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13610/13610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13611/13611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13612/13612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13613/13613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13614/13614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13615/13615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13616/13616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13617/13617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13618/13618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13621/13621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13624/13624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13629/13629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13638/13638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13639/13639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13640/13640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13641/13641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13642/13642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13643/13643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13644/13644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13645/13645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13646/13646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13685/13685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13686/13686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13687/13687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13688/13688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13689/13689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13690/13690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13702/13702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13750/13750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13751/13751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13752/13752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13753/13753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13754/13754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13840/13840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13841/13841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13842/13842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13843/13843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13844/13844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13845/13845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13878/13878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13879/13879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13880/13880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13881/13881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14063/14063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14267/14267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14312/14312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14316/14316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14317/14317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14318/14318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14319/14319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14320/14320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14321/14321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14322/14322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14323/14323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14330/14330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14331/14331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14332/14332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14333/14333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14334/14334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14335/14335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14336/14336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14337/14337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14338/14338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14339/14339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2002/14346/ind0126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2002/14347/ind0127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2517/2517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2672/2672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2673/2673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2675/2675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2676/2676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2677/2677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2679/2679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2680/2680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2682/2682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2695/2695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2693/2693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2696/2696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2694/2694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2683/2683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2681/2681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2638/2638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2624/2624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13143/13143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13144/13144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13145/13145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13146/13146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13147/13147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13155/13155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13156/13156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13157/13157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13160/13160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13161/13161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13162/13162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13163/13163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13164/13164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13165/13165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13166/13166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13206/13206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13254/13254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13255/13255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13256/13256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13292/13292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13293/13293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13295/13295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13296/13296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13297/13297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13306/13306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13307/13307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13309/13309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13310/13310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13312/13312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13291/13291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13313/13313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13314/13314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13315/13315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13321/13321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13322/13322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13323/13323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13324/13324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13325/13325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13326/13326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13327/13327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13350/13350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13351/13351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13352/13352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13353/13353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13354/13354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13355/13355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13356/13356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13357/13357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13358/13358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13359/13359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13360/13360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13361/13361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13362/13362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13363/13363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13364/13364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13365/13365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13403/13403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13404/13404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13405/13405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13406/13406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13417/13417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13418/13418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13419/13419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13420/13420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13421/13421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13422/13422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13423/13423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13424/13424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13425/13425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13426/13426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13427/13427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13428/13428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13431/13431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13432/13432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13433/13433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13434/13434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13435/13435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13436/13436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13437/13437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13438/13438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13439/13439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13440/13440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13441/13441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13442/13442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13443/13443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13454/13454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13455/13455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13456/13456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13457/13457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13458/13458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13459/13459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13460/13460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13461/13461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13462/13462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13463/13463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13464/13464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13465/13465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13466/13466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13467/13467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13469/13469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13470/13470_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13472/13472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13473/13473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13474/13474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13475/13475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13476/13476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13477/13477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13478/13478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13479/13479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13480/13480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13481/13481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13482/13482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13483/13483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13484/13484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13485/13485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13486/13486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13487/13487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13488/13488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13489/13489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13490/13490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13491/13491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13492/13492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13493/13493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13494/13494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13495/13495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13496/13496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13497/13497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13498/13498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13499/13499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13500/13500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13501/13501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13502/13502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13503/13503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13504/13504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13505/13505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13506/13506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13507/13507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13508/13508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13517/13517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13518/13518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13519/13519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13520/13520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13521/13521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13522/13522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13523/13523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13524/13524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13525/13525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13526/13526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13527/13527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13528/13528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13529/13529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13530/13530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13553/13553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13559/13559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13560/13560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13561/13561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13569/13569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13570/13570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13571/13571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13572/13572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13573/13573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13574/13574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13610/13610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13611/13611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13612/13612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13613/13613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13614/13614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13615/13615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13616/13616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13617/13617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13618/13618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13621/13621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13624/13624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13629/13629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13638/13638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13639/13639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13640/13640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13641/13641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13642/13642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13643/13643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13644/13644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13645/13645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13646/13646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13685/13685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13686/13686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13687/13687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13688/13688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13689/13689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13690/13690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13702/13702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13750/13750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13751/13751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13752/13752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13753/13753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13754/13754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13840/13840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13841/13841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13842/13842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13843/13843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13844/13844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13845/13845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13878/13878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13879/13879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13880/13880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13881/13881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14063/14063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14267/14267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14312/14312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14316/14316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14317/14317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14318/14318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14319/14319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14320/14320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14321/14321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14322/14322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14323/14323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14330/14330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14331/14331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14332/14332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14333/14333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14334/14334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14335/14335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14336/14336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14337/14337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14338/14338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/14339/14339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2002/14346/ind0126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/sapl/public/materialegislativa/2002/14347/ind0127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2517/2517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2672/2672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2673/2673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2675/2675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2676/2676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2677/2677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2679/2679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2680/2680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2682/2682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2695/2695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2693/2693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2696/2696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2694/2694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2683/2683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2681/2681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2638/2638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2624/2624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13143/13143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13144/13144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13145/13145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13146/13146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13147/13147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13155/13155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13156/13156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13157/13157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13160/13160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13161/13161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13162/13162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13163/13163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13164/13164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13165/13165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13166/13166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13206/13206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13254/13254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13255/13255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13256/13256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13292/13292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13293/13293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13295/13295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13296/13296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13297/13297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13306/13306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13307/13307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13309/13309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13310/13310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13312/13312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13291/13291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13313/13313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13314/13314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13315/13315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13321/13321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13322/13322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13323/13323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13324/13324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13325/13325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13326/13326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13327/13327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13350/13350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13351/13351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13352/13352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13353/13353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13354/13354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13355/13355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13356/13356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13357/13357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13358/13358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13359/13359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13360/13360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13361/13361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13362/13362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13363/13363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13364/13364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13365/13365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13403/13403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13404/13404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13405/13405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13406/13406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13417/13417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13418/13418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13419/13419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13420/13420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13421/13421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13422/13422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13423/13423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13424/13424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13425/13425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13426/13426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13427/13427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13428/13428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13431/13431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13432/13432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13433/13433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13434/13434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13435/13435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13436/13436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13437/13437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13438/13438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13439/13439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13440/13440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13441/13441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13442/13442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13443/13443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13454/13454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13455/13455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13456/13456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13457/13457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13458/13458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13459/13459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13460/13460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13461/13461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13462/13462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13463/13463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13464/13464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13465/13465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13466/13466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13467/13467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13469/13469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2002/13470/13470_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H353"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>