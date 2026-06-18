--- v0 (2026-02-20)
+++ v1 (2026-06-18)
@@ -54,1434 +54,1434 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Professor Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2661/2661_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2661/2661_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A LIMITAÇÃO DE EMPENHOS NO ÂMBITO DOS PODERES EXECUTIVO E LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Fábio Bello de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2662/2662_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2662/2662_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A AVALIAR, RENEGOCIAR, COMPENSAR E SE FOR O CASO, PARCELAR A DÍVIDA COM A COMPANHIA DE SANEAMENTO BÁSICO DE SÃO PAULO (SABESP) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2663/2663_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2663/2663_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O HINO "NOIVA AZUL" COMO HINO OFICIAL DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2664/2664_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2664/2664_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI Nº 360/96.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2667/2667_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2667/2667_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA BANDEIRA DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2670/2670_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2670/2670_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR MEIO DE SUA SECRETARIA DE ESTADO DO MEIO AMBIENTE, CONFORME AUTORIZAÇÃO CONCEDIDA NO DECRETO ESTADUAL Nº45001, DE 27 DE JUNHO DE 2000</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2671/2671_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2671/2671_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DAS FRENTES SOCIAIS DE TRABALHO TEMPORÁRIO, A FORMA DE CONTRATAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2678/2678_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2678/2678_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA-SE O BRASÃO DE ARMAS DO MUNICÍPIO DE IBIÚNA, BEM COMO O ESTANDARTE MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2698/2698_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2698/2698_texto_integral.pdf</t>
   </si>
   <si>
     <t>COÍBE O TRANSPORTE CLANDESTINO DE PASSAGEIROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2699/2699_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2699/2699_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO PRONTO SOCORRO INFANTIL (PRONTO SOCORRO INFANTIL RODRIGO DE OLIVEIRA FOGAÇA)</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2700/2700_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2700/2700_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO ENSINO DE HISTÓRIA, GEOGRAFIA E DA CULTURA DO MUNICÍPIO NAS ESCOLAS MUNICIPAIS DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2701/2701_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2701/2701_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O TEXTO DA MINUTA DE CONVÊNIO CONSTANTE DO ARTIGO 1º DA LEI Nº 570/2000, QUE AUTORIZOU O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, POR MEIO DA SECRETARIA DE SEGURANÇA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2702/2702_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2702/2702_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO À QUADRA POLIESPORTIVA DO BAIRRO DO COLÉGIO (QUADRA POLIESPORTIVA VEREADOR ANTÔNIO EGÍDIO BASTOS)</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2703/2703_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2703/2703_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER O USO DE UMA ÁREA DE 128 M2 PARA A INSTALAÇÃO DE UMA TORRE DA EMBRATEL, MEDIANTE PERMISSÃO DE USO, PELO PRAZO DE 05 (CINCO) ANOS.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2704/2704_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2704/2704_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ESPECIAL (R$ 15.000,00)</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2714/2714_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2714/2714_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O INSTITUTO NACIONAL DO SEGURO SOCIAL - INSS.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2716/2716_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2716/2716_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2717/2717_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2717/2717_texto_integral.pdf</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2718/2718_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2718/2718_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA (RUA ANDRÉ JOSÉ PEREIRA)</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2719/2719_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2719/2719_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA (RUA HORÁCIO PEREIRA)</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2720/2720_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2720/2720_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE DO TOMBAMENTO DA CAPELA DO SENHOR BOM JESUS DA PRISÃO.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2721/2721_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2721/2721_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER O USO DE UMA ESCOLA, MEDIANTE PERMISSÃO DE USO, PELO PRAZO DE 02 (DOIS) ANOS, PRORROGÁVEL POR IGUAL PERÍODO, PARA A FINALIDADE DE CRIAÇÃO E IMPLANTAÇÃO DE UMA FACULDADE.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2722/2722_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2722/2722_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL (R$ 80.000,00)</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2723/2723_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2723/2723_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL (R$ 150.000,00)</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2726/2726_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2726/2726_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA PARA O PERÍODO DE 2002 A 2005.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2728/2728_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2728/2728_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2724/2724_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2724/2724_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI AUTORIZA O PROGRAMA MUNICIPAL DE CONSERVAÇÃO DE ESTRADAS RURAIS DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2790/2790_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2790/2790_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL A PARTICIPAR DO CONSÓRCIO INTERMUNICIPAL PARA CONSERVAÇÃO DE VIAS PÚBLICAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2725/2725_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2725/2725_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E INCLUI O EMPREGO PERMANENTE DE PROVIMENTO EM COMISSÃO, ABAIXO ENUMERADO, SUJEITO AO REGIME DA CLT.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2727/2727_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2727/2727_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 520, DE 30 DE NOVEMBRO DE 1999, QUE INSTITUI PROGRAMA DE GARANTIA DE RENDA MÍNIMA E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2729/2729_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2729/2729_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO DA RESSACA (RUA ANTÔNIO JOSÉ ALVES)</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2730/2730_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2730/2730_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO BAIRRO DA RESSACA (RUA SALVADOR VIEIRA PINTO)</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2731/2731_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2731/2731_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE USO DE VIAS PÚBLICAS, ESPAÇO AÉREO E DO SUBSOLO PARA IMPLANTAÇÃO E PASSAGEM DE EQUIPAMENTOS URBANOS DESTINADOS À PRESTAÇÃO DE SERVIÇO E INFRA-ESTRUTURA POR ENTIDADES DE DIREITO PÚBLICO E PRIVADO.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2732/2732_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2732/2732_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL (R$ 50.000,00)</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2733/2733_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2733/2733_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PREÇOS PÚBLICOS E SERVIÇOS DIVERSOS DA VIGILÂNCIA SANITÁRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2734/2734_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2734/2734_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COORDENADORIA MUNICIPAL DE DEFESA CIVIL - COMDEC DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2735/2735_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2735/2735_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO MEIO AMBIENTE - COMAM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2736/2736_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2736/2736_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCESSO DE ESCOLHA DOS MEMBROS DO CONSELHO TUTELAR DA CRIANÇA E DO ADOLESCENTE DE IBIÚNA, CONFORME A LEI FEDERAL 8096/90 E LEIS MUNICIPAIS 196/92 E 487/99.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2737/2737_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2737/2737_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA CASA DA GESTANTE (CASA DA GESTANTE AUGUSTA DA CONCEIÇÃO ATUI)</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2738/2738_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2738/2738_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA (RUA WALDOMIRO PIRES GONÇALVES)</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2739/2739_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2739/2739_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO POSTO DE SAÚDE DO BAIRRO DO CARMO MESSIAS  (POSTO DE SAÚDE CARMO MESSIAS DE ALMEIDA)</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2740/2740_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2740/2740_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO POSTO DE SAÚDE DO BAIRRO DO VERAVA (POSTO DE SAÚDE LUIZ BUAVA RIBEIRO)</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2741/2741_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2741/2741_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONSTITUIR A ASSOCIAÇÃO DE MUNICÍPIOS E DESENVOLVIMENTO DA AGRICULTURA FAMILIAR PAULISTA - AMDAFAP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2742/2742_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2742/2742_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM ENTIDADES ASSISTENCIAIS DO MUNICÍPIO, OBJETIVANDO A DESCENTRALIZAÇÃO DA GESTÃO DAS AÇÕES E SERVIÇOS DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2743/2743_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2743/2743_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM O ESTADO PARA MUNICIPALIZAÇÃO DA GESTÃO DAS AÇÕES E SERVIÇOS DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2744/2744_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2744/2744_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL (R$ 15.000,00)</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2745/2745_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2745/2745_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CEDER EXCEPCIONALMENTE, MEDIANTE PERMISSÃO DE USO, UM TERRENO, PELO PRAZO DE 05 (CINCO) ANOS, PRORROGÁVEL POR IGUAL PERÍODO, PARA A FINALIDADE DE ASSENTAMENTO DE FAMÍLIAS QUE RESIDEM PRÓXIMO À ÁREA DO "LIXÃO".</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2746/2746_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2746/2746_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O PAGAMENTO DOS PRECATÓRIOS PENDENTES NA DATA DA PROMULGAÇÃO DA EMENDA CONSTITUCIONAL Nº 30, DE 13 DE SETEMBRO DE 2000.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2747/2747_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2747/2747_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL (R$ 30.000,00)</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2748/2748_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2748/2748_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OFICIALIZAÇÃO DA FEIRA DE ARTES E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2749/2749_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2749/2749_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO HOSPITAL (HOSPITAL DE IBIÚNA)</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2750/2750_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2750/2750_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VAGAS PÚBLICAS PARA DEFICIENTES FÍSICOS.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2751/2751_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2751/2751_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA (RUA AURORA MESQUITA LIMA)</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2752/2752_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2752/2752_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR (R$ 3.980.000,00)</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2753/2753_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2753/2753_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINCAÇÃO DE RUA (RUA FRANCISCO DE SALES LIMA)</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2754/2754_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2754/2754_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA (RUA EUCLIDES BRAZ GODINHO)</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2755/2755_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2755/2755_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA (RUA SALVADOR DIAS DE MORAES)</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2756/2756_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2756/2756_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA (RUA GABRIEL VIEIRA RODRIGUES)</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2757/2757_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2757/2757_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA (ESTRADA AMARO GABRIEL VIEIRA)</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2758/2758_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2758/2758_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA (RUA ANTONIO PEDRO DE CAMARGO)</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2759/2759_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2759/2759_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA (ESTRADA BENEDITO GABRIEL MACHADO)</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2760/2760_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2760/2760_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA (RUA JOSÉ FALCI)</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2761/2761_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2761/2761_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA (ESTRADA JOAQUIM MANOEL DA ROSA)</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2762/2762_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2762/2762_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA (ESTRADA THEODORO GABRIEL VIEIRA)</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2763/2763_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2763/2763_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA (RUA SANDRA DAS DORES FRIOLI)</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2764/2764_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2764/2764_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE ESCOLA (EMEF PROFª YOLANDA AGOSTINHO DE LIMA)_x000D_
 </t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2765/2765_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2765/2765_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESCOLA (EMEF MARIA DURCE SALVADEO ROMANIUC)</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2766/2766_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2766/2766_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESCOLA (EMEF(R) ANGELINO RUIVO)</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2767/2767_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2767/2767_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO ADMINISTRATIVA DA PREFEITURA DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2768/2768_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2768/2768_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR (R$ 600.000,00)</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2769/2769_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2769/2769_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DE IMÓVEL PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2770/2770_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2770/2770_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TABELA DOS VALORES DE REFERÊNCIA DOS VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES DA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2771/2771_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2771/2771_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITRA E FIXA A DESPESA DO MUNICÍPIO DE IBIÚNA PARA O EXERCÍCIO DE 2002.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2772/2772_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2772/2772_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS NORMAS PARA A REALIZAÇÃO DE CONCURSO, CRIA A COMISSÃO TEMPORÁRIA DE CONCURSO PÚBLICO, RESERVA VAGAS PARA PORTADORES DE DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2773/2773_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2773/2773_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO DE UTILIDADE PÚBLICA A AÇÃO DA CIDADANIA - COMITÊ IBIÚNA.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2774/2774_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2774/2774_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER CESTAS BÁSICAS AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2775/2775_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2775/2775_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO, COMO MEDIDA DE SEGURANÇA DO LOTEADOR, ANTES DA EXPEDIÇÃO DO DECRETO DE REGULARIZAÇÃO DO LOTEAMENTO PREVISTO NO ART. 7º, DA LEI MUNICIPAL Nº 464, DE 16 DE SETEMBRO DE 1998, A CONSTRUÇÃO DE PORTARIA PARA CONTROLE DE TRÁFEGO DE VEÍCULOS E PESSOAS.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2776/2776_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2776/2776_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PARCERIA ENTRE A PREFEITURA DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE IBIÚNA E A EMPRESA MINERAÇÃO ÁGUAS DE IBIÚNA LTDA, PARA PAVIMENTAÇÃO DE TRECHO DA ESTRADA MUNICIPAL VICINAL IBN - 373</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2777/2777_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2777/2777_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL (R$ 65.000,00)</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2778/2778_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2778/2778_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRIBUI COMPETÊNCIA À DIVISÃO DE TRÂNSITO E TRANSPORTES COMO ÓRGÃO EXECUTIVO MUNICIPAL DE TRÂNSITO, DESIGNA COMPETÊNCIA A SERVIDOR PÚBLICO PARA EXERCER AS FUNÇÕES DE AUTORIDADE MUNICIPAL DE TRÂNSITO, CRIA A JARI - JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2779/2779_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2779/2779_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI MEIA ENTRADA PARA PROFESSORES DA REDE PÚBLICA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2780/2780_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2780/2780_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O FUNDO SOCIAL DE SOLIDARIEDADE DA ESTÂNCIA TURÍSTICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2781/2781_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2781/2781_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUINICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE AGRICULTURA E ABASTECIMENTO, OBJETIVANDO O RECEBIMENTO EM DOAÇÃO DE BENS E OBRAS NECESSÁRIAS A SUA RESPECTIVA INSTALAÇÃO REFERENTES A PROGRAMAS LIGADOS A AGRICULTURA E ABASTECIMENTO.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2782/2782_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2782/2782_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O CENTRO DE INTEGRAÇÃO EMPRESA ESCOLA - CIEE</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2783/2783_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2783/2783_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 1.306.000,00)</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2784/2784_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2784/2784_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA (RUA JOÃO DA SILVA)</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2785/2785_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2785/2785_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE IBIÚNA A PARTICIPAR DO CONSÓRCIO INTERMUNICIPAL PARA CONSERVAÇÃO E MANUTENÇÃO DE VIAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2786/2786_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2786/2786_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA (RUA FERNANDO VIEIRA PINTO)</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2787/2787_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2787/2787_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 42 DA LEI Nº 657, DE 08 DE OUTUBRO DE 2001.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2788/2788_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2788/2788_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA (ESTRADA IDALICE PEREIRA DE FREITAS)</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2789/2789_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2789/2789_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI Nº 368/96, DE 10 DE DEZEMBRO DE 1996.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2585/2585_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2585/2585_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECONHECIMENTO COMO DE UTILIDADE PÚBLICA A AME/IBIÚNA - ASSOCIAÇÃO ECOLÓGICA IBIUNENSE.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2586/2586_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2586/2586_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO DE UTILIDADE PÚBLICA A CASA MARIA DE NAZARÉ - ABRIGO DE IRMÃOS.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2587/2587_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2587/2587_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO POSTO DE SAÚDE DO BAIRRO DO CUPIM (POSTO DE SAÚDE WALDOMIRO PIRES GONÇALVES)</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2592/2592_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2592/2592_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A SECRETARIA DE ESTADO DE TURISMO.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2594/2594_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2594/2594_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR (R$ 300.000,00)</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2595/2595_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2595/2595_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE COLETA SELETIVA E RECICLAGEM DE LIXO NO MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2597/2597_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2597/2597_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA (RUA ZACARIAS VIEIRA BASTOS)</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2607/2607_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2607/2607_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA (ESTRADA TAKASHI KAWAKAMI)_x000D_
 </t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2611/2611_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2611/2611_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA (ESTRADA MUNICIPAL BENEDITO FERMINO DE ALMEIDA)</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2612/2612_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2612/2612_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA (ESTRADA MUNICIPAL JOAQUIM FERMINO DE MORAES)</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2614/2614_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2614/2614_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 150.000,00)</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2635/2635_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2635/2635_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE PAGAMENTO DE TAXAS, PREÇOS PÚBLICOS E SERVIÇOS DIVERSOS DA VIGILÂNCIA SANITÁRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2637/2637_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2637/2637_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PREÇO PÚBLICO SOBRE DESARQUIVAMENTO DE PROCESSOS ADMINISTRATIVOS DE REGULARIZAÇÃO DE LOTEAMENTOS.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2639/2639_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2639/2639_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ATUALIZAR UNIDADE FISCAL DO MUNICÍPIO DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2642/2642_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2642/2642_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA(RUA LUIZ SANDRONI)</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2650/2650_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2650/2650_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA (RUA DOMINGOS CASABURI)</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2647/2647_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2647/2647_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO EM DIVERSAS RUAS DO BAIRRO RESIDENCIAL IBIÚNA (RUA BENEDITO RODRIGUES, RUA VICENTE FERRAZ DE CAMPOS, RUA FABRICIO CRUZ BARBOSA DE MORAES, RUA AMBRÓZIO SOARES, RUA ELÍDIO JOSÉ COELHO, RUA EUCLIDES ROSA DE BORBA, RUA VALMIRO ALVES DOS SANTOS)_x000D_
 </t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2649/2649_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2649/2649_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ALÍNEA B, INCISO III, DO ARTIGO 14, DA LEI Nº 583, DE 13 DE DEZEMBRO DE 2000.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2651/2651_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2651/2651_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA QUADRA DE ESPORTES DO BAIRRO DO LAGEADINHO (QUADRA ESPORTIVA IVAN COELHO RAMALHO)</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2652/2652_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2652/2652_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA (ESTRADA MUNICIPAL DO RECREIO)</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2653/2653_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2653/2653_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA (RUA ANDORRA)</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2654/2654_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2654/2654_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A COBRANÇA DA DÍVIDA ATIVA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2656/2656_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2656/2656_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO - A ATUALIZAR O IPTU (IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL) DA ESTÂNCIA TURÍSTICA DE IBIÚNA.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2657/2657_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2657/2657_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE GRATIFICAÇÃO AOS PROFISSIONAIS DE EDUCAÇÃO DO ENSINO FUNDAMENTAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2659/2659_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2659/2659_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DELEGAR, MEDIANTE CONCESSÃO, O SERVIÇO FUNERÁRIO MUNICIPAL PELO PRAZO DE 03 (TRÊS) ANOS, PRORROGÁVEL POR IGUAL PERÍODO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1788,67 +1788,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2667/2667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2670/2670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2671/2671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2678/2678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2698/2698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2699/2699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2700/2700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2701/2701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2702/2702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2703/2703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2704/2704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2714/2714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2716/2716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2717/2717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2718/2718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2719/2719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2720/2720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2721/2721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2722/2722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2723/2723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2726/2726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2728/2728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2724/2724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2790/2790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2725/2725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2727/2727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2729/2729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2730/2730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2731/2731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2732/2732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2733/2733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2734/2734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2735/2735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2736/2736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2737/2737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2738/2738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2739/2739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2740/2740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2741/2741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2742/2742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2743/2743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2744/2744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2745/2745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2746/2746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2747/2747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2748/2748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2749/2749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2750/2750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2751/2751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2752/2752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2753/2753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2754/2754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2755/2755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2756/2756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2757/2757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2758/2758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2759/2759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2760/2760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2761/2761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2762/2762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2763/2763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2764/2764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2765/2765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2766/2766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2767/2767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2768/2768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2769/2769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2770/2770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2771/2771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2772/2772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2773/2773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2774/2774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2775/2775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2776/2776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2777/2777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2778/2778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2779/2779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2780/2780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2781/2781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2782/2782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2783/2783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2784/2784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2785/2785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2786/2786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2787/2787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2788/2788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2789/2789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2611/2611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2657/2657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2659/2659_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2667/2667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2670/2670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2671/2671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2678/2678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2698/2698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2699/2699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2700/2700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2701/2701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2702/2702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2703/2703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2704/2704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2714/2714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2716/2716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2717/2717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2718/2718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2719/2719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2720/2720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2721/2721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2722/2722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2723/2723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2726/2726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2728/2728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2724/2724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2790/2790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2725/2725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2727/2727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2729/2729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2730/2730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2731/2731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2732/2732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2733/2733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2734/2734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2735/2735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2736/2736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2737/2737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2738/2738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2739/2739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2740/2740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2741/2741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2742/2742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2743/2743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2744/2744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2745/2745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2746/2746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2747/2747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2748/2748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2749/2749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2750/2750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2751/2751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2752/2752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2753/2753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2754/2754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2755/2755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2756/2756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2757/2757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2758/2758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2759/2759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2760/2760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2761/2761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2762/2762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2763/2763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2764/2764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2765/2765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2766/2766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2767/2767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2768/2768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2769/2769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2770/2770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2771/2771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2772/2772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2773/2773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2774/2774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2775/2775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2776/2776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2777/2777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2778/2778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2779/2779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2780/2780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2781/2781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2782/2782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2783/2783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2784/2784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2785/2785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2786/2786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2787/2787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2788/2788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2789/2789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2611/2611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2657/2657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2001/2659/2659_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H117"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>